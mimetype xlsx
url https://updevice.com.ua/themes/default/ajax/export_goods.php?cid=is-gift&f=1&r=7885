--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225534eaf7a6b0ec3c55466e4daf9351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9255cbf3f2c47d316ec9be4222a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249898e3e66e94f8f854bbef22f59b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4624dedc88061d51a1ea54fc52cd90b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9ec127f66076b5ad758cbef14034c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08ad1af2b36224e0c1fe31496604b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a12bb95703f66e9b6e050f8901a357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cfa6fb492f800526e3a89dc4504ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d56e8327932ec71f18147d3844ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14006e867a7bf594e1b0d2072b806a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0a008247ce85e6dd340e06b42570811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1819928eb181e326cc6d61d1bda4c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21870431f51d214dfbc109f214b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3972f70420a7c6cff27fffc8aaf0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a2d30d76cacf528d5f6bc920be8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68676dee5c4e43517604ef4cc6ed07c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe4b1cf1118dfd8e487d6773b3db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c42a34cecb12eb188b67e66b1dff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed31bbfa078d4f34362ce417c15f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5851b115f469d8886b478eb7a560de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ea14162b09659610450cd354164721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b2898350ca5824d69d5729c1ba1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5a25f1866fa9010a7a02d4eea92523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d4991f295245e8ab2a298e4fd68824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004609fea3cb59655eefd50237e4ee9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c4bc782e23a07c3cbaf23dd9a2f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356451a2276a3dc8b9cc3f6dc6364b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4980902dc8502c8686b3e3eedd891728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc32638cabc30ca490994540c1bd99029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c7390ba25838e6185a80f967d80430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cbd417c136df0aa6f74cb65982fa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00d255f113b1dd09157e2ab8885e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144489fc54653b4ecae11a058458b7cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed67c22f7062071ccf5eb5f27366e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4a93bd8ed287fb48391e7e31b11135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eed3c2502d0341ecd7365af3faa7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d59cb1e197e81991e4e89c9d6dea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14bbcdfdebe7fd2c42606957c270a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9bac63a49d7843b83f129520adc7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360bcef4e3ed9dcb27ee74388e590c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a16b92f3fa6c6b9d80585a7de72aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc046fc3ee3fe14ac9d970984ec9d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f232d16d7bd6ee17041f01a46c0f35743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5ac4770cacc6d820aafac9221669244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74dce52c90d41d37c0d352b1dcfc6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e3ee7d0132d82d3504d54e09a87d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8d23df1b4c2b6b6339466e311eb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c69ee2793d16d1c756fc118780cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8df71348ec4b7eb02d9dc987368d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b65ab9739d0b77dfbc6804f15ec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a18e4090709e74136da38c858b67e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b05be7ea06fca383b0a1e744a68e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0ab27ca40efcf9900c5803e9532053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7ff9678b1b322800fa7b29db8a9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9beab6bdda537a6f27141108aa46e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5c28d7420b7f3b3925279b57ef11756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634a7124f09d50954e1a1ab3d5de3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732dfb0cf0833aa461c52ff2c0e4ce758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbd5a0443a8a7da7aa8c8c11e915159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ade30804b385d0ee578ce475905060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5272e78a29f180bb5c6632de5d3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27f3274719908cce9d3703d1f4aff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d50f17afd15fa5a786501c47453563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e26d486326a2b42177b41e91879b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e495aa9cd510f532cc184374886a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5543c02a0e9e18c04fdc97f0a66a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356df231baa954e27d92bdc7ef5cd3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2189a31b334c6be332161e9eec731b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683072da30b59c1c4f031a25ef7d49dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc0f12137be6aa05fb7cf5860236bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a84733df34872604a2a535e76306c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d74503778168da47c164d0cfcdf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8dcfa4de9119bb4f6322aadb1c3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d54f908f236a697e110799afa39c2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c043d59f2a3f9028ed8fcf90183b21075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff036f5ed5eb479de4e3011cc30437f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bcfabefc02997f480f383f4a500a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81df9946e2d673202f2636fa1bcfc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f413b1ff38531bad08bb14131341ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b173defa251b50779ec14f029923180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef793ce2286657a34db4e85146853e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed9ffd140eb023861c53b2842a3a1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d9f7afdb59d2f55f8679d630f49483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f064ff1c81ffe8cdd87cb000a4a5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad1c0eaadae1aecc7a97393d8ac8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25f7ef123b7bce00b0b6f5a73051e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35491ce43176ddeef2884f605fb23dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd00a84a194e90d0f9c6ed87e824b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb67282d63bbcc7e06126899cef80089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec75fb3f5f7599ecb78b85d9f33f5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a91969d4441a0b8d75a7831238b6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc2018f3a5e35dbc335188186ace892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f7d2099188840e2570a37a485f2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d53716d2fd5819d1e29e55bc7d9bc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9f60e538381caa47586fd929ec4f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90db2d8387cab4070cdd7e43d71bf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04c526f750ead2c2ce6963274cd4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe171577be7fe663bfbf3789a4751f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84602a2776b5ada783b3b43a6d93bb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e21a4cbaf261204755a1b8cae4ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5007aefe267907dc9b275482e6f3dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b389c8224445882d06cd12ad16f66b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e98479c9c508627f554f98345676103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fcbba5bf1d391d22530e2646dcf61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b82af649e91d42ff6f504fe136ef4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab006134a0f36416864842926bdf967106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de6aeb37404dd5a301872db54fd58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3564095e58e8ead42cb952ab57f0ffc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04569ae8dfd0b4c8c91b4a8d17c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0759b0ccbec1c389b642714b82871110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd728279e1bc77d209fa749ed58fdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01a93637ff5b7273473c0833754ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875e85da0914a0ead6c3573444d6f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e91412ec8336f87272372a9d6b0a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2eed04de0d73fe2523fb7324df6de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22c7121e362cac94ddea80cc36f64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe65d92b5cc772683bfcf98886c3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2427eceff363ebe163f79e78bc96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa20393c3a08b4f475cfe7ab12877d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521ac8a22376c4daab562ed16a6113120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33b09cf3cb6711a4c5d1b836e36e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b8f37e079f22cd9e0cfa39af72ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6984eb73e9d67d60e0275a1868422c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bcfcd724ad070c2981ef2b08a16f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c889403a4a21053f0b466ece9671bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989209d04f20f37829c984d139a9c50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1e4a1568002443da85825944a8462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec7d9b5fdd1d12b9922d3a532e3e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac1ccee3a109fda34d357700829967129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6889a0ed010b7d2be57d2015cfe341130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811892b8eb71d37636579a86cd4312a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd65ddf05df00e4ea78693bd37b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8c727989539b576db4e1dde0e8a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3216c53b4279b8fbcc22312b2399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957761f81b69d1929b7bdfd4144f2a68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7569bacc770a39a7c17910d59caf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a60e5f961128e0ba3a1fead7720c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615e97369e57675c3515dd73a257fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099173e7cdeee9e786c9b313c06edf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497fa92ecc695d8a688faf2ac4e19b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7aa2c67bee3557aa9e08934b92a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705884d7dada9f69977ddcbac5055973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7555a7d23adbdbaa59eab01653c0b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9d31368fc6a21d1d2b210b0a0f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518eaecb8d199cd34a8b31687b9a20e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e804ca6bba4c93bcf2591420659747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e451d7fd95bc9f5582f317fe7c5a75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2610cad26ef12e856d464225a4854148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a9882801298e60e85320dedd60f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900578245b3ca66d09f65bc7952b45f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666009ca1cd8faf681248e4b75a0512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1e7fb832a8792c5a2201a9a3d058152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a636fe0f300c56fe466f4126162258153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f2daef3a3524cd3eb77eaa9ebcc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f84a14ce2b7aa0b678295a6a8e58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2f54c0672ae4fcc4154fc6f1fb11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90242080ffb098a0f96b62eae04056a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a2f1cc49f87e5be70a605c5063aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a86d6ed10375f127d9043bcbc019e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189c0b962bffd0f8137c47864554e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2443e8945c0316c7b00d199531ff6fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779a5559907a46aa14683e0c31b77a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad1a4138c5385e538334a402fba63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430201f17129a29929f71503a9534a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f6eec77489ee9af00570f9ea0d566165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a7c676b01d7338459015c99b4b4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653c988008ac5a8840510eb963c203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea43f24780fd68d5f903b5b2385a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cdabc945014e2cadad5e87a9919a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24587f98778ed2b5c4835a71422f9a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809577bab1cc3d6dae895cf757ccdf46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeefd62493406585f9d98741bd9234b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfcb84373f6c1afa075c200b43b6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30043216f12903de2d572750907f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c400aa787d9cb0118665f057f732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0525ff5b14e287394090c85d99a1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef72a5deb086d7be6a31cb60604d0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff7fae573d7c2cdd1ef414b455e979178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98613dc0a191ad33318b873830ef099179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c3d405687d6f017d6615fc6b0b095180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767180ca6c94cc0bc18f638cd60d781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f5176cfe67c3088cb11356946d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ea2078f9518f3220fdc097c3ae87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484776cb49b604bc8e317ede72a02b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96ef9376601bf04ca3270acfd20f6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902c01ca7584d15c7d2a28a9853cb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd58f6e9ca537249bf08ecd102e88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61fe738e8966f14d4b41048b694a1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8138acdff7ef96f078c8ff3d4aec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3a59b3c5f675f5cb1f29905610b93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb60152c44dc48549e40a87523881a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e1ac75c8df766eb2d525452f235d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848d08902adc59d9d9d1336eb3c639193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380358c6bf36845b5a46996eb050241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ace72f28a28fb85152c5aa6306c31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f27dd64084e0856d3e4e28c24730d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366e77de8cc4d940c4f726f0012f36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2445bb94ff96eadb5a1494f27042ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38856bdcae1a69162184dbe8ec7ba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1ef8013a0c6e106c61db9260b724200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db531fffa4aea3eec547833a0e51fa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020dd5a732f7a2c9b05b71cd8ae08c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ee5752d54d76d0af3fcc1ccea776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5ae41e7c1b661a4106f598948af2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb8a0a84618f2198ba09bb62ba069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca845ed9177fe0c209118aa1832626a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996401237d163ca3a4dc9e8db0fc3d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229ba488d034bd1dced431161af041e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6981f0ff862327e88499cfe2005012209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63e017ed4ecc8289ca7c78cff82199210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0838fda5dcc12da534c34108085218b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1efdd537e8014467892d3abb26a54e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea0e73011c899342f0277426dbed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7576d83ee1a461045c1d266431ffe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd6f3c16bf75d2ad91532e0c39381215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c5d37155fb00ee8036f636efc064216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c0367925152d6e52c9419e8b211f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096846bcdc173693bfa9199c530a5a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658741c3392ed99eb3e777bc3beb9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330606a5a7de59e3cef901ae2b13f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f3d233cf23bfad26114c0fc53136221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c8fe7dc8780b7e85747a3cd94bcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e2bed0a3c7e58e7268fc16db911d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549ce16dbf230ade5dcfa786fabad7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aff9fd4f16a3f988452aba6c9638b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c501c2f4e446d93ab3f90333b6fcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae651cc5c32dfb0e560ada3256bff808227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9fa1c866c495379f10f5e0c4baec5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418d66654d8dca22380b35f652d4d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5aab9772ac514937cd685ea843cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3cef1a4205d54aeea2f7ec0700ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabc831f2547551237c3628fc71b5a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77957d0694dfe2d336457985fa856233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358539bbc8ec697d8bd74add7db84d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d23327f7d9007a69ef1e87b461e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac73690b6f43cfb0fe2c76085e8ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f6f5f83325dd8e2bcf1082b904af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc4790cb79223ee3bd9a5ca4abac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cabb617745610a398eadd3e01123e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012656e60c19f796f54b35ed288293e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881273a2bef29ed09193013dfaaa5ab7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7fd6d0df5ff6706c3f70a21dab8bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b3e8df540f9630b134e3b5b0ae99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03dd152b74844da9b207699525092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58740629ca40d4e058bc994ab3bdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a29293846de19ee8bdc014360a46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85866bb759020f866cbd3c956b4ecb56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148a74614dfdcb3a9fa574ca84bdb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0344dcf980d0296565f66663ef9475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f5f534c84a38c63bc0af55189adf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531e6255308039b347da26f7dde91e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c41e335b7487f0e8541259a0307f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f0d9137971da398fee56e2ebfefe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d42f87569633d3d08ffc770f251a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a408fc161447ea84ad58a9b3a991255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f2b3f6993166d9427c951a130a346256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a14310c7201859651bbd54d2376f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a6af2071c428689f00f5b97e2ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd890d6b5bb8073e5975a95af408b7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5ca68068f8302bb71d29d2facf8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc33069de8a4ff69b5859c747f86c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fab2f9cd465ce88cddef89370c1e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55690a89758ab57c8eb1401cd46dbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219115120e7c4ff7891d6e524114fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e583030d5907a885045eb52e458a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d0b6cb6333da91114ada9a99eeb57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744853e97e70d605c900ac50b4073a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2363d4e113f395ab80a34c5e0b377268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a320c8e51ef05bdc966c057744d05c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb8a932398821d9335b6d722b79acd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99214744b312e52cf1cf56266c4fc2bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190736880d021dbc885221dc4faf8286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18bdb6b46165e1155015e9279a4e85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954be5056d31b6a94fafede562f8738274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d1cc834065fcb1b76e5537be342f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d258e043ffc2a719459c1e4a6a2933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a9bb3fa474cf6cde312496c0fd98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2f2ee79010500a91feb672ec5125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda28cc00e451a01c2acb3d51df1783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce4755f2dc0afcd354ec46a3e28204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0e065909bd64af53e7ed110bffd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83587441dd0d0d8922f046ebf1b40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28606cbdea6c9b6418b767a7914bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4812c8494d996d921be2d93d148c24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609e19777f41cab07a068596f51d33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9f5c7a3511eb49e8234b733cc5e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664782c8bfad75a1cff07c7a2c13d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b1a767993b4a592511d70eebc097288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd805068f04232307256f02b3b83f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5b10fd7c665cf2676b1fc58fef23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a795be57eec4875e07772e1e284f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df87c013d182ddfed3899d8459fdf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd491e836e94d9bdb93bceb1327ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37063038a6f86f56d77e4d2b001c9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096fee3a0d8fffb2df3b28653131a55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e6761cf98ab679109fa262afc29c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c75c18988dd31b8269f9059d3785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e81de9d21f4b85831a6bb85ce9181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32193f3438ab044fddc74845254475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daa2d2082111e99934b51f626a5c4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7243beec3d81b57b5e83bc0c37a48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d38805387647e8d47bbdb73feb472302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3ffa9314f6f0672333e474225b882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c4c0f01fc29b97b3516806edbf21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ae9ddd6249592c993851bef92cd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90322c2b18264f7c62198842bed153306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50caf9677dbc04af7eb7a52b2ab00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ad1bf75801cfba03cc54952a803f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fddd74316aa25f9352f9cf4f6cdf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020099d241aac864bef65909e935e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a89f796009135cb0c3daf1c14c2d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb005d2cb0a0fec15257cd31fdb3a02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1f6888fa34f3b616b426e577bcd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68679ccf0f2e3e7665dd4de12ddb24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031289d74c56db05ee975babeed9676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf3f321cb072ce909f6930ca9b135316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38790b0250a2f7344d3832619016d56a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ca382464ac69be56448212d6eda4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1bcb325179e5c7bf893f73e39949b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634cb39f536628ad20b5038666e5680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ecaf057f7ef294478aa5214b7c0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94622166a5c26fb2034c4a54a2f8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab15d682ee8be2a0fad09e04a4db5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d866442375b65dc9cb88dbe6a847324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f94266abe4966822ceb8eedb05907325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ac42733760c93b66dcbd81d777d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8db5dd6d51e5a6a160d2e8749248a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2bdecd99e805805053e5ffb72a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6699e87320c160925b9b8fc80f14c07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ba3f01919209cd68a0b95f9aaa081330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc247b6f52894de79de1010e87d92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5582f884290eb3488a44571ed85d85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d69991191aa99969ee4bfc146ee99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b2df1897b1ab924863674ec70a34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2be65f5e9413752865837da15dbc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e472391a32621b3b3c0a5414ebe2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbcb600921413413372446a4c0e6b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c7b57338a7412a20a8a7922a4a6be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf09928fd3a05f67868da23eeed6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7315c0e4288a1e8e89138884869ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bebbd8b4b85a6dbfe0fa6b1264f1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1352c1b1b0cea5e53ac184a60f42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2238f038318a1b7a2f6a3f1b0bb297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4484ad60fc91cf1092f3affbded79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9030023990149980f1c3a419732908345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a086b9d6fc51086e1336dec506827346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce70f7fd179d866f168ef2c0c6f4ad8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36eb3dbe9143e5a5fda9e98bdbee57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c4a4aa9c97f9cf5339a49910af25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77725f0ea88c5cc33d1af92cd73889350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f449192cd3f60b5cce2ede7985a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ecff083c6d38836a8b5bc4313f4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19613a9b1aafd1d7bb039ce68208b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18456b099283b947034af7187e8d3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d970e7a4ef1069689c12451d057cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b415a72e7b653b0e84e53f8e5e143c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d4460163e9fab73a3d630d7e66d46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1abbda01d58e05a3b23b23a6ec012358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696213ce6e4cc73bf107932e05dfce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327d91efb7a4e6c6ed299d97678792360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926b40b0356b74c0472a0c22ab0280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c40cc7df84fec6c16b3fada7ea6b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7faead23fb31a235e748fdf32aca1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a673faf455bbcc230182c364da57fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86bf2b163c8186df5f5f5f594aac25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3d2ba371dc213de729ac4e646fe4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d98fae6d55046c488fa95f7f2440b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed86aeee38cb62b57888ebf4f1d2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b109b1343c5c4f02be002ee65eb0fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2949772633437060fd70300aed83b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78365f1a112b3be474ce3143b58e3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff227dc574e09ed593540dec292abf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fb6786a2bacf31c92960780bdd6ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343708f95a08a96ba83a4cf0109b94d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8484a71dfe1a3f39515f4f267ebcf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af34fc85e67d5079a2168644470d8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700919201181cffc0df84746cf4bef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d17cbb208e26e5840ccdced92815378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa343aeea855c6547d6af2d93ab21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5358bd137a919e7d74328eb505cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec134dc91fbfd7f57fcaef0dda2d7dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c371639776e799e4d2e6f6bc6e30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8de5d3d1d4e215a57659f38fe39b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217e7e30bbcc5d49d75815647a61f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4926aeb722756cb5a108ec3b5f220b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06ff63f190c8d8120874b536a7f7ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83ad2879c998b232b726c47bb8206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08d69f6af7af4383765bb40f768b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580921c08dbc32cadec1897eddf72a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5f6e32da97df4b2be5be29d94b8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17cb29b98e43e4e02bc118b4b0ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce5f137a5b6daf83173d2bc634e62c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a3bc9790036427c44d64ee625225393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383454cfdff6f7d33286e1787fa382394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b491a992e806ad29912b5bae9a817ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf229eeaf0deb076323cda0be0af7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fa495b8f6bee6be41603a8e81b22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf0e98156ac7b19119eace8a823f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f4bcf5a2ddf9520f1360c79fe3bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d3826a0efa6e6af05fa54d8f4d91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6553e854b2d862bd528a6faff0a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7548855ed5e38beff8599e034496a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9a745b3ffadd0373f115302a9a4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08661f52c3544e3cd93006d09ee1a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e4d77df86578f6c0ecdf5e7691d6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3040d0f2363a741c9b8eb22bb6f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155351ae2e6878b4a63e10e658c7a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58244e5266687b3d3ed6f3b21acbda38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7459d5457d1308cd91b984ab182d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03712ddd8b6108597690e7d41ffa01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8887198fb606e4f3f84fc167b9c3f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226066cc63bd734b79de899fc242fbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b2a2e9f0eeb6889d9122a101e73b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd728e90ba6ead5bd641da67e4d53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525c1c2ec39339da0be10968a08b8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8182e0112e22cee42f523d76983db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6baa12fbe33d2d1843b7910a4911c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b8a9bd4eaba11ce4e8e142241a11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb332294feed97ce654b1121f26bbb16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648861bbf0fc267830f07788d2fa5eeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e5195ee0bd5fc26347e576b205c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaee64067f7ca83e99cd68486563d0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364e741b8a69a9d336b78ae5f9f4ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b36a711a1d0435f7c88f9bc7eeac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba32336b59033d28d8e3dbd8fc12593425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ac755f5b11e6b40796b1c95fbae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9c4039e40361fe94cd67e9631be3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddac2a011354c15b2bc10adccbf1b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609717a9a588d1ccc1406e9295e19c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65df68d48bc5599f95527aed36b3cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0fe23cdf436415d227ad249a2601431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd008dda52c04eff5b3c37303644c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601509e13439b5a4315a354d276d9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec5b41782b19b065cf1645ddd7782434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d676f8c4fb8ec329596b976ea89f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1255a9066f14059e3a1664e85f447436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65ff944852c0d1e72faa73a8d2b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7f0fec284b2be4aeff482202b0432438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f767507766b9a0d74b926fb4bcad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957af3edb2a15793f01bac55605e83e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ac483790b8cea8067e9bea4fd61f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbcfa50d41d457fc57ab21c8e0b47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42146b8cf47a0f16e18fbed56a2485443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab0a0c875f4e48e9b9f3eb560f05d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffa7c539cb85f5a3748afded0c075445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc93f7345979bce59a84b143976545446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79b38012c7938bae37c8978307705e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82913e7d5e6cbb874e597faaf58cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7c424ce59df732531c502cffabfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38179c205518016c336cba96315271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc3cebebea9cca54c1851a4e1e730451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f4ef2058b56a83a6947aa8052a2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401840b6405fb7a4d9ae548e78d460453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f83a19162577e11bdb1c7433d5d43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa4775863d4c8eee7a76eb84f7bdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc2916d4c7ed0805732c253f41fab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27edf89a7cfa19f53c84dd67fc0e13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d3805d4d03b79d32c1239fbb67b91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f96313408f776fca6b4b08cae1333459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5eaed2eb45c8743b3821e01f4615d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bdac19b2658d2f6d9be1ce3045324461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5805b761a1b045e96f66d3d50cbc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832a3ce233c76db58e91c572924e6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b767c4d554d4e3ff837c5ec0a06ff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf69ec52bc8bae0decc708b36ca9b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4541a6ff3bb16fedda8a6bd51c74a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61faff267dc5db5209ffcc5904f92f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4555c86165d02c462ff7877a338ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a090e8a365baf9a56e00b81de7b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10d81590857138483fb47fe828669470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705bf1474dd17ca1b0a5fdde2e01ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a354ae77851e73a0d67af61d7504472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb5ba7bd3c5a9765f88d0bbf9b6067473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90557f5dd7701c32daf237170663b12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22e1435c9ce9265facc037872b9b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266ed679219640bc0c558b081e3a93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66e4408ba7158e1fe11f6f8f1eec9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60754afd5def2e61775fc7252c1cfbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95cd4109d20698a0b1c5cb487f4b60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d241481fdacd0c4ef901c38a8ea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ca936ed762deb458273bbaa83bd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677308f08f5897457e606ae9228d57d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e14ae577cbdcbc6038a99a603eb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882238c232f223f2d1e9ed78a19dc62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b75f5cfb72a28fd51fc2dd4988082485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742cc8cfe10768b85fd4a92729b9221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ff3ed8092f561a865e838245ef0d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a6b3cd32db77c245b8024c4c2d759488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbcca6d14a2cbefcf9ea262b47d7d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c193042552c6640f9ae5125de175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c2278950812c1d3f2050aaa4d531b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee2e38366e219ecaf0bc0428f78b2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655776c9e158014231f974bfb8292e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf10c8a85bf0dd8be4329c454e5bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b581bd5631b6aa7485444538ad53f3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f13d8592332745cc709d6606fc34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0840e7263d0e1221ff4e6b4baf426497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125e8fdd3373d1a58db96232ddb7ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cef255ef80d76fd9938a9994ab13b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77faa9b067c69aedde8d4977703962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f59235db4dab8ba811050520fd6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4737a82dd4edc6696781631069b429502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352f4fb63005249f4fda4d5f623d10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb5304634b467e790936980878569504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743043fedaa56267ecf99387639b3ded505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f41e6b9faa9e8420a56d5e2448c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad38849cfb0ae7ef3c6ca79414e0a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e95f19a13dd5110d107b015bbd93c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f877f31b9870dd5d0cb57ac2a975eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f653d2fae17f3a2517e0b8684e642510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6731bcca3464fe72de237f088033511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373d69226589e9ad4cc2d55a18a0d84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df354280b2d217f84bc755c348ac8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2ac73f3b9a295b1d744dae22be48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b012ab6434618d3264b959931555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0245b1b8327bee59d9e49793c5ee6b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1313ffa0e9b910d8c6dd29ff8581e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9999cff17068bb71c8842b8bdd748518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03435eb3c429f29696aa1f3ecf1a70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43a8561989e55a2c9bd5f4a40318e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4932f4c3dd3f574116a8311b644780521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e622cc61aed2db25a3e1359452af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde786bfb93443742ce36c61186198b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a84992f92571182ef88ffb7d1dae9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c437f590aaba014330e59e64a29ab39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f17a8bd22ac817f9c5bf7e3f03ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cbf2c1e2507895e546f7bc73d3f5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bc664aea6bbf859b2816f55f73290528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3bdbc640044358e033a6d1f4def3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c3bea76c5186b1959ca78b369936530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ec7329ab10f67232d240b23ecfec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884cd3922989b4bb0c6589544d80032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d699c6b51382c6f4bcd973204dcaca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46bef55cce43d5726a259e0c33cb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025a8c704ff249b822b0e52971f4385535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567706926c6e5a5ceb2176e8cf05e95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d774b67b3715366a9402b592a86f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9371ed194e1c9c2dc03a67f49c2e180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa1728d318afec59f7995011e01ca5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144ba87409877aaa645e5cece5174b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c8fa0708713f2736d489a17c5cbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4282cc7135ba282dc6b08f231f48f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cefdf7a72dc2a419d71ce6cc570628543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e009dab7425cadfcebd7264c4d544544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd119069db87832e3800040d564cec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0fbfb85c59dee1409662d7c0e2e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451da3089da29fdc1d4a565d333548d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac714ae597c787a1d9a1710b9ac62d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b0eda190e90bcf4caf8e797156c23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984898d19e5422e44ef0c264038c82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2a95e2c2ec23f0269215dbfc18b60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4817c366788e8acfd6551a85f171552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55561ac4a675c44ec6a2db86b49a47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6f4f9eb5cc371249300d69b46c34f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d3e557f33516060ecf5de02d6d91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f9cdf97482c2f14725c3c434cec4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c77c618bab72b71eb3f81eea9ae3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fe28fff2f3d04212d17822a78e0f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d28092953936633dd7f404040bd1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3932bc4563d88d0f4c03cc709be9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d413928512efde03faa6d568bec4da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc24dcba0d5f64d6c007dc6a18ed6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfceea0d03a72d706d012923fe7808c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9345fd08ca39742d7c79649066577564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad46bfde8933a5084e906e1c11e647565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a759a5a607c86291e699ab783eb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b645476feaaa83d561e1e56655d06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdef5a72336b5b7b29ea96c583b1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0d6f126d3e825ad18cebcf3491f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759b1077cf830d14b00db0491af7b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe9555cec5a67f2bd8ea62913dde0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3307e6cdb06c5709a157b39d43399572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a32946bdc66351ce1a34059b358ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29150a03c0123cc84b75ccc3d79680574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4c44fdad60c23460e20edd2afa69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25cc66705a60c2d9b06bb48b893f23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c3e3ed4daaa7ca8020a8f651991c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce8afdcd7f2a252dcdf2c84d8da95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622e2849cd214584eafaef5840d95d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3aa659618a4cbc64c72e7d0079155580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad202afc6551b80bdda9bf4210630581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943c95c4660c413d3f32d8fa7d6b99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08dbeab5328b8b2eb1a7e0e9019c74583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4c6e20013f0f5c108b9bbe965ccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca19e08e2b17299f49641d63fcd69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf339f0b56d3cb623fc48f28592944a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421520df8f4e0e0151d1f93d7139229587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de56f067ac4b08e3e7b636eb6cf95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e14b95425e5be7f1e5987f8867960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea9f2f44845923a695a3830028415590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936f6b1cadb8e3bd3db18e2025f7bb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459662ee6fe416498778e33e6012cad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7cd96035e0488068b514310b78076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a3ef3f0c41d6b2f7fc861eca8d6d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f6e0704395f4f4a81237e4e18b23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767086e58dc60146e098b729f2971d30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25038e407329a1d7a6ffffc9303419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a59c36419bbf13c78c8d0e0d49ecf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98e6edae77768af9c345c1bd0a8e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1a114bef829a35eb9937f0629ba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e3e8899ace8fba4111247205cf54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345799f66152f588dd371a7d19ec3666602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99717f481f3dfb223605096a303571603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b4dff52f12f1d74921f26211293dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c5a2ee3cd43dbe1f5022c10131f6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c903d0e3e4340f66270e66081e03b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0388881f000809699c32b281d2f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841ad014773dbda5a4be2ddbc302ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb0926350fbc2ba5f4bb7b663d1dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcbc919af649984335711a1e013207610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3344bef73a85c40a697460af4fae2a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba575d716f2a31f31cadd3c5068371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f759149fa2c5475e084104effc26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d537fd03f1f66a2ae1d5628988a753614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24d1c439990e7a529fae76f0edc54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a6c7d521ca25a8a2929da0af59aae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b01d62a3ac8a324f0f7e030c327c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd22b442173b5ba4123501f6ec1de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce8f71693018510e6612a78c449613619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fedeac195227ce54cde663013c3391620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a25689683d55524728b4903e7d7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb27da29308baa7f04710d5b52ac43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191aea54308d93ff3bc77a13c316f0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199971390c93683355d6cd4f07f9161624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d80070a208e283403b0d351f60bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03b856d03e5e5d016885253d37cb1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822af669bdd029dcdbb7f377a90e1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e1acc020bec045b59e6b285b5e4db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe422ff560074777ce1f4c45f8b700e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d6fa97c206af5ea85e961c090c22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6398fa548f123768fd329982e730e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8339f017bdb81ef09f7ca0953bb68c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b8860961d5cfae65cda7302d59bfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b631661af7987503ed3802a548b73e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a61c3363b53b9c4611af24cf1125635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decd7e432a657249f489a755f3e521c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e9ab1c527aa7e6538725ca860e00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f99629865f5c5a660fc55d26b73a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27698092c9953961bef9b712b278ebdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1b4ba40ba5919e36cce580368c52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289272ebdef1a589528b4196a01a270e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc12bb9873a3743ac92f699ed145b22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2ba587b6935b59179f18f8c6f2fe4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141c361299e8d48e7c218891db200d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f1dc28f861ac3adba97b1164b021645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4737ff5a267c55b1189c1171ecc0d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121881b6ade22dd4101b21ac53af5194647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ff06117f88bbb9d916c527cc4d16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689412d681aaedac216abad9a297a1cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f32246fdd07e55e5a35f7a5aa4095650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aaece57822f7b751b96a374bfa84b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca417fe295b7be64fd8f47335b2155652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956cd08c6e7e748a4c7f47f273c299e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3a7ed545a07b74af30aab52abe62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c115fc0c572bd472a1ab1ec4d05e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac837872506120775c85e42afc01b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2d1fc6351c7e03c927caa001cbf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c73af15f58d2f3551d6198377a931658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f43558e8a103464cebd15e92e7a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211312dca3693518a5d084b4f17ba7dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c742dc653664d2bfcfe299f20de3a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e184490d7341a6b0ae90258d108f475662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1683b00c84db59936b4ec9b415f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813d482ef1f47b768ab4e5ab409010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b3e9608aa58af6e9378d0514eab1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de26cbc663909e21dd27e9cb7764c40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd11195962476320397e174fb36a9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f57d35583888985d57553f829dc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e718ba3c25d4fc3e1b7b465d4cf0cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8655dec80725e1afc967813789db6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3d67ba4c0e300ecec05704afa39d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaccd9e04d99bc751bc6ac161b720fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c425d2845b6de4b308c73bd4184a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af5ee3762aee947f3f2aec337ca6d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a33a4b29ac594fe9a00144ab6672675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929dd9697b67240b7f67c124fbf8cc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8392c231ade0ace377603d7f4fce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a856722a6b9cfc59323f7e9f8c0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d7e8dab81044b8e4d97850e2cbf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282c57de42c96ad238dc7a37194fc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066fbe78d1b277adf47d7f312b8b73f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdae13216a3e2cdbe65ddd7a300bdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa6cd7f9447a2cb9a47b6ccf50d95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c676b49b92f6bd2c221c8a960f08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7e0ba9aeac4a5b3a32f2fa795fc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e587a8ef829599188983563ba8903a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81d3bb073f4433cfb431f2619ac09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635ac335d5eff255077b5d2b24d759688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2987f06f9e380824afaabef2417c03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc07aea5d3a89c41e028ef6ba874b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244608d7d844f5c2a094e0ee584bf36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a77bf24e353460cb922c0052b067c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5273aad073d7ebab37af2e7425509693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708c19c7ee13d07e3eee7e3e745235694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13a6791200d9dc5eed02c266c333b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba612194eb507dafbd75cc01f2c1c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf5b18176c79490de8033664219f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec137d26e60db778c54b4a72bbac6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592590b3fb756cbbe0a1cbb5310082699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32d6cf38f99e7c9fe11c6550a5e53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b4911237701c8f2e16d9ae2fce567701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c45a9c206100820eff29e874628a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719268ee6dec425368f4531ec84df6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59e93c0d459847fb10c3ac9921b5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991ac8eb1499a5ab81a19ae91e0edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59106d7d20d3a84303113528b29749706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02f9a8ea9a98bd7ecd2726e85dd5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25508e47422feae6f6a506dc2f85668708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4dea8440631a1dc9cd627232d72d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c6f51b098f3cb61438b94b98e0be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44659953c0700734e7daa8ea3b7af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532a3b8d331d934e8ab59af7211259712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a3b3d1c62f36ce40e32687025025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c261b14650663ed99abe397093b4e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fbb0cb3f2b8f72451c253929e8fe9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8681b6a79201c3022d40b4e239771716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b31924b016a5ac202f9c81785abc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026865bfcabb0011641b665b54d7b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff23586a8a597debb1549c6bd3578719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc39a6f4a57a8a94638b76467194f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72275cd250d64562a650ae763b0a44de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a1e04433c77c7d1829df210e2e78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a902382cd9779a4041b9c4b8ade7969723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbc1542793588824b3ef1e7002d78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a90dc96d4729f2e8612887a959f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca1c305bad0854541a88c2f1fa7142726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1e73872e6dd42b483c181c0427ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13433d2b4cec35499006dae0cdc4b7c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a830ad5ecffc40fb8154070eb24c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b79b4a314cbe7f927025e9a13e57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c0ff473b039527ec9f7c47def86e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7c08fe47e2eebd1590900c9f6d01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868037322036c7ed6d7b6b5f25c5ed75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb90f5f3dfcec14d16544cd7e687d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b3e12a5f37d0fabd9a419e90e2f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a744148ff76ac1acb4a670c49f9df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d21a89a37226ee99802ba431bc071737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1cc5d3d690baca1a515e2458f58a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31156a0d4a44dcf816b42fa66960e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173690de2e8f81126449c39a5f2268e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72714f9ee348cefe6267aac5a122ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af56e05a279af134918b6a1185ccc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27058285524aac68132126711fa58b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa26b287407ab5e421fe64436a960744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d3e8f6ae2b890b80c892629fee67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5673e54198ca2da17b321a15354ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf2134f967c1c4162bb9ea1745038747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f34bf3371382ac95f9456d4642e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51dc65313dc4c0da8b262f4d2cc06d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345355d52a633c07f180ae1f54c0925f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14b897c16fc1b4984e6441e9fe3f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e9a4e50746db09ae65a209ed44ce1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d564af3aa797be8ab00e34f1efdb38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a0fa4bd71f20a79d5a6dbdfd4389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c574c682fa354385b0f240c2a36d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e21d5356fd5bf1943ae6482d4ca86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d39398c1eeaec7f6df568408993ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935db8dfa655e6546195dcb1bfd294a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe5070b84a293fe2084f67ddf5f18759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0083e247f726366dcc55cceb1026021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520dd60a172e9369be2ab97a1017ddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f6fd0d4c547cde00009fd300f99023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22355e4f4583f967b05c8c45270700b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9a5942e0182c6af7ebbe36daf40e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05083f171204a9e483421a0768174e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb4e56840570a1aff24e1d8c283f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918a6de7af58437e1a17d908b1e0708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82778958ca19cb80b8301ed88fc0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c1df93f72a25bf257d7a72347f9e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f81bcdb88620311c514e5f927a344311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fdfec3500e46268493310462ca0bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f9da54f71fd80967451d7565020f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903fa010fc0dc7ff2f9639ec607271c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb299f7c999e93e1b48585dc31d0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbc30b76a61537b6f67e5d9997831316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33183a8c3ce1bb0f0ce18da8c719da9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f256faafdd7aa5ea53f51187c0ab8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b1b8115927d446e0375fb18d4bb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dea4c8ed411c6fcf69bf53291ec6a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c406342f6e1df3d01da19ae2867694521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b175eee4765f7aea51d12c74ea4c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49573eb746c3bc2286c5d012011e329a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ef0d5a662fcb01bdacd2a64b8bdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9c1fb515d4e6cf26e1da95cfc30c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0ef6fb3d967c85abd1503439fb9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581cf21b02a1025c1d0b54076f1e7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014815340ef3c15d60c0649752d0554328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310c74870572ec83fb3acbbd29e02329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b1f8ede14053e8d30588c1af929330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25f0d96ff7407c6b1334737d22240331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9caf12b1723e79828d0271489108e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c5ac99647fdaa5c528005eeb07e0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b5e3fa84c35bdae95662051a600134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114698733b9d4d615d8151b663d9b9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f9743f29ba8cda3aec67a3f5b679636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a47a28dc9a3e8d843a1983aad0cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ccdd7b6cecf7bcffbb4429426b8e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d16ede85d207afebe8feb467133d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543e1e0366072ef34517cf45c11de840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9717d024c109762fb5b8d2dfbd06741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f20e7b2eba9e5107019540e32b0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81d188bf51e7df01037356e404100d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165038e3ad54ebd47de3bfaf8de42fb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a03c234e30af5e296a04e6f2ab81f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ebfaca72191e7a7c337ae13402fdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5774e16ec517b0134b67aba7d4d8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ecda96498ee6187fef719268d6ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4276366c70b2350330cd4dc636b03d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d95da9ca882837ca4f9534c9f0ebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92099cfe92d937e8ff948dcaae89f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec80c606e741e9c052005752b7d5c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f4fdfb39d656f0b51af89af5d55fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d85502a6ecfa42d977297501912354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47a87f7b3317d58e81debf490186755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad3760a0708855d3e28f9a09ccf1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d16c72a37e1c5ef9b5eca22b552957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f307e49072f495caa3ad549890ddd2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ece439d5eb4471747b153cc63fe4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e42bc4c55efbe5395b146840f499060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed806692fc72edcb4420e1292142461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719322455dc347358f336ea8e58ca76162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8547bbdbde51049b5d44d4b62cf67963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2d90e161689c290c93b471cfb5a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93743459c3b842a6f04c94006b88265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54e5fa52c6856d6ba8c36258f0bdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725058e7eb47db96d7f1602e823f6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7579215a9f79d1f375e697dea70b61168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1592cf3a1a1bd3b82935a76b92d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b2730bdb7b1e5dbf4cc5495a3aad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecba5b2fabd43f69df9cf77bb1e5f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e03f715a0834906895fb2589c0cbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f003b7886e82f022df889e3efa5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297904746d2505461c82e9ac41ac363674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f21a3b812b528301af495042c61375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0677a3f83d9d9848c664257ed91c0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb66f03ecc077e606803d2c88fdb7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bdb8a3ff6c75b1525a9c98c3d2a0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd10a990504603870bb3dcffaa3b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d0625a1363b4648280f4d053a64180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b47b76ba55be90f4c73813eb49f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfebac9f269b4c4f9f4a377bd8542382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d09b6367d964c8dbf092dd8b9f02783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5fa15147a6aebc4046c10aa2b18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdecaf53de7f834353589a894a9b5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8fdc7dc71883da50b024ffe0914a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0bdd8218501fdad5afee0de6b5b0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8167298d41816365cc51438d139088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e24878f487957e4e785f6719123a5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f219614ac6e8d38493b4ca074f764590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3865d163a9fe4c0fea91d5368fc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60481b324b94a427e2d989e4372a93692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954381859c3774c4f88baf4858a154893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86523c7220783e436ff695a3d9b3c0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0500ff2caffdbdd20e4b16e51fc6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3acbbf37b86a93faa044d92941df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f036698cd7a129ec88d4c456fff797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d7a5101db8f458747624e9387baf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5412289ca9affb55da6dd74417f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932926d7f796fcb721e0685d0e698df4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ae031271839fd7898f7429a87dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5079ae22a53095fb7632240180e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798d88b113ede1ac1523c2304d1e0ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e96c0b7b3c3506c62ed5cbb33f92c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c484386e283257412e16e30846c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c8e66d69c0b703162de856117c57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352723a3e5ebacb4e478b8489872e18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca041a87faea0eee47131e444f33303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9670a73ea7ea5cc501750b927375ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de13895adc7ed24dbe8dba5da7b4fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec728ec662bd8b078780144a0a278d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385517baeaf462a58ae015bed193ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470aec89185b38a13ae3e218a88f67d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27125dbe3eda5fc5b78990f6334d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149dfe061540f828255370ad424db85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c09c23702dde55ba652aede02cce7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e668aacc6e9cab98aab9053a5114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504aff8609edd2ce8df468505c82c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb258bbd2d8247c6a748774f1b2410119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f2b4dba4791efa741138f236335e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3134f1c60c96c18381c11ebae5c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ad1ff4ab2a549fcd71023e646d05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b07faf03f9a5556065a8af50ed120123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a20e1e9476d8c907a2321f9173812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3b58dfba224cac3fb30fd6433bd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c355a71a1fea025469299cfdc0c52a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b560f71d1e249d8b45c9f12ae1c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d186d5e327fcf7f26a74486c0941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f12a179e3ce9ddf3076056c69526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967df9032ed9777cacd21b3b321761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e20a6b6fbbef219c8f5d01fbd929c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc9f83ea1d0acf19fe63610bbf33c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2dedde2aa1a90be294974a3aed25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0562542ca11a2dc2d329619a834df4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b37bc3909088ca24465f90717d0da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fdc7c45e1d6bdbb5799962465d3c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8c74ddbcd3be052bba92e0a96171c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920143112d79afd594478e46d2adae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6da28a5bc3e55aca5c71f2bc21a8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311efbc68cc9d38feda23db2620278140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e4111e85ddbbcd54eef3da845c20e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d02aa39cf0b71b8a4081730b707b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3680b41bd65c7ae5ef7e0a91c88f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bca19fbe532c20fcdbf4d9ac8e178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933595abbea0a5532baff20a2092bf3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ecc539db3a2454c14b6faab1b3c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd40ac4bc966da3019324ca030bf4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119c38bebfc8412c56552ba55240af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a50c621ddd2654b4b3e946c0ab0e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad9d0bffff6a6168bf89196b0831e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741bba37a88649994ae3d7e5ee353f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc90569f6cb83175e16c49ce3a45e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbecf3bd0bf58876fcafd2e7eb1880d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e5a21743dc569fd1ce2f0b35f8efc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e82786f90770f99c724e7bda55456155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817921e7537cc7bdec17e8245640b0a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497259b8a41c968c84507e3721bcf2d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652931e997c56eb84a64d335100e2a9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c2281e9b80ffd02e55d814eef575e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb943e10f3d919052949a8ec6a98c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258351a843d1728a0251ba3219348f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22917ee0b64ba7075818aefab39b06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ada4df45e57f66ba9f18d6ed0cc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b86201ee3b5659626591d2318b6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0df2ddf31a54098a5430580d86ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff88adde0009836b0d6a081d21a22b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b47b5ed6d79aa01477ac51de20b7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8202d00d9489f091f0638b54d0ba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b0e17d5c7736189fa372c6355e294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ead7c343c09b90d8b83551619d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc71767840ee968c7ee497467beb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1ca10cfc327f04df29b630ad8027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668813370813509c28791dfc333e04e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b716495087fceb5680a7910bb07bcc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e0047cc7e83636b45a43bee976ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65925c8158b100b609009ef32aefde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1f2e70db899db6a2343f07202f4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf80f2848ef6c89279018be0de3227178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1576df99e27aac829cf9d5763b5291a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be730550a26ecdcc633ad37fc3019180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090148efb30ee80b1ba2adea792821e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb372e7e7b580306fbcacdc7fbce7e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5356df76caedcb2b9cf2083fd1473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a489e76bce88713548169be705ddd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abdc44209263423503692a95dee8de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b668476729ade6dd16cc61f93147837186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec52e636e724442939f189fdef622e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bca28e6197bc7a8b37b31eab53792188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49efb12f96370cc1a50a72e643c76c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f2a6ae4c805f253eeb350b839acb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a523cd96862173f886f7448b6f4c05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c72f1d7d60f869e4c0186d1c6e09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77fecaf678c87c3de5e8380bb394c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c526097232e610c504373334f27c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e332c22bdae569c5ff146eeeb5e47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6575682b050f695e28c6935ddf116196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeee8f64cc81827f8e1685abbe9a72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb795eed82ee54e3a6e380d795d6fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86568dee957c271c40cced7eca00f2cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8edbc06225cc630421bd9f106d911c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e70fccac44c35c479a850deefc8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec52dea711337740c776601b14e16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a459476c71a8473bc4bd1d175cccbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b411bb1a38605d30758a825a68622ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4cdacc30b89a8ea947afc51e80a1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4172471e61fae71005996cc733f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1034ab830a68f923cc591ec5615bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb69b2758049c46de635098a813d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba7b6456fa98cb7f60d351542ec17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378959a71541eb78437f9d4674be2ca2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a121a40f98fab8dbd1458fbf463a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57dcd5dccc09aa0d50d16a30cca22d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb315cb729fb968cd65e37e30700457213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe498df485261173eae63f7029df6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007b3d2cbe7504d561b1ed6d1147e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393391dbad51d090b453d1fb8b577b60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa37cb01098b652c4440ba5163bae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc0f35a4b9293e794c73b7f68a5dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01350825081372e8976fc95c049d82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89691002302c1839950b15a8a0cfcdde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3394ec17414cfcd102d6abff02d3fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28ada57e9bf2dfc855286aef72764222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d36c793be0249848f354dbcc0c4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0908b057eed5ef47bc1bbf63efef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac8e7d77a86191e276d73a80af762225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452900f0b955ca54ee4bdc45133e878226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ceddae4fc867155ede4f73b22ac2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f865ee3bb246b800fbcf181f38e78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2dc320acd8992e66e3f285a176667229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d27f231ba6182e0eda640bc7b0505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d127c4bdb5407926185bb8a832c6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f370fd6d5a188c20f83944de1199dd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efeb6b370749b1568c683d4ca90701233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ad584e888484759918c9acce344cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b24d9bbf5eaa6768f93d5b091a7d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ff4ef241d5b65974483513ac0ae1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175ee027fb0793ddf677c8b0578db04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c790533a4ea1d0efcf5759d0f69f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f09eb7aeb139cc4cc5d71b0cba80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299578401f3ff057cbfe5de75e4faa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e973d9504be1fcf53fbf702273af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd3d534ddaf603946cf862b60eb8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f3684a4ef0bd0dab3af53b0c5f5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde993761fca40296332847533e4a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3cbfeb9a9736434c944c0e75eeb3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec54fdfab2cae52511b3bd325cf61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a2508846fdf6c8ccd62b68805ef11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6daa0dc8c5634388e1d7e2c34f5fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b27ece58d862931c117520fc7f71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da58c685f5911b7b2b9549f9eb15e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e858433a1d790d72d1229238a070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f57257e3cdc948526b19fa1cca8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68216ea35f8fdff4acc849e77e6b3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f549ba0a42316532cd8a12f2239f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ccded7900f61ff54c51d455321e3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9c3336b00c8404b6fd941697f516256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b8a829c82b7e01c1e26113987136257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c3982967d5727f41f1e268b24f30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45bc0c4ce10e47426ba4abcf3426e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990c90c9e483018fe9848d1616b6ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0942eedd6c5d015c4a818d02af56c30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38435c04edf859a6ddeb95d51b295f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a166ea1b98afa4c67b00439c22723f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec0fdca2a22142e4f3dcea3f546df7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac02f0fabe16f4947ca081fddac12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d923e8e6dbbcd740e87baf4cd73f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4b01a355dfeb94e953f186269312e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21acce4d5703e980b776ae2e2669a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d18135efc797c3e1680fcf4e5cf1d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daba23b24a98f39e6a2c352bf24d03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b13ec6353f12fb78f4bb7190f657b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107ec003fcecbd20afb68fbc347779272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b89c3bab8ada8380dcec8e52269c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966bd01b76131af85e58c21b2fbd1aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863dba8413919af6c4e475031c86584275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b67292d3c13948f5cd2dcc54db6a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c148021174cba37c5f7c488c1990277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254531160afe4b5a1578f1c959791b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8853c975e2723e4bf8c90ae21ee168279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3e9b789a8a61221bd4ed92d5a023e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b6717fcec147b82567a9f3812e12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69a22205ac6885870096e8563e06a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db21997cedbd5a61743c3acd2a185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf1a33306b263ac31222b5cf783bb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c154fa6b17c795c4b239fe497db83f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611a06b5a9471d6718ea4cdccca1f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2916d56d949b317dca1275229991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7ac5b6b73a0a1fcb7f967c315d9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b965a2aae4602bfc2bf4b22e62827289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97574dac6944649ac8d272ba3434b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a422323dc1be5690fc3eb50cceaad3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab4a09ff10d6ec8a365089dcfb8d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39666b63dbc60dd2108eeeee536258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ba5425320a134e9824acbc11556d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623992bad70c4d96071744f498ba03f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46300eff39408b424d4dc5152872831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0518423668c8f10242cb3188a044c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7822540c0222d6c5c5e5698c2a2fab8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0d027550014e297d9286e881af89b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4013a638b4b9c0bae040a05dd43cfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199c523c3cd635077603e0b7424fb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf3c58a2a680689843e158c014f28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911b6b09650d166b2c87abd8b9f50b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21adc222c198983806b4a703d8af1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63624d6e24cbf95c4dedd7e513b6ade305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6476340b4a2c785965048b8c69b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccba4c7bd7af695e227f6b77d3a791307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33cab7ca4de8e9c97d3f17f6a5b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff6b91739f342fd4ac260cc422c6b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073678e0f713d44931e71d90889173b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0dfe0e562dc1a6df797047a9eee24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88ec5e5b825b7d5c3045025bcfa6bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542f0fed0c336f21c3fd640fa41b9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46753a0ae5d0619b8612c5b873c7893b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406d6bc1ecadad2356727fec6c7748315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9441aeddb8f0739f29f51fed65c937e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df421bb6db69aad73ca3e4ed6db3dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba16cc21ebd5a25442fab2415231e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b140c88008f950a08e0f393c31a1dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa63e415246e4715a0b907e3cc223320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3664624cb8f4a7e95c6270243d9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320ad7383c937aa9025ab1369daa2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f9234634837fb438028545f97cc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4a2e93edc84e65a9e102a79175a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d635adc3ef5b86dc334dd619989fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787fa3cf6d5b96e85d389266aa1ff9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83defd2a1d3fdb550c010e2b04369e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c0419c1088501f93c3bdf3d6bf1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bae78a3a3f905e5daf664f25e97df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2823dd091dcb071910bb172cc30b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0075484aba025bfbe9ceafd221537331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4aade9a974dd9c3e867d04c0920e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3df31c58a54989be5568c0ed2ba8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e50477b2d93650db5bd93e8e0731334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe31851b96a5459f34f5f14f8822b62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbde25cc6845e4dfd6c7fa0049a18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31860f9510668dcdf554a2bb15cac5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5cec84745a5a5231f26a851f7ea7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267809f70f2dc607cfe0bf960c463e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62121316ceeae55e684035ef7b9b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495cf175f6b6cfa1a4f6872013154f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce74e57ed2ff50784affbd498b398342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f99b199b282e1ac93e5a48b7ac142343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940060beae5af713bb040978894456344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15549c9e4c85839ae6f2c7b4051f27af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9440d89fcba281be6cedcf3e53d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d56adca02cf827b918eb607ce885a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f89192060e2dc1da06a3e28aeb7c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9db83629e7894d34b72d5f67ba60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879ff4b005d32bc9e08caa5e0631e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd065962fc46755681546c75697665351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36be02f53001140c5db715e2cdd1c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac202ba62b9350bf6cebbd32016d4c06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bcaf8d1641d59cae0a140a0df798354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75e3d0f7e651def27adfdb3cad423355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d499408e2c1ad545d535e2403c7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a452d7d2f8109aca2d76f7f56c742c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278577324578df985df53d3e9d9084ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b05e658c18379f6a5fc376cff88b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb116ebf8956072d1e25e013758a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281a9555480548b5e6d1cbdfc88db0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2191d02f230cd91d176f3d05cb0498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13c620812ed0b6f2fb6ac64e8ad77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356e6aa45eb414c0edafbae89ac446364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a183166eec00a664ec484af8d91e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284430759e0efb97a5526d7a29c9a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2068cd1a1b49876d18718d523230a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d6ea88b1a372e22c232f99963562368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d2a269f1cea655d5b65061d560d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd01457adc1d925695bbeca601a6336370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce373e32254800e7988cb3b0811e0a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf4585e83c6e128a1d32d06783bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3a1f51d0620ae5fe236aaa3281c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedac1441e48deada0315091ebf0c7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd97bdb3877ffeb4ad76529fdb4b02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe200f3da52f5fc11051464b193ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31db3958f9667df8042b4778fe7a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44de5771689e8ded08c5524a31b12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca03d669311006d2f79be315bd1b7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e50244b7bd10f9d740db5e76240c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d072cc1fd03b6bd2c93cdd62eceee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69301b2ba2a8d6e205a5ae2debfa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0128cce20df4e49ef4c6f69d73e509383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a70af79b04141bfc9478a1f72294e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0004c5b3514676cfe49b7eae806b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e1a207fbe0c6ead23634e79b984c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d8074e3884c22332f2d75250e3cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c776c1f8d88da07b12a767edd33d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd0c388488d79e67f8d7a7647b590d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ac743b5cf13658db1effc838487d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f179dfe028f2ab17a220423363c448391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690107f650a055b27c345a6916c42d6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e103f41aee346d4af598f7f6718b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340af44d72ec6b3b21347cd5ce1f4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89816949aca1b42099ee36a679d3a50e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295e9874494f84f5cf2f49c0e4e157396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d3e896b49f98095401d6dd40271e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd853b5f4dd47358f4d1fda85efd119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf35fc0f5fd85e03fe5c90919df2a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0492bf4217f9c1d5a85cbc329bdddf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c451386c771782474885d5502d1645401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb191d12e921968f52decc916dfb43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2607caaad5605ce4fa9e5abb64248b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243ed94240c90b7147556a895ff472404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0bd895207a9bdfa46efa97adf8793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223659f9877b7c9939e07b3951c63514406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0f42fa2b77424594dc2d03e74701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003c04e8509b097bb1756a249ab96c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2ee2442400e710997f8974321fb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ba6e2be5578759556018e4176228c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f156809d1298fa667c0b1bb8f207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b6fa9f3fbb9a19ea4ae83d664b05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5361242500db14c8fe04aac73975ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899d519146f9901d1f3549372e2a7fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083c26444c6efe54e7599aaa688e45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885a4afbf7ea595ac73d3dd5b452cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95332d59d42e8568bf88bc8c22e1544b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446747cb620094f0ab233bbc032b191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed9488f8809d847ccf447a77333e78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f126f9760ebc52f0142f6825942c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74431085a9bcc8f8a5258c89439077a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460ff6ec2adc48d27a3f4b392c4422422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092cb3c07ededbe4c0403cac0281ef2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de9eb5c15f8a324f50dab419c603d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69fcbe9c67f81d741551c1ab6f564b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b621d664d17fb0f2b59a8274456ab0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4cd57124e0521153d2ad3ff31213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c55de650e4ab54528faad0a41639428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a407572af468ecfd438ad9b803d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2770704819ba5afc5c57d349a02c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14833ee21a92a2d2785d4f1f786a22f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c6311f5c3f16ff87d5349bc012cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0513aac48187c8c2c44f87359676433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218604e7185f34419dfe6539b3cb83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883cbbf5ac04d35afddfbb1c5b17b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ff3c784a6e9104ccfe9f4554b716436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18aa61958dcdcf572eccce0fd2c83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e86523260e8bdaa579bf9e4bc0b7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd1bd9b73eeefa547d6056893737bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3642ce1693fabfaf71b508edf322a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52def20710ce42069932196852e35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f810834c797edec294efb1419c818b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfa61bbb765fa61b684b587915e7b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a9e4c5afae29246f24853d8c80c20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af203573592fc67658a7b438f8710445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57b50e45412d4d82cf6bd524d0d59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3611e1a4d60f9c61ddb282c0c89f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da73dcc30d98bfc12a7c47fa5c570448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5ede910df462077a0d744f84f9fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af13dc200a391dc814a6599c71bf24d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93fc40adea1c2dda8a6eda32d75fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd836992c7c585e3c712a60b054b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d021b3c97113745a7b7710ff9a5c304453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94789b948086698e1f7d039b2cfc1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef1185f032177bd9a17729ea3a115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe4e37a81cd0322cd0f6c0a2e3ae2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63939f88386cf6bfacd5dd3adbda85f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a5240e5c9ca7a96714b87427bc5cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae48055b0c028b452b1b716fb43c834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c99b5da927bcd9cf6b4d3a49f650c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26b703184215e398d0da680a61b271461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ba1b5312a50bdce836f0446c6598c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ee6d365ad9e5b550ac87ee8916f39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4121bf1fde0fb984b19caa5ea900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a2ce386aa8d14824b8121585c1b44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc9eb4707d9c1a577a0c02ddac5e82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462df22b9eddd29e97e578a6232dca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd941d0daf33432b55002f2c730469468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6ac2f162793719c64dc95bfc65a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5b52e145b0887d8eb72437b960b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803b946bfcfdd46d727878884762ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af170858dd56c7448f6cfa3b83192d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd35d619a08a899a27b3243e36c4dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e50829f12545b97ea2e2332c0d91f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954cdd37d4b90510e49f25f0271ea59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675392a823ba67451bf70b2683548e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d126396000831134338fdce3fe978e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cdb7488ecefbfeef7c59753a5812e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580374d5de949bb1df2f2c829cfcecd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020dcdf8019d3632dd7013809fe6d09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38317245edfa36e21f7b9ad1203398481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17942bf485e0504fdf9a60d7102a0547482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b030dd968de1d10e6e1ea446db85b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58399f1ece52af61649b5f3d502a7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d360116ce939c36a454c4bef420e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2960b4094c5b2742d64783a61094486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76747a42ef473660ca2d236f97ef16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ac6f85743ac2366808e5a526afc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f881401ed59aa2a977592e340897a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ba46085ffe7fba8f541c00ecbfd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3ce885eee4f3608ba509f2d807c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90564debe0b12fc225f6ecb78703ff7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341670f0b4c1e417b095db36e337c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae3df6ca0d8c8c38aaf656eb747a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37a8cafc693588948f7c9edf7e951495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0dca0ce0092af0081edd0c410616496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9ae2c9f35f849b1a92a7f513ae5b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1007579b1af38a28cbe364c39bce6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b266d8e949c713162fd1c2b1f50b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d16aa03e2954bf28f98fbc56c2cf3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04e4884d07f509dbf8dcbda86d8ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde229663308c4829ecf1ab71f4552a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a2cca5b636ff482241f261bf9cdf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6e1fc114683fd307003a17afac10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1328b07bdbf01e2c0dcd0e7a04e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9740270f38b5a0c309629bc796ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf0a3a60562c2dd93271a2d4c152f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9faf9c6e3e4ea699fe9711f73768508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edbab4ab78e79fb40854e4a4a012e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ef7365af3c60295657f89e1bee8e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185002032679259ea97c6dedff4bb4e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb51ffc8c52577281fd2e5bfdab45cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eb0ca5150f588e7f8efab989cb32e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b3b0c357938042a4c4702bfd5d51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2a03f8af4d658c343601d35c10bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505af143c1caa2ac0bad716d51ad04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390b1f7b378c40dd8fdfd016277a4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733d81756b2af6f239e9aa612cdac6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61adfa48c1f7aee65f1ab73a0e52e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26601105eb5dce881cae6829d4096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554aa265571f3424591f063a7e2cca7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3856591249f1384693d2efcd7767a01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd01aa2ddd6c8a6163bb6bb5c2579a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aca69f0a81e860e2e2df002f45c6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a199ab87e913a66cc12cdeb7e4a8922525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569eff723dbd9521b45ec4cd9bfc42d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c12fe27acb9e73de1397866b9101527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0494c3cbf9d1f97a38d427f96ea7a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba771d27b7b11b01f1d926091be90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5630d1d638b17d698bcdfce168916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5856dcc0139924153ce95a51d472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f8c97fcc4e75d3d2c294df07f4055532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5cf5a5d35ed0ca5ff37fd6a6c66ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783127f8eb6863375ed46f4b2b4ebb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664f194472e6d477950192eed577620535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8d95f1ee94f254583d288485842f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6cca310d25c99d76a081565f1d8ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd1006b5d50f845cecc8b14c01a95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87765a1ca6028934d97cc10349b09a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9cf53c8a328f373fc5599ea23dd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483395a367a0dc4c261f62d6c5335597541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197d0fcd57363e2c27b002016fe2ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c0ab4a7109b5d379b0d9c7159e38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51a4b157f2d0aae33b1fa46dd8826544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4499026728cecf9574d32056e304b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33bf3ea66631c3252816dfb2d1113546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaab78378e6464de072bee94d30ad9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be637f49280ff79d034d64c73d0ca7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d32fe7e6ad9f2197f239ea95767c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529303a00eb1cfe23a21655088031cf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585cd379613b3f777a8a505fdced2e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db5cfa0e34d79a20f9de7df7b69238552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa1fca32a4e5df4742eccde228342553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2f1e6e166331c60df5b0e14e70b43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcb2a17b8927cea2f2aebacc26cf25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f968ab21462ae22ceb11a1e491fe4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e997b939820bf348365bf9b6cae86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711072ee3a7b452aee2f52df6c9ab252558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3038f7cf36ac1e86c47235663c50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaa44c367a3617ba3c3630de1da791560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41edefb7cefb8d756be35536d619aa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a891c1c6c2b41bef0e78d1b66ea55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf66952b91edb9e21a5c4b2dbede43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d0153139e1e35d9fa501b01495fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766999e4d867d4e4c5b17b0c9971112565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf459c0f11df572aaa061ab0dae6d0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fe23d60bf6bedbb69af5f8e7a108a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef98f9703ced7c7e9ba02f12edc792568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb6f0bb09ba418996f60e165411d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918248e84b13209f690f0c713a1968f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a93227ab7032d751c7bef2fd7cca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64ddb54b2fab43de247369011da76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629818fb3fa253d161dfe4f6f8fcf06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e57c525d962da93e271fc6d1a664b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8096f9816c7bb68e8969a8010db2d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f8ee0e823c8a97f35d1d77021132576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13f25a98ad2c645f3f505913cd979577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d1922ff6eb88a54b3b7c19ed0fd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36b1de56852f95ed2bc6bec0f8078579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e08b37f5563fc104d4d3a3e874e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791eaf30cd36c5fa53376c3aa8cd15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e3a7a661a3409007f75b4b58e712582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263f63aaf5f39deaaaf9076d183e71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da451928a1cd3bfaf1d2b3d45298749584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6720574c27afa65225741aaa099b5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb83e1a89dc98edb7b47b79a735223a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed559edd5c72ae3d14e149e7130c887587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39129f99231dbe556b23925ccd687588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffd14427c2f97d7a28de2edecd079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f37ba45bfb14dd632ca647d3aa131590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98557ad7a2ff51f016ae73ff4a558216591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803436178377fde48cf83ab780ea530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe521ad7273a3bd177ca1c4add6ceb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e63f1216265d6aaf41e0ed226e72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146700e8d48273916dc0de2f363a1f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc5c1970545b5ac53084a94ad3514596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18571bb43ab1f0f8c7ec4a5f517932e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa069ea1776f44544fa9d78d70a18a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d03845cbf3c3685384e98fe2b6e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ecfeac04bed812e9ffcc061d0cc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a38405243a7ce2d8e2da8d13335f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8220f1a40516238b371761e675a0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713b4058c5040fc4133d814b6eaa4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bd5c54630363de8336f1bfc2a6a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c178e1aaa9add1432315e7583d60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca494bd79631477539f426e881ab8477606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5b1a2e94bc26807c5d83fd832d25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc990c8a448ce9461243bc628621f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed5c281875a4fc5fc8ae324832ae7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b1f57ec994278b64adadaa65d9072610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d910bbee47671379f0f99a8754cbe6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53494e3946e9302ba950a42e424f0b61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d0649bf8656292ab8830647a6f3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60885cb53777599def512aefe4a5dec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d082186b673386951c64dd9bf1ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d43e18cc2bbb7f1e3ad5afc72d5ae1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c062d60e4b88948c0879a16034c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3034e238c9b56099b4a21c36c85fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26666b7130aef9cedb50539c59d75bd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4f2e3d5a677bdfcc388c97890217f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e11d8b9b562085084cdfc04352cb21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365a6d36664954fd6c25bd5b0d1d2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c39eb785b647931f32c889448cd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db1d265150bf919516ca78c058b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ccefe9546a426232e681619d73333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c4bbd513ac5f6826c347944be3f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98eb57868358ab8cb40f467b523a96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1614ba6864cc3055080d8a7f2427e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9ac7c1baecf3b4b7f3c38675be6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e91c4fed25c054859a46f2184183cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e2c5ca63478ef8be37093be3c08a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e33fbfc1fb9655b490762a4bd2f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e48406a95729bce8466d5d8867b75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb7ce21314e15c36f6b278b41b313634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da0439637d4a0b9cd1f78aa928e80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b275f9b09279b546eee27f0af17dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d5d3aaae0da247bf0321bfb28372637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e98ddd13305829ddc315c561fe42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943c595dd67363c8c30a72335ce89a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28b9c2f5da757c517cf7969d59951640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1b74eb25ac3e45dd33571a40a1d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abece23aaf10b425ee4c468bb816d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7853723e16749f78b87dc181c48a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adbc1c72d7fe1991545105153d99c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e578e7db50ccb67a95d5f0dd09476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161ce3978fb8fbcbaf1816d48ceb8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2ef459b1fe3958ccc0c55a709b15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ab500ac35dc6c19b7f7696d9a32e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1abbf535ab50b26d2e53d6d422e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba526573baad4adc8d6c1f7aa2284650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985523ccd989f7718239880bef461471651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93526464b23fb6cb8edec7e633374d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249870402da94ab610e283093beecd23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b77cca6ec7280064cefe6bc9fc95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4c76f69367cf750ec55dd9d0c152655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9abbf679de0dcce21f337f7da04f0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbaeb74b9c6293f8258b91e92673bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c883c809df5ab184e74b70088f914658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a39d7bfb1156b48f07f1ba8f7518b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f7383c2ec440890a53d82a712505660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea932ae4aa35ef78e55cce9dab6fc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d171a9c973c4d7f6fb184a4235e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66afc1da07860a06c9dbafb2db8e4b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac263f127bffad3033d128a13afdca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff073922b46b422156bb950d6113c28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1dfa9d4aaa91cacf0a46158160bec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e796c1b239cc837bd944e26d0ae6db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d71687615a85c356effc2bf943db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e38bf0e78b8731f9d71c8718d994a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63079f491f3d800ed7248fa9537d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4d9108a0a921a8caedb147837f70b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa373f13d34851d1c876498019feb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ca087f64483d71f46956ec60441da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df09580d84116bd0b6c40813d0ba4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8f740491cd600525014b927ca7c49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014bb860de16948efed0d1a9225b0a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8383fa5ea5d231172b34ca2c4bf68f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c791505ab1ea55b71feeade8c83a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae2dbb6242c3a9e91fcb4cb29536e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f706364193637e57fe823ed941d46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473dc813aa85502c8d14b05d21910e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b302e4053d19f66d6e918d35d2b558682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408b3740ce63aec8890d77b3eead32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d737d1acacac457ab2a64e137e92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c948e3532a89c2f5ca997849fd5d16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c8a1150a4b771728445f53e14cf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049dd6a069dca2718880562f8ffd55b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562b6c49fa867d01a79e7f672dcbfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f33ab85ef8ecf32b5a43d8c0a6dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b6bb0df2567928199a677d294bd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b3e769783f739ee390b5668d7586691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097005a4b2b7556d6758cf0e487e2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b843e5808f7a20c8738ba99866c187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90859ebf2a392bef32d98a025cfa42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc7160e62d3f2552893984171462a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd166cc287363714cf7483c7b0fd0c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656d2a0da17cfda894ea6793de34bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c18e5f46a3889feeee90d2ecebb08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe11d47a70a7fed1f169156f7fc5b9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba09982056818e2995074be0babeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2729f15fd727bb195b24c90d58e06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b695e412460b7be5c87abd8696f217702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df946ad5576fdcdb10f99de8f470a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb63541fe0c06ac561793c73fabe0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ff484df0edb332357b0c76931612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396e7f267fbf8a4ce7b68a758fde3d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a98a78414b3c1879dd810f7e4954707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1872368ce1848f1b1eff185dead0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3d8038ca856ea39917d08c96478f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa92e03200ec1984695dc0bb51a1ed1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82f1f26cf3c8b75f2072627f0bcfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe24723123cfd332d6014ca43f02a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7149a5b4b83aacf52d9ec4e5ac13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416bcd126e63989141af83287b11bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0162a3571caaa0b1e97821698179f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b72f6bd9d4760740021557feeab78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d0fdea44a27d5c0fba7a073967e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5465c0b2a8b7abdcc31485a15715a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686749b32a48af21a78b860e372265c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b64deae9d18364cac55e1c2c76bc95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df749ea6040317dbe6d0f92057857ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d32c62f0df32919654d9488cbc0159722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe426a39ed6006fb211f199173442fee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb55495312d29b532ac91cc362895724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d58c273eddeaa167223ad00a770c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efcaec9bf818125163553a3df00c6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72696d994b7e74f6c10e703824b23bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527f3ab9b1745fb23f6f8d2349c16cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdb059e7c25b4ea74ce894b12cf8d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674c18f7d0a3a5e9b33b044070cd750730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca0d617e4b2c26494bf9bbdf1d4b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf38c1771e793608c65e5e91eb26cee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291a86291e2cd48840eefa9f0b600c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc5d61028fc907a4f81fbfda793e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaabc7d7900619f79e6cb5ffc3435c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158aa0e8ba488534b15ccf80ea5d162736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25929346bb780c928a46407df3823b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462666b5300b7b82d11db239059f5c93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8283b3f467bb7491656112701d78fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb34197106fa3d9c500f3c4b409d1e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975a5896e0d754a5242f8f5c5fc1be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed39834c66ccf6b3c05a39d78a43a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed42dc004dcd26deba4026966918f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b95e393109e3f087faa726a983ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7247acab54ab675a067e2fd34fac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38295f08c2505d83f17f6e735d3e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfbe432d24ee8387419aec865667f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903267c41b461dd343e96e5a5301d0d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaac049965ac019be10dd9f863e9ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e7db94b4eb30c9225854e7544d2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75275a74b66219fbe693145a7b014c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacfd47ff5a9bc322fd60766e7f2aba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e05470d790cce00dc5dfd7103963753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>