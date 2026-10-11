--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43400f397fa11183de9f16d7c9ffa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb590ef240b6214871fa14b96308a632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e1f134125807e038022be5026dbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727ae0f9186b8f9999d9fe768cc0b344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2409615ad07182b1e6060777f8b6065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bea6f130c9e948ea6f714e7d2f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc552d7b4054fd2aaf88472de104b757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed95fdc0a93177f3fe9cf49d7960858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c3e86602f6780ca61427140e128d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b74e98928e77f9f0f2867f29b00af710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec863ca953616436b5413d138919711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78f30ad4531ab8e8f94a755c75dd9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e3af549fec3723c56343658c032413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a90fce4cf055933a88f5aaf8750e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71ca309027489657f367b4e1c157b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b6b47fb4033e9ee8a30596f2a1eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ae0da8d112031f23343c446ebf2de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948705a033a3f850aa839613c0da599f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a464c9f985fd26339d986884698fbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22b9082a47b1b9649f660875239a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539102cd4423628cf313284740f4e0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529444bf834ecefd5e3ca2179e49e4f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96614797221d74863843a762408c94d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bfa3c4e40c126bc6735b8eeb5342424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2865dd59669a7b9de35f58360901f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f07096cb679bf105a63481f61761d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2aa76a37405870e8a4e0272fe40927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80269f299a6b5ef31c804e2adda7b9de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ed763925cf0832e9dc05a4ad0d0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da2f11c5b23d38c74e5d6ec097e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441eece94e55f08198978ae72a646231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc39d7f5cdb9c89bf70f07da660d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486700fd8fea308882de36b239047533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c017f1d743ef1402369b783a6d4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770949b0f7ae4e7244dea4f29cc2dcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710efe9895d981543a61edc43fbc811e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10de9fe44857adb2903286175b89d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c28740a232a99825d66a0408e75e8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d8e21bced0a44d2701e2a8ff0c9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca617f8aa63a78dbbf4a7a99c895640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cca88c4408279bf37c77d8b4fdb3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc924920a61dba22afad87ffaf7a8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defffe3e77ad2109f3c478a220a35743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf30bdd362b516c5a39d8ed6bf42a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4cf28b35babcc35daf3859217f2d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b7685a24cd8cbb27052a7f3669c9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a483d2b83cc1f456f642cbe63cb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6c9e2a7575fa7e4a44db0871311e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962dbf82b7306fb75190e1faf01655a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb87c203d2e4ca4623b4dfab980ab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800861f7e455c0bb8cbb27f0b5d7a3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc0c8a2cc4fd56a0ba3e96b03849052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822950b9d842db3bced0a9ab85d41453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272c3af7e909ce5bf4b8fce5565ee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e610eec503ddcb35bfc0131aab33155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49331127b6eb2f657786a1c46857e4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84057b38b19bc40d4378a4b98a8332057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b639d62f138f569a57c9571e4316af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44ca8cf533f33e23292432016eb3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de24469794f0f05f5124b46d3b6bb9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda495b39774fd5e18fc7d7cccef9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc0835833042d5b7fbbd74165c2e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511af19a623fc727e996fb1d9aca0da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421f3d8498f1a9a6fbbce6eb1fcc9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2628790b428bc0ea782da59ece46a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208bf687b50afef8e9afea1de396f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d99038060b1be774598f083d0e2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66510ee3e3e033793d695204dc4eea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9b7c5307f2a8f85ff3490d6b20d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659808f6b1dd21bfa08c9c288d813670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cf670b5d6f27535124163c65e6f3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147ec983edb45589b7e87c8501483f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614f24896ab9802b0462389c8850a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8f5fafe56b13de9dc907c2c0009f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78cc7ad2f2bf19adc6dbf06906d1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c805ef76cc10df5aecba2a860dc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e52bb27df067cc219e38ca715e6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c4891d2cf13eeee89d6613a6667b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5a774cd327790c604502c6976e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d6a1ec2a746d6d70cbab97422305180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6c14b126d5b57e618a24b13617f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac378271423d39688cde6056463f43ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172306f8c4d6c3647839ef1fe0102ed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99ad84d3cc83a4426e968afae7090984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a668082e969e877549a163d086437385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9dad6bab277cb5758a50e6d56e78c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba961e6b002916104f63f67cec5ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794fa2dd11ca85e0299610760a3c00c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6b742a01cf1eeebb3ab5df5e105989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077a38e002cd7c365558899069742790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d63139173efdf1ca379f7b402c1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec8d37e44369ac66a3f4f790745b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad44000a5fcdd15e4c0a09303e00b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4800d533527f5dcaaf7d575d0bbbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201c883bfa12384de079b3524c0eee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869ed1c5bc9c5d4cdca1744fc7309a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818832eb1fa9cebbdd05bda575f73597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90bad482f416416df170414e2f57c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016431df65a641400a641d69900834cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afbb088d91247d12f5b317a54fe7a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c06c810da20bfb1858c072d5cca93c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c8ad4dc8d9e6d1896231147c61c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af1789b8edbc6688b39b45b9b8ed12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616bef1eb34b5d4b136081df3058ef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc97d9ac389d52bdc1432f5f9063e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438cc5c1d35351f8bb3f3c06740e449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802e5f6ddfa2baf3097ce50ad04d7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fcb5dc42e7f4e3aa81a2e29eb21c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080caca1d5f8f0909d1059bc06c5c46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88659e97667fa0ee667922ef74144f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1acb20aea4055e4b4262e0c5dac8b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8c570ffa10c817e2b509395e8bcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676f153e77fa227f7c50fb98cd8560113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357861308b42a0c5f8c688a2ee3c24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845acfb19139d4da1cc7a7874ed50e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0fc0164ab725ca5caa5b61e98096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69fd312994929709956136d1e01f1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e6ae731cc85d493824bde74c2aab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e6554ff858be437f9a67c8b33ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a1e6e38f3cfddf00691fb9c4b4212120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e35212be77a91d537f372188650e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18482137c63c2c77ed7872d8b3b02d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49675b5313753ceee9a523ad1e460f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303d74398ddd4904b035f30a2c435d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84818265cc6c2329396c24d0e11d7729125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289481cf861cd7720ee0c533bccd304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1436cffa479584d0980b7ecc91c664127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71f4eb5b52bcfb269de541768fd4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab818d03bab5cd3df4e7ffb369f3a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad29295e68cc603607c90dadcdbae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c52c0b806c005fb45500483ea881131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83b9e75947aaf0aa7874a30de1aa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50209552dc82e707e135ce72d30c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e539b641b067fd351694aa9659aa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c532609b5a38d2be7f4f70c13df9ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1da7118dd8f329ac8e14d350b864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4942840cde6dcbfd0b6b27c1f9c145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ae238cc0f42e42151647d8a7b74f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09618926fc2cd93c0f63d3c6a31d0f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d81d106027ed7514bd9d16429ba16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56eab8e985f02a808d0fc0900b1eef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144e874a07e9634072b2cb29a3fee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49119f878f576e5579b8b446daca57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ec1c0e7b649f48ddc074d10caacc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c47663087009e072c8f7a12bf381a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927450ff3b205561de8ebd5c41975a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32e17830481995d978da951b7909c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf69b535db659a0b71d46158438bb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06b29f914a3649d7a63db35159b8fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3508f4c8f145d11068b6e6423121e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec0fa49c346ff96eac22e42fc777a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906375a073e89f4a819ecd661972434152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d5dd792e0cad0f4f0f91e4101ab7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604079698c88dbf59e44c4c117d665fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d7441986c4754fd1af07313e0909c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ad48ed673366564b1024add78ace156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f8ce58783bf41adb2a37caed7568157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5bbd7d5bec5b6c3e10c8d895efd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec525f85bd1e6c557e183f92e3379c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1307d49d6c0dde6ebdfa55f7f5ffb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c7a68214a20b33ac035b30fa37f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ee2f204b4b7ec4998fec72badbe8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d52130cb244943dead60eab65b68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27a7fca193390a78197e8cfc8bfb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15dc390cd914898ea2f8fa72c68848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857492c5830ff3699431cede384407166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e548f5be8f06ce09c7e522874687d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdecf6450541307bc19f2045509217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b9c3dc0f79db20bc0c846bbed595169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fa4546a900078ce580f5e6b85d0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248c6861e023c56574a33728e8fd2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df999c9b539587baaf2ddc01882c1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a581d14f6c850b3250abb95013dbba0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14d11e3489227e3a770dd69a61b18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef97aa03fcc9f3fbe6e62ac727be7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeea41cf83044d9292377dbccccdd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f98144a1970a8ae64aa5484a8c603177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f92629a2e109072bde77dd6e4f4bc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393e2407977735d41aa66dbaef7f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb12521052a2558574688b28f6846ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d000e2d47ecb7e15204cbb2f5c3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a38f72f03f202989273f4061a90c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e6e5f5ac128c8da07b89a258694f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7a2720d5e58ea9d07ee12bb32457184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7d15ec51bdb24c1328986e7035a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f1d996819ae1c7976dc13f339e65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116abb32e588652b81fdb6dbdca6c1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59d05601601b8615b8d9480f31b5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c252f545d7e0937510cbe71f3c74aec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40577d62815ec5ce84c5b659151203190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71513d830d2781830825e60155d603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3971ea20c2510e56cc0edef6191a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d79af889815bdcf93f48ad0267ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060319d10e98a0117a15c0040e7aac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc80de622ff548d144c452afe868fc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c096004516be8012321bea23ee2cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d3114f2cb7afd8204e9f11e615d77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af565cbc71e638dd68b73113e6d9f823198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62aa069f9022cf2e369ba2b3019d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bb9846d58e59b6b8cb4736ab4d55d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfefd6bf289220c11067e5587df6fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ae89fa18b35bc4d6b338e60bf8c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408b7426dc17a3b8a7e49226f255f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bdb5d76fd1fbb6ffef1777f1503f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428882e24a0d85bc1637a4139633d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442082f9b8109f046ee6769fd49edb3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c068f651b9e23ca0a1a64c4f2a17ed4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a37e399c42ebc1aa2c9cfa83f50c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17006db9e2ec85483562138865fe8e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2941700aaf2f7b191523bcfd72269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0479d0657ba9428586350535939723211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f23bc0256813dfa96d34cca15bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5c8be57b0dca2b35c759faa495446213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782556fcaa074aa705c95fb14d16ac72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314743dfe631c1edc83ba4359275d16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2677ba9ad08e8a35ad0feb215492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529e215109fd1eeb8606d18787b290217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1942d48998f065365b4b5291b6a60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a61e5d7b64ccede33d810edd2f3895219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020941c5126882766585481569a970220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc696a6d8a42d631d5aa9de65c3a97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c0a8eaf7a35263c2a78412f9b42d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf3f2c82ccd4aededfdda8b0526b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4881ae44d51436c9b3ec78458ebc9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4868c6b8b440d22225f606a2867d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5575548dfdf3253f73f577f648bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d3b8c90c90dc14e8daa65b3f4b98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af00086dcd33f401af719e349ed94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430810ca4c9f4028c43654e8c8f296a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc80cd608cc3c87e0950e06b6921e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1e037b3a4f11c8715ab03abb94ad5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336c54bcf4f1950939fef1d0982b13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a61c38ff84000bc174ac541156cff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796ab8bc9ef6dc281a668520a5e4ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5364c26df48c7f8d93968972d75032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8114901782bd991ca78c95c4dd47c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ead27ef92f1cd333958f1dc79b3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fb655f36a351d63a243d0448b2d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b541f2f8a48b511287950cf98917239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1907e4a294ae8efb01a67ab6ea162c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e202891f81b8719b3f3005e04657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cda94b583d15cfc61c01fa6274c47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7035e1277d0bf5bb9f7c97e11221243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eca91f2c3849ec83c7f1ffa326c5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8302165486a740b502963fa10bfbf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8ed74e1982bc1b60fd12e17ef8c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154d0dd98d794216005b86b1391304247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea683e4382d0952a255775ba98c1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59531f6ca8ebc6989b2b69fa8cfb5b3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e50f40c041744b7a8d94855269ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9c67c2e9882a58b2a2c30b9db7b9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d4114dca34b9e3f5850333a7194c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739674c0b61287d062292a48b945f961253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9312a78391f399aabf19805fcac455254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad500cada59c83f4f6fb67fde8c560d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b7126dcc00e7b7a5644a1cb323d1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100ebcc8d1c3b6d2e700f7d37b596a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb90f8514c07a5b3d23ba585075963258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34fbb04a1269f4bdd9b73c21b6089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c10b2e999ec7771ff65d640203b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb41f3c8c49fe00ccf36cf034560c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a13adbf34eaf4522798c4ec2b092262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfff469387b974d88ec67e95b24d13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d94824c88f0ad88977c65458b929264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776c9594adba2e169659f9c7be1d15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223535fbb11dd64d76770703a1dfc221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bea8cd9bd3e8ba86013b19b3bed80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de15ed49e17795ebc427c0ca2be0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34d244a18e69dba91f76895f74daf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7e33318502b187f421f5695c26d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878965c6977635c8bc0458af943c0735271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd250114f91b2cd9156d751e9e97ff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc279447e38d265524ade261f9f17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712a4db5ad1b3f0db4e8625248a313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828757791e7f1ea3b75a42fea382ebd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4e361bfeee445f9192652b666d84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1abe5774c4d0f80c5de91d7ac981277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0febb2f88c3b522f808822b02d879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf68b7cf9cacaf2049096bb2afa2f4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7245d931fce36116a37deb83613b7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059e6841dd452a396e3be5b7e89c37c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e480b5ee3a2eb9a5412fd6358902e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae35422fc6899489a1f4903d592034283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b85a75ae3f5eaab4816fcd83131b77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50032e4da84d45baca18919b8769f954285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a015f80d2e4161c49ac03903004adb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976016b719c053a4d620fcde538535287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9b8aeb5a0afc5f826f6589002b76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed91f897d4f66e8d851155bd19782289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c06152a8efa767763608761ac54d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1e03ca1aa5301a66c9aea65fd253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674c503768e6680bc5263d1fa16ca2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d70107d2b0f4bc0ff94f9afed920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce080c50525de249ab3a6bfcebbbcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff3a2ce902344d5d21182df034703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028cf6d936c9e45eea7467e4f73c66c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd00d93f34b5e02313437ad47e64c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adeb93544c2df1af04daf3579f11f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cde3df8c8b4824ba18b43aa62e6f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b5f5fda2912d120dbc3e76143421b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f631f4927f9b939d4d15e90b12ba2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44709929247932835ec003a4570b64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36745fdb1d3054b47bad683f05abf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f01829d64014572f8a077e962e41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6cb386b7cd20d722ffaa415c2a56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031b3599128645931bba0cb141fa09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a20425c13abf3d3d34ec0aa3f5f2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb438c4f423d3bf44c32099698d8ebf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d29d81a8601b4e941e08d49b52e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c081cae8feac76dc5eda1aee60fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f93740d399acd037618ae52e39a45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488cd640af18c30935965e54d56367312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229ef95dc90bd60ef35b2439ce105c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a84258c172a12e157aa77cd289ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9be422ad68813b16a7558a3f5c99f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1a5d64e6969f63a1d4d9d454c71a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd9dae038e179b9c7d5337dbfddcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363fc13742283d87a194650a0c6d47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabb0983f086ec2cd0bc288118b463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f303118fdbe98535559cb5aedd9fcf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd229c2a1448a447cf8ecc3f6ae36264321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842c024f97244d92cf2d86e926fde8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ca1a2815dfb9e2f1f22bc228218e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb83a51c74b91f33949a906c3d5b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55aa9442c3f859e45c312ade25a8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ca3beeda81e484c045f7acb6177a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ee564128f4515c867f4eb221c4092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ad9d1bb6b5d9a2cf33d8a134625f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d0bd68f7ef78146db2e557e53e50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf8ef28d4e9b50d88e1ef5b1d5b06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15518eb83ac8644396f25357784448331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d785e8e207e33720ace2db3fcafa9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d87fff9d0141655ac1f8540ceb3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9f4ff03986666d44f0e010fc2f04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31c85b67fa7ce6e6ea5483e9fdcdfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4d5fdab381de24eb842f12bb09c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218055c0de6047eebd1a24077d1006337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56ff4601f6641f4f6e575fc402d852338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3de7eea230bee2ed5514b8474c11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454874c97c18117dac804fdedb34f45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f18169ec90f3580d048ee17499de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def86020ff16c258a5a8ef80eaeccae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572f41941537cccb4f619112e7eab7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a80f56f4bc71d6e23cf9821875df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60006371240888e2141ffed1ed453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e2b20218e7ffab55b8c1d967f299346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac6635c146b3668555f63ce951d0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dabffe8965b0b1b8ea0c08f8224857348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4145f3a718644bfb72dde147be9247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae1976740d7b88c728a4c8ce90d5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12f7db054023338208a5d8d9a45b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c3fd9d0b74e945ca5ceca887b2a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c78d6cfd73fc4ebb4d814954c8909353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c681e72068a303f48ded41efea5cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed80ac142675020664a80d03c6f83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a398ba594bcd4e4b91d00a6ad90c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f7b3d489325811964d9a50637556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c3fb04e8d9ffcaf826a315cecb85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596f7e4e9f75213944412aa01d6235359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b905c46a3337367e752e03b572f44b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12194aae630103fdb68ff35a8d67ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7661928a92abc1ace8220be4bb2d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554548d97104583b32655242be8cb26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201216133068750541dfff15d8dbee7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc6efbcfee5316e65dcb150c276ac5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b0aa3546c8e373aba90bac8b9c2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd946f06076f53fa113c47f4a490cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f01c4525b03e6a2c76aa9e8d7fcbab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed1c3d9c38641329106d1950b7142369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337f6d3206260449ba94c9891c2c3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0179d467dd1df3220876adb09783c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf812f08bc7c1f4c07ccf6b4f01ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec0dd3db90f66a3d238dcad700f462373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1cf37fabc1067f56e1349d58285e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5a2417eeac3a55001434c95cacc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650be189277a52a2731d237971b8edf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf96c34a4bf8840c0bc4158014fb50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee969e1771756581c84a1e70fadc01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363eef4b97cc676916ab5a9a789fad9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c7d03945da0ae4dc8d3a5f5344be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f5c49d3813ad4d2d0ee9c746efcd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f1933dd079ad4f34a2d94c9ef7d9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67d1a5b1279c9df50d3b59ba4910e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac1bed5ce768a99f0dc30f17dc6622384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829291299eac446d19be10599476f9bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b119e59e570840a2835e2a2b06bc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307190e310b570fe3750a910b11a02cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175777328983582d73dbf79a8ef4cf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142609fb670fc410846e2252209c50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7046f413322a50d7df3f6c4fded279390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0458c869ed5fbb4abe461bfded4eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c9ca11607409d010bc9a02557b3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31898fb67bf1f5fabe906541051f08f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b84ebda6b3b0d17f74d7d4a5ee822394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298aa98316f7a1d0920ad19e6b168fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231eb9f978dc7a041f855450839f0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807bc3620c822b4d74f886d4b71486397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe2daac449f4ccde1f9d112b8ee6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e06fc27ef8ce72e3c4d3167a12a5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf72d3d17e440e3387b95fcfe313e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d3e321df87055c6f07eb2f36f550a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc693816526906adf9ac0b715cf7f1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ffc34ef5b5923159d0e0ea9ec9bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e8b5bdfa4f8d58f1787333019aed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da27a7a81a934c342c955e84b57031405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b4085c2cc462d0fbf776be48728ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa6f146789aacb5f3494c684207b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05c56371b76add0723c91d312ae55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194e00194944b4ad8a89a6f0384ac5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae047686e828a814ace15c805d86f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682ca05c7afaebc45f329b8fee566d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2ea97f632005e098bdd0eaa73308412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad9381444aade2db4d217f82ef651413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e036870de55d204d1e6dae4f15e97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a97454a07f17bec4607387e80ebb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b223882b22df4509485925fe0ad4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490f9a227107f05eeae4dcfa8fce09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f876b8074452e2ee23ceb7537f69f6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723fe476b6abc20a1ba8f269c79cc9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d97d0f89572b2b180a3a87962184420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a4e19823885dc0ead6dd3cf616dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd386b6a7d23edb0dc212501d2824d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f61ece05ac6152371b8076de2554423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e08cb3d7c817f8d5afd2d4dd67774424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83834a06504bbd2a39c86551d79858425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be632cb7de3f18123d947ec5c31d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574272e6d3fdc4b683257b59ab2a07a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c5859add488914440c2d5dd1c708428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6ec693ae994cb8007a22ad7f2d5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e3155621fd09e8560fbcddd8c04f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e57fdd524fc74c5ba985ddaf8bd3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b30a2978746980cc39b28fd554c05a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ae3c696ee1f721e45813ebd10999433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f2f29f737942b4abb840ed3713a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798251cef50c06269858c1caa2e9689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3c4371661b765438d719117d17c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3dbbe68cd6a15286035bb60aaa5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226ac19e79d933cb8c3147f9e43c5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a2bf32185bacf04b9c4d2f5f3f417439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6a09508752b2d30fb4ebb892744c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650dd23f6ce843b2bcd71a5057152b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95827b6ceb0e3633c30012fa8f7e602442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efdb7b863bca31a8e3dc8fd93ef11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035a2a71e38dd3ac4e45741ae28b2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a0cd2ee1855232ab181198ba417f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2bb6d33a8637141565e20125e7d46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ad4a1231b0deb848461c6fc694cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85336a34d952d26802df6168746334448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f36ebedae50bb45185fb79c9db05d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e26f44b9796d4ce6f361c5ee51d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd309afe5aa0521e514e2bb04b5296e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1bae06b947c695cf6321617b1964d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd49891ee673a78b52067ad319dea1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa9aefc459ce76ebaa14ccc94c42af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9707ae5f28f3ce451eeca89913ec6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d566f244c816912b9cd51c28e9f0e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8a78e29f607f7774a50e6862eda0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029831d86addaf379706ed64ecd2cbc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48168558331f086c2238a3c1e1dc032459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea0e8899d9a595f9e81664b222b5c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906c117354ba19bb8f8c22a9e0ca1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf884da13e895d913eaf6d69868c79c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cebb5f1e7cb4130a94d31602be4d97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7cbc0edb65b68cf5a04f4e927b88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6458eed7a784d5bb9d5b61bb9ab8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea0960c3eae2c68bfa7b15beecf0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ab56e64b4420127286b938f8b634467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f38fca9d8952ca2bcf3a44ccd25f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35bb44bcfb5456737adc7a526e0ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0fae9082b5ef6d0ed56b4e90a7d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635323e616459432d9b8017cb34ccfe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf0c952d1405ed9cb3e2671d80171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866e90ea7d61a48eeae408476ed8ad5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bed44de74966094821390e8675d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea321070f2bbf67fe56bb1c9ff20b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731b8046742eb244f8caea3503aef4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b44653fd9280eb7d570a5cb6159a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a9cf3dd3348cc9c3cced2d5c94c23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc43d71a20b4e57c0fdd2126cb796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ebe0594359abb5d195826b7f44d9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e77931e313d7b6cf28fc6cdbf7611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5869543e87e87c91f8af9a4694d758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922ba939ba4708ed66f5a5c719f92f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3f8b9ecf43be99f79068824962dbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfcb7fe82f671fbb446ec528397e6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f12a50b8dad83ea83d3dccacdb8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb3ca23b5d1d08a87ec5243537b6ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188b948ec262d16801968b81eb9b050488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18cf8f508c914202362afd83ba026d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183285db034ece4c28d6ea697c416629490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde67f097679b305dc20194ff60c05d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d746449293335bbfd49d1e3e6d1bb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92197c8246355b57c137d98c540f23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7b66abf6d4a3620802b7f4f44784494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec73d6186b16d550ba6ae75c1e98ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355910814890109d3e34af36d8ada878496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e551acb7a2918c5bbfa1163e968a03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e77c970f41295e9ce69a05d878b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466cfb5047316721a874fbc0055ea7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c191ef5fcab0e70e8e65b673d41005500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec86c2ada60757d2d317dd0906b44f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f56fa0f2597ff9bec0bfb66041a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedde94b8d08fefcb25ebc89f545a7ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be62ea16992f057ac7b24815cfa440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7136d7ee762d5c082f1822419c17e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62583e0e31922ef2a4bbabbc4a36d81c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2ca85db9a1731899130492e2de0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d705511d7c9503e6d31605c51b095aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1426c76540f0ff888b2a135f76a384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7858625049f104c39bc1118ddec7d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad039265d718c663289c63c3a4095511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74d6c4e6b4241deae502acf0b3366512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8b4d0cb2b50018dee3bb92c4500cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a40c146db425f9b92ab68a58ab8f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cdcda04dfae3ef68385c8d3b545fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc68bb57f083c2d1ec4d7eea53c15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993e499b77661a3934244f61ea6cef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50e13465931676f5d3fc0a020e43a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8990fdb79d2b6db14e82ef1e5159519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16646c46570d63d370c90b047d96edfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29943a0b3cc22f992adc08456453b931521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbb162eb30369fce34ef1c285c597522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4565e5a13955e50cdb0151773c35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e642df1d85cbed6a44b5dff1a45202524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d6a4b032f346c1304d80b2d003b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b7b2deba8ef7169f7f49620013e65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e481b0575c902ac7b6f055e854984527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f0a1d57db1523b009b7558fd1f614528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80bc0c0648b23e670c52fc867f3de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934099401ba802af097201aa9bf73d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c5ca39bceafb60c5313c95bc2e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2655eff0dd911d4d70aa33fef72864532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568fb442fd1af95c7ba40b2456b01a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d87fcc36ff8f23798aecdc2fa63e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac864c2ce6897ea2689b8f4dd9ea7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7173c5abba5a63d76e87118d2a11e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bed5f168bbb2870c75a2f5978475d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9bfb2f647e99d0a8b7022dfc6dfec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209984477c135acef5b9dfcf2370976539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966ce9aa25b48bbfe079a98912ae31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3249af645d8d79dd62f925229c888541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fb467b91531fa852bc87840aaab45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d49ff7f83d65a91e405cbc6651340543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bfb9bc273f64fb9bd9f3c40243b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be07c63ede0d08822b83eb6c67cfb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184ae40da79d7df4ad5b7f80927aed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099031098900f0c0f701061118f51c90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6226bb7a1dcd964aa5728c7e46abe69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa477691f62b14386cab819aff048c30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812516ddd571f611c518609bc2b6a39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ec0ef2e36bdc5d8d2c2e34e1c739551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac8ce2825d17c02e73eb56a3d2c95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989c13a6246256b29c06b0d5bfa6f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec27010d0e090113baf6ced4ed031e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c613fa5ff8aa36cac681d422c940d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ffba928e340d5d23dcbfcc3c3d4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e4984c03766d165a6bb00b227801e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c83ca4024cfed22eaa30746080af09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53e05a1fa7ac74a145e7e9b50fccf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e546ff6bf590861dd45f7790e17748560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08733a10eaf6092f0f1ad2dd955ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a2308b20ffd889d75e1227f3ca04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adc4b9869e34152fe23c14d245ba7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dae320264586caf1723c50996fe08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf0c64a8dd86ec9303a029f16df29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d542c45c15b79893afd86bb2de84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3897824e7683e89d9be6ad448a3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838278fb6acf611f5195342b1c907afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1adb9a44821938188fbb7ef13c2340569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51b29ad36ed3913519f211d59b5c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dec6f50f877f240ced1a1a3369a95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa7ebd827f0d0edf926fa9178518a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000896cd8defe64290991c5adade96d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa313214fa1ad9fbe597ea8546e844574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0243632aa4031a3cea1fceea2c169575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a38f209078b65a3ee0e5362d55de0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d604cb186ce4485c1df612fe171f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0bb385653532032c7f14ac803625578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b6b3a5c38c7b7ff1faf96a476c11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403bea282fd3bc651402bbacd8315b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee912e88e10ef39d36248a84ae38e29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f88de77f404a70cc7e5e0ec80f3f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee623c528bf20aa63866c815d80152e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16e2a4acec00b42ae923d98ccf32b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833119a20b2fcf27b672c14e0c37c16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5c4ec3f595b342fbbfbad80c3540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964c3ef2cae197d678f358d2cec6b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5e3ab8d48703cee85d9f6144b58d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e575bee06051a519b2e9d66f60b5f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104868a9705697d9cbefca20cfca0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e6831a10e48db1ced84d2f7085fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb4075169ad0d92d82e73317709cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a6ab272bec7135aef5a7ba2ab235d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4d242586e57e0eed4c2e464b6ce6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29687ed24fda4265a241f323f3902a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113db3ab8e2092fb28813c43119adf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3640671efa3a4ca8b59ff60374fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcc278d2a19ff768034b97450918af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b51032a070df2b13c565c53906c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865926c9de8b2069f34d5fc559fb6ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b24773217c34d68b96e6128461501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4f2d5fbe230619e55944cffa527d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ccb8de16b6c1faf6c5b72c8c1ac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26d0f679494ef5f30945e3603feab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efbbf519fed494da51ce3b4750b13c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603c5b2c4a355f8ad2d5be809b3cea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6defa43ca1763005acd0dc11f60a15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a106006110aee1d55794560d579d29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f63b121c9ec111ea98e0e4bd4d99b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5d2ef4c13b0b792111b853dc0096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249254fcd3539e70499c18630a4bfb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a4a682fea755025e81881be60da8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811dac37621da64967bdcdf2f049143613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825219cba363cff33d6049330bcd657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a002f7603c856c5ba16a7624620495615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec20d3407443fa7648645d801cb128e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342148ac2e9243b0de5dc1242ea149af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904bcb825ac5d5ab9498edb34f0f95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac13c29f94cd2eaf4018f807327ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab005dcc2eb364a4b6199871ba072620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4703e25a69eaae1d6215164dab486621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856aff5508fbd1ae884617c88842252622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a90633c46a7b43df3717345798656623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e694eed2573075d3bf38c250ac6c547624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf931c46c9c4396fd5e1c77a4e9b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9dae402676d95863fe8e3012934a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d866156b3f1e6b96efb0facbc498b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e140439a6b9f4375768eb931ecb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f739fa7e317f325aa9b8a36e908bc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997865b7f932a470b1f6aa882d8aac6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612878cd67590532af6b516f79a23b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be7709166b6cbbe75caa8832c2a41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b63ad105a455870c034f00d95e81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051484e15bb8827c10c3bca0c7fb8332634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0554a64d666caed41ef1c53c9ae379635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1660079aa0609465fe163bc0793d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f43781e4d2a799859f02f4a05e3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a8fe5b152bb9d61386c653071df3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4902303ef14079b6a97ff160879b76e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f308c13847ac92d941ad12c58231a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f814e1bf13b0c0832bb35e0f4e4bcbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13c02ccfa1ed84ea61f5bce3b8623642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a220f25a855f333e21d8584b6f4223643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d7b0404711031649a3f8a672158b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc256f07fe5e960ca9fef6f3fc0ed7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa956f964a8b21682e78288d3c0ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cdc7470cba972bf47917bde8b7dea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e55fcfb33e5bb89e828801e815057f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e431e1df44e61b5e08fe11c7422e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7faa22c98c8f697b9e9bb3cb6551fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39089f361d2be5a4b41ccf07a993a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22939ce9214f66c1d21a59939986e42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af219de87709246dad9cefde124c5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d831b8f44d21a4ac532fb9414efb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598bafae4db54c362fd521499ed47e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499a09cf94c9b20b4372b5cb180358656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad665644e78c4d72d8ec3cce08b354657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0b9889d448e7cd19d530d78eb7de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa04fa3ad98b1c2e4e58766acd8beef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddabf335031571739d870dcd29507e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1243219408de98e5500e3ab4e5db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7c48b4c750d0bad00432cba003d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43d0605da8e8cdd4a74077854ab2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15160712ac641020315c8d59cafbe82e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18574e836473956b14290b080f3f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9031c2ce8044451d7f500dd08cf42f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b68389d4cb54d37f17c3a99f965d0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff63c8512edd8109d71152d0812af8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c57e268b75cfd3b2e3b2c4e847e6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14afe930a43d7a4b62ff77f30a51d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c134138447bf34ab350231c64733671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a1671cbf4c36823a68bd8967237d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cee0af7a1c95c8f05c0069a48f901673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553576030982acf0460ac748732a9220674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d36c77559fabebc1705f075f547af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df60b3022448df51d9c41076b6feef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52107d05fb173af13a6a8423f0803677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992afd9253d443ff5505aa3f7dd1d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67696d2b5f2bda878c51212bf3179679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684839fcf46d989fb0e0f5e238ecccf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefcd156a0729f15afcac8cb8355d0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba24caefb409c5ac332ab2d308dca4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd8e98624a291877cda7b8e5174af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19acadae00983e10ab019440b5602f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb66810df06927dcd5075995f2e4ee0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351678e661fa06747d8e6e3f4ff304ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0092bf1716cc1985bf7f32d1bcf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22f6c3a5a4d09329d23c643a8b782688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251544b465803415c54448409debf6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fb45d395db64a649642d8f6bf6448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02c22f4221996d3725fd5f95786dde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26843c279bb360b4989a7c08fc9451f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea6c61bfc530b3846b593c277e439693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce9d61ee20e20f8056d0e085746bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc28dfa5384af247a343d7fbefbbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b823fd24217c793cf20956bdd507696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed382808600051a89de534224e09775697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064301808fd8e773b7bf92e96420e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d6cd89ba84b88a16951fcc35c280699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687cd091ac8df0f8f2456694c498dd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb3f3b0345a08cbd80eda41820da6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ece79bb699273850dd53cfde8275702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80ac085e5ff8a554dacbb7c756a25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534130c7f153ac2b44ecf3c50300b64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1d2a8f683537473a9ea211b77198705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63deb50ced866b388457ba5f4d9fcae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7cedd8cd5a86261181b092c37986c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1689f398839e10ecfcb1c87213b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386c371184493ec7f4cc1ac25cd60e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4847bbb165def51eb6371c711dde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d7c3ef5d9b9cf13e55df23951400f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a004d338c710e3fbf93d02e858fe7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7402fcf169e540d27756d4c17e92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf02e2a0ca0d83f69ecde7e51a9181714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad54de89fe2b1f2dd102889a19e76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9074abc8e874333ce3a78a5611e11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20479d5206c131118498a13f32ab9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369ddd5499ae1160246b8ac5b56c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1cd3dcc300468f28226629b405a81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7792619060d6104dd7f28be60fcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502155e9309987d5d366556585fb7fb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db9c828313e7c92b9df6c971af5bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa8a3751f51ab87037b8f9aef5e288723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281cddc24f31630c802276ab06d076724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2be80b71d013347553ca3b2a903c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c38534241488f3fa7aa65bcce214d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eaaf372cb4b64ed00e1cd006eb92d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79f7d360773813a760aaa652d7178728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228af73eeaa00346f20f2b9d08e4cf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30666da607ad6e1bacabef9b4bedf5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ac4b7d67d69c36a9392d2c16c619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30db1b51a1c2404a51553056d8d5ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a436aa482774191fb33a2276a4e7f4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ec75443c00670fbca0efbf1f5ae66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1074530d05016c416828df94fd7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc9dbd407a84ef3244f3f4803c1d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141503d809a9f532d76c3afa4688f99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27297f0192d9bfe1a93ba2c8884e2076738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46852c18aa2869b2274121a7feaf4a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feef1c5bbf17e1969f974556dbda1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00181c8831429f4cb2e69ae0b221b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3858bf0a03bb1377c8e3b65e0860742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774dc3da11678e2709315d5d1a1b0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779915217ade7b429a72f74daf25d32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd35131d1c916560bb404b2ee200d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1967890ceb61a576be4a1857004836746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f51bef841118dea07d04bd34e8b78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc84b9a234355f31d426c13bd9e50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd996a715a876efd549944b3ae047749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9f5a472f6af92b7adc78816d6eeb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb54db81885ce7ee290d643d1c36ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927cdf898a398cf94d5ac536216f1f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e84a6c13bb771e1242ceeeb933393753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b65c2aee1c490b0986cef27bafb5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a076ab0d946eecac5d64c2b62f392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f726a18f495a5a1ba3f8dc7a7d4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819405fd5b591a3e8806178b2507d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4895a9e69319adb723edb8a545f5c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadece83f4ae1d0eaab28d4510eed9f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6423d4bcd0f9c125f9984e82fba777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ca165775593e0ee02a66e604be868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7440ef152ba237f39f6c59ddca4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e5f08e10897514d318dc30db2c9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384e691f5e3d7f76e1527baafc5e9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9594ed708199dda84b22027df28fc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a38e62f92a02708e6af36001ae5da513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bf14b467f8f4881b5c55f2de5dade14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f01791794654d19e89e7d67e7f3dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278faa74d2deaf41482332d7787f0d6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33a0d970e9f00f1d4f6030bd8873c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526811ceb1fe79ec60aa55f68149875418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ffdbd23c2865767dc647affc87c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ff82842e81486b8bccb7c11eae62b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1aaf5e566863d2f73c81a2a51bd3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f471ed36bf6df3e727c155bce340a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db48bcbb31de89eaa36353962ce7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93721be476526cbeacef2430afd0911024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc1ff9491395a9a451fe443725f37325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b2a5bf4f94328d197ba6d5d6c68dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca25464d80051f7c31262d18fed3fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ada8b31353b64636badc71e3da1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb621d79586329a199e25afa6ff7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45793a86310d3de1703ff6a3c294930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbde6b3dfbfaab1174ebf74aeddbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35143beed78686b85ab670ffb5aadf1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ccaf7883383cb8d34172565f329a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a92bfb69713409bbcd558ba7609b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f7176067d19be2be687693455ad0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa01f4a2e5e34de28ef0166d83f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973506d049c245a4e298209859a6fbbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b572c4c173b9ccdfab7e3bd393da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda87a6bea66f28431168f7a7c798c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc07a542bdee5fcde2d629255289f2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb52fe062b073530f30eaeb5373ea141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf531bc3c184a600550e4e84a27d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519531e2753345bb7f66b7e98582d3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cd5b90c94885726b6fb6f4c498f0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e962e3f1d4519c583cb48d90dd1b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41a0293a6c3f9631c42c2101a269f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608165fe9b18f1100a28392d8804c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d1df83230cee8082be64daec9b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afa57fc1a83602ff39a1f2d0a3dc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4869282f32e88eb9dfe02bfd981f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c7219b02f8425c270363209e58a1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e201a2675c4b92fe6c4baa43657352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a3ba0ab1a16bca90644168a76609053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf55a21ba7ba1b1669a8a32727558554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f269d3f614bebb435bef9be870910955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e200d1af14cd5fc811e68192ccf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829c06d1891b75ed0359c8daeda1ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4c56a42bd4921aa67da8c330dcdb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f2341bf90ef5295dd4d594e4a05459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6e9df9bb8667de13ae0b83bc392f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49193b5c3c35a1d38ee3c505a58f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44347418284303ad97709f4d3b23562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6da60bdd75f64dc3fae2c7ff14a6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fd66eaa23605c6e17e409a96378364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e4f9d332708f24ca353feed0a8db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78e5e7b3b77475fd9aa20d3a9c12366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9959fd7b310d53f6e2b26d91f046267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326938682ac6740b0499afc9e772a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3227ceae93fd682b57dfa383fecd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870289abaa359218bf0aa804d7bcfbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0903598011f45e4604804671d8bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f49ac5ca39185402cdcc1f25426a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15f0b6c18f24e783dd352c5e01928673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08bdfead3ee4ba28a439783b601dde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125cda776c032f3cd01057874915c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484bd6ad2d724f924d4cbf1b0a70bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba10d570c958ec6d9315774abae1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27621569f8a70f8355fc91aac44da25078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac65859a7a2dbbad25cf0bc94a75d0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1c09b277c9e363af4d669fe2a12a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce2daaab46b7ea1017857ddb365d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe078f4026d7ae05d7ae7010be18d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208e6bd200d46e4121f895fd33480f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f3953718cef6e54f643bf610fe0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de616a3e945264492f94e3c77ef242685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730cdbe5d50da72a53b2e877036e3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac59bf4686df25cf4afef391ffbf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff147cae1f43665872bf5a7331da219f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff16007a5927e7114ddd10eccdac2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27cef80dd1299107a094302d50dc9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b86d87e50427e7897f66dd01e92c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb55e787a92892dbe1391ec9e87d07e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a50dd05a5343a360c17e828600e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f22d68c91086a00de7c962543d0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34a835d33afee521a80f0890b2cf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfa0b7241da505552ad750866982d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbeb24a064ed026c23409db16a4d5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf80b03feea2659d9c93a5a1f64e0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45949183d6d9c9c2d717cb7681cd72099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6482fd5cab7e37ebcb399afe2cb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd6c6b40f1f4ecd30f3d2d2fc6a14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da68286be78ce241c7373fe6808e1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3deee3f3243852ee65e6c56b4715f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66bbe0d583919ff79ac86cc3eb9a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82202c28594ca8e49ac74d76b8197105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f472d87162662a03391c6ef809091106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c08bc1c3fc9dff35b70c81b3effd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b485f0856dda35e3ac8d84a5fe74a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815447f43f6aacdf9733ae5a853caf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e276ae7df66d53758dcc74c94e461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312a274b8fcd3929d57a3c0966699c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c7fb9674d8c4ae328d722896885d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e38385d1ce2fc546108e35173a445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9a3fef56ddfd3f558c46d60162ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805461de479cd5f71a4a605dd22785e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ece5b4e3432d8d3172ba99135474b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44f6cbf6992b0c4c5e59833b1349f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b782e5667be1b8973b122f9737a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c77da3e6e530857e65f84d5c5935119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369526f3067552b9bfaf0f7c4536c321120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c18be7e0d9faf7772ad3cf3d3417a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb6dc5995f84a3e0a938ae8df188ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa683ceef866ee9f2d890daadff5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2770de453e71e1d62a87bd1608fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c5883ca0f9862304ec8ff3a924e8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323dea4fecf2281ef58b06d86ce0e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c476064d915afe654b4c13dd62f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab56ef41a1c8931138a81e4f55c21c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad356a7ad8b41b47785f2fed51517129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e52ec904abbeb70a5686c61035278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e3d81b84b293d133741e8eb69cd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3991e9c90db910ce3a47a80e067937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118529bef5b2fbc50aee0be3af174b11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a08bd3223f96cfcc7810f81596323134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e82903997d6bb8712a95a5510ced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b29ded217fa9a1590f6aff714ce8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165890f04cfdd72839408526c7d7d05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede67515d88e7a40c0aaf0cfe0ec164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c341745e1686903ac91cae81438f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e552056d58bffb33439e86e9b02e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ee386d8476b580475f7bdbdd2aec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362f0f78169af138e3501317c28e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1dfc93a1ae712a3bc0de3eef13fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ddc56a2ed8375cdae55272f23884c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694aa14e325a8d9ffd43ae22fa80dbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a18f6167897e70e170ae19f8c9bfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5621f171877f831e2d9f42c416057147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716dd1106817c36de26a2d9e82f511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a6602475afc7ea058b6a9956a37e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe405f2b6787045cb2b9994a3cadd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f7b55af4e5f4558537a814c2fb59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b52b798eb9794fed751ab15ea4e89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a08fe9bf19ff211f9433dc8d2fb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bff0034e986869a1306723b49fe64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e179b6fbce3343d93d2488d4c3f329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092120695f0424ca596734b0491fec98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b89297731e73909eeb53f595b0a49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bcb3db9c527fce592d63653615488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628d8cf8fe67fb0f18e4c7ec2487e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2345876fd1ccde0b5f12e527248a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19b4f719f9ee08d50cb3a1971c9fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b913a54d37599bf4bfc8c9d39683ef7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc359ebe1fbe1428363be294ecd6d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed097749242f8fee9f2408820556373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ead7f07c65e3276288fe4d31d9d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7431e1d71d71b609f60be52493c24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837efb508fc0f0ca3a4dea296d02a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b3e52aada0210fedc52fc53865a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5420762833ce5e5e732ca4956411d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524df7afc8e7db722b964ea0594412170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb6380418f487e9fce7cd3e815ea1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7181bae9aa2c415b84df65479710f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1f38a02015e71b3ff2fdcb745292d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d31214a4c3386bba5fb82045ef1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a902e0e266f76a6393f4f8068579e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff130d78561fea5d03e9dacd33478c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac6b0fccd69fad17497b3762e6e67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce4715888c886c5b0fd127a4ff8a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd19338ffd16987fe2a31a58b76cae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1be1268d8f427e86125299d418f2c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ed08220087ceb9a664e116808783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0373ead49882b0a1a0d6b48ffe5f3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf05b6bcccfc8252ee4cbaf47c6a14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51381e765bdf70ee7e657b5464ceca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a01a71389c936cc2b89d92ed97fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf763e63689dc550df4116d3c2936a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e063c70fafb58bc7a1e565e36c4ab46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151743e5642d8f43d3d80c2d2449931188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae496f689a23fae57f5d699ec28e4b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70c908cbb85efdee6d96946bf1a97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69fbd7178342b98cb738f4292a9d80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb19cde904d8cdb24a58e3464f7eb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f6b7940e8ab3662d466fb75b551f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd106c9d68a1e201ea136140f2630ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca5557f8d6bf13f178bcb98de2f47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab809843a76889a4f868680a376f81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcd9e194662cd288831b45f87dfb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092fbc9beaa93f6deb8c1b5ebafa920198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad281a8f03b97e0875f004b660db9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5fc4cd78ef805e9036f871bf9e2d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b83c0520d85d69e5c52160b5763291201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d92cfbf3a97ad07dab2bc00bc7cc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b8cbd113fb0a4b832aeb98184d337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4e6ef147f2ed9e3b83cad7ac19c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b4de5fcce681f46df71c7acf21bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce57b4e4198b8da011252056c92c3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9746a56e5fd7f89a05cce715ee4b68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8866d1a0490292ce8ebfa82151de27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22df803cbb282fa248bf7145be1c2c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e82dc22838cbbb3cc0f91c3ec6232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b2f9a11cc951a6173ee31003d0e87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490403e8a12e1d5d18fad970bc66aaf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21fc0749c79ac6736b89fed329cd8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b603aa37f065c4b8ce55388a92d5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3595c1e6f6af9147cbadf970a86cdc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733fc5c71d1f05dc3925db02cacd07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233ac555ca7fdd6b81b2457d85588d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f15ea01f9a7d5596e5d2d941f7193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e9bbf841c399787486d901b365844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb32a1b4996e5c53ee80a93beceb98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a506f9b6908e2ef07b8284bade2b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b67408b0bd431dfed92d51181e6b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e620b0ac75b4e4829b0c602ff0beab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03d8a0d2d2b93428709c97a665f00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296c389e8ae6177aabb59adf028a051225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c4be6311088bc9d9459c4234451ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e0e6dabff303da04768f21321ead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf112f1c6b55e80a7a69b9407b7af325228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b98a27f2dc7a92ec98e0e04706f8f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f79c0a3e76a4d5140b770be33c83e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61895bfa4e62527300c80ee9a6f707e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e56c974cdd2e6f113c18e401c0d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae52ea3e6e0a36a601ac8fe49725de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e756d4ff889f68820ebea1577aa049234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd492040bd315eb70eac302c10700e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b15d6fa172c2f03a49ec39d9cb13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128dc7c6bd8da00037a323f8c19542e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c77d9b895f27e9eaecf77120043ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d556a1f5e303edc7751931cea328239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973145a58e06a0fe5bca7b70897b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d10f4fac1ac86b801409883263374241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11c20652572fe2c8c1b61a5f31883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cc79559bb059c01ca5b8f409785d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a039233da199c334582be0b8bacc95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ccb45894bc112fd755afff6ad27e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c015f09fb97ba92bc7c9d25471badc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c0680890c625f2a07a07704deb6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658763b526b193f67cb1883ae3da73de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbd94bbb51cdb26991d421777e703249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bfec1171f756f155f0365ad1097b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeca924f55115bb5280fa4c9f4dbdb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92fe8e4991f32bd51d70bd3d57a72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171a3aa154a2b321f6a300901306cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ea29653816238c3734181df339bd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123565b576b8151dd2b45dd7229a63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d3fad61e052e4130c096e25ac966256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1864a2de048555c93687f50102e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5bfdbf63a809a400a15b8f3e6bce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d6c144e9a31049c8db26f42463ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0092c25cc39bb2fd7201742c6dff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11d47860908b5314de7d6540a64a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2958d6e7683fa13d13590b8c67644262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fa8e55ddb45c8f576b3c051b7b0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df856ce6283390a6b58cfa6b0a4ee0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41b3306a9608a25c14718ea97ba17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9cffd2b2017c60918676ad527b804266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae884e114fc21c4d2a8f09685ef4f2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5afcedd6ed57d5fe9c61b4548122268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b66de8c9c13fc330f5fe8fad7809269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059742cc468afb685e0aa2d83acd569270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f2580533486fab8bd14b9de6e4253271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6b05ae4135ec3326371567541ce33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be0759b580119c2d4c331671d59f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a029f73178bd468e595d77e7429e66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c163f8443b1f1732bf530af3c322275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc82fd138cfaa3c3cb9ec1d230a4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa635af5bed543094d429d31ba28e708277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d100f3c6491fd423bfbd2376242f357278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cdfc386c189d3fa608539dc178898279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e4c00148343a7f079821b2c8ecd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56cc069e140523d9d6795ea92cbc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567eb0e5f3a9b8c3221e1418ab41658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9d77786bae95ac33271c2922758d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2568802579dccfefa5e1b6a59dfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8cd925a5600cd194b4bdbe2de0e65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ada3d0b6d2a960f0743c2e7a0733a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f480f0d748e9dd55c5e27723f6d34e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b699f80dfe2f78feaa0a855db30a6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d89fcb4ab516ce7071680bf93cdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20414315a51f78e68414fead1a6e09f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991348d74f1e8a10054e476e531e9e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f743a53c668f6c98037f026307810b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb7e0ee9155b7943eed09ee652285293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df6a5cda7b632b2454dd5f795861e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b147fdca8c9bb828a3c318eb023a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684eef22cb1b170f31861a932fbe6bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6216d738e8768b6794a597a4b0c3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810156c1f48e26a4293a109941848670298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9dfe7072477a92a0b2af4c6e6c5d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9081e6844f7edc2b95e5667a275fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a676b510dae77d6efab5156774368d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24fe5f0354c45922b952d45cb5c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99b354029c9302ee468d12ac5fb0fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7982210179aec145090427be66bf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b6526f8b0239a2c938f72816ae09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba5e40372da1844194ddf5b00305a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8375609f168de30d15a8469b1fa5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cc19146203100391a5f3c38928b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18da7a4a9248f759482079e21b8c1ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193df228daf8b15e49d9234c2227a58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae527cd116b3b9dde32e79710aeacb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af6a8ac08a5bfd3e1d6e44a48611b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa74046a6d95c2c3b08d4a12d1c47b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7676285ef76873b53defd1acc2fcea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e620dd253c8f393bfa90154e7a4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8fb61e6725b4ee6b559e580a450a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f496472a488e0f8c39cc0230643e96f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228ac4e1fac4f63f40f2779d27b8f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2412bcae006d9ff7a712ce5159b9e13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bfef6f0276078c1e1d15a66673c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fce693350acfba2d6a2d9b28a7e25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd7daeb641ac8208b9d6d4e2c1578322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e1ac258afbb136924255221a2117323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ba00ad91730f8cdefa418e2026bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287554abebb30f8020e658ddb14311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac49cd478725bc1b23c5fe4aba6728326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87cba762a74fd6f6e37339e4e398a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed901d5a9dea8aee35d31bc1b187b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da859f955ce9c362d60e2ad47411512329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e05fd1e3cd7eefe4a605ea113ba2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5993696e4e93e31867f0c403b3b22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585885f6b9d58978b648eef3cf57824c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361591567c28310411a7066183348b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1c4718b014fbdc685a5f5a7da7dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbaa008e40200aa467abfec58e660c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1c02f07ac3d5cedcd45e2cc4c9ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bde9aa06bd1ef03c2dcc762581a584337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1c27c976a0e080ea3de8ce2c5b3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883931d0192d307989fa4d5ef7a3041339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726554955b4fc299f0fd633ea0bfa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb9d5a6782d1a780e5e74f96ceb527341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd15e14746f3441afe31812b328209342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514bb2dfa0d1086ce121ade3bf0998343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520231ad3477dbe225c0fcdea2b8ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fceec2ebf7a42bacfb528c6d9550345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f96c7f28cd53f53b4b426b62f6b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a287f89eeafc70c59a99ddcda6c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857a61a52d12d78714c4aac19113597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f377499837a261577952f00abd1c06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfb025efa4223b318da2b5d2f0912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e6659d0a1a6e1b42e9d800489342351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee0d2cbdf6011c7c951e07ad7183f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955f3f9fb5b6476baa0d0ceaacb759353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e04d95042745d4481416c3c01847354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3e00a1edc25ec7e43931216529bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c570da329b3930bc305260072dba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba48224beaa5ac4dbb6f7bdc83122357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cab647be55a8a3e6e1e9197221569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a77c17ff321ac96f5b3aa5153c2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4169a3575d0ba47ed5f2f2b95b013360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc355b7da4c4924703bac6a79232aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be1f89299961793e0ead52ec3564a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d09ee64186e6da154de5bff0ba6b43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9accd83c816c55e3438244ed6d0d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf978001d9d841d63713bf5b65bc976f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916f09a558c4f3c374e3459f58dd94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba2695e8e8bd8a6c46ebbd3d0206c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12642290e03118cb131a4e76fb979d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fc8a630290f375ec2e3a06d937ab9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398297a3a0ca46e7028ac4c97149720370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953470c89ab63e2f2625a22fa54a9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d3373e4108069baae9af8cef1134372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e47e778bd8268c92f7adaa25047d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d22a0018d26d5fb41663e91f3f7a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f859e45369b2f9f68246bb397bcda37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a370bd29f18d6930693bf7b3c51c8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1db954222b93bf13c574104031199f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cef66a5da0b2eb39dd1a990a806def378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a83e9d4a1ec97cfcedc0256056bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777dd1ff028f571005aa55b0433506f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423163deb9a5521cb61c7ab0d4ac820f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7044140bea070cf3968de71b7aae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca98ae0ce3684a7c503960530f00d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e4c516c9b2ac3509610925d12c4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30917b4174da2d106de6dc536bfeba61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf82f0d670284b25f6781c8ccb9d802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd517016c3692a51caf799fa63aaeda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89e22317738fcaf7bb8fb651119ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc9da64d04fcf0fdda182d2b01c61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ea56213770de3bb9f5b4e47f9457390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b9aeb1c4a09fbe37c0def31c2e04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434559edb512a94a97678526260e5b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2be73b2c8c716b27ffaebf9e977f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433070b981cf61828badf9f9c22cd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e113ad488eb047efccb7dbad11e365d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6823e9c0739158b1a440016182177b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51886fe523ed8a8470fd40d66eb3ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf13160777d834fe18767637939321398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b29c4754a404483bbfe49111415a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76ccf6d5c18a743272f546d72241bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00ac9e52d3ded479bed24a01921cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1f0b4be5d0f8d13ebd4455c9b9be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cec221b7b4926634a555c0c87cfc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887987a0c87c0ae8190525e396c6f847404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd32a30c19a5f72bbbb88f978a0bc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87d90c06dda5ee7301dd9faa8bced406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a405a7c3221d51f19430f1411ad006d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515cbe9144af715a478352381a5badd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b03210ba9ced3cdd4229ef6185d21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bae38a72a8b3089278f02b1eba8d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d7ffba00096c16a49a12b3471afb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c64a14329caff26f139e3f2f3b07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc06f67a9264d3538c2fe32919aa58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd7e01a93b9ae093cffcb284766a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e142f018b6bcbc1c8ad7c444c8d991415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba4ac2c453d0de5b9cab79670bc05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2483882350faab1cfcd73c947d41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f01da0359d5e6aab3628030282cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90957eef40c0e60acbe456ac1ec6faa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa50faccd42482bd0ab0b9c517d574420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb183f2e28e844c1ac68b3b45275706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1cf565c427f4893bbb59f5bbc808d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59426cfd0db03b5841697d162fa560f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709d3f8e148a6375d68a2c7ebdfd84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b50e45dd433c9deb69b850077e3ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1622e719441a994a52de4487905cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba56b06b1e682fd6126aa9c14cca01d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f60f3dc26502bc06d31c3e75b03d17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5530103f337f0a4b345831d960faf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8990e9d965a1ca8b562cc7bcebfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b527899661cb1c55e91223cecfc3406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64849306e66f2dbe04179125252590c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be7b3632748adea20568293c770f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee631ce1bf08631db6800293a457d11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047150db8668165b0c2b06b22e6a84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c46bcecedaa6df22f18ce9577d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14dd4a8b3556bf38c48b27b7263846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d90ecbd196ca6c53a7ca4f69c3cd94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636022520299b825afba0342f2d37d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82435b5d8ba9a708a317583a86f3bcb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e7078042b70a00085098ed75f639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400143f0aa270bb77b8fc9e53eeb77e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5b1b9615bb22fa78f1d6ba1c210c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0fe6bd9b54a5a2fb07fe460f8f75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9f8ec5afcbdf32e9717df26959fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e697e43208ef92baa2ca4809e9a57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84944e1bde46f35691ef3419c8c0eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8b9a9dd557c5038c1ef6b5f99e834448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf7f43884b549f7fdc22d4e60821b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a4f2302356943fb421c5d13857605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41848e6fcf054059b12765bee31ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68082cbe9969c4f2e225e2313dc258e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dd448b282b92d38a32b822815560453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545e183699a5825b1ada4a79640304454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ffb5f40c8ff92fadf4cc7c10ae7cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8560332d9b8a5dcc91ecb430af4fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ca4f2a0f3f29dc5587099ec2b058457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327b25779f29ad054614a7a079111e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27527045a6a3a7460a51e89f4a78ef4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d6b310eb5e6d1c6632d36a32282a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0714d6f62f416ee9d6ef2b84315e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbe5d0dd16e17b3367e327456b34a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764161faf00d2c71dd1661fb39d7fc52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dbf393721d706b353d6c1df547966464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace0bef86ac6638190ebb5409ddb8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c365c04bb9b3edd9870d592adc10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50325ff5997c816d70220f3b29050a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985f094f454dd045ee686a3d52e358468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d01ebb32ca7ffd292a0df62bfc49d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a130dcf57b4a27b5b567a0040dd3e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a98f2d2d53fd2f066fca25f94b98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d72559d3b9c2dda398f17d67b00e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193995cf085be867693097f0d4f5108473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8a797d6b2cb618dd7b7945bdad53b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ededdc249cd1af1b4b03158992dd8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d2c9489f926e70f636d50cd60976476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f517f4c002d49dfa6d5e0da54531477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ae83ea71362eda95fe868d80a47f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33abb688cd0a00a44c3e49ff0cc5d12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83be4cb57582c83b73f55fb72677be4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729898b331f606771cd78aa754ea1526481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d822052551b293c5c69ad9d628386aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c65deed3b8a2a76d7ffa38d36b08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a05014a127317d93cf86f39030a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcfea0d33b8c64370ebdd32302caa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5369eab9297d34db94138414ecc41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4eaab3cd7ca51e548eb0422a50920487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25045d69282a6cb7da8eded3b1ce8dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08296fa18dfe0d5a9e08cac97c7cf2ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d79c3e7a0d3e254aa9332f0b48906490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132fc99846c42a2e0e1dcb22ada9f22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c3d8e09d8d317d55ea93a7e7ef30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11794bf313e66b0b318c4b87a3a2c988493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51885c0498a4e0d9d520750983cdfc7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c742ec2e19f3375f7eb5f2a8675e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac1259ce9ad13ec892e4cee311ef3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8f8b6c1777459e27f0afc473a1fd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98545716ab312aa3e29796cf59bb0287498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f2c49b6350574eb2e17c3f4ddedbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2b8efd98b389c748e3251e240111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc5929379d19acac5fd9fcfe819d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a208b0b9cbb8624ebc00d75b8ea494502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9c7dce574f7fc3e5920f53a4db203503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e338e35552fc5a0974b81ecbefc295504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222740cdc854990e24f0a1174f5da4bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c94414dac18174002e92b234ad04c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12046981fa5e08d1b33a8c4a2ade3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953f68f6c10e925819e8c5c60363c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd32cd519859716011629a1f293a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcead0a6ecb9806b8c845ec2190e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e61d86b951d5243f892fb7ba40889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd96ffcd0a42aca35b5b194c6b2c76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224e4507695098465875cd04df019b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7db15209ac1f4a84891571ecb7e67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d77d3379b69ba4acdc23d5b7c066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb84b8121436ab5d4d57e9ab1bdaae5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a33b330add0e3f72a603ab218a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3694b78412f410d98ba8cfd04475802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bb9ade9c0c4935acd06db273854b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2499573678c8cff0c09682a0df460b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30aa8d0e6d4d4288ae847c3ee46d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a611627d66b025717c6a0bd20f4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dea39a3e9e735ea837deb19c930d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8b31f8fdb0d1df5da7642d42c8f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c2e1a8e53a36e59e5443166826afb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c488b07734680e2a6f2fff65857b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1e7dbdde91d80649d85ae052fbf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1ad86c3138c373cd764de29a7711528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c470fd3f2941ffea426ae62f6aae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ffe80dde811b9b26fe6c25cdb7688530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354c3af775f370d165f28f6b493ab0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55988f1fda75c39266f97f8ca19a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf1b7b49edc97ebbe3fc8042d4fc1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e2e9b48847b1f3707c4050356bed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec04f80ed4acd58e2f63bf3fa6a101535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4a0d143648baa7e009d5f4d689682536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63929bd568c47b630948cbb6a1495537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6857849c8c6bce315effba98d3e7ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5edd4d7dc49dc2bbf7ae55fad2c89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a172e532a4a539a919260d1c51632f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49826b34dd8245e33907a6653dfdc8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b318b775916e5b1cb42ae52bc89cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90589519b794beccb8cd1e759003a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f2003fb46f9ccf62984255177fde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df15b6a1988fcc33cc52494c03d1df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3586ad99386dc7ca5afea0c259ae9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390bfb73fb665d6c63cc84ab947974547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d730e282f455464840ccd4e76fc588548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e56b1f6664d8caf746a1450bda4ff6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161762d300c8a4655e228a84b5d7a68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a1ad781c0094f7314e5df86afcc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d99eca70bcded9677aa8411a468da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d9e502b36c8ad3cb64f6d2725368e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161242e25c9c969741cffd973e9689a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ced7cd56b907392423dc476f1a325555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954794681754f81f956ce8c2b00f1889556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b22a1563322d210ad7b46b58b1488557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48868a5b84d357d3d3d76cc4d5649ecc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a1805caefcbb7984066758a8496e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5b437d32ada85b9acd68c913da36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9981cc488da16edaa4c2769fe6cf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac875be5a5852ee9213ca881be7e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff896fe5eca858904932bccb125f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b53b320a1e7ff0eb0b250f19335e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e826a7458c51efdb61fa8e71c28c6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee2d62b097c1ffe49be680ed83e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452085dd09d0097b16c8c6a800de87c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f0e059bb5c354af1b17d9c761d44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598537bef58d4dc2205b4b97bfa14dcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b560189ff970728020c48b07758b43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe0296d4f48efd93c50eee50f39ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3476e2e37a6ae23df2a4c1fe085eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e229bfbeadf443f9101b1a2f9a261573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2c6e37f0cb512cb58ad7271a9bea7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbedd0a14fc6e5982df46a06014869e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a008bba583a9794d10ef1eaebd73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b816c0dacb05601a87539686feea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f3eb2532e3a8e368e6c342314fa94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e66812a14119f1faeb1c20520dac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230498d2aa470bfd66b80945c2c8f1c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d2995f9cdd2d0005cda6de4deff0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d758b3a2f3cfb02849a11750cac47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042b636dcb60edcb8c6087fd61e742583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb2394aba6199689d29ebf2c2e3b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cea58becb85e0a50ef9c13ac9cbcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531be4d7171c4eb84bcc746e0f39c42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c34a0e5c4c2c736fc8a66bc28e39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c943bb6abbe78b64267c1a081f4d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668234c063fa1ad0b796805799b954a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b55a9667e3a0e4f25052980432dbc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c25a6c45b1117917eece1e229d298c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe03f825046057b4a131748397916a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb5bc53edabf7d9ba379e8a30421ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3bc3089a8c248796fbbb79c7c41d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa549f1949c24f3d338446d6916491e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384572c98ff884a5f4124b96d85ae8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459e7680e53117553bb9265f73e86d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711cd0fec2734a22f35d0f1e331e29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04874f9e862fbc2719dc54293765b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041483dd97c8c63e6e70fe949753dff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d37799a953e95f1e1f10b5e740427601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202d520fbbb5c829c2ee9464d4099c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36aae7856c1972cc1de6635c9a00c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf911663143f3a7f8e5604d5ff017604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749d5bb131b006bf1cfe3c32325b1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51098a61da08357d2dd6c4a6b6d2c698606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7202f95cf40239162179f8b3ae055607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06d59e3b3776421787e66aa22c826608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b9b610a3346733a0ec248550825f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18ccd771a7f60078402b622c4a4f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e602918f86475e9d4b4c6eff4534a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132b9673fb1d966ef27b3f455defde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b991c0a86b356f9720ad7aaae5d23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7314f3f619f2d73711cd7e1587730614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab15e92bdd060695231fea683386c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae968db1a8918d0b474e805c9aaa9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10034863bbafee1c33904c94bca088d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b8ae96d7136fe3451577e0018fabf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041a17ffa1086ff60bcb71dac10c9b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee272912538cb71a8b46927e3e4f72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77387ab302547ff9c494b71e6463877a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62dddc5e46d21ce3fbd34aaff77fe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4bb77da4a9737356f5393f1fc5b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf118e0c12c7816fcf20434b94b59b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58914e1070368b357357987dd5681625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6022c12972825e6257fed9f0155a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8ff24103034975e4da02cad6377a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011c52465a004b4a6932336ae64cd37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839ecad6b4ceeb8366332c135a2a80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501b4c49bbcc8f5c614b41ad40fac6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af1a6dad4537afca4927070694711631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e5adf389e7f0520047b58f3bd05d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70b1d117c5ff1eea7c4c761cc9cab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf127e28cf1c65a0593fae35b8b026b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b5570321355fa43341da3485a3c77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc1e092bac9808c46a0abfb5e3d6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd820b7cc039d3e64790eb6b6579fee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a1849abf309a69065fa466639fad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf569e0f851a12cc33c069a9d8fdd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1dc31fc799412b2f7ddc32fd6b9ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857997f3db921dac70808b75359e148a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be9ff011c333624fa4560e5d60fc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4a6f53134e8779c154595a124673643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285470ddf7ab00994ab22f75931610a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0930e4a9ad14e6e84be7277e56fbb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec4e595329e9f70df28d401b54171646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ec5503ce735b2b3fab7335b94b666647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cbc0f98f5dffa99d622d36f667dfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294c3227dbf6254d2cad89bcd425950649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89871ccdc78a774ba7a55a68695a47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb46b296b32bd5fe12a25bbbe1795651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9878516530897b809a0c5c0f750919652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d108f492468d2f382791e1538c27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009456d5dbee7e03ad6fbe88eaed236654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0addd654706ceec97a43352b677ea8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e761213a6bdbd13241d4b29eb3e88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9fa8df31b24c5696cd0c8d08d313657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5610863bcac92bcccba3951b6592658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2e9e545b31b5ff66d959fecf1ba5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009adeb69058b8400b639c7b68e6d97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5c9950ed6f9dc5bbb8e408993513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a823607ea4fa4ef7daf5fcc35140e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c4d658db91237613f6fef4c79335663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20283ac4610b516478c11cd60be94555664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ff8e8f8d725719237a37efc509b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb13386566dd502b3757914aa6924666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bc809ff13576f19a670507441ad31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdf3db18b99cf1875036798edaa6da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b9deb616fc1ef4218e9ed18d5ef04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ab23a7a5f2de9a1e6630fad1083a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf873b9b01bd55b21b631f085a78f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783af94372bd922b1478e3c9e49be0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890378c0b7d220c7acff9bf4e78cfc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a77c350e346fb4ba0a46f9f414c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d553480027823ed090ce5a189741675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0075ef4f5936c0935e73c965a57d29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3da1907a2507f7e315d459f60ba1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47ba63e41fb6b5cf36bcc9099bbe8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e68d40bb5a69db50e1d1758e022a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c120dc1fa3866052ba033054a51288680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab46b3f8ff5cc7f65497eaefe3e6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2627587d497a62b88b455d19940f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b89318a1ba12c419c8984ae7c0b0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ebc558d42e88029e105e8e6adfe7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d751917815d2656813133452538e47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4ea7021c115ee09d3ecf68a5cd196686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3cf7677bb4a9039fe92ffd7d1274687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e24f92f8cb559314f027702912bb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c98db74fa177644d405aa52777b04f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17007c2aaa6bb68863b98ac84dcd3f15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311db7234affdffa963b83f7cad8375691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9fe6518dbd2604ae9ce319173e8b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb96c417958c5450028d0b7184cec7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560db5dfcc3cc8184c2755196b76b49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfc7a5b271dff599ae36fd6069f59c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15e70b001fcec56f4eee568ce9935696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8105240a3d265e7dfa144521bd80df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6953e35e0b4cfcd26f0b95b73b97f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794db31c21973d4f542c2cb433226e17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd5335cecbd25157703b7da4328d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1080fffc24dd5c47a7a0bc4e0a93db0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a85b8d383b3f18d68010bdb24c3a4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0c481f967bce75e376ae3904379b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d6283f5182add155fef3a586da4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf007998555491aabb0600dba9a9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0fb0fd9bdb708f7e4a81ee5da9974706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0b3b29ef2076eabdbb348fad7d5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f5eb788ca2ccb37f605f0dbb8468708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9cab20898ebca2ea040ec3276eb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505250d1b92759a5cfade0705bcb0163710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531878cdecf9902b2669620074a3ffb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb07561adca90c031c8d9b7454ab01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84507e0691bb37a5ad988c3f1ea96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503bb5d8b5fb6d982d86c32c0eb3f64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb84ad312f9de00826b7b4189585d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c116079fc8c45ea13347363b164b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b645e5bacda49cae8a46d6647caf9fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd2e19759f9f2352b4ce654d1b333718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b005537a1fa149badeae56295a2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57ed0de8feb99f9f60a07f9636a6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90b92c47040a7a5ee85d6fe636e31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb58144d657a21e95bf76c757c9e311722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f011d1b2d4ddddfca4dccbea0c7e77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5dbff599c11e48144f8645ad3213724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fc6d91916a23c072a859e8d27a8a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519383d96d305d6560d973f926b39536726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d0fef131bd8cde2380765713007f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d2cfb44a1386e2c8231d9a26a26b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463e2efc7f59ef4e1e072156495015729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c313549cbaab1fbc1a245060a899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814cf9264473f199c682c061eab0e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7b2a8a61198ee12a6d16841f1b04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb560d127f24b671e2cb1b5f2886e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf446a66ab7d3a2052f5466fa26d0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dd3e30a3d8590a15f8c8ce6249995735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba133a35a28f3b44bead1cab1491b21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bcb24732f5886b349c64f88e32151737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca22a64188f5c2bcd48e7d40e69116738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10a828ae68babd60c1b733ecec7773739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a662b947047f64ddd549158a2f63eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81899126dd97dee49a9d20a55a83a189741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc0505b9ea61d30e9ee307480bc133742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9006e0abe7aa9fc23cac2eaa9c0867743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f236ad58f5f1226af98070a4c565f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45311b7eedff7ee9145c326617cff0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355e15ee4d53e1e3e17585a8fc7ef0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829eec48d10cef72967cf4d6dea5072747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ede4c6386ada44cdab33572a60bcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c20677a25ae24d598875b0b65356b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e6168853d6f1c4a0362053846020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502c7a6b1ea32273c2f503b858aecb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c508b7c239b8ce4d408ef1c1d082752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161902330177b8385e94d97af96d3ad753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>