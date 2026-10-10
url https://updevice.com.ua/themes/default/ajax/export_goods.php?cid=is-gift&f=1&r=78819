--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d2fd808e7c4830d84b2c18dcba181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be92f44f4ec8d583f813e3dde0dd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1639c8ce6f6ddc167e252c30857b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22319f419149a6b2118707869a4aba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7475b1167eb9c2278ffdae536361c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c3707574f8bc72ab63876cd38e7486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c646cb86349e4cff8e8b69f6f052e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8dcb21b2c8967d447eda73495bdf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb74f4bc451ef6edbb8737a52e9e469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0939d380681833e173ed2cf3400e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f970bae76200df7cfddb5213233311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb06fbf984c6ecdcbb0d23120228512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7f66f4cc903bba843f21ae10c48113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e20a92d25b5b2afb36e8d36782b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f270c17b21bdb1e86a11c913c434f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2be5669835ed8e11016c32e18b03616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d963457f9cbc4a83f5ef9837cc0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405120a42e4189f0da6b21e1ebfc7ada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d325b94b79cb5be2fc023531c71be019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a770b7d8fac52bcbfdc9af9875f38420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6029ce4a227851d97b2c3b7ad182c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e030ebdbbb2e10e3759733271ef6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c977e321ef431a1862717cad4632123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889ef45497ce0cb4792b42c4f3220c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452413ec7269e65a11368bf1306d722525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78d256e14796acdfb200ee8f9622026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720996e29b0281b5d7bae7bdc90792ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad49e6e058876ae305ecfbed8f4750528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ebee734562d5f90fa99d03983d7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c0b2c5348f726ff9475c1110942f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f04f88762056696162e46a8db56b4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072a981c38d305fdd17bb8989719dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790fdb535573e9684d9c5adcf42bac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cdcc51c21f1dc0c0ccb42383d9be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2a29ba731f9130901262a87050d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac26e2fd81d0e81358bcd0243da7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba095dbfa976b98051eb4b3c63e36937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2fe6cf1f6ff0fb56e011250dae1b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91288ae9eb3511308acca717f25d3f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9844d06f4a2f535f34726f36f0b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307df747bda9d2b1125ac8a72f0be8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9a79a8835f73f475e0f9190e8ee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70382f6c0e876cdc71cd154ada86a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffc55b8e375b88875f9c58bca883544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131365f5cde0e5562d6903833f26b7f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f000d49442e25115f7a5ef059fcee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef05fc40bea2e0b3cfa430dca0e1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614afade435733e02a68b05ccfa2b7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d40c45d4dcb23a26b782ee7f7dd7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a677908c61519a84c084f50999d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe0a83ecfd7e3f96333824f8bb37051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b568331b0aaf778671c6766a7238352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3c37294dab63e48b032546e3577953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd2b02c5ac5347dd941457d372b7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26297f46b2ce40f9d75ff20ddce7b0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5992ab4433736f8676c9a0ae2def31656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978d791af1e201c7ca95af466cbf9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938862e13db0ead787b87d6a2df8bdc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e228726943b0888414b6e83514cead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4adc3da0ba9eb41e4cc391c6470a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de63bf7a2a4bf9d7c16c2d496c377e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7853e51e5d365ce2c472c9692d1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2542c97674178e79e6a7fe2540fe1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9597f26a0748469088527d9a1383ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ff2afb0963fbee1335a0eac61ca865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce06f83fa6822ac69a73504052e1e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bf633a80cb112114dbde284cb6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e36cb981b4861fd53eed206df5cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58d61c34b57e15108c41a6360c3c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d403ac07355000a65fced11e145bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0206bfb89896360b60533800f572e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718027d8f58b7e50f32bac2a9d4605172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7c5174403ae428a549106e5c2395973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec8a7f728d415ee8fdcdc7207120ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614bb842fd7bc8ed99fc521a97d689175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e8a5b5807fc933a8582c07f2056576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b4e504bfa590a30b710c4ee2cc7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7758406ab2ac065e790fd2dcf59fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacadb40d179e7b6992dc7a5541f79a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb15ab37efd48a0ce0e983445f60ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fcc96ab57a5b9ab83cad080d7e9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c565ebb1b9fafec3abd6e18534a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b619bec47b5d5819207762255f1f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833533175b7b1406d29e930022f67784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925e61aaceb62fe5a0886b7faae68685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86cd5f970e97e0e2217bf41670d9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d04391af5abf7196b0bfe06dffc6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0aef0962c4cf190816d05ca81291a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ab36cbf19ce39614748bd50ebde9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434423e169385f5bb006ce8712bd6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9ee6db0ab9ab58c7f5581e7da470b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b460eaf2a1476a8bc641b5c3103ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e20d3ceab241d1760cac1fd7bce4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b37d852b8271fee0a2728960471c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672cc880a941a3f59b1721c79783bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b58e727f002cd0271dc033a1ca4b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba921ea59259548a534fd1e8484b2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03195c8158cb870113be52e0acd70298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0038f17551c4722814b151aaee34c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843119d7680f3716d323f2406735b220100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b30260d2dab2d115b1a39d8a4548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb96e4aef5bffcdb8d3544a1ec96e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6a0beb7a79526dd26310a0580cd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc459d90e2dd8e535438d709df9c456104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1876020d242cd50ddd5b31949045d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244b7f82df2ca6b9206daae23fdcdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdae5a571c8cb6cd6e26ab32fc962f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ceb7b4acbf965dc340fc7d1351930108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68387c1f5ae8af580e3395f0c843eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca57a675071304ad4f0c9a9fdc6ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d2b3d44de831df43c00fdc2eff05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198f2ffbc63afdee570e7bc9d44c3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79aade58e51d2ab4cd04f8e8ec404113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf20fb05db443e1782d956493a45a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69777ac62e8fadf0426ff1e0176e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ec283fd470419f865470d5797123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ba5a3bdd795dafe20e3e406ed5f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceafd1ebe8a5935e8f19e8ced95cc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976e284ec9e1ae9a8428e52f8e926e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd18b97d12e457c4a66cbf7b1c1b66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021486c7cc316e73a87def5dc37966b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9320c633f3aaa46c852e05ab709f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d080ad9bf8c938a20a8cfe2802d995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be0d4f13664496d6ec0125a584b0a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ad5a1ed561a697b070914071fed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9e20f1e5b079cffad17593c77810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f4359e0a72a7966fc4f3d47bd9bbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670bb37d512ae71efd836fdccea84ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dec35ffb140b43bdacbaf9e29ed3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b953bf319d7b3e4d8c9a95c1caec7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb358a90f478984b73e717ada2cb6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb6dee35568b143452bdb07daba9e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712906cb870306ab6d2883e43423bcd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aaf825f30a05cfb2378a4f1304ab4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c4863271a02b245a16537a60058e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd11d2014d4aa61915863828c837b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d654d530a36a048b8c278d395fb3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca81fcc025391adddc0ad0fa54f2358138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bc26f7a099b8ff397e67644ce401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010800e1d921e328978339f7c63e8bbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48569e7e4fc105b913430d297971aefa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c11d036b9a92821adde57b5d5f248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f226532379282c86d081a953d11bd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2eea680c8b058bce4db5898ec756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3683cc2ed2aca4508f0f0ac0c725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751f6ed1da1367a2b8aa73e8627602f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d58897369d941940c4c30ea11a22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a8fb5462c2b1a018313257d18ff63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e6868afddaa325887a0ab725beb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75658d06b521f0fb661acacfff60f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0e1cc3576bb4ccb9e986afaae40e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d3898c510180bdf7e2da96e030936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc02b0bfa05b24a664c42a00b16ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61df87e96cf62b443aec9e3a405c5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c867fe3465f23d131d2ee411a542155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c1b2a8461648acdd538557d6e561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676102401e5be2a44cd223e5506e4ac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31c7ea986e77ed4543126272411b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ff3ac18c0ad19faa7c4d86e2f0e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64915001e0bb9a09b1bfa7479bf370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252583ec1e55bddf6de185d4880707f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab063c075a63c1d6712a8367fe4e96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5fbd5ce313a520be29800daeed5d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38b2e23fa2092ee9d0188bfbc5453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8718792335c9e04bd9ecc15f8606fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b758cc189bc9c39a5bc69140e74e02d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359d22c21bc26ad739ea23098b999f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe945322d5a9044e65b58e0315d4e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1000104f33155571480ef1ca3607a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35de81f4b094bae8b936cae7f051a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c50a4ed91f6d4f57fe711789306751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c5a5f906ae1147d5f2f7bec25f4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb980c839b8d4a8351760de76f60f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d712927e0ed2f59bca1639618e9eb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f4165e7179b29872aec07eb1421d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022cad28be8bd0b6f2787654798806b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9051ee44ea5ea4bcffb5f65a7ae671e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272feb6aa91a514c3867ec04634647e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59bf3575b533c862dc5ac8e0efc337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cffa9b28d05b6d6691389819330f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719272fd61cedb0fb9121087b87900a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5344578a4a1ee76a4e62dd2ecd02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ebc99e48b92aae26c47ab4c5f5a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543e9e0365c20e4a119c5542e4c4aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e8575c6122acaf92a62852eebe7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00450caed59cc04ff293f29c24474186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97db51feae93d981c3239872143931a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a168828120bdc865fc4f6042f276de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7e65e69db21c0bc78196a2a95de6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63699eea13fa7c9e3028de7d424b8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9762fa3fd3f8a0c2b8fd9d359fd6f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7add7425a3e63f3665ebb96ea4e962192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9288c6db0d957f8204fc815c51d9887193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a28fd6e488f00d3d04e3472953f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e9e6b50afb0cd498ade87069514e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363724fe0211d7ade6a6bd406fe5cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c7462a8e713db514d6c334fde737197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1cb6295529d92cddc75d8c48fd1ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741374c92f8f3bfc98ab8703332d2061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d19aacb67a1a3207e225f3c5c882200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c293815a1d2b8e5073bcf9eb9261f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2591eae9b6c8bd93397d95f098ce7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7a083184d61df040f163c88dd4f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667b1633d3b59fd1d9cb3321c4b40e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4d4c7bd9f27893bcf97c41b3a131205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13fdbbd4786429526960f883f8969206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de2ac8242d0611761a00b24c1c562207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fca47b2727bb85c7e8e55add75666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a257780217328b5bd46fe6282615724209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a19a7c4e04f1f468912b25fa26e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d6ccd540c795e5ccbf76caaee8a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42867ac122a0b7103b754955bafcbdf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8dfadeaf7c56e781ac2defaaf81d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d74d0fcbbb0b3ee37ec2f481a6421214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1311f30b43348b83fc0abe1c62b074215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ffdc6ff83c2358b92d744fc96684e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f07cdb9e556a1ec703583e318a78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2e990604b22b97cd25de20a49640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae091b5048416d736b6d840c9a1ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c40fa703b5fb94fc75c536d99b650220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629fb7030f6de71c16c1ddec834b47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ee5362e5310f99fd31b0c57d3253222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54fc5628467b9af683a34a5e04490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0acb69c8f63a1064cbd211081226da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f72402c0eae80c22dfc0fb33979882225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1d0d59d890afa4e272fd19f9a208226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0ca69d6b76df509f1132fa1fc278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e0640da5c9ac3306a8a6b4a68dcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a617e75481da3a77dcbe703e8081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d86db1fb2ebbe08bcd13aa8b55223230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa28838f8a0e840a089d0ceebf18d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8745f6f9001d035bbb39b2f89bdd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e61766ec3c906b707c00e3811f5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3784c25591e0c0aa796ea8c935ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffab8b929fac4a5d8a0d9c0acae232235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abac045fda60df40d89bde9824da880236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfa834fc0d5871a04a16b3d5ad623237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9220ec80f6ab065c2c9f76677ca1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e90bf348de6b125224e2defe6a22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8909b3b41e2c46069e6dc4d981c04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc85b427c354979413e88e36d004529241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d1bd34694daec368be2852a126ea0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd744f91fee41dd6f14398c93b6fb34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4071d6d470741c58fbcfe4c1e8a6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4e8b251e518f8b5f5bbec4b61c15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61b82119110e37e70e08b1f99e8a2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04131b27478be859cc6c39f9c1fae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e399dca246d74740db2f41e917692248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a71bbf7e17788b5d1b2090b382ebe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483086efad5292b2b38bca9c683a3443250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b594cf242d1f6a04565d71a078c757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304ae3144927e80e97d9790b1b340a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ed76a63e672d7fcb0fa536205350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f59d21665eb739e54947430a0bfca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8aea31dff6a205151b89ca512ae95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941931fb632a25d931c03dd74c5cf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe692c13d7421d0d43d9acd68e1a6be6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587989805b4035c46e379aeb08f3f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc90f62ddbb944bde57b4dc7bb4ad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda777ddad20763aa38319927451607260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302ee97ab14ed9be347d374ef1f498261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644cabf113343d33708640b37772904262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d52937ece851cb8ad63d14a856a6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2a3a12dda8f2bca34a36f1544629264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28305c8dee7781fb01879d608854a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41982e42f456278854f1f71a98e43d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aad483e48db933f1ee1eb9c7a59b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225895c26b377b851fa459ccef73c689268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9621eff74882d5f160e970853eb17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c0be649c68cfd7d9bb76cceda2613270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98371e31c877a2f442e4fb5ae6be5569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c13fe50a74c566ea3821ca2316fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7910426aa55d18e5c0d450b4cec83d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758e89943b3793062c7b864e0c6966274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddeb10b64fec2724cd88bbd31d7fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04dd6d4d31042873a3dd4335b4ad9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45455ca5ae5e1d0eabe0bfb9165089c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb173adf7056c3da92ef463f70917d14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8f2168734fe0a2f6e69bf80f0c38e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3892dde2a109158082d3ba8098635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618147eafd934b35ba8123680d961d49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956b0a67f600ef3166cf377fb5b064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455761119547a2633d63597ebd75e96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b23e06cbe4c8731dfe65425c590f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6a3cbea5069f3f80d9d0a150a2cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19f58a809382abd3320872a650104e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054655c03758c0694107f580cbebe100287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301671e75640c90513daac7727cde8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d84330933648ea9c846c46cc033e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733be7b98732adda19ebde060e9ccc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cdfe8fdad198598bb637dc3d898c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d17ba782148f01b38e6b8f4c56b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff23d2121e34eaaf56b7fa018af529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92296757955b74565ee9327d585fd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b29d0ba78dfcbe04a6ef4b73408d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713029deade0cf2a4d413019c372e59f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65813a1968369d1897ae4cbcae1eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db4fb99f693d592766f87d68a6877298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66bb183ef3d674065b8cedc6439fa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630040e42180d3582dc20e29a39f84bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae096c15f3e13295ce553f4c24f0e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438cf3f4a0b57d6cc8c91bdbece4617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ecbadc4afb4a4776f7586f6144b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4cc57c9f96903a3122c7d7571f7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e889b2e66ac25b591709bce0e9a88f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c334d3d0821a321e848d498a4602a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592a96108660556105070ffbac40d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d270040d67f1aa1a158f11ea2475b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fe46a3af63fdefddf17019395b27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08dad1e09e7467aa2560a56f6eead310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cae4fdddfdc0544509c1d5440dc6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd37fad75acdb2e83326c21704d8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c3e55e6825e1ea82157d3b9e282a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910c7f5c2d7c18f42ccb6fe3bbf8b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6170fb28d541b40574955eca4d18e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a972f794889a8a769b5c3c17dc828e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4f97bf9e2cb2dee6a7cc17dd431d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd656971213b004e28a87fd3bfd0d17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f7eb167241d6b1020f986475efaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4855e197650607a47319d4c1d92985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716895f7576b218140970a4f8d472e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15889c0ee12759db52fcf96ae622c07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13f91c713f9cf901bf9cf59b9fb787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db35c95ac0a2a11505c305fb714281324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4ccb6a67d0adb874a42279a0a9549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aeb4e675574fa88ef9bdcbe078c5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13cb8ab20d8e20e3c9ba4116d29a14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1b90078758963b1dc2e86fccc10e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107685655b32ba4923db004ced267a4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a662fdab1a6218c0c6199527b5678330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f0852ebf0687a0bd1c37b9dbf27e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c86f3ddc113126b1d4c127a9db08a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbf073aa1ade3f311e28ee3825dba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541d59f65f2ada56bfe6bede8fb7e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e432aae457a9aac17a199479d05f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e3ad18384b76e04d3660f5500d9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9645219b34856c6b5ed704f02fa94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f26a9e878c0197ffc496fb93d2875338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0bec8e8ebc469ca1b94687429e034339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8387810f76887a6dff7a40e1d8a50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85be286631a2d10ab905b3b37b9b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98335e35f8493229538cd8f8669bd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e64e61f3b1cf02022d2fe80bc50a1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e6ec3b5c08dfbd6983c57a34def5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a462ac87eecb76878bf584f0c9c5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a24c0ac292087c15f88e68367c495346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fe4241a0151a4307572c14f11740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16182ba9fe2f5d7f98d96acedf567df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d04815b229fe92ec7d724a619b38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c84bed0f7698600054fb9e7c9b492350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b4ef152148c128043b7a1b6710a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6eef544c335339adbd6920080a20a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031213e0e001b4887a75ec6e3a25a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcc284133f00eb732d11f4e24f8a0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81867336300fbee2cdf54fa38a248e41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49bb4f592c38abfaa36b258d3d947356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9107305cbc4f52f85cb56950d6120357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037a2bc4997bbf009574df16e0c2bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a006325c07be73a2a4e90295e35b214359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a2daca15db2d8beab319fa54b627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269f1a85f7b544b718cc43d63ed3c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114b30bd0bf407aa4fe12baaedc587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43938cb5ea45130028968c1fa47b4526363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004930f07c7498b6ec30fab815a5240b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f4d721d9acba61480344a9d2a6d15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7eaab70b66b004bc963342ff17a66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093622ba9b70974fce7d25a744e20f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a06d318a20eb081fdea47eb47537368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd9d8d3ed7c06d2927dc82623bbc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29144e376cf5f4e796378c6daeee330370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce2f5b3540f7a168b6da4d3f1114c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d74f5eb468c4cd87505ac2cb52cca4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2c0bc8499a72493f1cf8b1e81b164373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad69d48028c0e63d0904dc16a99a82d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb2b18e2cb0e1ecc2723285d5df60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b8c1d5a03fc018546469ccbe7c03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93569988e971163f455e1145d60255dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f1204ca064f1f293931744bcf1f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3683787667acdc60051e50480afe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35ad7df33ecdc4937df02ea03a065380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a63e079a583db6255f2a6daa942617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17be646f98a4cf34ce86e3f8789a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f730125d99ef964898716f0eac134e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7bc5f0a759d556e383c74f651c536384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce175e8eb7920e683c54291e7d5140d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a025c8a7ab217801f0495e502840e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d5715c64a381be52f364ba0cd223387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222411436e249bb9027db7674c017a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc895539c1ecf670bff6989f7abd7bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae947dce63a63aecb7d0f3b41f145b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1452341d80e517c7d5140100919a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec5a4c10d3b844b5805e6a9ba6376392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cad997259b5b103e810aa966a9a63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab26ff7d4320acb5b69f3bdb6618031394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a1baf6d853419bc933fedb2bb53a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acbb6011c80515bef53393d34caf02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e638b69e1d88ee9039b93827661ae3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbca07f6c470c60651c6639c4fdc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0796657a080df58035d5cab784dcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e28d7108813f325ab5dfa71c1ce9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ee2ab49cd990f0ef1deaec566d8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f979b8a47e2a4cf274279e10d52101402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4d74002734332bb7e2ac1f2151f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9c1362d708bd3e35939af5657a8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bddf5b39fc2af6084b344be79f2767405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af8fbc01a51204d77efd2cfd788534406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4012523d1ed1758a950e52def1f674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1aececf492399f169431a36194e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34340e7a21dd0873946777a1469331b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eaa81e918b6b3a62db4ba511be4c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f84fbcdd3aad189afe40283f938e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44538a00b88bdebe378441596235b81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68373cff01b8d12784a2b53182eabe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286c4aa87f559c4ce3480ef0f65dbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd4562862faefe57daa0719734c0bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8d756e969705051475022423cf08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af364ddf2fec23cde095fc308f2d4f58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab882005789bc2befeffeffa651e1cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2c71b67e8ce10fd0c77b0e15e191f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aecc56a6c16d358f28dc8789b7467d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7a1ea7cac60fba128aac765fcb094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082df913667f283331abd0bea5c00f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc04772b8177744b4334854aca9cbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1169af392c1e753ac4119bfa5c702424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cffd6c89e05bb9da8ddaade17b596425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc235a1969a4c40f296ac97ce7aac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404726f44dd22681226cf3ca206b3ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4100074c4d41c2ec91df4b241988f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5111d1330a5cc20f19d565f5f2686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473be58901e0184ae673639d0a8817430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9facf907ed47a7ff199200013df4367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecedc3c872a5503d7144eadf0b0adc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac7bda8f591ca526bbf50f38c0b12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98177be362370cc4b56b9e37840763434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19214d81ff2b69c8b8ac38b625ca9b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c2c3639113a17daa106161f54c17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649099095dc5596ae0c6602c5205a4e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b0c6f578ad6fb253f0a758aadbb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6fddf0705caafd53398c321cb1ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ec15938980404e259558e26c7786440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45618dfa6c435bf5c9815bedbe5245441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7797ed711ff3030f4a20e6033d90e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b990d83610b6b9933f962392d3ba84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b25dcf591aefd271873e3024ebc45b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b48eb959a62ec9dd65c88a9882b12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d1d9f9628c775a4c0efcaf0eb127446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96ab0a9a66c9cf7f03927cf58c283c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b46c179d61924cec29ef2df4ffa09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c52e95989b85b960d4185859327081449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08555f7a27008619110768f3f9019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7eb77568992949c26bf69510447b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1665329ec31750baf9a02be268303452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db3aa6b6dbac322b0646430202d18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40c6ec8d9db4ea1759b191eafd55d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde775cf435cef108a2696bcc707f583455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ff86feffa6e52fadfcbd507ce3fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342179b1e448bacf4a7d9dada4b90baf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ac8896046cc7c0823b133abb10d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df6767030eaf63fc1925679ad5794a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a307acbcb34542204996a40f325b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee179c5c40951d83d91588cac8d54c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915e4fd55e1416f03a4447ea2b730af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feaf6885ff5caea35466d8c5479444463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53c95b33e16e13ae56a87e6a4bdf09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92750fc79f2561888d0b08b31e9505465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4652628bd7706aa33c89581bf37aad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b64ded9497842c60605c336c4f6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb9b5034ad7060d2d87d1ec51117a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd72247f34b04ad61c17a70e14a4e7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe52fa09477e376055188f57b52f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a3700561cec2a91d79ab2ad17f50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa01ce02fc4c8f0e64d929fc0d50fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77663c11ca442fa5df25ee09c6915d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e9419226bfb9906e71725f3fb919b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc829f3699c278719c0ecab03ca2157475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcdcf51c78f74d1fd8f4248caa8d1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb201cdfbd540fe805bfe957d1b18a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e53e91f81cf479fcfb69513e5bb85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ff56a934a7ab5195bc9c49b77334479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8eecbe59d2f2c44f42839bc49c2d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5d25a839fb761d45e1e475521331481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1660ed20f13d169bc9129b78c0f08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519af7af6b2f0c46bde6d83d2b14d66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb24d8c9facfb043e33aee3a2f4187d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88066e7ea8d7ba2b0af07b7e6d33a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30668e3da5bcfd4d96a83a4cbf5d4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd12de5a11c3e0dc92884c3a0f71c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ba25d5d1968f77809cf9d92abdb02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5378c15112c6a80d3bcdd65208bf06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a598da53239c4c892dbb7eff7120b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fd8e7fbaf99c43a1d9b48bb8edc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0185f450054610d706d184b1a3535492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5790f49b5b5b64a60052655fd872d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c9b664e0b3570e62f54cc5c5e31e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996b18accc42ebb1094a60bbcc69ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e685f8b0aad7c274091c6ee25b35d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c357692763e86efeaa5a72ee92d84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064367b0991ddb4b461a1ac09a4f85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783b2e06f4e1f2d512efcfaaab0a77f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc4a53948a6c18c905faec2dd14cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a0d7fc4ca26b6a3c63f05ddcc3ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ac6795552ed9611df501663047e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e222189f2ce227d58efeeebc59e5d34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdcb614b1f6fb3dac65f1f8550bc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb382049f01f550506e6cc4c16844212505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8636d47191b9bf21326101237a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80346d669e287b75b689ab14374c98d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90dcf5c71e3dc3508297b9eee4b13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899face02922279ef60c7b09e5d1c470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0a48a5adf3217226d9b885a67f06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a32024dcf8a087e860f9ce29a8c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca056aef3d706b543e727a0c6f78d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8db5c6b7e8c0ea4e89e8f56b880d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed8cbd82c6c76682084e37c03da6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875de3a5a1908441a25212dc5001dcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925747c6d0a90871e95bd34e977982516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bcb1d2ede572021e6dc70431f0681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8539e047d8ed94bbf93906efc0f8e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e3a4ab4fea7e1e86b66828566b4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcb2c34302cb1e898c19e9ba83771520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5729b9972871b9583f23e7f3844499521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ebc5fb6c8732f373fa1a1e6c7f14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff436d624aac65ae8a564fe05e52d1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342b31e66adf1ef16ddbe8bfbf417e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa567db9b09ce473cded7e109ce6d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f388b20a69c9faddf5ac60757c38d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a29d1cd220b221439d71f1c9ad58e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c9d781c705853742f7e398ccc374528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b8a4d248455972a113eae072cb63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e18b9c848fdb71de04cc5760068ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195c761b948a30cd94cb7654ffd52e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc77949995fac3b65a8d0f31bbd7c05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde0f2aa36980d687a908c6bfd4ac03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e2b254e3a18666ab39c22fad1be8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d618b99651408a80c2cf0c506ec28bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7352f03bed66dc2ba02ff6eba56f235536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313491ab21f34f039ccad16275fc12b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44905e8e915c17333ee7f06077ce4b08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a6f14538a8eb35ce23f0e13ece54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751cbfeac5dd60457cbf1a6a82484d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35b9bf14be5bdcaff9d87711c1a64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532676a4b57276bb8ae1bb903ec91a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3dfe738796cfc2cbaa2e093cfc4b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b40aed00185a6a93ed6f22702b3dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3ddff256c64cf9dfd29ef4798975545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e671d62df75b3b76499042829ec8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb467e15a1b76b2c71b9ae0f9b300547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba197fcfef2cbdbb33e4a0d35edc50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8d5c0601cb8bc066c4cb699df4b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c86a2f6cde0d1419475a69d3875e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03ad7d90096e1179f12c32d18df5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42406263075036a2ac0954b57e31b0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bf75556741d1712eba53a63cb7a93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01a6e939f811b5f13900342090e3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12b340e04263c529b23c7cae46829555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f2a556af1af4d16da07b554a08f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee04f829af5f65d4282d1613dbb4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b1da8f5dfa09204b99fc1230b0bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619396a714dece4c102207877397a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48b5637ced966c0ae1f46741c86e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaedf021750c4478529c275db827cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16435133508dd62f380e7a710bca5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e5a0c38c15c9391e44db1ed8eaf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc10efa17682b6e327fa89839aa838564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd2caf965d8bd1c5789aee78f0f60f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb75ca1a4dd590ede8453ca90cd42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9496b95bcad88774831636ac5dc81b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7eb26d184d8f4792a2d077ee301f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a024374392c880b37498db40d77b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac59ea61d3788a96ffcc47e91db216570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafacb70c840b98c2aa7cae67d94605571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a86274ddc8ac7d2ad7b444d90700572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f9a47b57360ddafa2dcd4523a558573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b63f0ad2dfd1868d59b1f8e03010fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8fd6e85b81659b8c317ee33cd97a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f8b027ff6a3a1712ddd53dd103c01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b849ebe5b311ffee08ef127e62d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea48a1dbdf32c4a311971278add6c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b07c65a449c8bdd81caaca24889d17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06f4ed6a42e4d09b357150dbf8953580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9836d844f133c455235fedbdb650e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90292ed912d2d5c4857ad2ba7a4d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb18540b7a01ec8821920581674d12d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969382153636d976952baca9569427584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e5151056f91db471d14963e8b4a1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4400a5c370245b176b99794a3c2bf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3516737c13170680a513935e15a51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba5cac1b05378ba960f0151c8636e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a78d6c9504dd0778bdfcc023a773589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91729190535142000063913ec3d3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc26f308bc19b410e700f25a33beff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6413f614a8d26ab1793014c8d7a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13819cd90569ec756c1536346519f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50898babc3f0e870dddf705cc2ca20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968bca1c6fd3fde272f58cd7aae9f71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26fc766b9b467b571fbcda8949ae86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba36f186fee2334eb60c59cf172de4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6d8a55ad53a1a8e001b67be826a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d370b19b7c132866bdc626a1ff568599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e98aa93a1edcae8d1161c591805d68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3785a8622495199f60d07884f5e801601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a91aed475440116b050f41de566cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22aca98c0f455ef88147af799f516f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23bef50df06f15515813c14891e65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5efdf15c4798f388d4940e816098a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333347abff706d411e765fc47e0fe41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87945805c8a2bc7dc0e671981642602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d3b622be3d9cfcd07a820615c1c75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0b6caa538cfffe8fabd6cb3dedbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a19d180eb0f58682309338cf58a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b825d42894eaf2858bc28f208be3a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a490a27d32368b814da0aba8ce04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7451290a1e79585cee8f8cd8f75509613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c59c95d394ee24b37cdd28972d69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca30ff2a76428f66bc304bcb579e536615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638befc7faed4f3dec79ac50c4455b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a92d4b0068ee89f892ac879a3051617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99507b2f0331f283f09f342ec591f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3316947020b65115468eb7c16bc463619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca181ffe310d57ec2124c069a38d968620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d66c81dc6538bc6b26c2e2d6b1bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af952bd99b382e1b99e08e0fedd9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfd8280ee4f71f8109dc2fb343aaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd854d26f8f984f6da80c3773d9e54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a8ac7f08281e3a0e9dbde1cfe91a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b079c122af84eb411b987683729893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef1f498656feb0e2bcfb412efa147e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef68aaf2cf3829d611e580920d9c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fc115dcf60747662340022fbf0c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad02f47014aa4cf3aff41dbe482118630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de524a24c2af1493571030c372b0728c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f192feb5c9b614d173977b466118d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a919a6ee2d3ab5f5e6dbba3357a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a39d51b6346f6e295b917dab15c6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec64a19c8e5bc6caab38e61e66c4e43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb1ea8483afabe8e2027ec41626f2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21393965891bb30900d0c223aeba1546637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9684e547638b5d4681401ffa26e2d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7ddc1ff2b7b2fe4d290ab9573089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48cc95ed0de9a652181c721f59a70b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2708dea33a8f6d14f737d83a0a287e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28cf96190bd73e0da59abb47e706c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ba4da089dcde73a43d758ae6b5f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fabe9b3db70f43addcd0c550e97ee2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bccfdbe5feb113e11539557435484645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a940c419e568b8296299f001a9612cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106dce3d90d5e6777a30af2d0fc91d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c5d9d07294937e277df0b75557b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042e33bcc2286e9311676de66c4b88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f661a05600c27d09bd414a14c0f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b698f67c5fcd45dbe0d81412110f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705974d567e883f79616513d98cb55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845912cde57e65a7af6399f3b4fd16fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b5f394925ab4533e3d86d73ec659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6942e8ab63e7e7689a54c0e9d7539e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b70bd8d19120c6da4931d0bcfe28a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344638f255126a02ae2ac64b55ed1c25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdaed6874024454769f1ef7f53563658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ee60c6a3b6050698bfcbe986479c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa313d7171b6a99d1d654f493dba98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08674d909ae0552c7d27ea4b674df4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b725a35f133fa9e17d2e8058bf6498662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954a3d9c0aeda62a885fef724a1951663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9927bdbdd286a1f16e8ab989581cde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5972af1e92e3d70626c6157be50751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d012e9ae57633fcb8b49d57d17d7721666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686292615bed96b695da3f83551cea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3bbef2d413da28c9336f69f0cfca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8addc695f17194d64ee4317d87fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763cbb12cf161298443c8866aec37a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05e29c157d824e9e22d10fe8516478671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17188085377a0c451997ba519e0c68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d80e291aec3cd2035799bb9825744673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d63fe81f5237abbd389b1cc673c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844167a20fcf3fd3da0114405434a9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15913cb9e8d0cf9611b9a02c5a34209e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5fb0efd4af41d75688a9fb64c2f69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036d719c0847663a3803f4c1aa0b03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4056db0e50e1adc3c3e022322fc1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678696ccbc1b8cfacafb179a6e174f52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a6e903ed79891117e1b3c380c9c05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4901b2b46fc30b5f7de36c93e03ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3a73a23dfe2aa9a83c52659372bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76a08aa108a73835995ff7d3c82e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9eb47f91b23b62a336f8271eba099685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f3d82a1b729200e08d3df71dda3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c44ae84fb4f279d13162740d07f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea9b2bbde825d7bb24996e1d86b27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60874e31c5aa49fd765370ca7c07ae5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dc1dece5f384f8eb27f8e8afb64c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2dc90cc3c7d7cdd6737f3a00c641a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6d08cf523a6faf6b162f67f94c6da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1404ea80f3ffd9156862054f9b9906693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e128cb121e4c19540a956b88e6be4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3ac7aa68e8d769fe31c1f57115e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e4e103493b982c9b3adbc4fdbfa4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b2c23b6b860ba8bb68099ed5ea2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bbbf445c755a4249b02ed4e057dc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb9e14daeb83afb9133974b28ac00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f65161593ba005c22be612c22e92b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370037a920317fd82c23854ef8af4bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd8da3800d93c04a56ecc8da248d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e9816cb322c68b5eb6bbf13e30071703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a495a547e581ca061a3276f305f765704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa468c7cffe8ef2b45c7d94d607f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fcb46beb686292c29df556045813f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c896be386107fdc8ee8b2b40f18b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdba138d66487400d035bc437fe7b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ea83c261fd14bd3069de6e00c8d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6ecb245200e742ba132bee92d435d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b514b5368ad45072927382c24d4cc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa0ef1e06ab22c76911be86905593712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e3209947da2fffdfe65f76970349713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32738f15d0d306be5aa4685a26fd70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0771f7f0efb44ce93eb59c23631d320715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b145bb8d65db900f3e1603438309716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad98818576b829e955004ecb337a3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123174e126797f7c4f854daa308f460a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0f64a23053b8e3539d4a204965aef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc5d9c6a4210810d286b274ea46f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13dd73454d4e4428103df446d5f5ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a26944a912fefe6053b8a5635e4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1038dbae91859d92569509861d3e461723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bb5c3a67f74687716f451b6126312724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d43bb9350765822dfe00ef6cce02f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36514b75386d3fdf47b16b474f580f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf0e3448e644596f98eacd50070a23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e2c59cb58ef58c3842abba8ba911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b76133776c5ce898a1ebeba14c19d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46260a192a0cd8a28a2e46a5d606fcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15930624a3464b3e2623b2f64ab77157731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6d3acde99b9d919b264e305f1167732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece4bec29b185d36bb2e819dfcf0fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa84ed41dbbb1223f348ac1426c9fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400af2555c7e7faa4fbb4d39b1db48c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c5a3f0f8811d143494b8b6461871736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f26c97954ff7b562e503da91b74f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b4af5dbc74ff2c5cdfbbaf65628c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff855aed420bfd592270fea8199c05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d987a76a1e2938ce02ebdc272c17c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce5d6a336ccf0fe74ac9dab4af73b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713890b999b2f0131378b103e03cb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e4f5023231f8ffa0e9a07556b2b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b81dfd0161f0284b3a5f0bd2c7dc18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a806012db5a2a887bd06446dfcef17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244edd5eded711bd912a36c3ea6861f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f6342f8ca198b514e2718f33ae08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d95e39c37472fbdb7691d1a1f045748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b5568fcf10b141274f04470c64803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e07c8ce83ad37b51365442e1edb5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53de1b9b489f1af5a63c9ac3b9a0afd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84cf2dd3b519d9ae2b1d548b44b62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fee294b71553c72bbb546191b1ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea636e9c4914731b0f4a98510f692754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69710a2a3dff43e2ef8f11a7d6bbd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb625b2022505b3402a91f14029e58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aecd2f21d26490eca67ef8713d86c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a521ac64dbc0ee9417c08ca0ea0186758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f5713e7d01f829d2887aea36602f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885acefb3eaf04eda64ecd0327e25f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3541cf7336b7a86bf69ce87069657c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc32ea430940665be4e7536efaa42c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217af3710fb7e2e87e781b1856dca884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebc16871ef2c8a89c9a6b86ad04fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2b0c35e6b3a0a7e2cb22a189b1c856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc994a0e49829652d40f2392407320c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6b8616991edcd6c21dd2ea2e68e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647912983ea4badfc90b5ba58e2d7f599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e489060f4e50c84564735d616a26a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d6658a7a3a4d4d12e379c9dcad95711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3446b337ac2ad477a5bdf4cd3ea1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808530845f5e7db960c8b93f9be545f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0367ab6397651f996b0d706673b0f8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c359f4fd9741b547d5c105e8176f1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ef4b168b73c8725fd53c10b1c29216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca7505599c2c6a021d76d6c57814e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494460027495c735164172d26aa7b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaf38cf83f2af0066d9254707854c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854622a1ac81e7cef5e4f48e577d5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aa111fa07cdeceb357c2bf50061f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d0a2438331862cb2f5235e2245b6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731505d96f5111bb287769e5a985d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba9855513ba3f5d142ce46ec6b057124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc472db9ca9c02a749bcc4d6dd395e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71fc0dc10ab987bf959ce9a307fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d30af79035e3fe2ae186a5262705127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847a3e172e278fcbc831858757b7f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0cd630e005bf379fd523a30363ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420ce580bd0370f0dc67edbbabb1d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a715e01be5742c2e2c66b60511b8bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e373c4675da3a3998979c7b3eaee332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87382bfd2776c92db80681735cf55433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404643a86022d0cf5bf60657fea7b2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb837039e43b1a0783fe8f201adb1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29d245cd60c93ba9570a2b0add36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9965e3c073c3ed92714f19d179fb9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c4ad843ef608e4afe22d394707a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c998ebc51b8ab324bada63e7266039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245243dfeb7e072f67d8e2e258c83e5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d1aca9f758e7d7f447d78d26843ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e8633a1cfe1c9993eac9c618f634142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687967199ab769b762ab0d557c3b5f1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e32193f94d829167c141101e1cfa1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90f8176984a2ecc86a4227b1a4666045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca56dcd9626daced46d6508e06e9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef8871649b79bfbd492562211702347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4afb75efac4b21786d881c030532548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4babd3157138bf7cdbe54e96e051f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4849dec7c5f114239a3f5b80b083850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6276f124ac9b143c850c186dd7ca62e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587489a754d3351527495a05d648925952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ef782889aa8fca4bf96590f16bde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e4acd6f23ede543912ea68c0f72454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebdc6070c913e228ad2d226174d18455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d66a24d2773bdca4e43e4469f2d01b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f0ee3fbdf3fa58b3acaafdd000f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a43643e8cf3593293209b9577e19f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414215d07ef4aee6312b18f2ebddee0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc40f41a4c6a302256189244786d7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7309f0996750f43812d11c9091f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70da3e6bb372e0ae1b1002818c2acb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f7a4352c1d0e1273608c5e62cb2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0a8ef36d2da2fc492707b9cf244064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d81e60a6a6054042ec16f4f9a8b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c128d79c8aab6236fdb9f910e5ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbbbe227e70558339f6471aafe14667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3cc1565641af50bcd452c0f64dd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f623b62e9349ca51d116bf32eac0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44cf4510e131ab94b4d1a21889bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104afe7137266d1718051c06742c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86660d660037df7dfd6e0d1d27371c0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d8191a0591207a04d2a6630f112a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4847b4d07f6dac3b950188bc7b6e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f987eddfcfcb8716a0e578e84837b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a37d18dc4eae1b75a048337d019c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4eae69384b849b965c7c4215f2a9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e701d384a3e411ae6c7ab60afd4d20678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a95939b12ed4b33be2db7b6599eed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b61cf2886da204fe37718114aaa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f37c710297bcf41b01259c10248f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d2c7962d0ac3a12b833a9c37ead382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b75ca13a58b417f9f1a28933102083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a5005d8d9a215d0abe9b02e78148884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cae4e254f8c7ebe319a5ff99f584585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8050287ca33a3d72ca1819afb81e0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e15d5ba2f1f927909c9f222fabb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6179202a21b2f9b5a82b8cb546d6d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc6ee910993335fd8bc2cf350a1f6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e697487797da5a89b81765d0d1e6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e558f8efcd80911f75390f168d13f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf44d0abd6e5b5a643d885d7085ae392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad784b5eaacfd2eb09e0ca46bf93ee9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66e4defd8dcda1f8a4e6f0904155294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605010acbe4bb8eddfe568d74a5a99cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d350c766d6f5e47ffff7b57d2fcaf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c5b40cc59cae3779e5e658272f74697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b276ec1aa6c6c735a894f0590802698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19473de3653cce19e58f8e1ee1e48d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a122a6e96571a9a17a97137e7aebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0291ef6ac59fb6ba6e1906ddd92a2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6473b9e4860da2990d2154923fa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d61c153da2d348a14f452dbac57a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adea1fc8e9bd4b9caa0ba6899c932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a2237bd625b7be3fe3f20eaad068105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa388745978c27465a3f37864d2536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c81c2cf6494254f1641706c43a719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe555609c031696aaa65dcfdc094be4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2ed5114d5fd935bd3a8059be1b5d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108a1558a9449ca6bef3b68ed0592a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5c15cb825f15f65a24c82262cd4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703783b567ec876f7ce3ce2091b05193112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72cdfd6a5b127b1a84c78928c79200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a712e2d18e76e5eee9f4b62f5781b93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d40851f669fea2f0427ee4a46ea2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d07f0cd9e4ec6b5c58892d6d8d2405116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9c423ddf3c7ff6a9ec346ce5cb0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc0d208e1ad8b4471c20e47f267208118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dab6b9fc1af7b7ba27a4b787eaf20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ee58a7aa54e4a7594ebf17bc08bd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029f67476a58cef57238410dfca4bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10514bbcc3ea00c489db3a39c1b01213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fb92b705e4fe66df3cf70e5b03e0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db35918b7c008ce9c5ca89d4c2ea6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865624beadf6fe747074ed4a57c7f80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da2856db9a75566fc55520e829de7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f340b273cf854291b815260b53660127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a279f97dad43c1fc6f53cdb613c8ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56c80bdbcae5e6157891d398665f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536351b761d973c07b18d69e7e5eb1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbbc39f6255b210914389c772a44e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd56d95e37d8391a0c769b1af4fddf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e7b5449eae33b19c84ace9c6c066133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c07deba4e68771e5bbde93d14cd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4155762e868c9b371f2785772d069135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078d802db7c4479d1d02d45825cab49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f351a6ae9a76cd52d0967740706ecd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f502bad50fad6bc5ae1e2e9017a3f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e284ab02898962c76e75f779b83da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f283b8070bb8e729b959c1ecddb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033995a7409ed12bdb46080a3d8b63a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12e28962c4f325340c160982e9dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72a706aba5d7d3761524308a98f43c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91090d3a22c2fcb9c7dcd4c96c9fc93d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278577510cb812e6ac04bc8571a24e68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebedbec8847f2b64fc794de1e37163146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44467e88e281cbf4ed615894f6d1e469147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795dfabcd92789d803762af8535420b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e5e779b42d19d4730feef74f193b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6ebdcb90fc53aa780a8a433c9270150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c5ddcf9ab687965a8a750a337431e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64153ab117735fe86d79b9fb768edf6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f7f73d7dc8aa29a85e60c5b915c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f0eadbddc735fda42481ca5f1362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cddf5281b002e962c362c62c4c3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218765a02a23c89b2ca6971021681e5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02668ca95549e73dbb05df53f483887157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de9841c04cea12d4657dc2402c235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157e94308702507d298cfd4721eed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df52a9a8cee386ba2b41474f2b1466160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef1f08c409701d6d977067c0f3d83c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace950d1877a86a5210ec7ee6d34263162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeea7a98c1d8414984827f27af29b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ecd532df821e9729d5df07d125b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385a9a4b5d88141a645de4f4410a03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74f404660655d30eec4386f883ee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082797bb2187a0019195d2bd17410a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e14af3cc39c16cb9818487bd7c478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2546e4dd46cf7bbcc0f66ad451dc22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee6cdefded37a11fccf306f1d772a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40114260bdc618c0c051b6c6b9d666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d94bbe81f9f5adda61dfb008276be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef5ec0f1636a9fa844ea4f81fa6af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bda1ac0201682a1fb997d0b98b75dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e52e23aa34df626a0e25f986bc010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200ff56e907aded5637bda1e324ff5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02349f8db13b3dd96c3fec9b4898fb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3ce8b099548bc5ca5d6b194416a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64102ac96e9823e63e864774979bc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de26540e931e14e02a326ceeb0848180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f15397cf4268bc60d0488b926fb55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11424ef0f8643e8f9b4a7db540b2cca7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8859b73503ca67c9aebdc66253d858183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c76ce1268b16d3be643233998d8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa593b3c104ae9535895565804590185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8847449fcf265c124d052264421f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f983db9f4e71d69a40279a79daa652187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6b5925dba702633e11f4685759c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8458118979d94863b2a0b164fbca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366609643f7721eec85f139579232de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445e41462ce32a3529c7ce43737341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851f6ff28c14113cda9c47b463a3694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f47ce925c2de1b09235a12ed3cafd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01b1c375867931da7fafe85cfe7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea87bba04c5ffd61c36da7725afd36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeafdf618372e77cdf47e0e860e960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f101620634a03e7c77903742dcd12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18745717a0d8f9733c000293082974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee63ac9645fab1839cb1b5e4d59b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0634b7e69df8ae36a5f63c7d4565200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcecabf5835b2896776ea8f93919ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330b82b21696f812f2e78bac8d569c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba339fd1b5a5b1d68bfbc7be98ed6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021df867871e346d25c5d195721ed81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b6590d501bb26ec62d3eab7aad7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e261aef1fbd13eeed6b95dce2abce2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694daf213694cf8597e2e194448379f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52897ffcde4d7071c1286a986db66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0f9aed937063a0f09b3eb392ebb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b10b5ea5ab69edf6ca9b0e64ae684210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8624db151c11c43e3a3d4c8cfe4fd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb0d96cd449aca39c7eade7e47108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f65777fe333a2704c57729a608cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46304363db8d0ed7a31eb48dd669c3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106bcfd7fee5b43912e3d293033810215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f301995bbf0ac1e8b399b151c77c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c96c933f12b0e34890d414c1a5a13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0ec22dda71d65b6b3add6704cea2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe6917fd437dbeb594cd5b1724420219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f431a5119a0aa4fb631c0ccd8fe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a2758078b49cbc12c2096a4c2806221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988cca9329760bc17152c27f6ee1f64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd04bbdf07acb280c63ee325470e98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c419601b5023653b3ba74481fed83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e863d3bb8aad44b4824c7b1f992b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbab6d82020bcf0663387f14c25ee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b0893e22c5190029d102e9d6482ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7b58a52eb23968c26bf05153a1b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509bca53994d3bf3ea40c4700df5b3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fbcbbc1cd15f475ae8aa81afbf5de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6251bf2715881e273de7156332638231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b307894cbfeb93878eb0a620fa0ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4cad7c60ddcf94e881e21e49fa10b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5caf7cfe2395683c3e1c8f72c8ef44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b16a26393c1e47ce83680921c9f445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdca377cc06de8a9c0b5baeeb2d756236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d19fba1985829bf2dfbfc9047401237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b9e50af0de8f32b3f6a56d77ec8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67ea7bc4a5d5c7e22df06f228a1e8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06dc1e3047d685587999f028135e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e77ff9765df4f9353d59751401175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9cd672ecb85951c39346dd80982ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f021783f345f06b23847c916aa41c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe887c8bcd21b0ea4ddfed6e490d452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768e57b4111abffee9b398965a7e828245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af139c25386c9d070727c3f660e801246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935c5448879afc7992d1371ddb09ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a4146958902b76eab60d1839c9c01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaee8d17d08ce3a94d604236cf175e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f92f65d043234e28dea3c32828c8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f9e1834beab1ae1e80989522efc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81ed34d7467b798c0946d740d0dda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c4b162ef0772b27bcefd3fc37782253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef3e70fc00cc302d72cf10f81f3c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28374779319dd8829aad23b2639439f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb5dfb6aeb478f72ba964476ab77e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ed741e8ba2f9f8dda417685e7645257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee20853e17bfd2e08e5a4d124c8d0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a1b0a271e29cf0f4ecb515767155a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3f0d87429f1135943ce0d74c64a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0c369eb66fc3741edf69b598cfdb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2df026c7f7a52e5b17b7de5ae9a89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b645d1bde242ccd4b74903fe7c5a6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd451b4d8597bad7957e144f45d41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c753bf886ce867ef551b2df16df2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1d47be59888e50176504b9d52256266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a78da37d16b519e1be79e9459046267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004d48175063b1c407120384a259c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc165f266f518adda61a099d848a0f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615511e988113cf8c83e2eb239b11fe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549b62d703e1eeedf8f0475fc2253d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7c91fa41ad2b8a001b0b80586b20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b278b7e4ce1746eac42fbc8f91f82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3a45435402edc69650f78ffa4dee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56f6a0728cec5a4367bc40a7ab57a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bfc7f946e0ac77c3654b7e16bad30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36124ef8d151cd57e950c16942f7bc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326ff7246758aecb0f39b1c0518f11b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d16b28dcaf0c6bfa9c39a221eba0c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec03311ee24f3f5f8d2507dfb4e5f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d620254fefa2fafb279af1b985b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a6619662b3d77cbdaaf3de239ad32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733094b104362a184cedc7e295a0da3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc393f4c5ea512cbede4a632295d57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f08a8a5ba89e1324292a70af622882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c94dc24d930bcec34a679e757999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f877d914e001bfaf224653192b0dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0117363ac92bbf06f25625ebf9b28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46944901e020ff124e0ff5362de74a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43db30d0fd309984188db1b714e4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555765eedf2e82ba8d7dab3399b9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f967003c005a53701968d343bea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a18510ddf0ea4a5091e59f538902293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa6ba0d88a9b116d6a79c2d5204c36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76b4b7cbbcd8d8921c939a7ee8f2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1d4f3beb9ccabeb8ddfbf3fd67c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb89cfc504de099b63f994a2a64e810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb55adf110ea36b1f23dd1cf29efb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7281fe70345e7501eaadda584f1eaa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7056ebcf379bb5e3d787362157280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5edca2a1862928297104b8474fe5c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027caf44dff1d5ea65f7d5b6faf5f850302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf16b23ebf7375e1411bbef9b75cad9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd2eab2dfa2243d95f37cb05d9170304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d56052b573c5177b413554179cd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad14302b3dd763e87d6f0cf6ad66a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178621afb6e45179ea46aa1817a561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b016a75aec45d2ce3160f22264d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b3a2186eeb1da5fec27a91c24dcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466d5838c56e782f066dacf68555cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acddda87c51e134c4677fda08ded88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b1274293d5d53d5257658e8e0ec8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87685872cd60f2cab5870c4f281c1c3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655330e9e5ba94e136d78f7428bd220e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48156cc9ea09b7679845fee6122f53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4d8f031abb2241b22da68c4daccfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c80a76fb8c0b8918c4c33f833f06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831ffcf6f694d9e19e10239c31fe55b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa205f437a1462d93fd4ff944885afe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf664468af2edd8153085d0b8955b09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03bf4cc826fa5528dfb98fd4e972d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebf700619c1a0f0af7c8d1eb53bd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94fa55e7e5455d4365ff67d35b7ed6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddefe0cdf292912f4440c53fec51ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f7fff835322014c02ad0b7390c64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d03c4bdfb3d336bc1f863dfab75c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704c0edc60069e57fcafaf902eef13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22933b03f7e21ffee68cd142709ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835440e0bdf01c52dc5419d13f54cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a44e75d17a239ed1d499dcd477e7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acf5b2846c0991d49766d760fc4fb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794a434248a03f5a406dfba9df8768332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3b62eb9ec0de4405e09f27e572f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b6077d30ecfd757e3cbb7d9f60f2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74403158cffb520569db2888b372e0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a488b614260d72f4a331727a08735e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad5d393622a46e339cdd93c40905ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29daffcb0e22b83df4386295fbf729338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee50af247ce11b54af0f46fa0da4cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61f4380ab1bd407426254e782b1d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e636ce5af137aa5ca21fc0d6e12c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc221339181ea3a040a622bdf1f75736342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527c078cd6917b80efd86123c85aad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb34cbf4eb5a1257d2c22c59c0e58c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226696ecf2f15d82b4826a818f4d68e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8d1c67308ff07133321f8722da2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b7ebbcdfd8213fe9571a56a1c6c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9f2bb51267e7c15afc84a880c151348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08dc8a0e3003d540a31bb191c49b1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d0c76ebab9f4f74912aa62760a13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a5effdee39b77480faa91165a89d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366a39891c9f621c373d6d9aa26666e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d51238f430a07810fee8f1f99673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308f9d8a629904e58e35e740500740354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e28fe487f519d3b521c4d543b7e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d00b372efad8e5f9d200c533a8cb0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516549c7b7c5a847722198798135c03c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed347040f1f7592ba200b9ad180719358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b987ed0d491f68c9755454733f5d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eec8b734dd6b54558ab64eba178f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedeacd5334854482bb7ff28b779e80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e3d5f2197c265f748eee4a40c47fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f501d7676d052b3f9a4a8414f214a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a17d643aba18f7f455435b9cc67d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2defca903c537bb8e48edc0b9e0d33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723044561f0efcdbb4904d58b219d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8c24a06d7e59c5fbe05b11ce89634367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f71aaf0388c5ccde5c529d1f9ff81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e972b2675a00698bece4d7f98d20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7adfe5190fb7903d3562c37781e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486fe61948ffc2f5b9afdd5310693b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca36b9f87dd38fe2eaa114b883a4f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b949bbd4456d12e048a363728917fdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497a3cbe6a4c38c4cd6ebffe12ac59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946521afc1e9945c4022f2e5dfd8dc27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39fa4b0b856ffc17c7a18b0d409c3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc74b7f09471cb14c8fcf4a7c773e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764ac98a9799e15de6cde210871e68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957db4bd41f921e5c35095a810010c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ebca31918a754bd06739662ab953c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea8fca30cefa111bc14ce1b4b7a1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91e2191640e4eeee3a055c37cd0c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b4f7711189264911db72d7df567b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba68f84e40d058f7d6f7cdf47f406384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2f83cb375609a7d0229063953837385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beac46011736283a0c5b823d2fb6f0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4408eb0f29c628de9f13873514ecf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f31031d04fd0ae785600596d1dfcc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae1c1e02caa3a6dd2df7c2f472007389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b39b111ec327dc41527dc4ca7fc1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12f702227adf62e8b0544d1d6a7ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05839cd4c14c5bee8b0e39c7477e45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85bc57e4771db9cd574750a4b67ad4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f590c6bf7f90e2eb25917207e0683d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e52dff0963ce8854fe647bace794a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115cbda49cc7ab26035407cfbaefd80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d7a3465cfb119458570ff181cdb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be0364b1964210de7e3ea38ee12997398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58db37a273c18319439db00cad19b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7af0203270f98b5b5af529667d2dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93aa58dc79ac47f05ab187c945a6af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe19f7f37e15cad3a60635c1bbd0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301dcf25962c5f9f0fc3d0b0037e5d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08bd904baaedf15fc8dc47ba14cd75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3cfcb8bed50896c8abb5e9aaf251c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb7a4be0d8bbb83765ac4e0bc19f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e7fb3cf9344d818f5b01d521ea5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b91d4fe24b56f00867dd78921be2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bad7b0464a134c1f18931916e0f5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25cdf91a2034773c610298db06ac4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393fd13ce60ede48fc9a0420c8550b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f1be88ad856fc661be5e97c413d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e0b2ce84bdb359dd862c3dc26e05c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469eb159b5b26894fec0574d841f304414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666fe300e1087ad37da5feb1e282b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ed84c960312873b2522cdfcb096c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1488517de139df85e1156ebf1bb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b40c38dcaa217a3c65eff7fe9fd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91b8a0d317825271a6d341f521c8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20484e556955e168fe7603e97820f14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07db7d68e243088426c455fc8e3190421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc7e19f953b16723263bbdbd3b14aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa006fd0c5960cd064b88b0249f98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78e59dd5ec87264f0ea065f716b34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303d75910e4cb070d018839e8b19590425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed1b38530e7e65d9952bcc5228dde5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa30e268f9165d8fad75c5121a5af6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d2f340a686843969341cee01cb5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cfa833fd7d6c8969ffeceef3c756429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73ae5563ac84b340dd84d96e2ae3f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fe40c774a66fad264b2d2058c8dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbc5de5dfe4fcd4cf07d75f7d38910432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87cfa8f21087aeca4a2a8f9b478fd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b4c47e5edf866709a08790b002b8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022c7b13057f3ecabafeeb262ccfe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271cb48509cc2fb76887858e0791c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5cedb6477cfddd5e7b345e66b4e2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13befc16024b81626c9ceb89993a30d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c1951866a182d7843f0f35455b08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d35e17a71f9e9f46ecc5453d45e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c9d7864270a5d73b3f94397a27794441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008e97757be4372cd3667bb158d70dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651117683942a20751a4c707e294a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f47549ca2e63e6c23070bdb30c2a27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683e585bcc2e57d351e0a58c4a0733445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160df9e48f43dd1447aaa2416ff2211446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d004186b34042923a9a9806a9480447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4fe6f8bd94e9279a626eacee2fc8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8910a8df5fe1ecdd3c075dd50c9ad9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8837888398d65fd01ad2a1a18113dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2ce899976cc718fe66c85761a3d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c1b96c7518ac7164dc7908ad18c59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b116aec278583ff09c78922b24e26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd26180a5bf35131f374355d3a2d1a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b24327c0fe600db3c51829602ca46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c29a9f5935f9415ead1bc7c0bca44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f45eb5ac509ca3237ac7a96d30841457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36cd95d81a5949fbd16e232f99029f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dc3078efaf1f6708382d299e584cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541693d5ae43f9e88060a8bc7c948256460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d633482de4ef1a4045d920540fcdfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8bd1666849e14a90277c67e8522b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940143a19347acc23f3bb4b5ca664f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7477cfb88ad44ad2c8b6d2f1a47ec76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88910aaf64185656567fc5302045c21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205645156e505b48d62678cc33d1ac4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e76fa088e491ac49fd83755f14f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ec2ddaeddf2912e479c029906e615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727f7d9c25c466f8bfe73d2a20fe203469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a53a78046083511b50b4f1ffc4e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcd55a88232bef15de343af8c024a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7278179ccdf7a48a451b0ca0f3fe1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3663ab7e031abc87eb44b00b3cbff2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ca32ad513f23ae6c9aedaf16b0e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd244f26f1dade37c3f7d3e7db2aa25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201c89e1dec31992f855641ce9a46f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e0da05b9c6cb03aa50e0070d1fe6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4115060bef70732e11455f772a6bee6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefec87a34668b492127b74719a65b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac8e3aa28b23b3a611c36b812a944480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e2d65e91469b5a479f7d9151c25a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a2839e7a9eae82d0f2b8f03a9f15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd8a09b6885dbdfc468a5caf8249e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38856aa308bae3fc544fce73857d369484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e201872a47a07d0f1de6359a2cdad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a496d856bf180773bb3d4a90acd3a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039500768ce6155815ed2822b4a05b24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce621323e223c59454345c6755bf349488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564414dc259f3591119067b6fb12b9a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bee1f7896ac6ddcb6e16d3124d9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656f0a224ff8e14346769406f435f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b35f3d0c4f628cc4532754b692950492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da9c1eaed8d6914ba51bde114f3ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3205418c3db3f0f1538cd42585918f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880e0cf4e2c618cbb8abd98db06e9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0f6c64be7cc3b94aecae2f221b3ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70cc41c27fc7941741dcc2179d33af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655888d93f5156a9244ffdaa4a9595498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97e04f1b32828ace2e9ed47208751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135f708cf66ff8a908f427df57e5b18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874d96009aa78e260a4a5cce9fd349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba52b8c47463b82e19232b85b6018502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996807cfe82fbaa118ee80f4e3770ad7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547c6615b053ec125c26e83be5e09d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543902133f38e5eb0baba0a9d144ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772ab97926809ec4d5e1147f86d074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796a30d67dfb74906806bffdfcb89b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e290b712916e5b83eed7ffa29561d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f60a1b03b586aae6941c06076ced509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcd7bb613329f2b4ec631b62fddfb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f722f86e4f262bb02237ebf3b9962b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5b7bad23365a627d6b0095b04ec6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54255bd70311c8160607ec57f4d00b53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd714a2cf315a4ae41e63b31282b17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ac6ae5889447dc9c3822dd72cc93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc707c87eb465f3f6de9980a4e85877516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923b5b84dde842c62a73730b376f75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f5d2dafa80f68c5c6936b7767eba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722082f3ea6732fbf293325412ed6e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e21c5154fd9fe2cf6dfd1f08ba3683520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee106bffa27b424f8dce2ab4d721075521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcddfe20605931dd45312090dd385b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c8f31a7d130dfe014203274d4874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddd4a8f0022bf3c34415716f255b52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8931df0cf6313e0101547e60af0318c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f17af16fd154e936164f64ca30f9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c0d008ac493d66dddde116da4ab73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d088bc97ea8efd50ecfee6c1b581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2913ebe744a459375ca3c11e07d06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303be5b920442654d47dac1e53ae61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6489398d2616daf5cb6aacbcc2218b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee0a1097e00babd843ff33515dbc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36c45335e85713f0546e172380f6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd18df49e2993fe031d8dd2cbad685534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9ea2bcb675d8f2c2c9ffc9f1b6b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a557e280e43994f39a5849b1bbf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c7e01842c22c3b373eb03dbd94af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a3c28e34ffdd2c2d26274a57ca79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d36b6226c714d812969165bc76a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a02bc8aa195fdaf1187ac4a5914af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21289753b04b335a01653a1c3507b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632e3adc5a7b52f65feffd1da4b9125542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b19a7d0a943d741d863865380632f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e11937f4d0bdddfdda759c705937b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0333df7ac07a553463db2473b0bca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b7b69ee9b3a2cc21c540fb81232c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e04565c9327e0b8e37b65237026d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30efde47272a926b7938ff5653163b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228d0f318b3f24b0856a8418591834f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d15c5e9a129f57b9e6ca87ee1d9c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f510b1c6d406f00c8e0623d36b0a2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaedfa5adb7033d12bb9453db274adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db6cf41b52e51ab6e71a70bf2f720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440301d4d33b87ab07d6faa24697b4ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a9a7f70af21158d07cc0cc3aa0ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a709e9f196f8ae71ee0db8a82cc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee03697586a29a8e958856e827e579557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a175ece0901985f9e556b10f05f02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19844cea2eae708c6ba65bc15aa96c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e38d617c7ef6987f4bee643c2deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0d981b7fe6a67fea11e1f18658e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901180f4702b48907f41dd5583368df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef37d1e9f6273cd9304a3505a870034563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67712d8a537628b117cd88d17a23de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b073a209d171e71a13d21cace6bb5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee05e418a05f008c2532331c42098566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadfb220cf248b913b8f5353e713984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec905b3213ff6a29fb85c298ed2f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f63253267c2b14880a1d6c5a5372569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfba564db0d918b9d89838a3be83835570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4cb89a6434ab1ffd3604a6962098571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ea074332e696b3d5d645b8c4b884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e894734e61810a81ea425f976edc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4735b46fa0eff181aa24045e1ae4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535fa289908fb759a75c16abf6c109575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e85f695e993720d1e9c3f386003ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558123323a184524f3f9fb6f4d8961577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a386d22ddd8eeb387d981011f45efb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef5f679d4e597af7c6592b924a8ba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92366e5843673459ee6c42efea79313580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f7d39d7e809cf147e69d7e3bc166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf442aec7e1a47b4701c510a2255e1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1807fd2aa10f0f14ee231d6972626583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fb4cebf8dcade3faab57eba9a6f11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94634868461e95ea93059eec6d55812585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7a0dffd40bea417483bdf3ed39c65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c7ca7a940fc0d1629c153844cd66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf07467b966067f8d7444482c17036588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878e67e1c7c86ec21c997b8d6c7b38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1969a7b3bedec8cd147ac8185fc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10dccb51fbfd4dfd5198b3df24344591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641679c5d726688d043ab73398680c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3bdbbfbb94b60bb3b9d9e1ab3c59a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3d9d1f27c75617afd31822e6a20d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a8f92996645e83068bc32b9d2d1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135034d986763fbc557e266a6d83b43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec012dd33183b6c91140d8674134e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527379c109e9c3ee3dcabb8b075aa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf835d1c777b36dba004f65a86ca7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f41add4c0b69a48556b71830543fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd49d85dc35d0ef324c6ced18d71e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5471b2e52e3444adca55c27a4d0170602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc66da6da3694d9de2bcbfdea8d76b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01539c5c2ef8ade60eb6c638c25a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba553ecaf1b57ca4b645722f748f2cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb711094761e6879d38bf75738af0de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006f25ee42d6d9a6c90e51ac9ce9fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b426234a37ab5ea1b41ec246d0e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd2d577f49778195fc30114c713a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9f6179b44bc4d869313b5fb198f1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9a5eba9cef9183d90ac2c3941e47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828f4f23366d2348357e0ede3cd7569612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e139273f8641818ece6f517a4fc0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49faeef79b7bab405a720d91e7b5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69e9decbda92d9c24608c5231b6ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a811c889f4ac5a1c63df38d47e7a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2fff4c1713e15ad5daadda77279fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb72564f0683a4eabf309ccf87dcfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e966ffad4736fe8f2b9495b424a69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363d72271e6457f77cc8eb5287fe03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb747f796df273345a9bb277edcdd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d66a082b2d43d3ab7bb40ebee55d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f555564723b079990bed377b2536c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a979a60106fbb8bc7b6fb744820c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86658cf9eb0afbe084ce4d35dfcbbc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538bc217a2c5ff4ec73c4033e39ff74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571e9b9c34b161b4f2fa2219794552627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eea2254292c2f1996ba179909516a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012928c79733cfdf0732dc8227d81d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c71aa9d5f6d3df34c98f59873d7e87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273acfb2877d12a237f524e0aea00c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254982ed1b461bec461111a3c7c595b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7ea56d911a94853cb10a847e9b28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe852f459944fad1331375eb1308311634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3dc73122599aef02aafe79fa2efc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38ba948fdb70a22e6e70586c97bd23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac68197b4ec2701caec8081c4c9ae09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b0f40e8a5685050b9f72b3eb20a78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f972cd69ef3fdb11b7baafbce2fe50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c786a9d1a8ab3e9630b484ac92edc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca831f21d4c6a2fa7053a8e06282a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e40485644ae036ffd847936d9a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5855ea7af92707099cfe02d1bc3e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f051274f18e763d3f4c5a7c90bae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2825d67438074475f1e6e811f7e7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffc9651ed8a02898e9c6f90350adcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f76d310706d6807c959e5d9cd91a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593345f0df6eff37c94a33494387aeec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5304bc25b52583afe6f327cecd16d48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44b283542651685cce273fb974ded650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b72849ca8c3f93d0e150171c6d027651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012abc390ae4ea9982805a499347d1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b131112fedecad6b340c1c202a53c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcd3e8845dc4be8886d5a3f9f4370654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74529dfa0af4ddd8ae79843465fe130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d21735ebf7410e0ee05c0472b2a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e99423ba14accc28614e003e714c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fca50c4a9354cdf65bb2cdb6386d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6024dbcb945d4c0d46d30475692af6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575fedb99f8305ded4e55f0b7dda08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b069e9a8eff971197231e80b85398e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315e8b9f30aa1c8be86ce430422830662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666217203b8509dc0c0e34b7701d1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a64aa4f75322d52f59a8b9b2e100664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306e9c9e51c56dd1dddb9449caecd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7532042ef2004fabb995d239fd8cba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817517f8b6d524ba46edc5e87e788f9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a2eeac5df46188b6d1eb14d9dbdfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c56fe4d82e25ee1c3adfeb4fe1b40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddcf9561d45cb3bd6b20d1dd520176670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5721ab1486db542ba131b34a5ee123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c964b1197a1a6fef31192aea27417672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d1a1f8a63f61af444c265c09e164b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ecf8fd284210992b6d38803b362f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef53267a60b5b297d113b850132fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def11d784c0f418f67fae72efdab9b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ac97d5b49aee95b3c12ba3fe09b46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a93827f309523ef0b9ecf1c12d1a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a79de19bcc4024ff0c63cfbfab217679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03393fac2ff6bae20b06fdb14b31a71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50c297337048504f665b4745b6f8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad9ae8cbbcb008d791ae8036ed103682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3febf21e870237451c5157a599831683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966f67489574a2e1e7b2dc48fa744f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570e158ad03976cbfd8216704d8fdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137761d980b6cf292a9f462d5e33a2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dd3ffd151cf71929d168c5b115c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401534968b7e4286649a5d2fcbffcb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752c96135bf40ab4cb2a3de15e6155689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ffa33f7c7435716f0b78c073ed52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637455304de4576847e5d942f86650691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2583e1112b4315bf797eb23b660a77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406519011dc1a68274af574248e5ae5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895d0cb40752aee6f51faa0f800356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a184589f5db03fc160f422c2a196c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037e5cdcce6d2fec227fdc4904ddb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a7ca70e23c295bade9e168aff106a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca25b0ab5fcdf81b6b0ea18148da52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c091cd548d3f9ddfb7eff6970e500d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c5ae079f8f28de78fc1971e9ffc7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08078d904d7eb9412a498560d0401af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f4ce216227024e21987bb96bd06c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478da778856b9384666205afd009e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb965e6d7ba20a682ba1f21f657a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea3bf3a2f6a426c3d179d9af27dd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0fe2b85abdd2d756a8d7318cfe27e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4137c193dfb52a1a1a17ca164d1fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1514285ea360217a2529cc73c1f025708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accab821d9587e9834bcc8f628721df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b7bbb9148c21696ed7984b16b2e4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea0c13f2efed33391d03d0e25fd51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a62b47859d441c63877ace964a213d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032664481a13f2d6aab74add9ee7cca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431951fd2b9b69461fca24092b2cc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a79322b3a6f522c251d2f656da94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427ab927c079b0597a84d4a09c0bca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf05ec1315d65dce08b0693ab14118d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d2d04ccfb4e21b1c298653195731718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb96f4f22c421b3982504b132b6ef8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ffa4d18ba913bc64b314cfe808cdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e6ff6995b02322e2dee95de5316e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae67be088906ed0f3090192f7a1b390722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a51332dbf7c6cecc953243d694a40b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c3c2d4ef65d88c2a54ab48a87cd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3fbb1f9dc171e23badaa744b38cf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d74419f2a0f17284189b51de33527726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f552d9f8af51222e04e3b13ed20a25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d469275ea146109175304b3d09f242728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344da8259d50485f6201146519009b9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22e27275ad55c8759b803c5e3c31c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353184c52080e0d6806f9f0aa8241f7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183498f5c46740684bd3bb3f3b1fbd1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe40c3cd145a99772bcbf176804bda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db30ef0bb54a4069c4eabb078ef490734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80c98a757361a32354fa2efb03d86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144ebd922dc37b6c84896551964faa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aebf90cd53cf6e1152508fd048fd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb175232feebe82a5c4c104a5cb8c41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0790b85076fa33a7d00d29c3915c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5e6885bd5547c05aa41d85508390740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88f45c39766d171cb2d7f4b2302e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad74b6c8291453ea2464d8921b3e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b70ff82d617f6ce1bd699b702bb64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb46411ee2143eea8559ec81ed4eed5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e265e1fbe58a4ec5414acb97a3491d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1d99f26f3c8a46717765e19536ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f59dd84f5e53bd822056665a9277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd4a92bf25c881cb8fddc569872d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb436a03aca7c1328c3d391a98357c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af73698806be6b1d8d32f1ab296f26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488fa132c9374e31cc6bc032957b8e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770b62158c5f4caf0e215f79c650f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fce194cc897501d69acb984203a12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3599e635778cee7ab2fdc68c1f3117754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac32ad2780fb13b306ce7d475601d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcc2d3484feed3b7fd8e8371b7b971756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315f5eca5866c4e4e8c4a3ee26f46a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89563ecad7dbad6ae18eb27e040377758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57b930d40b045ca7f1877eaf4ec3a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>