--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612e21b7e1b7e39855bebc7839fa8391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc7c060a711b5102da0977836e39e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62210130477fa5748aea14939cb7f583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220c8bee2cc820963ea1062b1997844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5503b6bb6c87b570b3ec75219b42f4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797e10925f00528a3a608d60eba5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdb86ca98cb3303323fa2127160217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a4a2890141b65fb4e801e2890d7678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49ccea72a90c4d22146f2d4324d6b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bef124db92ce12a4b84cb7e0b3828910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078596e90562a09a5459df530cdb2b7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3fc8a12fc49dd1698f2d8078fd45812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb897e6f8bc7d4954dc38ec81c55d9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db75dd7041d6594553b868040207314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec5844b2ed872d595d38a91d5f9f8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be9ec8b5f9bbb069b1b9b32b4d82316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c82174f1e951b083f10822dbb91317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0651980a46ae73784ee426281a13118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e6c96557fe4e00bb63bf9a1998ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aad90df5544f1d5ac59ef924df1a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5180673d9c3de378235e19a35b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff92dd26be82e11cb5fae0a7aea37122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283fe5dc6543cd46040fa673e917d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432889588434fab99c28d10b448754524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e24ff0afbf088981521346dcbf1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad055e2713394a8b532cac28ee5599d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f691a308407956f83439a5d8b94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008739065341a92066b11a61379cfe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560789aaab32abeb0ef3dd02b5b1dfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26377febd29a9d319c538e12e636e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab70c4c488523053e1a7b1cf4cb7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ab49077af8844de12b5df9ab341d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d258843d97c6a1fef5492cb3bcfd3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b1aa453cd662d0f3e25e850b0f2fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83655c269a54cf24016bc7e13f201b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6025accfc6ceceb1b033ec54940d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fec91436684f97eaab8c6f6ff42ffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ce458ef6f857058d66e69731191038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad52a415ea035ef901955f179ecfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9eef45c25fbd34b1d214a1d8860b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9eaf01581aa4ce8d23da17036d0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ee465089f63cdcf79e3d6277d2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4705c7524050b657d341f0a1b76643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792b02112d46097328d64c72d3af5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1ffd59f3b0c8c143916e9369166845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dd7b8c52176b96a981b4968be3a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3c5ed4575bf12fd01d1d986af7ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30702de184f1ead83aab0f20381c3dd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a82cf70a85cb6cfda159cb91f4ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c300e43756f769ce28a12189de62050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09d90e4c979c07c6e4147a493cc0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299b8f9705bb4a7a6e0ebdd55863bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c3a3acb51130ca2881a1af00145353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e5e624236a96b8b9185198703aa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b622a55cedec6297f956afa5d712a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1c8ba92aed5db40f630eea6067b6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e5348eded4597007e17b0dc539aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeacdb113dd5a0d2f9d3fa53e42092d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ea5aaf43e6260f2bdda1581be8d7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87c700f0bb928ccfe41d45fb9e40e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6146ffe4954337db7053437632c2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd26a06ca77814e15fcda6064b6ee062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c4f9be90761fffcd17beb41cd76d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7b8f3a27212466f2c3598df3209264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a753ee38a41c5a530f998192a17d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf6a95e7e1967dd389cb1916da8cd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6a7af27e47196a67f1afc368631767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d34edf2950bf24d003fd061f8494b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948c182905cb9c50d3b785f3246ebd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d3e665dc1db6505297c6fbfa6b0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f941f13cfaa378bb4655fc15d4240871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f11dd5fcb9f3959e34f66ea8da7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84215948a1670cd2276f6937fbbb3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d8242e6df82274ffb791348d3f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bd8ab59de7788443ca77833e649375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43775f0841ec1fb5170712e11b23a91476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f1346ef3f64915d423ff2d4096e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594973e71a635588c585fe81f60d5d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef6527da1344cab7de63b10636701a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0715d3c6204ef85e5879ee9d0c20980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598d517f69697c2faf4634401a985b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edcbe2c5ff079e0eba0a3c72d4fabf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668638fd003a7c6d9fa6b15623741c7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186eab16d049a82e6b4d4ece8b3358484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96120e8eac78a5ee545c288d97b0a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2ad0ad64ed5eae162a0febbfe1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bca844edc14ea83306c65a4089bc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952ba360931d8c642768e78fb65065b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cdccc30c2b22563fbb52a507436e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2103654b6a35b0b8884f607678455e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce800cd288ad7a890b86236f2da5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2bad6b659cebcf5ceaa9041924a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558839c920d2cb4bbbe7fc3e39342693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f6982a420a7fa0dc43f552404bf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38759b619ef6329fface993072735fce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db57aa2017c4030afa13221ec5c3b7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a345173b55005f13d81b653c690697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeca9d35ca3ce12571ddd29feba5aab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b1325800e15f4fdfd81a5f13ab1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c875d1fcf821dcca7a7c65eb980f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60e7493d323f3be04abb7758a1e9aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a354f8ea5e004b8c502600468e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620d9f9f68e04e7e25e89b49260904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc7739e23cec6a5014114f3109af2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97678ccef59e108ae106649c8359db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7b84a2bf9a8dc834c5cc9bc3ec96a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01702c8754a46d2912b4aa3eac9a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33706c18c6e586df18432aa095a4c37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a7e15cee14a8bbaaf332cd21080ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158531aec07e5ca2a1bfa7c916403d66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe5bb27eec280308f36f982f73cc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb2da73d39ac74fd801c4117b0176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eb382bec66aa2afcd48fb963a09cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8c3fae0f0a94abe63301aeb34e09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fb129cdce03bf02f227365325ae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0b3998e6ee7d25a244a55dc9f2fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952796c12fe49d09deac306fe4180660117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a34ff96d61ec5f547cb8151299e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af50bef52aee63b48cce2b2e43256b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cf38f884c397b4854cbebe403f2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5682cab27689466eba9f84fafc0cf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8ee0a4efb2711a9d00cdb26a1903122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e239b23a620493703ce6771c7699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca89b76e44be8cc2ce4138bd690dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b43b873d08c833250228bfa3d9bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcacb73fda4a1ed477eaba49553e76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0814e553494ddb23f0c3f7b938bcab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3efa54f195e5c4c4f747ba7c22175128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e905eb563a10a15c9fc1210708a873129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ceafc3eede5ae45d256148f8869af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba19750902a42053c6f9ec06ee801c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c3f9f19a106459b6a05a6d9738c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982921164fd861ba2b74cda66b6e423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ad8b2365750fb8c8e6212bf7fb6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9bc8ffa74b171a704fea0312f5319135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cbd2635953ae2feff62ff4b9e4bca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee6f3bf89adef47a766c7a05c3de8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b3e59f9dc78bd40a91d69cf40edf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c420c3c72d65a91d4e6bfddf210aa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c0520b408eedabee4e7744031f71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2722e4dd367e5f59bab70a1b3887141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5484d123608bb611dc034c228f9d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41433730c76ba849b77d75401d4ae12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397c36c54e7c15b5051855837f00ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded780b55d0a69b9e8d83c62c3e61e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd992ed84ac7ab483ab443d23aec580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957829bafa570cda9846816282030487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d85d4faa5a2536c6bc70429ac98e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a251377fd7f5f7d275e21028484ec3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bca9b5bf2001a358aef3809c1a3e3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676792c116ef24f8d0369a953c1fd7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3106772317a909c0c43c20b07764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ff0b6964e117601c6b64b4c0484f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659a1dfb4b12569166345d9151c190154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43980a28e7d2e305b961b1db7b79fafa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45362d16cc7d2839db4db081fa820d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca62f2ed7cb787c00bf9197412aed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1a3b326f0cab511fcb0bea6f7e4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ac78d34f07184e176ee899644bba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f385fe538393f7fd16e66c87f77458160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbb960dfe8074e61910c2c34bd8a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988021d5e6a008e3d3bc74b048e5b043162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d0ec23925da9d35cfdcc53293515e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f95e548fdf90c1d79b034f4772ef28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b832bf719306d33e7fab5925d69ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b9d1167eb857f43506d95ae6e9bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a89e014d98616409e15cea7fd94a4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b51b159b088aef23498a114c777a2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d01a520d17f1a2ca25bc6064334fc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c7af42bd69719b5b9de9a2fab3a9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595beb22a2168958aa5539034f57673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d08af3c4b33cb13d795db007d847be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977657c2b7082e6ba2c10bccfe467c24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c88805f6f10db8df0db528a023cddc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af5ed7d184884ad862c423fc929bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb13bcc60d2c55639bc45082cc794b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c1dbf93f17f21a9e35b384c2bc93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5a5d8d7be52634247751f04069b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58693badb2036f0f42903b8acc25409179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866ea64eb92a93e60f9eae409b583f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3ed7818e04d2c7dc4b2e20af1f296181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5320c3cc859426660e20e0f52978182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b73aa34f71d9a68e57f9836bcd7e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98343789a32a75f1ff06494a794bc0b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06aa19fa2a8a8ba7a073f01f37bca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35f13484a21e666e1bec81a2e9abe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad8f506d880d9ec7a97cb8c6edd3d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b10d756d6af64c61f0b9dde4733c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059cb6867a6f15feb2fd01e499db992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee5a99f62ac9459d81c771c331a121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9a9793a196354e2803438f8c42617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919507f4270a870b69246e500cb59880192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294891cc3f32bacd0054b7639b9853d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fce2d4bdfe0714823e8a3a1d46c61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ebf62407243df0e1f16dfab8fa4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0d11645301dfa65f41142f6cce8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38746b542ac48e14348e45eb0e1ff240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8204430aa33393ac9c0b7b80e13e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e5342ab33390ff845b03dc90ede9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f6f728c1d70f1942ac5f75094a19a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086fc0fd24ac519ad3c4f4ec455280201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c846172e11f2ee63e6d67a8f2ebd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb7a921944d9bda9fce4aba05e7fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c4eba88aabc16d604bad8a895c0e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d9b4f15a6af4b7c3a3b7244dc4bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a98505d60fad755d610c27ccf7799206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4a815ebe0a6cb06aa0ed15186a19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e963ed4c8cd155dd8c484ed2ce60aa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16f5bb2e4045d7fd62ad6f913a66f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa2a9ada30c1a3261628642bfb0df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4346c3b9356a450b7d7413c4b63a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584048e5fbb52eb5cb368548c4698eda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af076c29b077092178319eeee8b2b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa218459aee0ece5ac04ef4d534d6b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b83eb033087573a94081e6aeb2c6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec02a5fd02df38e35419f4f99a329f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57d8d161df37e9035e3fc2923a8c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab92d6bc4c61fed2affc5186228c351218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e3e4224e05df1663166968c004dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a50d895211050224f5eab3ce2db6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bacb213b2d8bc77b31252e51dc63a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ecb63b12de69355978c7537e568e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b1acb3541a9ad3d728153e047f2e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df8d79bee476459f648229f9f6e87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae3efb5442a469669c2f750fedea2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a321a45a16f0fdba35e7de0c34280226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df305b2498661280cf560b84370985d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ceeba2f19880aed74329c188738a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03a6ef41887fb82a030f2d19e2b45e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667c20813268a2d84e8c2b1363419d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88894c02a4d39ed4793065ef41f46f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55eed7e0b46962e86fc514ce16f40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847307e3dea7dfe6f8e31015c49dc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0d119eb3a378fa6c2f392af7031b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8fa69beb5b81e49e86ef4208834a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b9f703c6cd24f27b7b310ab4158c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08e24b39813f286fff02101644d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888289dbf65cfad7e913fc54c96b3b63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac0da30c6bcce3543307b6640c82f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c3d12b95f430dd604a1561234ea50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12513962d90d1977ed7d3cb749e863f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a9dbf5b880d8d474432b52c780058242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f06b0b6fd7b0081456fe8e49fef1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7dafa7233171b6f274a421fc426d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9acecb0c42184d381f52a9fbc658245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda8db69b7096db50eff6993fc69d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103eb781e95a2e737b0e50584affceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552fa751eea77369f545f8771f0cb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda422842b19525e2de40af50e8e93a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9adbaca09e6e3fc61a154432866b29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae587858aa94cf1918b67f0b0082c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d54812888df076567e25b274f731252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3b13b717aa5a9173e8f83d99dd7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a33eaabb621f7b447a68c593c4b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e3efe887fcd0d2ada7c7bf298d3ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4d2a2cc96e17ec69a66aeb45f18b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfdb47898ea4b869b6e129ab97c2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d21d992902f507a0e3aeeb7094167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3305367f2b170a8ba48ab99fc79b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12b01d05de8177175f0939cd99694260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a1b3ff471d72cc53398c1696166c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acbae479ea591e92f39d25884d294d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c61c9b7cd6379438492cf262033c55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e55ce460d796440d2c4faed368846264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0e547b56bfd4cd40aa67959e6814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493961975a9df21d4c83f5604596b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc35e10123d3de49359c221fea03c88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22b7b4f6bbce53321b5409fee3402268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbe4ddc0a3b32a2eaca66162b6db60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59942d0decb35dd632791da04aa3c844270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b0d4cf5b8b0e5a49edc2428c4cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6fda5230bbd824952253fd4b1d0ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddc1cdc3ddfb111b05c833e8865d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8e8f37a0d1bb96578a060b2e797d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1683918dc5ddf09ab33b623063c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172192fabb4340978b924953a8d3c0c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7f97d1e7d8aad410d7b188a7283f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1cbf08112d0170a456b9c3332ebd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704446f8ae29f8bd93b137d46d488a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5051090f0124aa05fede5e03650bdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee910283276744a4518a55b0a35de16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf1b699377c7b2cbe9e9fac4eb9be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c8b3dd05d8a4f0522b89450c902d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e3251dd4520b4be7684e32f90da9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b233e72f34895802a8c9887bef02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3d11183f37bb3be7c0516927564b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0cd37ceff84cf2988293bc76122fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cce3640fd07001eca8627b2965cd05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04072d2ec073c81a1236c9ee59f6841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dbbc026c56859f8d99018acd8cad6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0fb7d8fd24bbc5c552c6fc2c3cfed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d214345a03e69591901f282fc21d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15f1dd98153fc0790f737ea435ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec4eed278ce830c8af7c1c88ad13e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb353c1088c13642062f44cb24d43a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d480e46d66cd05b28172941cf374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011e539b4ff7ff1151d0d0ed8948eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22efe90f1ff8de1b8d086eaf07495298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d31593f2a283a7fade4e4c6721f9df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8916439601d2368b7dfc0a1b02db65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fcc2c3b80ec1212afdbddbb2e1f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73728324016badd1f7ea7fcca5d85a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce43b7f41664de4cb1bd12991319c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c8bd624777beafc1311530d8d5aca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ae89b988267f85544c345388242e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2fd64865dbc59379944a389aaba15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f108e5a706c5b868fe7d08616ba3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245984e9e0779c082b4a550348da45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb965d28c94f30f79e6b5b7715eea1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c89a3e4e085531c1246e84d6a6b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340d413e5bbd380ec4d1544ccc88ec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9d83b2825b51c41b9da235f315c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2857d2857db7f33c4d1f377cde8d6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfdf0fca513a8f20a75143767bd7f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962876596de57441bc400d9bb5721df5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f35691f372887e0c2528adf730755316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbb190a4d592706cfb971a62b08be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd2c2344cb6bf340232daf7b3dac4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74991bb61c6ebc97d290a82fe347f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681e20b4513d4803791289d32acfcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d87b657ccba03993d2e9c15c9b62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbf80d0b8042f586925c924478659322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6c672d2b0d384a01c5c4cf965a3bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fc2395ac1e88f11d9b8d551354bd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3759871e7f066298e75efd1930146325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1758ee726fe9aa691d5dbda1b4ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a841e37de66962c1618f43a0d50cb6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a39414238f56a329698247a9affad9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5f03274e0247323246b34c65a4bb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9841aa7dba77f9a33c97d15d3f3aae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6c34221ae4e24a56f49c48a106ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751cdfa8c677ea07d3d2e09bab9646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df31d2d1aca971f35875b99bf079e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d11a9e7fd63a192cad77cff66c12a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56456cf44e1959988bc457fa1b43f56f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3bf34712b7a4fd21808401736dbe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffd763323726cc142c759ec0210a25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730184e1b97092a91d7a0afa58c78e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8dd12c5fd6a9f6b8c278fb5ebb426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573bf51a6de96e7884fe95ec97c7ab2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e88b3b0cf86f2509112c03c077d9b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8798ff06b1bc621385015d4c32c62f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462caee910ba47f83b505ed6594c621343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24ad955ed0f12d04a58219abbfaa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfff8fe79f6cce217a6d4ed2792d7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aab099e12881f92287884e03f8768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d538f35915168e873a174bbd0f10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fbfbb487e2e63899bd1796edc9589348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f01df57d3bd154ecdfe3141aa0e32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd8248f1dbd773139a89ee5b8218e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9095fa8c8a17fddc1c8356d252feb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74d5b952e611057a46bb59d157890352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd1178b954afa767a72dfd0505655353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548a2940eb93fc4c97ee026b68a29b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966afc8a8032dc20bafea9ea39c30ce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815895c295eda0667de677da2197350356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dceaaa84576a9849d4b9cab125d31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1edbdea4150e18f7d5eeabca4399358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d50383e19be199e106271631f19d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b7775fa623421da30216b54bd841360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db863248646045c94888b02b26107c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8245315111f0cbb47842847298e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061b655aac52197530dee95b070ede363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1358de95d5a1cb4783944703ce87d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74273f3e48cd306a51451ba2adc5a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a890b6a7ebd13bf3ba653296909ddf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deb729898621185c9af91dce3de84d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d7beb8c2448c30998f9f4dde3a52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a180f107fb1df190b17ffe54dd5c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886791a9d95c2d4ef50628c87c1a2333370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e12bc5e03aadafc15be5445f0ebe1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fae3d5cb7a5f6c20c40c7d16463ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1c8a0d2f1175149121eec15256f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5bcbea48ae4093d132fd1a3666d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024201a6cd41ab0f445ee068eef88a24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf52666c2c56a3f4ed45615b8e551fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0df3d4316e16f64e44e9a096e1c92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406eb8c65bbc7857fddebe74feba8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087508b4d7627426f5b9cbacb70ecd14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1078ae52d128215901dd2f0592ceae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8a98c56ab5cb73ced90d8acf430c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e319e4cdb863c00d85ddea37cdd33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d55ae3db6b23c88bacac15c6ad9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4efcfc058e7da86ed05a6418332a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e79066cdd60c12b77aa5f12b3cb3f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e418b7f0aa10337409511ef51e0c97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3400ff28b3f2cf0afed5ff0906967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b9f82e65a569e7ca5755f1a4c0fd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595771e1bef3179cff1b220ec286cc8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe83bacf2117634c00f55367834d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604801ad790d27fece80e2e1978a6cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247d6784c531c763fe655c4277ced1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483df8f1c630664d830dc39ee60c4ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bc3b9baae0eb63493382eb466c0fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b70789eeb2626012ac77f9e47a4d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd9cd47657ea46bf99f30353a84ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958fabfcdea2f96fed63f6dc2416c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594978e4149e019e9ba45e5cf6ff514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffc4a3baf1d752a5bdef2def004da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93c1a671200e49ccfe9b580d0e52f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1471abe19700931b1022faa4a8ebb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e216f97ab5c61d9c8a7c42f115c406402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb430216534997eb2f818bd3468a0b75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0507fbaeedb8315ad709f502ca29d88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a4037be1dbe2c0b6170bd33fa1f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bce720c8d51c3960c1b9ff15f0bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c197c8e8f8a8f6647c50f51f3567407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1adceaca76296ff7dab04d6c7a0f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53c7529a0b016504f42864d51ea0a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e08a2962f6599776286c7f4f3623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361d63371114e7592c2ebe125809d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a650ef1e6a630b3c054dcaf6739425412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178f85f35fb28382be3602e3149b33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf8d9b1bb9b06d69b108b39fa1351414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d168b7bee5cae8aad43f78a163f2aac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d618d21e32bc6149889a8d5e9b2bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8259ee334f4aec7a495d258823f2c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff78062fbe01d38ab52dbe6da2d2ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d161cfad77d2981648a23a5e62833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92505ef30c297b2f673758b8ba3079e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd85198aab78929993a09efe20a33f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11bffcfb27e67d175b630e8a6a9c59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6cf76978ddd29f522c2962cb8b054423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563de094017ea6e1226bb03fb8042f45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc555d9e650744ef4f7e383ee9cae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f575d7b2da5744dc5e51655fa94ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a3db21b495a7b0b0eb4deb2af59b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174614d5a7792cb5a26a4239a38e844c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa687615e2aa5451c66eafaf9ec85bf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef96ff7dd4b18bd8ad9fa54102e997430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c44c2e3a54336ca51b1328d098b01e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f81c2152be102385842c8dd549cb60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6acf30d747bdbff2b613587c6bc9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad751c444e6f6db40084b1605aa37c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42df9b282b2f65b04b51e32a7b9897435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83febae9a2087819e5dcaf24ca5578436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994919c4ce8de93911a68f7c87123468437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1acb9aa15ae70f0514c2b5befc9130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456c080ae4a38c9131c54114ad15361439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130193dc40c11737c39e1c73589211440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e04d865ad3d8a7458c6e31c1b6504441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026f904bf335aac78c0889d690f45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c05067ad946e6fa8d2284d6e94a21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18aa5e1f7dfaecd1c66bb8eec2e3f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f3a1598d67258f5e80de639d2b76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477673fef761ca163b974089b5780920446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22760b0cac149a64945d8869a9bf0d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4d2415a70481e1123cf79852f9193448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1f88c16c42681f872df4e2e98bf11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411267c219ff24481d598e6000d3dce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ddbb7934078ec997e4ffe821dfd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a1d7d1ecebc5af77b1ba13add531452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e681ce672f69aefa55756de33782453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c43c59e51ebce662685a6b9e7cbb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbecbacbaa6f08b365b916ea71fac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6a2522245c34152a910cfd50f2bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda9c87151311c1d207ffb53ce9eb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393edaab1476b0521195bb6ee57c6961458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f404fe918877d940543cb7d63b95c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f036c65a6b7a5fd1d908b8047a8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f954d7d893254ccd07aa7c09fc26d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e607b3c8e8c76f488f6183b583cf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd986a673cc49810105315a354c461463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecbaabaa781465b64572a9ac440d7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e94e489f29b6dceb8b6c761a66140465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4283d3741d5f188649799d39758e88c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca20b8749b8f439851db498807f10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295868038bd9fbd7cc000f463e409a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a00406844292c817508ee5b399cb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290b0d47c7eb4b4c6002e094486538470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415af2d67569d4fb47e4042dc26abca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4532f50354d9b511b7abed1f1790a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4838ab3b53961bd4165f6a66dd5440c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753a34c4802f32bd3fa9155874a4f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7c9520986575cea6abbe01b9bd61a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d5c4d7010d8b45eb5e611a5bc59bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e228508da2feda003dd48f9bb854b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b16d003569c044a9ee53eda056cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b11ec9603e44d239ea3dfe17b665479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405cf300ac4a644d40f7295f0e95e4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5a39bbaf471a068ccce3578492696481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23f678c2704e2da3d7ecec93b0fee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d5902fd35d3b6679e8816e3ee1e73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2648a0c5a929d958fc2c9e75320f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1dde8bef11c1b963001210d069e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a15a4c393e9bee238ed5797c8c0ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad8988d12c9c116662b836412da5e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bfbe1aea9ab3c83f0b3548d3d212488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baed16ca53db98f3eb552d0f69b97d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc642bb79c49a38beeb432b6d25b7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e6cc7c41cb58f28484042f56c010491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7f00e4a1e54cf29afe5e6cfb4f2e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c7311e743356d48b02c5929522432493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be26b02c9fdacc2e72a8747b8239ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116924024a79a56054f89a2c83865c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9851f8d9bd6e52c2284f4536a0e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5fd5c3b4d225c658474cf3e16f6f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0230deff323929f257afc505181f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59687e23d082b534f54dc4faa497726499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d13ccd27e2ab8374dc2c748299aeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a66c5a6b0b83517045d266ec68534501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced1f50cf1c58f55ecb478b5f1551d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc7af24977d787fc5b1e4e581f036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320b68eaaad565fc097c9217f0a051b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736f59a389a1f30d632a166c9e3636505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a8915921711712c84c9f118851778506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc506bfc7579c0283e5269c66e67688507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bd091f17a8c8eb37ed885278efd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6f81cd314d710403ffa34c7f4f5c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c57ff7a01fa18672145676aa228d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddbe973589ebeff15633019d905592511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586dec0a6226f33126d78d0bd7f91d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49dab5e50281acdc75e30d70b8867d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f829d040a2ef8662e1b54baf945c6be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a673da31dd8db3b7f3e04cf486a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce108c650e95d77448260c5426fd1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7f4585d92bec65c0224a70f2b078517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee40cbcb573aaa16f191daebfc13d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8e67f8276b7a65d9577ab2c67eb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495dea4a184aa2b994e72cd42061a11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176ff5d3706c311966fa5eb2d3d19f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4aa98e188adae767bd5a8d0f166d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad725003b2df33e1c51569dba6f6494523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ca29130e9848555f870658de48bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17caf5621d8fa84977dd13a074516c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa7c5c23cbd1e30dce4a636a7c605e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2f6dba32fbabd48cd498cde1360d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30269c7073d5cbd8855d6a013277bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090044e377680fba7956fc20c454955529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e229027c0953022e0509f627f0c79c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d652aa9465c788da3bf7ea9e60e184531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a95fcb12927551a715255b5680fe7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0467ea9ab1f72247baec19332d40e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae1ec78741a5c075bc2ed39465cec9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186979677b212fe713fc9b76d52afc70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4e88f01d27d9430381c0bb257bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823e1b852a7d23a0bfd980977d1b4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0afe4ba18538a974fbf50500444cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac0352f196e1e626d0d6e1b9e82bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d77d2470f91309bbcf386c28c745d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb9dda4c9404d429c7041a6fc2c763541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac3245a41da37a0bc3044a89bbcbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa600ce230b64cd647f867c6e17afb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6510a2689d897b583eb4fbf931131544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c0911cc75355c643fa855aedc7c0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df299a129cc85fff80c7ac4e3ec03b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fda9b671a2264f5c7df8cbfe9e601e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff668db660e8dde3d7782bb834895548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a413c748d43096c9cf2697e3ee776d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa67c1f2e7ae82860ae1cebef05e0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b289d571ae60181a56b184f4fcf08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d15cad7fd65c8a6bedef097ec3d5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95091e72a0257ff0c5cd4833db399a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278ac3977df2e93d5635c02d1ebc04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeebf894e0a078a2eda091ba54f163555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7316241decb2d97e11a632907bc6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1732e3d8e068039bc2460e1b684db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd1901566621847b7b480b3362b95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e0f225c9bfb0ebc7af54deab9beb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563f5d2232c458cbd972a5f01ce9ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b817d610131f6626dfe62aca989d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c82ffc8a84a5fb8b34fb8832c2961562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4fbcd7c1f0f5a0f136eebc47d91d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df633e443f87e8d12c44d35ee07ea2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105de1c3f5dfbb5400ecbff93154798565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db448c0abdbfd061c6f5f03cc707d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a2eab5b467ae173f7c0f75e10723a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c070311fa82c14bcf7afdae9d6644568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f5b58852a0ef222de83de1eebff7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abc8a9d12a06600824a14dc1128465570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4c5bf25466825aa68e82292ab72d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15902f13953643c55aa3bc9c494291c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b86b86e5c1b49c191fe9e461b1c7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6b4be9108cb43b6e076ab6c26064574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bec1d19117f911e5f045857161db5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1670ebe39de5a571946de404542d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060b569ff25d78dc19804df9b26521577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422901e9d4e027d28936c2eac8939db3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71305da2b9a72a4e8ab0735939d42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498cd38d60f927ec14716bcff99d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90372da8843fbc313f415996fb48984581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d53dffd8b860df5fcba584fa07158582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0d3fb6517ad5f0ccef1b94b7bd0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376ddc20d6e9fc58b604963b199e51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a00fe5e0e9cf557e6ad780be6f8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4f4873a3d300d227354178c2f510586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52860c430b3d0ef976bf0d22fb30ef68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca6a49fea1985b48c3a62f8a90871588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9243341d732cadb724b701f4059376589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d399d3123b376e370cdf71a74559590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf3a7c795c217aaffa472066ffc348591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169d96aa04c2ca1e2de4011498564e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a1a0849e8cd86406121153d1019a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe6d4a24f481bd5e7d25736bb4f00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f494da6db806d368d3e1dc6af9e7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0426c7b9d81e9fc76222e7c3a4f45d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004efe4ab81c06dd996be9b86d5a026597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3125f6088f3c33731b249d0a51ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f0d0ef28fdd1761afae6e9c99ef9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9e11d116f9e358cc01f19e77ae4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4db7573a6c764fb318a27b8b4b68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea3b19d9d7c3b6bda33d1f0a2e2a2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a7c4c9ab51f767c122ea0f92764dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4a76ed0ada8395b628883758f8a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17fe23582f1f8a84577c1f76a146c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249daa961967bf1430e3e1689c909bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110abe4b56dba3485526c1da286374f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6f29552e3f45ec5000a6233e6118608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c31e66293de1f8853903b78ef3b88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4373c52121a1675f58db97a165c5ac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce914161397e0a271fe823e5db740e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d182d5efcd788efc6a1d8bbbc88d69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584b977a3993f7d41cc215d28368553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95bc4a9c79249baca8a62f42f2490614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d285d7d83fe1e1d88ccc8b8178ebc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda7e1913f48376cf531d479ff9cea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5198667fb5e65279afd46c78472fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97337cfe13c48fee76920c85d5213130618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1545ed1fa316d0df62294a38e4044f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ec846a5e9c5fb3fb9d813e2ae382620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5694e8c765c4fef9cb661dc8fe57946621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1a87f8ac766ab999d9e88c02b643622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba6d16a8d9b333ff49773ff42a858623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9f55bcb79185f6e259fc791a2cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d34789b73b416fddaefa9745b17dc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19736378dd1e1e4c2cc773b53a6b2c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb468380b34e43e56f26c21f6b66ca65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e7006b233235d5520d7e1b901107628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eed6fa4a7447b4b43117bfc5c477b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33b10480701bb1153bc6e6cc54e84b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9511456a5df76333471d8f4120133631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0893a13a310ab9adfeee867eb851632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d544047c2bb8f2d796f54d61cef04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8669394a4db106dedd0da48fee9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933e74f95f213c7aa4d0d9a41c9693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97ada341be0024db1093a23c3c48d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4add24373578b6ff6b8f5eb84649e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905f513b1ccae6033573d5fdfedbf0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752476d40fa8a11b70cbf66b8e266c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f52f935c86fe883f834701bef2bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9795e1f0caedf74906ac6e76c3e1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e134cc4c70328493e53f549d05a19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc33ffd8cf09f476fa8ad855fcee01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4afd8d7f308fb899b00a9f50f01d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86be167bdd54e3b610c1d0696d2620f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f3d52060d201f92cd9f2eaad6b25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780698948102a369410aa2e2a06507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd324578043a441447191e6a61e5dc7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5b7ca1de46fb520bf473c9eb8fd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f6b2f3f2992545b23bb93a62c174650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89459cd771398de32f89d0601db9ebdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61599b812392b33d6ae822c73dd5072652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b314a00a532761142410ae3e99f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42143f74384609860534c39beb7bd90e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21202050084e2fa6d70f543f8a9ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49876add5d65ec79819ae53644f56f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9429ff1cbf0c49368234be176f802657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ac39c30e9fee29629a48c6c8432bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7594f1c63840271750a07c1cc9cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223beb69c5c5d9c090e853a7e6df91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e1011b78313a526489d8a14c4f05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d5a5c9e1ba0ea21e73a39b0bad43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c71307d657cbf68d846d3fec310a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf455f1e891567e66024ed6b3d566cb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a832df383259de72bed521fab41aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c4fbcf07d0378c5e9df9118dff57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4440291e59ffb9794a27d35f2306485667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995db36e04d6ae4f09017c96add9cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a2ac33ff611be0bcf2f5bf0fbc74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7c442c6a3608e6b6e64f534befde5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d23f545ffca56d054171ceca30c86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637cb19519640c215f61b71fdb10fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f34f02edd0ea010bd4bc6457042b8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900bf1991d436031f83f63a2b215168674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1005c8f43a45b72dee7cdbb79df1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c366a691019af58b737cbeb133ba1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b71fb83fa7e5c61383d0fe18f3f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec9f9031e3ba58f9f1f0bab37e23a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd13974fb257fee68654f61b374c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68af82fa13f292c5e73414c77199a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7a4840b2c858051de1b2ece0d36f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69ec91635b84eab8f171a09cd1044682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f819d36dbb3281e88558bf5df1f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c7b8114251bd15c5075e55b8e5e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4cee23a885d36d277b7a3dde70d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a762676b802f21783757f96be19c6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f13d3de1e339fbd1802cf059c5ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ff168970c24488b41ec046cec5b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867930dacefec87bdc8f025980217f58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a0312bdeb1416062daab68404d68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585b1dcae54d09d7882c70706a59ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8cce332e51bc754cad5dc88f9c538692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdadac8cc181f86bdf0b50de899928693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931113842591502eb7d3d6032fe33a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40872759c58e397efddef5a540f70707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32e8697ad9522e742e850356ef4fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a75cd0e03d14fc1bdf724c1fd8a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c968c6710a1362d9c3eed8bc56bd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2bace6d020f43117208a7b20f0203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644aab83d812de558429de5a0d9a59f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbb55bcc1c0ffd019dbac243095e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a915f8353b82b08f08af91127847702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990271014bd7e4c424c28429ae6e0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f482891be50640e6908f964b7c0e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0695a7f35810d6a7c7e1faf41875f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c774f4e5f4a2d9404b3715e72db233706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6465ec3793ed90a99a42597dc956707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521260a166907daa3d1b4de2130210e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967947052db6efd1d72751ff3d6a46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541543f91872a241464f0b727330fba8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d69f9d53c0f3ffee50348a0a7a487711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020bb8c5ab6c5598631fd301a93e9e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a04d857da71d517e7f683a6e418b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d9bbb12bf5dd08b2a639b961e44f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e2d73ceceea4523cbbc9e424ddcbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0703447ffe2e54b7126fbff42490716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f8cd1bc8526fad4c024d5cb62856717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d8922def2d8fe694e541e5dd1eb3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca424afff01d4f5385bba3541f040548719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47eaa840abffd7817e4ca6fd6d9b3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6667b2fb7020a2b951fc353e4c36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae10d1160e8085170ed74e8e7fa9376722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91372f3586c35077b9cb8ab8d24e2e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf43da9462b1463e65885301dbbc2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd93ae510625555f3953d0c3d301c1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba79c7768ececfa12382842dba9f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5169556144860ecb2bba5f82e928727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf99d0377e49e7ba5628b8a503837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2839699fb12b75384d5f010a5009729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e68066d57e8f74bda905b9098a2f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae15855a821758858a30cbf248ef7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d6bfcd1a17d1347c08076ea92788732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da822fcd39f2e2df6a6aa33a01acc53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7fc5492033b4abd732fda2310c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8076fd3831f246b3e45ae461b8406735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f827b8bca528c522f05203e54d2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f3207fb7d7e8ab60fc2310496e60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9d4ec22f242f6be6836e0a2872f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a9c387935245446d5d7fada14b36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e41a0062e3443b904693212a824b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9791d4199e4030e1bf90f95555f32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ef9ae0bf636148fe4d31e1e6fd1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e376d8713cb6f8e88342e87b19997dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed36bfeea8df2e63704999685932ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705032a5fb4cc13e49ca71182c3f904745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f2c244930b10cba028ee7e4f31d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b58b85d2b774e462f29ae5fd60ed1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6acfe1f93c55f9e2c77fab4b554a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4dddfc62efdc0cabbc1ddab7f5f2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd78f19f139951c968c24c36f1905750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741123d8f5cb936f6acf255fd76bad5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926919af6196d13105f115982ecaa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438dbeda571866fca2ac8a2507d1d7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08007fc8d9375d83e8a82ab0f592da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd850fb02a2715fc0f8ef9aee68bc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008dbbc3d78974c06105e828979e582756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7fac06334bf93a191976e5201713a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1f0f25d908dc7f05497d277344d46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ea78e7d31a55b06fe0aa2d34d4bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f690c3f334b99d9faf2e512120b91e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180f6015bfc1a21f15b5337499d6682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b5ca2ce995dbf3b840aca05443ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add793b3c1adf906388313de28c828204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ebd2db4cb32e582e9fd7d8260a8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c710e33763f63741b1f5acb614b9fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee29b4f16890860eddd2d91e3c74a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eb6564fd5d36a6887f504e8d7aaf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37252f4d81e65d6b043ae8cf0c68ed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430b22a07132a818da359e09e4c08510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e7d4b009d03cce02e65959a668f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5583693b7976a2fde835b6ed3a37612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92b830a0fe90b3ed707a539be9aac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2131967ecc081b719a04d58261d44614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14a62444013871bed2abe7dc869ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fde300a95c05d8bd53aefa39c007c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa4bf175041e9a3637030444f3a1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573423e4de617003c52b052eb65d12f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654b32a2472923759679684208a89419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b504b838757dabbb98382204dea3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143b0535af9c3d614c05bc5a14f7f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f62ee91c4b6def526a7dd990ee9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f00559f84d3f3dcde8474d35a8bf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7cac1fd35b20af86a5a8931ab2f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30d623d200acc4500d85391558aead25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec15bfcc573ac5088f63641ec0607126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf6e523274edcd9d956646b23a42d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bdbf04e894eada413c8aced299fb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8acc0394f7081b123c8b869d205429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e74b7081342c5afeb592dba5cabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057917f2330a2ac71fb93b624e3b4df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d98a1bff95353a5c91a49fea7df32932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9025d9bcc2297b3fa7facd4ca92b52533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc98617e2dea4dc779125cb50d38a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630502c94ac1790977bb3179c9b4cf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde53555207a54f3144b5ad136c213b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8162f10aac1945a0aa12bd24d5a3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7d708f92b6b8ba413fe96e3d1429b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e67d1da5d79f0e91c3bcbe63b000439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15fefbc854d5ff2dbebb0846b6dd3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feabf9cad43c64f032d9020907280341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd8050e389c55e67985b174ad667942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234311efad09451bd7bcb4f7beca48543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804dd9db50eb9be59145bbd5a5350344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1fc71174370a9a1605a7b1336982345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95c7a8b2b059a90e09cc3b10395df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eeb2a979a7caaf8447731cd5ffbf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c3fe8e046482533529f71f74317f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c429a9ee3ad68d49c18d82244d2a8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1ff441dcd025c6ba38ead330c677550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd7225ab1d07e137f682bc2e9e9c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1843dc3b501697b08ea0add1d63a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22622bdee2266d7bc84d3c44bf66cab353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c528190046adcb310d795b4a4f4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65591a5e5bd0e3221f6eb290acb7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5d0e36fef6ab77d300759245012c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674fbae89f962147ae3bef9126524057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16402ef30133b30ea305e690954c5ed258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af02a39dcfe0371e9fb98be0b1a21bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199013151faf251e9541e6b2249cc6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8900ef70f8e50ffdc1ffc3569bdc6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca81c4547fb36d850853fa0ea061ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f2f02db69982f883010fa26eb21c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082d920f6fe82cc78b1d5f512a2f5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a584ec0ffb5b3e851a92f89e8faa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d146b11787174fcdfde703f943da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139e2c7251223c12bb8899827d4d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b081359ca233e8d3d9c43284bf7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115463d08c3be95e9864f72c42f03a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc506ae081c63c0808780a187095f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9b27b46fcbebdba27071d6412af171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825fa902dd903b789799dc4d4b3b92a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afa0cff9d4729ba06e881567798a1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382a9c832f848e3fbbf19c7043ee2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38509e5f9d5949abbd4a20280aac149475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac8ceb8c41decd4dfa5bb1a4344ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32ef21aae4d361246d57328d792e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf36d8e373cc9562f9e0dfb54079378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba8b442c7fe50698e26def1660cf3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d9d657cded0c4e58e19f82a5bc71680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa540a562d1f02208ae27415196c6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc157745cd01d3e466bde27d1be6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5bad5f5b373558c907f3a7724ab3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957235469ef0825c64725d4c67dc2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b160c696d791d0fe34bf3272d1e09285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a096c214ddf69b7a312f7c899d1d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bde920d19064b6d050f6e605a69cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bb6f2e7542ddccc47f89604952b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb00088365553d134c92f049cfb1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439781254867ffadf49ee1d6b9f6590890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945fe990e4c501f6f98c73a60b39fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e825add7fc16055d445864e8f66b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978c649a2040acd9665df911ddf2f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda573b1677603d1cdd09a0fa60a019e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60270608ab599bcab5d36b899281d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf676706082010e70cc2cf34de496896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2ed2fdf4713fae9827b66f30bd7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2fad8a7abab5518ab7288c516c3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a145899a525b19aa0c124c2cf23199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db6412f943dcdaf1973aeb1303d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ac25be67814a51e1fc6d4d371316101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8712d8cb8096e1626b4ccf7bac3fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca047239841e538f1cce278a81d0914103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f07cf2c9414c39ad90bb79cce564d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352533589e2bc806d6c0f73f7663a3d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e00360134aa5d07f5013662540313106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2c8b51cab847a2bd68a1aa1059eee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aabcb48ca53a1f084023a82bc1c627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eff0da18e5ab2148e429c614a966f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff98f5af648b3dbbecaa663f25a24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be63203f46298d6798602281ab7974b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6c2009a724c35c02255f0e8f3ac92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cf09aab301fe2c6c6fa24084e8cb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0ea4bc3706f070ed75ad1f831625b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f7d87129babb32ed91f831f260d88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236096ee3a8c68abd17dac3d267cfb83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd6c22753314bffd659aad3810b9a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ff228c579f62ed9a85a6797a362b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f674836c4b7dd7f3b57c1bebe5b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf770ac61ea1751bf501a199678f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0f41bf36c8e91aa0bc93fe9dccd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896d366ffbd6661fce95b26fdbef7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce0dca2ce04270460273c7cd658b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573c08fbd0e669e5d297f0bb122eb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb9b9dee789fb9874d685246921a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754b2204c7daae4ac27a3cc2f2bdd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e40db64abaf12e9abb979115be2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e29ca3c13b1d2b0f717a76c2816d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950d80f610caf2d02e4d63072ac0566129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba8c093c6c5b0ad1b809d8cf1ecab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94533e53af6dced9577e5c280b3c73f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935fae19908320891c69767853c3bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2aac2a2ca0b67fe71183bfd23f3de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6222e4b666fd6c915b699e6e0948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667e7467a2992835deaf3943ebbdcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c193e002f9cf033487facdb82731b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33eb6fbf450d6c0501d4a31bc155a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0949895d63ce5e084c2dd5d3d2ae6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31824d39a1b81882c7b74f1bcfbdcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d3de10bed6ff81f099e3b45c860f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017cb16647d79a2e23c97c5e238114c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bcc16e7fda26b7fcdeb6b9f90324c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e948b327e76f8bca5fac3389abd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e25af271a66b4b44629112dc3ba7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319afe91f2013f9c9fbbf13f1ca63d3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381c6cd1f97a574ac4bbf676f7b26e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0dd99a9a935dd6c3731ea37ceb213147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec0519a0cec1f806d8ccdee9f588c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215dfa47a6d3db7531ed36782be2e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4412050639ab0e29bf79d1c20a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a2e7153eae85371b9fb73b17cf95f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba01c10ae81aaaeb2871babf8fa9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32aa56037925791e6937f9c087ff8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018e99654d9479f6e6c9e89a3327b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7eecbd83359c7911a29b85c05ba24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca4654938130ab25e4999b6c74c93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499d2c97b6e5be9831387cda6a06b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534fd2919a54f411297e45ec5f9d5d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fbbdcb3f5699413fb11348d8d7b19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879cef19af0f2f50b358dd6ab6fa04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239303d4ab5031641a1c348ae855be5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e6c9e6eef04eba4b7329f6cf9455a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090c903dc2de07a157026756547588b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88f3254374282215b2fc229025836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a48c3b3f3b88ae45b4a31dda4f9e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd053506f6cf965038b9375eca56d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b15c5feedc5bf398d1912bcdca827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371113a79126a8f4d0870356d9cf166168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f27169e088ced0c1d4790e96db5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fff1eca98d514ea1b731828477c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22548595b725a09cbffda24701f2fbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3769a2ecc989c0e22c84d36ae02f58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087d18c28417a80a25e33b3aad1c96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ebaeb947c6a8ecf9fb0ea52d0644174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e62fef901a47d05150b1af573e10a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6f6b8789786584d25478a91658613176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c841199f890628001af5cf311d3e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a45d702289c7439641d5d55969be10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694d60b6e9b40ed8ecab9c1f558a5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5151a79a91efced0bec479654c3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8417ceb368e220c7e73f7e2596186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123afed65f85f8077fa799ec419407c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39a5a764a85b0382098aae700b6cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ca3493d7cf7f3324421f22b8f47b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2b191e1c17e629a934bf15891ef6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807891e4cee425a81fa011b172fed9d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2d0e54b60998d632620ef679e7619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff0e46491963666bc4e6d6a5e0bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d27f0cf57c090d7be39b7f38831e56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ab70583a9a474f45a27d73b87368190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f295448d69914f450f718ea4b089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6458d036e808ebcc03d8cd32961cc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd70c0dcd448a5dd481fcb1e392505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d376dd8fdb2f7ce51e3d329ca85b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f0241b711a5b9aedf0552a5de8d24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbe5ed03bc803a82d4cc165e6b8623196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb55c1f2921925897b565fe54883d1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb611ea7a908fc2a0dd090ac402bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973f6f20ea79a7529278078c6fbb0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb8f007961ab19f05d74bfa6accc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9b1b69f88ced087341c519291e024201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bead5a9aaf0e823eb9f662681c241ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915a85b83274a00f1365c2f51ba315e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33634f2679df18cf2fb9a59283983b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c461db8762a4970637eb2b5468a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca88d3a6dd42605826e561291584e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098516e43a29b5fa3ef2b5fd74bac427207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f9d45c7e90b7806358733bb3eb8ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b80b4d1d5303b83edfc67722f25330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818000208ba70a4cae42fc7c87bd1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a74398347d1638dc0e5428c6c417211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6557f474e6e0c5c7f1d64bf6f7b93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4e733f887ec407d3ac7a43dedd78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0644b8ffc2ed77dc44b76cc5cd33684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ab5d88699ca7c9d0248d57c0e382215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0450b6595d8bbe569ea640c267ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb8d5a1ce4927ab7a32b3b7aaf6a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983b96e9799ab95904f7e59e36766ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb94336edfe600b93a9bba2553cde3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8505bf40511390d41c2e77eddf1efa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff67aafe6bec6b2587586bb819e31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479d5dae3b61d3feb36cd23a9de6ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e03d921f7c74cf4479f9524d62276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae359616cb0fd3f56ef1e3ea7d782bdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0eaad82f63fac14b8f9f56daff68c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea450b02838237a37a753da7379e2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5680996999db853be8d9eda152fe6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4463c30e6c675f9cc0a4fc55e3132228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04233a879c714e0a3e0e134b7304402229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858e13ac32164a5370d1787a29a9b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3ee605387adff624f5caf3b5bb2a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44bc3327198a12500581b1d7ed77d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee50eb179700f1ecb2ec07e6d278cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a2beb99b8d8b3452cacbd8842f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88bb81305362a0b68d09b6b2235c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0a56ce2777e2750767b582eb11515236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38b14a7685e63e61a30c419b6bd9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70d630861111735ab139c1c237faa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be26242cced0ef15dc1d61c76820b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1a02e7c2ca1ee53b389ee56a90e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668dd38791f4ffc79bea6d461382abe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d85970102aaa54784d5a9fc9c06af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc240418b7b8949ec7edfac213023243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7fb2df8e37b8361797f214ea6b427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6486c95ef9ce8f6181010cdd65e84c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b555185a0865666ee1d0f6a6e4a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ebbbb019a7d17d6517b03690f0d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83952cf84d2a21628035cbf405566248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284c545b32b4561c92c20f508521574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470379a1d52e8b2d7c33de8e7ac94dff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26b50eb65be5caa98d791e52f1997251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b7f6adb1175d6a5bcafd79ea0dc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1369d06ef6f6e77e0caac18adfde60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4833b70c3d2a8990166b1f42184697254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb9ba6d862c3e2e73c703d4633b23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922aeb3767d3ae06892c5512e17d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de8082a47ea4b9b8933dc92ea6351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930eb51c420188dd813bdc804b354f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458097a259dac3e58351fcf8d98b27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4846dfe8ea70cdc4ec152e329153aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabfb573c9770a89f9a65d735ab2d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d62b22343e2b5352649a3a98dd3a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b972f15171509190764dcec77285ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc2808dff5a281cfac6343b72bb53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8f70ab3096a87184c9b0a3ddd8b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a8a3092e519da5cd6af7b706c62c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d828d733d2b6387a8c8d84c56c672267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe3f1788e3fa6991351e1a85a3b08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148489da02d50037315f1d702613a76d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5336f9cfdc08b283b20f692fba1a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ad969d6a605c976bf6e3443537e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c681bf3ceee0846e053a0f4d6101b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c1390871dcff35459af0c8715c63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b432e8472f53c406944ec201ea8094274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e64e1679e0da91fb55290d945f5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f08d39eedb72bbb771b37c47c8efbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d35dbd1f5ce938df0584c9b5109b96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bb0c64959455537b128169be5e890278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4fb461059da8c6d9b176abc9d0db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05d263ba442baa87b839ceef8277cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61dfda6f27ee6e725456950e92737281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785eb680b3fc568f5fdd50bc87b007282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c0cd9ec1054f507fca5e43030e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1bd9405818892c2c2e406ef8e6d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc76874cd6c1a055863a25c5f3b1ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8a8e7f886a7213fa4a5eb39b9aea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1649d8f0f4ce5aeffa78a1908e57856287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3140e841adbd8045990beaa2297e76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1618aa482ed4a51e5bdadafec45433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a7bf2734e7ace9f0f36df91f68b73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76bdb0bbbd377246e95d41ad930f74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d375f9939aa4edd640298ed3072ebcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5efe0d46c3b66271abb6f165b6b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef499cb1025da24c13b1e4c5f0429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed8fff110ee9b81477e8976133b58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d024629026b6807ad42f2009f2a6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dcf31421b6f0b54c0c4760a79db40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020068c2d6d54a5b5a421b90a98843a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228030b53dd612cb8cdffe51c52a2d1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae495115c374112abc07c415b5102285300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be7a44f8112bfa60033be0f8e4bc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcbbaf4145828d61eb3613a0f0026b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d857558745d3f32e358ac7bfbb8aeda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abab05a104ed9b3a857ec7c700155e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b0ac3766304051527dd5924a6306a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af4be04678c41e0a385f6de5381f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe06073878f3750b24ad85d47834cd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d41c693baf20f27f279cb9c818b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9457a74730c415908cc57f88c2177c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbade450b92cee580636e3dc07288d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235b3dfc4efe298ff406ffebe1e4b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2698126fc360954d87dbdd2c6b6ebd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe754eda6235c5175d4340a2d359c160313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7f6a17e7aa96c18bbcd355af3e15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e5b71346a1df11ea2b6cf6ea6230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed2d904f75380147d417b7121cfb66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c3c299a779e56866bfac194a6d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8bcf1f8488547021b927b87a898f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41f24efa7a6a0cf0ff4a5e36c7187319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9424250c09c67b9bd1be65ef3707320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd64ed41026375877cd0d4e5a8793e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cadd6b1b59c1ccce7c4e9f48fc80bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133abe2e0c0e96fc3083122718cbabf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b58c7d3aecb6ae924df8244c8776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fbc0405bfa862e512732655577011325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c72fa8358ac8185676da9d28f863326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8cce2bd5f36208a4e3ec5774366cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1f01d175d8bf99b003930c2aabf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6494a68f5d0aee1c3e88b41600012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c09a2b1ca6502cfc5e4649673f6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0a39844ef69010df4b786a2fb44b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be13faef163d86d5c068ae106bb5f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe025bb466cf16191a8a3ae59347cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e106a5ff14963ad69877ba7f028f64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0ca5bcd1c5025951aff62be67db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e180cead62a650296f5416e54013336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602918f9a4abc860f3342670d18d9c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048dd91c9d10cc6c72534f85e19f8da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011b67ae68b1257c81365b406c5c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ffcc4defdb4b529331199edb5d36a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1f7de6487f1cc6a9fd3ff7d1ca8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b33890a9592a7dc3df97b4334a8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed92ba2a0f7a370d702837826cc01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c0a271254435c8f1610cfd9bf6dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937fa32732c05596337eb010a29734345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f84dacafad0527a20efd90dadeb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1696027065f7d28a2fb7a33799e52e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46fdacce427b2888b7067b1f4e0446348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb75662e86e6f40e3a2337b2ff0d36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216edab08d0ebc207fd45f32e36474d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97a6fba6f8404ec6f1ae3f311e93a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31a2f537f5a1a92cecb581307e55a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b92faaaeaf363a38305388d1c6ed1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331149bc42c58142bf86207a1d821001354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6d73dd915c17058cbe16872751bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee000a552faccbaad02bd04667ea7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5ddedacc6b32226078b851d67109357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52c5f3b92f537584bfedc54ce5b6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79ea477cd618649e4974e6780cc59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aaacfd8598a5f5e525191ff7ddbd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337fb3944317d3a484dae76e1b02362361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0665dcf0f9b6b2faa5add1ff3f3c91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deabbe724e7ae44ebf7a2513ba74478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd34c7301c062a2cb7f07ad245aaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2633f4371111eca6ca035cedfa3433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1892cb58283a26b1669f59df45fe1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56573a9a867d5b74dc3bd856accc10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126398facde8414f2da5bfdd219b0355368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596479ffe45f0e9d394b529f9a493f65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae344c566710cbe2e6b25f2040ee12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d75280b7421b4ed0d3fda95070659371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba39dfea69a74c6e0b10f1d6a54e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a32411f94d381b3af745ea877ce3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ff739542dbf50fdc2ab950f03d43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87848e3149169a1aba6a25577085bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaebdfb9fdfef9e6a2f74b29b4624a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de670d0a94e27c02094b96f569f55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b82e816eac87c20034a7ad8a997e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b70f641fb57fb4586e36c7e2e3fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2bea3f9fabdfdade6227229c0faf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526afdc4f205dd5d2507fc0f79fa6e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad62b5f4d55ee8249ca9b6abf8a78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16fc27f1f9203d6ece54a8615feb7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0bd92ca9f07bd5196e0bd0fd7f3e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb946805079862e16f6bf6e404f73a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd8d3a88170881dd592c89a67ef19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd55dfa65d74f9a426fa6ca592515f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8ff7f4b81ee015dbf694654616a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a5e9cfea0a16ecc089cc08e1ae5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854198470303f08f40f66a442fb835d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144876350810b42edf1c950841a5d456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19290e546125fa82d1f0fa64b495e5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc0011decfdd1aa944e3b3219da7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f2d29e639571d4976569ec98283e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b68193a5667e99c3c13a756973c0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963e66f25576503d3e2882d89ac02e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a97117fbe2e286911b943fd1ebba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbba20b710cb0fb5dff4f0300288c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8d4de2ba7432f7423558ca5fe50a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4924de74af9e2221c7b166bf679e76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68304414a5b68bb12a3a911c135bc12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f19de9c16ce7c74bd731270ff52cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0f0bdbd77cb4860b9ca9ff4ba085403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be85b78e2f41d403ed84a72a41bd54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceedb56f7c0681086a78e1bedabbaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb335da1dad066030dc7e442a78fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdabf3ca8ed6019c820ac4b6832343407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b7a523555d35a80fb79aaef2b4a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abecda0073be706a1eff8157dd9a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9cbf10b7066e1bf133e42de500f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c623ba1c521f97ee632b871cc986c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605b4e5c3b16ab39fae824e3597817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c221d838592b47725653edc169c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8500a87c72a2c41d4b50c506b01d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4dca4f4098b7130caba95d79c4f50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957be2dcacc78b05654b8993854aeec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be6da2a38883f080c6c7da6d117fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c7d427672eb7a764316daff69d09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c6de85a963933f6e858a3d367e7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936742b4c4640a41cf21a095ce334d5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fafd9e4e3b57db11e32e240487586e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18f14c76f6a6b3ef129aec144ca33a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fecf33d275f99cba81ed1167fb7984423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b5af2b77ce7ab59a7006501df778c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489a8dcb3fa2187d74ee87f9db9f6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dbbb807714dbf079cbf4b52cb9e6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137535b64d32ec4c7848562e1966aa75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef54a45d0e1c98976763b5b910cec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b01f3e0827347dd14f09c19cf5f813429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae55a5d5a41e222546452f991b372430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950db9d3cd24b9127fe204b760f4fcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca727ae952316d1637107664585ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ddd97ee220db728b9c91c954f79e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b31e680b3bdb007a1080363d1dd48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa059fca63c67e799651e2d63ae8bbc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc549a74db27189b4ad120f254ea2197436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c91bc40a03cae394c2ec8be31bede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5390e7878f6bd1f3ac2518626c03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3ec0316b6840fb27f5125ed4c281439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab4838ab916b3c8eac30ac9e1c4c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff49f4e98954335bb7e019b16e716a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071901356ece3697bdb85030ee03c97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf57fcfb1506e05c7666ded8dff459443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be06180b4d850e37792408e41762b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735b4839a32ca3b06c032297bd2c73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ed1cf1262e65f03aad7b72c004e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76a29d895dea6425383a689590b98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00210233a6570616e55437a6012f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df0f82af578deeceb5130d76af350449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f738f5c370a45b4de54b9e9ac90e19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9720261fef875120f97c968dab9b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f83e615445668c6097214b773da9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f476f7d0b624f6ad92caecd639d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0376cf606193ed066d85d3b3a4379f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713230b5d36ce039fdc953425e737555455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89955b8a81ce63e1f100e468393a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ae909ea7ac5802319915eb905131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982cc8a735126c0cda84102a30ff7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c1d949f983088640e4a941ff67bf3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc062231566b8101686d18b232d36d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84a2c54baed4f13377af61ad5c9bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db9241f604b4fd408fe5b102446de0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f39fe4f2b232944330b2d6420b27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb93b976f4214067b7e4b7884deda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a60010b11b14a1cba2627c37619b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d64611026b26de2875fdb3453c585b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6ea09fc6de5bac9b531c764dd0c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf339326b35b0c05b83aee5135805ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428373a5f3bd3749decbfad916b218e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342443c8d12c6099e07148fa3d6eb93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a38cac88a80eb0f8ff022b291a3f4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadd747c8fae64eea2f309c3705f7b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467577b5ecc2f3c99f4763e71db43cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af04f35372fc940287c3c95717987474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b75e1844d179da75e1c2d1ba071fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb173a3487b5661b69af6ed146e42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6452858fb76894625190b9e21f77c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b03519a97b95a1519f4a7a64f787f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78267b7f478ac746f08de074f4179479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b774c3b0be2b8be419152b3b9636bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca384552418eb4b4a572c007558d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c46bd82624b4e8cb993455c1f5ff9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26834e9966cc372dfed2269593970483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f8d652a361b67ab7cca1247fb0196484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9de685bc360711a1e34d1d1845b83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca78cacc22b6ab15c811d63e6f3a93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1bcf186156fead9f44659fedace0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d412295dd8e6b32fa649c00192e299488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130cb093a6615361dd5d61955530b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d781584541858f5e442a0e64db728c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709108ffad8958699cbe88db574df871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65392cbc1321c12464025c37c434ef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d53f4bd065d62a27212d9b05fdedb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f60a0308a713fe9fa5110bc7ea8f23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a19b23d2236a582a6ad12b443b755495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e74992821e8d459864aac5207ea1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88e223077cce0dfabcd326c8dcdae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a995e8268999f4efb88a555782ce01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f90b8914a269f780e13c0670553a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973842db6d72ff25878964d37c80a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff43f2c98eea886d7e1901d3bd1481501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeb719ab154cfa36e822ccb9666e66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bd6f161245b2de0bdf880a9cce09e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe5d5d12354d9016a786f4951335c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4fca26985ccaaad3240ad3826f3f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56836678e06246dc3d988a1dbe0efe61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d59c3d80e9d110e4066dd66e8618507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22b967417eaf5754f5fa81555fec4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd37a38c76b1a0eafb2b4274c849e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f917cb802ab38eae2e7e76da05b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a162c312b85ed75a53b6134ecfcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f24f968c3c0ce78bcf114c229f3bb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f1eed7a6e159636b6232ecaceb16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda32e98d8072aaaa415bc59f9ea90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd0704e0b3ad03fac055eeb2cedfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d44c569f403e03d92c0758cbecd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c55ea2ac268f7a5c29712655157a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992f81429810fd609305e864f7790c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66fe9299ba9121f132daf8111308e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec5924568d71920f6f89f5ffc3318520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65a5e385caa68a97ff9f0d61296f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93544040f41393f7b125ab7f1686af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa001c98d532a6b739ee12b50f65e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904d120083da246a8849c712fdb1bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316bf1a4fb2a60e0d7257c5f96a038b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fff9ae275ce4f06fbe99a3548dc5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eefec671740d69fd30416ffb4e4eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5ad2d59258ace8e796d43aa4228d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d1827c964601c6d447fd57fe994e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285944420a978a229bb12741c675df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4e5f433340c35a7f3c097df419b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b707978b0cec4266cf3932fabd13f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2017fba88c14826d16cabc47b399e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57896aab67462664786319a76ae7939534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f19c5360ed6ae3a12cba3f3e744f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e4aaff16a330e84ae7472e32790a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e430076c6b712a160b4f37c67a729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade4af234a502c6057f1fa1fae97464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f32ad993c161ce98a38778ca7ef36a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6e246dba79a52dfb25d08d95658d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44d866989bf4557301993d6150fc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd56e5447dae37891df56524fa09d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413894f5fe8f709e2d7ff7c39c9541543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d725f50b5d1837c8b7868916cd10a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4306dd1cbd52f990f64fddec4880e30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291860ff1d84492f0f4ff4512a48307546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd347b85de08444fbe5bdf09d03154547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9098497a86a9565e189c14e6d4475e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c83a6b8980ba39600f9b6eecd25b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779905e9244022b232293e591febed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a498dea4a47918ba433031173210d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7785f836e6544bca4d9cfbc941cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ff013e5e678829ac945a78ab0b39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19f40cef2b2429588ff0a7237b02a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5d09ce49bfe2daa09c71f286be6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac91de276034bd003fc470e292263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16960f2dab3ec40a3bfc9189091e6260557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaac8690dbd0d9cd50ec1c638a523a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657b162c157c14938e05732ce6b80c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1173fa086d9234165037a46b244b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9db01f954401799c89554bbeae9a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac6f4725643764c2b4d9e25a628f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337780cfb73d1c489aa6acd900717725563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ca7fb29792e481e14533d9a908a0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c60548b8314e6a27f03a07ea3d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ab8a506f5d747bd49b5b370cb4ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e663ba78342c5b27e2c10a168091567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9d8b9f4ee3aeeeeaa12aa0bb69e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2378c760842be3c48b7fa877c2a9fec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7de3eb2b18730f3a2a643d8211f5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffdfafce440087ba181b4a09a6c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772cfe241feebca0ac4733d15c5931572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bea80adc5e8b7897292755aee64d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa51ad8966595515ac709bc9d1d02a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637df6de541e76467e65c4200aa5d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f5f8b1b0176235931fd270b343856576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d4b47b1deaf7d8d753662a12fe59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978cc60e1a51c9369c32210d5301238578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879316612f4775479d654072f1ce3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874c5b943229640b1c4f421833bffd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483595baf714ec0534c65da4501943b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aae2dd8482ad951375eaac5724d44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526c7dd84bb977aab6d2c3df2ea8be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b60b680683c6f3bf8283cca35ad23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67387f1f96f202388d5d1ae6a9e671585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6788e9c5cfa0bddfcd2f467cbf9f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c6ca53aac488f98766c16c4aabc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c19fb9e59c35e2ba451b7e856ef1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec08a2ea6777ea2bbe6575955aeb28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2faa7f57fd4fc938a6420a00f1bec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235877327f4a9fd2223e4bc786e3603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806bf2bc6f28dcdc2b5e438f244db83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2897f05524b4d77c89d11b0de7b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3601a3ddd1dd546daaf566538c9fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f386abb4adbb53fe4168b55bcbc24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d4d03e879cae1f627fa643e39e002596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884c1a8287a7ce1ffbc407d4826137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b45766eb1919a6032c6752ef7ab9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b195c924ec52e832ae68fd5e3a9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631737c5c9e602a28722d64e0bc14fe4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c26c266e952200f29301ada8be42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70634fa869eb91400bb4eba88b919e4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1c27c695715ce0dbe767712e348e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b9bf1fe6c64bc306a83fd693be63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534335a266aebe1473b8aeabcc74af7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9427fe6ee09b03868fee29f72b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124906c2bbe97369bc1bfb8e20cff59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b9dab76bb41a838204b7a7c231ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed807111bfd7263d925419d34068d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb32cc301110502dc2bc4bb6f41b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138eeec5a2b73af314a32919accd80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5597c5d24f94b232880c3539b187612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710571f864f5ac1891fba825ee57616613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646602018e87ea7c7f2203d2aa29eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af60c98a18c95ff3489d3e3d3953a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978e6943d2943abb84686bca512e99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a9d898d57bdfe9a2cca9da6bf46d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b257aa2fecfd988b4e0bc415742de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a9be0f2b6a359f75d35fa0e1cac5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711046976515f937f5983423eb34e4f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f3f680ca1cec0eab1d23d2363998621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ddb4e2dff51f93bd4eda055707d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735e1a37daeb323b41dce549b84ae9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32c6a7886794b6bda7da8f7aa92e45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86bd4867a7d3a5b1c759f7f98ff60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b00f64cf7f4d3397b185c5e9956108626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5898b5e0ab8cc0cb8eebceae0dd36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe4ec5881a848f005ba73f2e4f5b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5c87592bd67cd91cfd4a6543efd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc23e2a8389622552a0ecdadc5cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd13e28acf75e60735ac79c09c19ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612167a3053ab2b739ca57496aadecf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28d36e4606c3820f4449883b09e24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69586a468271b1ab3205da886ceabc6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684862a4ed41cf066020f07f2f9a249635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77474dc93438c1f8b1f39bbbb84bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d6ae5bec43b57f08248db53ddb522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d3a6ae71273872042cb4150d2d4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfccaeecd9fe207244358537c8aa9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8e1f51a92a404af853b36ca350b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978239b8f1c8dc74328c98a4ca9a5230641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9dad8b9d34c517d3422c75d013f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30318933455bb4805e5482a043532e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad2b6c37bbbf72e75139a054b5d6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03592a2ad79f52751c701468a390f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf13eb1c9e8956c3dcfd16695e2b57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d51e8d9bb925867944534efd242fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f902d11d708a49303b6be94967c06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326cb336371653481ee9498ee3f10e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641114482bb7a175e105662cb0b87aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9894c1abd1a8d91ceb7110e50a484c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d250c873c1052dfc38c0a73e3ddd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa41d131cbebeb79d4a9caddf53c08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e9123ee74216026e68642d72acb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9d38157cd53f990434cf8e018c9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd3e37038356ad2ebdb7e98221bdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e075e5c22e97ae791a5311ed10bf3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2211d6f3baae079a5c01427a9ff0a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296b9df810433848ca62ad4edd58822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b13903e6d54429cb55fa47ea4ba8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978bf556c67c860afbe0577ae3b887661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66b930d92504a0a3d7643e48c2447662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6018c7d118c72944cb8444efdcd67a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1bcd10baf242e08d47ff9be9bc20d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465b5c0c3fffca78bb2cf6d149892f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3566fc3ab047221c279c23a5d8a12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aea5e3fe91a87f9dc56f02316a83d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a049348e09198b6edce7a6a48def6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16592054b30da4c21259c67920de7781669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27022d83b4b31601636876cbd922374670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a10e84eee69bf1676e658206f399e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14817d9535554ef7635cb9b28bae9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc63826ece49024dcf6d5e2f8987a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ceaf1410685b7240d59eb71df3190674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdee1ece0245ad7cad524b26e482f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2cbe37e2445edc99fbe58972d5af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ed4ef00a43cb5496857942ecda68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d154557a1e5d662dc88e4f4c2e6b25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ad5ad7bbcbe868f45c8661168854679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9f51483366db1756581f3c040602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32b842f4e496beccef5062e02bb2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a892a1d046f965911ca5b66157a6ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248790f30eee99a047cc45360003db3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda776eed4b4fd8a9149cca331371c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01f4d4b346719e51459db59a8a4ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c6247cbad14ac2ee093b139049a90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254f4a4052056e131fd19bc0503c5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aba88cc7ef03fd2a8c5a39c72d8b15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1139f86e89062819cf3e18d4a754689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa2715c14679d2123e4a625789bcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592b690074916649109e97417046ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d600ec740498ee02005f45e5bcccfe6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293143a969c2206fe6c2ad3d31688e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6840599fbb16d39dbc33048a15b8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed7a866ba9e0ad964a9718fa394aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9e138b8f8912251b5285016c94d5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b628a3fed16c0c45d3ef6d15331fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93524369927cba64a221f9175ffa63f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e993f749541f6e973a72d9c70870c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77c7857c9ccd941e1595029a56797700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccaa1b1460b6b8432a2d760e6e4253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816566ff624bed86e3e71e0a5188e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31df30342f1827b2f54d15a7203e6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a942913b8621a948765a2c0a699c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d47609eec74bc3cfa22b315813f272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b2ccf3bfc4c5f2c99a54c2ddb71f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478bd36d71de1faf93e72c5bdcebd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef28b87d412a332c1eb082b95cf0e94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b5c7e85ce624e8c81e23195d66a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f4c9ac32eb0588af8e30d0484e24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31bf6156ef588b261c83ac3295aa0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d99b74848f2bb1ea474eee5050ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2f2480530b81492620f47fa644423713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9220b758dbd0a8de906e88bbe496331714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b37ff87301f36488c82cf3cb89995a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f1f8f3f52a98d9d6ab4488605989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baee3fa31169db4fc173fe94c98478717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fbcf80262c49d75d2943a947b932718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89ab619553fdce498c1770912f325719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a382b2630b4075478142678c82d2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5addfc8e8cc2b9b17ec7035c126fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4482dc5b6695ed5d98a87388f8a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153d76dc4d7f6e1618b939a9fb26ecf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b88c423133fd117032e9bd913d96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc5f33bb08e61a0901c560326e81ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadf65409bdd888d68d6158219ae77a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5bbd2b363b61f0f05fde22d19d0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c7b220d76a027e5f146488cf8eb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d1c4c193db5d91c5360eab06e776729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11034fb9dfba54e74533bc586c5f4ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb2a04ef7fe4c80afe9acbcaa06007731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2246ab49188ca7b279cab42795eece732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2ecd03db0bf09bb6d97e8651bf93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd25dacce939a97593d90a2714cf67c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c6275f1f82db50dfd02780dddee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef10bfaebb1c5feca72b47ec9081b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104197734ba8df8fa8103cd11ea61efb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe11ac30e6638d1bc8c62bd0ff394e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c83101feca6d181050288cccc136739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8208c88bb2674397d89d02fa79d639740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc29ca5ad946830ac34b7c9bd4485741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0272976074687650e06efc49b8816742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad73f64f27069a5f303895665ed43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e333319dfa2d5cf3e8cb2a74a093744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644e4ff395585daa159ddf16d0e945745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b382444d17f449b41d06bde7edd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8b94d7219fa51b665d87c64ad9b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3520341b72360c5df83ec27e3661ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f82afb2fb0f1e262797d1f2de4e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893b09c3ccd6484be9b0e01213ceac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ac316592ec91d423fcd86aee8173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216049524cd4774fdb970c7fcdb4ee77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395f96d9a9bf536fa921eb67043e050753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25403fa456c3bebc26bbc00a03fd364754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133dfac941efd9bfd6c023c8d6e24c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce900700472375387f5c76f3e4f24af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546341e7719a4df9a7aa9894ce2e5e61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6dd6bd4cdd8b70deb1ebbbd77074e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551c0461ffdf3a79fe63c113f53158759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>