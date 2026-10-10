--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5360ee6a6ce48fd937e18ffb31a9111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc4c5c0cd7794c3e32984471a9f4522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8b8a76dd8cb93f3fa5ef1f7939e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372d67048848bef648bef4c8b430e394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4f7f745f0d922ca1f3faddb1d64d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b5f1315c430d755f9d5ad001790c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34622b69a1aadb65303f7758e0291b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee32f0dcc2bbcea6f855932f0cdceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77195695a8a6cb414c46fbdcff11d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423018326299a4bac672041221d59b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582a9d6fe134f4d03b79ba0da539f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc58f76472b03d0fdb26d9bb21cfa4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5016c71f121c649f495fd763fbac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634ebda1edd99cdc0d4c36d3c99b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2f0acd41637bf6dabff4d7a76073615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb102aeb21f0ea38bcc3ea06c6d6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b349a1486d22adaaae1af5a61419c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53418d489934c34dea4140490f8c87818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1bb54dd76123e5ff21a42e011ead919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb100e04f10a2001f4553be727c66420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aac8174d88df0c9d8a7ae428c999421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59ad58eaeac7540a29f2d99b437b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094168cceb97b26fdf6acdbc305507723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ff035720661125ca7d9d51ca086224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd1f4d372fc6df52d25b6006cd09d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad96e4ffd5c01646e12fb899ce4dc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a09e34c94284d5fb8818c8024cd00e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461aa5659c220c307cfb0a9efeafb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1c52ea919b9f8b962f5965f7c32e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d2a8c09de861d0174a5c8d20c4b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bfe57e64c3034e4867ec0888d96c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab3481f7ea89207272af59998e28d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c212089f32b1adce9289bee22197e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748086f2bc26bf3800e3d3e0ed79945934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab6bba879e3d01e1c324890f89a6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878413bce4d9a01ccb1cb2e302d0203b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45296e569701ea9c64acc515bdb9c8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cdb5eb7aa06404613c675d0c8ea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87d580dc59c46e71c777b5ba1a7b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf00c7fc3ebbe027a6dae19b4e3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06401b1d393cf2954f72ba189f13930a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9bf975361a6ead385286da04f0a9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d42d70684af5b2b6f371d02c61daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79f8366bda7071d6feceb9a74414744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d6f9942708fa64e5e7cd7fb9f7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193703f47308f6cef9e171acae95b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b9aad85ddf772b633dcc21ea0c1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf43dbf405c885c6de58cf8f677c2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8af77b8a351f523889d9d651422f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758cbd65f8e67c84cd57f90e5fd526d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d72fffce8c29de5081c6736b5f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd5eabe2cb0a2528547cef137a33d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b69fe5a03b7ed6140c9fb5a85e13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b140634f7c90aca810aa055ded7b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd505a44b5d9178d09a3dee4e5aba955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa336061992fb98d4f9d7ec9f0ce3a6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f36a9ae26f5bb55db7834d87b11c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5ca552f5e314d8873ab1afc2f0c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7970d9901bb6c644a171451202b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622df6011a2a8be1b37a8dbd62fd4e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c0479581cb0611bda90125d5241361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d962cad002bf3f49c4187debdb6d2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44316674c2ed5c9fa74460821a9983863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4219f96c005614dbbb7087feaaa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d8fb5d9510daf7a3757f11e1f93265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b066af1c3d6bdb38e905a338ce3ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1398912179232ea7ca0c36afa84b1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6e7de975b36bc70fc5a0dc2b9dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a774c53d1cfe3a1aa02cd739a8dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1cc274e588f38be5994859d9f921870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81525e65d6ec8337bcdd507e5e634be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c157f8ad2bf60221a576c41d72423e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d430df4e0b87a0a18c7d20922349473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748f7e6f5e0f7ec5fd69371ab3f97e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad90cb542d408d8cb3cdf10ceabd8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108836db1c53af18c0e3c2ea48a0d9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efc54981f9c5f3789a086f98876c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b7c32147dbf5301eabdbf4f77554278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecf5a30424713f6b403c2bd25f7cb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25ada0fa2826a5d37824b28d0ef51280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f430a128c1b90fe640b1e564c934481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08a512f7346eafd2ad134b00803d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a877d71f9c4be0ec900a16ce0c7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247ab5a074e0d5d07ccaff507c116a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578577ee769f7465c8461972458cd46a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c57ea2e9a5913321f578d36e5f7e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fce9c47616d8db723176e7a800aa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984e10fe531d2f75fca5a1a308524c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb0d899b030ea2a11de78a4241d6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952676908d46d3736ee857d485b675590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791aad98db2c57ea5455a4ccf8105d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8922f8852f54a99d061467402a6c7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69f72a9bdb5f2c81fdfd5f6f129f5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc9b845b6701650e047e680f84c7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3da423ff06c10dcf0b0bc82a5c5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a61b816eef989072771c84e99978096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67d1cd012ab877d480f901ed1f39f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42a46ec67670c3a9831bd476b691d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e255be692bfbb844a480a41e0a75999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532b3ecebbd875c3f27f669e0e38da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a2a2f8240dbe29900fbc9a6b1dee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd768562f1f8c62670858efcd124a4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e13ec07b38b5f972fdd545140883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8995242ea64fce94701b56ab40109d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c77ab8402a0b434d224b8e441a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ce96ccdc5e329525c6034497e3a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6918281f2732a05912b088456e42b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b456305d9e789b4e4ec67c15a72bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec28bfe8c4a2a9163691cb217d9a02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6edd0daf3e56285f2d0dfac874b264110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e696039d9826d201585efb995f38e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a1f036025d2cd7be0611da772727112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ef0fc20d0964a599d871d5dcc8b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ff085f12b2f83e18f635ac90431f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732156b31b9274cd84b2219d1af03ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c5883937b33baa70ba15b5d2bb920116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039362ec6f508981c0589e29ea595ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8ac62fd20b225857be0eb64e1f29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6c73575d61c4dd75b5dfcada9c6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219832ea34e03b4dd7ea2081aad45256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17438e368d7cb77bd6aa4fe614b1c573121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d03e9b6e782e422bac25f96ce229b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51187a7a143b15e796b79cfd00928b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e85ed278e3bfd9be34a136860e9aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a1d78e36cdb9a1a3f967f4f3d139125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef2d769a0487cccb9636f6c8deee0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c947af26e4d5aceee20a71ca2e9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4dd26727f217d7907357b4415863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918202ad861a0e3c7439e98c8f5b886129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ec97a8b971f0b5891424fb507a35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76d33879c6d0b56f3edfd82216850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684ad6ba2ee809172b15b3dec7d8305132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be414acf7f811b17f4506138e994aeec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cad7ab904d61400d77a20b93a85df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3825fbc5d6e13ae2e10780c7aab9d87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def616b13998550ee7cf5eeb09aaf50d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c7ee8063d5eb99826dbc5fd4749e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b59c48cbe613c7ec6ba8cdbebe9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db5cca941b6fc06fea1804c342154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9c93f76eda9e3e853e13d5b4fffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f720c95f2c0e43394cb59f171f7d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312397ab889b1fbacb2ddf29fdb57ab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ba7ee9fe18d003cd5dcaf4871018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c714c922932f7ccd1d740a7bb26c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcdb089301c8499bb1b343911364a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4b52e2c1e010b1efb9c1b69f05b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471a9d3435e064087498097ade61f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61af9a55b460906cb1616f70b2597148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ac7a8aa5509c7703ccfac5e405b4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e9e00197f0cfbe0ca383eb16a952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0473d172392e7123696aff95b718a72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5200e5abe6a5e505cbe88bcc3e1a55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b7497e2677406ef3a7db63ada6da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e66ace14cedea93a662ce15309f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7f010225779c341793a2c49e44ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b1ab5c7e5683b2fe87f4aa9c9ab2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5df647a754c6202c4537a5aa554a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5071ffd8464f0588e045423c009d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658f7539198d1c23b76955f0881b99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d2ebcfea8f7f33e8bc0b1ffb5a46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a73c33f6d5425ff5bcf902f0fc9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dd20645ddaddeec7a0d76c30c0209162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2718f195e1bb7b54b6cc02e260dc355163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4890c4e87fc4c33d1e078ba40012164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c80ca2838592741edc68322f7b704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5b63c4a5772b8eebbceda88e4a9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ecbab3bb16c3606e3d32b328e0ea1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125aa976700985fcb6971d5e8fedd18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7829667e1b49eccb3d0df6a3c5adb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3f3600756878662068eeb6c30d82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24c9547ca80ea2056294147c3f3150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb6277e2a428dc3aa1f127352d863172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e3a5053acc02665db60141875afc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5354a4a8a9797a90cb636729fbf15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f6a49759a0313d44ca4cb0cd9a86d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7170dc8e2b8f0505e99f41bdacd939176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340615bd5f831dd2d476930e28392759177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04bd2383ac6f190089b6501d2be461178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133182fc02c046c1d6fdc657c5dee8fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801150047b911e21a581bc8099e045180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd641f2707dec05dbea5223c5384078181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405f124e4258e5f12deaa6b83cf0d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f458abdc0c65fe4e4a9591d048a07b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628cb6090defdea2314332dcee10a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa96a7ea67e0866c2f50c5e9470375185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b00418866d15728b55ea43d9751e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08170ec28b3bbb13c428cd11925b44ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f83cde6662fbf9da6c75da7ca90b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764a19c2ffc0fd6438953c32401a57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e194cd460a1d37ab097aa90415f5f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d750a20e8856d9a9cabe09a1ef4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c856ec7c583c30266b3415898133a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b3f16d3d95112d578860693ef9f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b818f14aa0905208ee1d51f6e6a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6df337165a9c000835ec9085fe324195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88387d55357dfc7f25ff1099fa0b8cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23311013b9dae9cc3d0ef0f1d8bc0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba856280c18b4e34eafd10063ad5665198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99a3599356ec3ba5a7cd6c046a3a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1e9f89c4abf5f0c8654b960c22841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd24d96a7d7e913a0d12616cae782de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4159b9ec08d0d8d899a9707ab5982f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc74fb8414db98f6529ed72f2cacf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62957536b9fc377cce7abd28c4066d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528394ddcbfb1be21e2ccb1ae5c88c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e99c0b3f8b9c27fb7acc7eaacb881206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9ff912a8464c17ff73344362f18c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc2ea70ffe78522bfc3c4588f66c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc3d5474348c80277bba4adb7cfb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06bcbd4352bbbe8787a8497a27d09d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd5adb3854268b3ac2a2db6011b7f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9430471979a62a76f99b7a6edb2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c7e538fde799de1aef6ba38c15ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841640f0370260800b6d24aaf73009214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbadd8380a64bac4ba9f9062bbc8c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b550e888df85602d0f84f2e7de7c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b8be8e85cfd4208c50a40ecf007d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c92ce23fead878681fa813034bb2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46509c82c88b7463d307cb4f73a5848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520c9eebe3077c287eb7cd8c73b6b1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807334efbab5b9d5f6be8b36c67084b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0767459f85990f963c9bbcd6f4ec5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9299b13691fbde6a1d6ad76ecbd45e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03563d6dea09347c5437021f9911f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145631620f899f28a502ef139b539764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ea4480fe2315c7f9d6b9a2fc1f4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fb6ce767ff8c83a0b160a2f0f8e73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b816b1dd15ffb296069113b1dbd22d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b197c54e03d8ad9e2522546c33e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2d9362d20d764d5e4956502817d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a180ed28a594ff367531ed76d032231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b789281c15a9e3f2ef2bbde66443c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9038b0aacba20c83e9709f844c90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813b80c2fa5a039b91471e58da8c80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae59601f2067e9ea2dfe7fb38f3bee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980fdc1bf97a004683d80786cde0870236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b61e96ba1600c1c95320281f1e3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd51303622a80b3baef120092c099a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8703ca66b66b107d7a98e322dee2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770626b945f0e50ee18cc740fba004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b2cf8e48b2b979a7262d684cb9d7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f4219965266a1987e3f52e99331e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c0ff436d56b611c7f8bbfab8ef73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2d5c2e24807f81b8b3019b673ec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9967d574f5e92255a2315d471b4a33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfc2ebaedc5a2bc73cfd2411e8897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529cd4f912450f3565368b5dc3d41e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18973e44766ccaccd61ad13ff4ce81d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cac80cfcd3918d7101e361eba36b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc23f166539ed634d926d56be469c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861aefc41be5638b0699e6227f2272251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2710364ca561f1236d24cc7570608f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469954cbb040599ae44ecd4693471829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979eb0da49f94bb0e52ff599d59ef55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ae9e6ffd7c41c1722ef7831f7886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a6621bb0b31033ab351f3b009dda9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790424133f372c6a93d084a5fc76526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d302fcf2627ee25be54f1ccd5151258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c31abc17ede898719a3a59e1bceb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c05756be88ab55fd5149ddf74b300260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582cd03a6d8705f4fd6b1400ae45212261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e0b904986efbe4f6dbe063a516b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c579ed6499b7ba98719dd724ec889f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc3a4cb005767ddb8c454dfaf54f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d438eef9c388948eee097071f564265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e82543339f8e7f8e15272ae5593a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cfbd2bae46e142a5d28ca415938dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b35f7491982bee749fbec4e20c3c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef83b8eb4e4cd6590aa2d9a4e8649d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2536c9f168d8660dea922815c6bc17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744904f5d2ef6affc1786a969e72634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404199d92a113de17d03c1ac394267ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eb2b90385023a0e76e2df8ee86053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7206b29fe9fdb68b4ed7977aec6d07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf6ec780981a30c851b5803f675890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a9b7fd253bfaf9c03f46c57e79de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d7468cec837551e4686ad217005b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138946b48745f7ee4cee273341699789278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02fc558fcd5e6c5e0e25d2cf7bad54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793821270d5adc477df0471dc7f9bd71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00610584bd563f09e520e3b15c7218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7e6aef38076cb24b309902fe7142282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b5a0afb401d60248e8fec702808e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901196ba82455e4e937ecd181f8421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6a6485c7748c65f4e772fe04eb2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667034a080f97e463b94cbb489c8db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc776cc179d3d2c4440e4a99c9fb517287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dc8318691433b07adb81bd4fc119288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50b9b4943615dc4ba4a7aa20a0e9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e825b251a3e8aed0510568f23a91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c631f9514c552a83ab2ae04545828291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750c8cb4fe795cf3b08ebc252d7de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5286f1e868b7418169990f1776f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b241505e16a04f054de4b51ab4aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be1624a7aec9e04e194df46910b90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1c46cb56bcc5bb4df8cf98cbdd2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345eae221fca9acd6d15b3dcb896a31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7030062a9f912937d65caa7702ed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eca82e120c15faa0122577b851764299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae445cb49d93831548e841f89ec60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eb6935be63558e2c2e4494a69300b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913f50ba5ec75a8db8284ece45557d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaa38c00340dd532a1c1b7bd16bd14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea38280b95d2039d13280da36b9bb2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b42b7c69f46201e498b53842b697c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2407520ffe6df013bc6e314c0930e8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161296424e02fc0709a917d598e855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033acb55aae4bfccdc2fe624afd14a4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02ab886e78702f6e96e49d19878e06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e25040904915d07ff66258091c6cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59cf33af219f1e0b56b0fe31a32a31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677b98bde56be6cf9d36e73f0d9b7ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb043a992076815acc56ee05d08eef2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb775700cd993a204352dc9d0d174f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473fc52074cea9a007956385d91c41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0456e8f2a01fb3c4d2f18982402e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdcd9db5e4fbd128df87acef3b9126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842308a8b2826f667c624cc4c96593318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbbc15a0291bc1c6d72d2570eadb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94fd67014734cf07cd65c5e972b0da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a67a6e1d17e6629d2e02222b3240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8ea91b0634190f4ed331176c4b15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab9ad5063c6a52428be934492c16f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8a39bbec908536f907d0e2248474324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef256e48b96a6f7ee495e32975d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f089793eb7adc2154a03017dd01a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f714a62a8c0627e444ad82745721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3b6ad5383a672977573d9b145097328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca0b25a6ae992a861095f057f2faac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efa7c782f2259ff56e63b5cc7b40f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a9d46e6e74e457db23d4dc0600da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a936d7f579539ec83e15139a5a46075332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1818f05c6a5b8f1df0a4d3cdf01ead333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e2fd7f094b43dc99af397b426c1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570842570a8076f5aa534c8113f39952335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fcce275e4c2171c9744d520b02938336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896aa4864bac6cc8d31238304f9adf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345576f8a8846e49062e36abb9171d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dd43fc5ca2264c4e7a9377c09baa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2c8d54bfbe130604dcfe7c9c0152340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67b0f92adf2c1810b2d15e12cbe58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f3f707bc2f047012813caa2401a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a25a16dc0f36e5815f55688c90e9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9e696a5e812925e31620cd4ba958344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6707facaa66b6478a357601f1e8290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b12b22ed28920b03643df1163739fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0c193b86543af3e99c39009944f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b2c7abb60db93532babf87d4c800348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b738f54363916bca8ad45fca00023349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a9608c350802a28c11480fb912ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa21d6f73d6f18d444e2d236d0fc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab74f74a1d5f10c713dd8cf62e3fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d37e1cb9e1f71578e36343ec8b89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb45203f5c7a7079871d8f73a7ee0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781efb47457f86c612be3a078dc34466355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467ad8ed8bc1f8aafa6cce459ccebb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad489415de864e7fa4680451b2f390c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593895345b659f8046e31d8bffbd5ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170573978940877ad6ad9e496c29ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000cfc59b88edfafb3e43de3496e7b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0380ecef4332f8789ae1d1759081f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55130f1474d6ff573533b8c3703b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd9e265be8907c0103e64944c995e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6da27e61e3353bd7da55b94019fba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253cecadbf15ee4d51dd5bfda34979d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2047501c9accc6105447eeb529ab2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448b70c058879200c9603c25e0c8d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283655bdeee4274c892fa6e55f9f01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2e2d4d945dad02d3d9472706739de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69963b7855cd35b3b59aa3d8f41f4bac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fe55290a5d352d8077986102fc3e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c446c7224f663c757e41cf085294bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78beaf78e92074c3c716e550170a29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9ee49130c6ce69bd3e9d7c1b87db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d351d4ecd42f27ec623dcb822ae9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0fdf46286f831501db68bab8dd15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2c61b9446074fe36bd6aabeacb71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3fc0281043792f0edfb35da426043378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba73dd0f499373f027a94bc198ad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249961bb0d60a933117d74083d795279380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ac86d9df0260f2a8047056acd2d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70196d3fd0c0692593e4ed5f8bd8018382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dce0290fab346823f6983d4d984b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d58fac6987e2cebe96bef77d8748f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a554ed677d4714659ed537be6f425f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67597f8b4bd14cb966a80ae34e82f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38889921d3cb3efd7b50e1961c3bb1ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373c18d0438c9a8487c6f1da891727388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a262d0be922f853f488281a71d5ecf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd0b786cc6f8f528828bcc1f5829d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a15b6c93e0d7461f01ed5e618a52d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355319178d78934fd3769b605b09e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18adb3885a402e8e8ac02d679013cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ffad89ef06f3dafd57375be8b269e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dbeb9380ed590bf0d4f65be007f0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e477cbab8aad834fcad2b0ac2eb2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021abf8d9e17cd3fd78d0164aee7493397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdbda51489d0db01d6f2600e010200398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46adbea106d3b50d4e89187fafe12e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea488b8575a73183126f7716d3a55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8048c0c67663e1f10a71a7c55bce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7356389e6accd5f636df810a363a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a83e9687e6b5487926685b78cd50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef12a832b5c6ec50f56cdb3426705f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0c5d1dacf40d9ab8be6097da3762b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7ba98b71c2893f3e4ea1a20d4187406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c4c13995f639fe3ae20dfb588889407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e311870a87e3b07f650f4fede16b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63540604656f42b6dce07d8ee051f64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee1023d379944a2473ead65fd6716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b2c044732a4fa9d8c744ad989e42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12054dbaa9ecab3a92d55ef2fcf9f3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cba8648c139bfc5fe3d3a5e7dadae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea50ebe945398ec4d73dca062cc319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fd610572b82b73e451c46e35617f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef353a8a3ce36267e0ed23294eeb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6701bfcec71e2fb7de5538b50430833417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9561f7ceb59d3e9fdff312893ff828418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21811cb3369cd2f083fdfe9e2e726b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acf99a523d4fa208dabe8bb89cfe9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d83eb3a0a4d5860683b3e28a3b333f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d040240b6d69d1a92eea129f8d8a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9612dc81f22ac2088cec53de807459423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8041af548aba470e1284d7a3a692424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa93c0ddb8d20a0acb9623dee6196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94827751c335cb0f3e57ca23bc1f18bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47843757c84b0c739beba2e831952b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bb12eb929eab10f129cb6411a58b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d184ed2be4bffeed1c46242faf493c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a048be5fea1338c0a9a5f71f6be91f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eba0690cf8bdf6b0a47d165dd83b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a6d1aac0e400ef98a633504794d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95445fa6bfcdd18cc96baffb55dec026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803ef7e2cdd1e9f41b244b970ef7e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f29d7740dee8f1b82b2798e15bc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ca5a51dadb10b1a669cf0cad8785436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2099470217e7d860872fa990676c7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5b47060080f252df0a8172fc69a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eba5fd7c67b0b6e40483450f0e98d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e03786f1f446317a612a4b8ae201440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713721d940d14d323f31e2ed7b613f84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08d2782d8c27fddb6493f619bf9c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d196afa20c2f12acc34ac4f8c54f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386b007311eb60478ec4819fbc8089444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c4b23585809917fba1b29fe76804f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2059bd4cbe5c2ff2d1dbdb27a607446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a852903607f1643e4025ae4e2c208447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc44da97daccbc4ad355eb00663c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3611238386d75c5bb827824c207c21f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec7c4cfce64b5de3024654ef5d683450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063390a3f180596af51d69fdf9a436b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289fa84f7a8525d793c495da9f9319452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5bdc61ecdd88db5f279fcc0ae94c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471466c31f10c70f5c1e8681d01d1e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a3fa0347fef4e2454940563c9c46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c3e2bd2191bb7ccabca2e46bb807456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c4cacfd2a8527814eb7946d9b310457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1da5dec300878ecc8087be205b4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510126569a3e8edea4c251cc8bc8037459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd1431e916ab6ded7d521bfa6e1fc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6f541e77b29fd919e6f498a70cf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65720796c0c1be6efe994182805a8d8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fab859442cbe0260a22eb8b37038463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a32d4f35bb07487e5bc24f6cfc3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9209b2d5247c5299e03a72ab7493465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85d36a2ae203cca043c768a65bb2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964548e71ff79b6b40837908bdbb7a15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67fd0cda0d5e52602e964ccbb7fb72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170281c86529a28071226c2a7978197e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715eb59ab282d17eff787934e698cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc285bbccb7e0ca0db6a2b94d28b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ed2487b708311dc0c33c0e0a60b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d39369e86443e48a078a44030dce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b01b67e418df934e0c8f74e407fe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d306cc83fab9a4b365641296f6aa7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac87bc39c5719eb0617a1e31d08ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b138d2371377e69984db325b3364477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115871b9680bcf4dfee7eab12167bba8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2513d4fb60d6d6cfc2ec4c9bd9b89c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9eb893c0085c0c4179d4262ae2eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e9a90a1d177da3c17a30e0a346fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe654232b400271e19e53f47772048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8fdd835762594b4d104bd1d4abbdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c0beab937d7e8c072d9bdc788796e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63e3f031270fb4c30f3dc481c323c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e6175ae70bd82f493a0cd3db2fcd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151670c0f02120275eb492deabd947a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f7e15182e38272309e8fa203b306488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ff660c8698abca294dc0f8e281bb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f7db9c7317945205d5c7a1c134636490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447934b48e52544486e0843bc45c2ff1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17266c84550450f39a47e57c8eceba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b65ae48662c2a54fef63e0d05c98d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18017a58895e7c8875b57c61ef22e2ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d7b56f0e711a6829abe1332946f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2663ed4ba0c2e44933cd4d0188e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb60411debd6104e63e9acac5d004497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570c151776640e153a6396f862ab8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18239de02e6625505d0e5c167a7c0272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91446905b8b332c75c4f5defd830f2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d6c843984c29e50b122bcf99ffcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f60bb9caa63eabed2fa5b985c34e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e705a81160c160a814d4710ec52d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb7b1627f4f437c02bc5ab181ce4b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955528c6f9b46b1f9a5d7b3a28e3f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb53880806cd092910d91cb38af05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d91168bd1be44412dd7d336e27794507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524c5bec3a20724766a36758d72ba1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f391e2a4276d2e84dd26196fdc6b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de24ae89b0ba762367ed33e2737575510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f26b86d12f8232556137a3acf777f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12096b51c768b92e2887a6f1a5081fa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681733684c77b54165e48603a87b18af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28800b87c1c02fda3dd8aaeabc7e3b55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc898da2f66ca0d3191a9f39fdf3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7cf392b47528a6e82dc86d7e101cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081461060627c441641be6f92eea6a57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab881b5f0dd4485db30c8bbd22b0be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66cf8be9b97a6e8380327529c1cd1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a49b583a702a1d3b868648a086562520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043258b5c90395cceabf165bd171285521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16665503bd72807a99502653cc81a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5850ab87a67318388bd212a86cedf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4f7c41517e265771927398394155524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ec1effde8f37e0d0dd633e726045525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e274857d30da68eae647e7ca081a64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2fba1eadfd0d077c83efece227e10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff778c845a14e6c024a3fc9d2352490528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d61894c5507bf5cf9d05feea4aed6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b14f52969f6c0cd83c831e288b240530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c9d15bf52fb36e79f2fe0e254c778531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82d37b8649da3512f4be88697639b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a00b370469f01e6ad126c759e6de0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0b6a42b1bb78d7768c1a6d0781ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c9078cc1fc69a07ae945b99edf5a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd342678546b64c0f72b7aaf970b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7cd8ed680ade97f174d6b4880acc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294651b2b0fbaa4be4e8904eb9a6e01d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e88617f45aa8cedb17cf50125da22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43f93bd0bfdca2f85470cd6d8aa87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45d1e19c7f79a90326dfe2cf06518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830c05fbd9b109eb9f98ef999bce87b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277151770699b636e460895d482927e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0905a8dc7ef711621685ca0f51ba7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ea3b02699b4ada89d9aa32959879545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da87a444585c396a26d7d25a9b79e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8ec53e7384d6795a79e21f588854547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad6f34a48801909ba42ed1e1f6ca0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc1147f4e1032cd2ab12f82e49e27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e6aac8eec4c17b141a8efbf76923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1004babfa7a3291a924b0da0614fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bbf001b4c7293bc144ded582836e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7997b54a635ac939ae97d28d608f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85e7de967c4951e07db0b601852c62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3716f24e0e8f67318bd69dd67a967555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de945a45e61bbdff8a95068f0c185c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf48d8bd3dc3845cf00857e168050e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f062b806ba6a2c6dc293cdce7356a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fffda4719d9e138e99662ffae06c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019012392734cca5dbeb8c24523b0fd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59a28c1c3f442be79ac0cd2a7f1c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436570954a9bcb9216874d0a240ccb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812783e6bb1d8c99224817cfe5fc3f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980bb3a83a628212d7973ec3dbbd3b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83b8f8330a74957f14ceaadf07c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea380952b2941103a9cfe2445be8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0ae5580e20ae1a54663cb9845e6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709544ed1f1723e225f9e0fca14d2b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfd7cecd07f446e003ce30e1a03a1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618364014c655ee9399476d8de36755b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd62e8641eead3f68fad33d9db42ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bdad33d8d73f0f1b85f969c6719a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d4a23ba96cc60e7e5ebb2cc3deff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697be178ef675aca90b9986f3fd52b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086037705b0be046af18af4f2c808c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881f718c573f51ae89de11f5874e9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d90e7f60bfefb58ac6a53ebe9eaa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0381e033c6ac3dd6c81be81afbbb6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93d6c77266555ce28a959a5f84c958579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574564347d5a48f00e33ce689024936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6d24a568d71ba53e5da41e2ca8e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728601b416bd6c97f6a06229efbefd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2810653dc4f6b1054ea9b70db6cca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f01df5be0636021856c4bfca9820584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f749f7dcdcf60a3ae2be1acd014f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ec8ae30d6ecccbd05a4fc5436036586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f21b2f2bab19145cf7d2a122e9eef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d8e5061a342582923b73033b2735c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32720c57437620723b0c1d4206e8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9369b11abdeb78997a15d8537e9df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987da60489cee58d9535e48f9a538697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21feab8e7d1c192f7df17aeade62f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ff37a651e022e258c12c0c26c1fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b558739acdb7e2d00b569aa17673594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25a4dcf40f49275ab90fd550a6ffa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8da089cf5f2523043ae43b572628d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe562f0f98ff658f715a6b488ae1de4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb73fc03734600d566a9c02bf190a31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf19f01e576d23839f4cd0e769dee4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d206e61a3cb8f21a8fe15684ac8dc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae074121ae7045e4785370822af39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aca6f70e39cabd425c712a7e7df0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae45329e2697fba1e1080f9eb2e045603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d34bd66c2da17d5db7607a2da381604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33712ef68dc1f6503bbb1cd0342e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d82805b717e2b47f1bc4df1e04ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819a14ed57a27d1854d7f4109e4f239607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabc492150f48e136e05bc7f5163527608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd52c32f133ed287079b0ccbfb08fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759005b9b96a8cba7089a9b0b889ac16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c54319f692b5e633687c5a305f413611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb9d2e445386ceef161e18d914cdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370c6901d361e7ca42857910e670c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de49cc01a0c7a046c12e2bf0fa1cc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aefbadd5daf764e4f0042dadd5ad24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699b509c5212f4f9498ed737483a07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e08fc9ee4312c195bc230ac3830d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99245c698ebccd5f4f3644c434a3612618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c5fd4c0faaf40837d84a1628b92b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074904d200240d9ca4f81a31e33664dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d126faf7ca96ae1ca2e48b37959048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e74a8ba9e537366d065cc9e02885f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96176fb0682f282a0d5b6ad8a0c5481623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e7ea1d0ade95f372c1f3cd4cf5ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f1a3f7ba484445c47712a9553257625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b2a3a53845f781c7aff7446cdb08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd348754132f0e581cf97bd635dde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8f9625a41ac94f1529d4f4605ac9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25d02731e771708cca07fb41f5611629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ed4b38d2ba728a851c96094c9a83b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665717a5b3ab0622ceac915113ecd91c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086fc1a25e77f3defc8e635e621ac0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fbdd2856cbee186164a1e22d661da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d47084719aabd14e5be0a5a0d4f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b363f6250f7b6e6ef516b6666573635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b433cd8fac0a8382bf0fde44819193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfb048fc99bfafe59d9b5adf91f52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb85f9ad8228aa3cc30d0e427f15f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc4d0649876043481e3a4cf4c143f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b183df7ca4fc2f841441110969b42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440fc373f3473e256e800b49541cdcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecda07c58fb0439da9f88a70bea3d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c60a13c8f90bc3e8933dcd8c48bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4146c504bed37a411610c96d376b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75302548e883346c3e91923ac24e495f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76dcc8403c817ae425652535520fdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dfe9f8904b8f00ff912eeb5e64fc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97890b0059f6f0d3b301397a5cf74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836fd2612e56cf677f0c5616a2821f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ace1c1f29b7d8eb89ad7da21b38e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5c5d3364530d9bbe4d4594d9bd44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf7fe1e3d4a101ad006b99732dab2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f7ca8154b5242a3a6dea86b37e5cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c4b289624905454a6b1b07d2f252654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658601225881a7fa1fb80ab669838a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c007777a467dc739617b6903c538e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeff2503ef3521b6f4d72c055b5a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62fc30e3006470b64f20ebfb0aa69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05ed6161282c46a9c05749c75db4a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5e895f5c3dbf6ca6f891700165d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca149245032e65df165141fb333e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fe9b92a45e3ccd0dd691b4141e751662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4425911c058302280eaf22a372f13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746e24b095673d53ab88db3e81d30d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db1d61880a539936d520b5f8e8ca7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e3e601aa420292b9b45431219966666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6109eb6d1f78b3fcb1ffbde4428d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc459a2a0c1d9248bece9ac4a17520668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35297abe680706b44d32c57c36fe1fa4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072487098e3739ae88e0ef10ca8310670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28291ffa8389858ab59951a6f6a362671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde88428a139d4071298000eea9bf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e694114061d72bd91d907fd82971b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabe43c7f6fb8ab368c66ad5e3f76d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae50864539f0cd0e42911bd8dbe0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292f15f0ae65e0bd6622b68593c13c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56713f74e27c50f6c1f410be69e741677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c793e12d69dbd4df9b50af566c6d5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488600ea2e7f122baf593af81dd5ec2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b06b443aa5b941dbbb555392b55de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6d52061f254e3351f838a8e0f722681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eae994e452583dc9b99365501f615682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0653d6293c5ecc4b7badc21846185683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb91d8f561a4e2601a09a13097c190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e14b6d1d76b18e8301bfa8799290a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2161c2beb9efe0a75d7d498d30ab51e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c008ecf2a96f5d5fe4aa88228413b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ababaab0e8864c08075bcad7bd117b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabc6e971be6efd7cfe7ec9346d59d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b388c40122d7e442ded3741cc3f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62067b92759655a4d3188a038f52c31a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7647f9ad041569a56e17b58ab25ed4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028192ecdd035dd5b1072507bc54f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81c6b5d19d8bd470d6cf8759b6173694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f1455c3b5fadeb5dbd2b3237b681695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736449158bf1ef58aa796899f1291de9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ca60fbd05d7963559bed035f70d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd251f7fdd0072208e85c9779a4e936698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a75b0fe7593bccec62fe4bcf1c6630699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62efa7c7414eef558cf662b54b38830700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1028aa60e0d4780c27fb40f5fb220e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575bc7c073ad6a8719c13b63bc0c2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17019d9ee7936ae595bc5fec1572c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185cf81236df07f5d00632d38e28b99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e2fc594c4eb1b9b4db200662ff6ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c821a17fef3adb956e836c1e45aa0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264855ed016564051d667eceed55e48f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6bc2ce0c7b7e434987d326ab6eb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072719d8999f5c2dd9b951668c1a0821709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9215b1f35894251ef159b0b1a6094710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd07801f8932bcba340dfa7d6996f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f631f128df4f257b5a517783bad680712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678ecf1630d2ff296a7abb10556737713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a9fe645125e7fa1c0f45ec249373714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257688ecc235494223721ce28df7b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4df8f8656902d6633fa047b8f4f9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75b80b0ec30ec94b820f78e0f871d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2103f2636f2df3de5cd18fbb13048718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9271f81982e6f6dcf1df73c025a42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cc00eecc17988bfd0f53aa27c2c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e05d7c018a124cd6b251f3984ddc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c877b4a8b414fb9e46964b5716d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a42da41922f838bd4097ab015c78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a972096c16d7e5915fb7cfb0ba8d3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc3805b94dabdf377743fce09da4c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049052578710b5bda3a65c78708cd7fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d918e3baaae4db07f350a9197e139f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44801f5ed5f070e15d3c8e53b4d66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffa884750873887e90700ebf5ff30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fbea39e522f11c9192e72624894cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6f22fbd29db9a4ea0df0072cc783731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9f1ea0fff108dc2f606fdd1ccd41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6237367bd1d482c5365f201db0c565733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b875c96f4cc1d182eb3f66c895fadb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc0c3913dd3436ef7cd7da03a8b38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e63ac27cc903fa81e6f1a47decd68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f67504e2b26da568902294a95fe0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7c60bfe21b0851a7bf7cbd56d7c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba0ae0b77993fabf9e5f1c42f1412739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8cb5bfa241d09557f71d4a10d8ee8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400fd5ea830f66920198dc6ed11d85c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7917449462f52d105a6adfa22b74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c81f7f56ade894f2abff104d299a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100de1bc1f581838a4971cdce46e58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c665c743d018282c168de231710c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22de1767595f32df0a9f3073490752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194904b0f0386cc2f839e1835ae7a9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e02a4480417711953b6689f28b1558748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed982d337f82f9830db90c5c5b73659749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e3447c6337b9d68191c92d1861369750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48c4f3273c107901a8a03b21b67cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dccb119c31beb286a08500a740351752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ac658accdc242bb34cbef7338786753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b342fdf42c01c7e139e4bbd77218754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3da06ea0db3d449c830292965cb94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45e502bbc9651e49f8d4613a7a2ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa114e0204c8e3d72cee0b1f798e9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edece85b0703d17bd7e339e0075c7de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ec44c5a55ca017edabdc50fcb318e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804f02877b7529ff384f9666b0ef441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e0434b98bab42501f0d2ebb182a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa6aa534c38b6c666d7aaac3830e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa56d777238df5a8cda4c4342e4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30389edb599cce6ac3daaa77dbee75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e895b21b5050eb78dc01a6ad0340f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f4eef0b1fc7506c6079478d1120c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905468753acff97863b46774855ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee503139332fca43f32bffb93bc2019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2071c8d5f97d9cdd5704b7309e42410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b8483389bf912a9aa8d52671ff4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495f529754e1c8dba5ccab15c20d0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb997a609dfed23b66cd5acfe7639ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936facb3c6ec5099f5c94e71d9f9da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f47e473c735f7136d52cb0388ad0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f64964e599a9efefbc22275da1e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852576ab4ab7b805decd38202f3b4c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e62b4220e936a75e25a597c885cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf3b4a61147d52280876e31cc33b9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93c7a960b4790b459eacd235c8f4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef531a9051724eee1f5f1070e7ac5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed658cea325807c3b05c2f1fadbfca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e92da6ab8fb8319ee1131369740f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa082cda9d4198980173f8616451c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc907503b21bac81d1f4d3c1b9cdd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c613e63a11820a0bed9ce8419b94426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de84607cb962ad0b03bffcae81d85827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502739ffb3d7bd3b4ca6f65c4b6c689928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0100bebe316e327eaaadb68bd272529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db78b410d0ed57dfd4aca731881baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a08df3245d23624df82aba9eefcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01011f6bbd797a61c3dc4e88403fea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92b9edda417062527226a16b308e1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568bbf148de9859b1423bf4f12366a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fecfac7a8fd384f8830ab3f09a2b0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e48f36ee102f3b2bcbca44bb7ea1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9031e11e1b40242f199d02dd6f0e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53f8391654ade405c84defd33135d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac5737c412a7bf8da98ab6ccbc6fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea67078b105a1cee3b7d5a103c02c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc08fcc55bf74c0a5a56bebb3de2da641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885ec052937339b4c75347888e1f4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e318a61222b1cf72de976017dc4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1ff123e346bddb778b142fb7bf2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0ddeb53cb5b72e9a023857a412c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a14c2aa2c8db1ead3f01c353ae5e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba2cd9c61632ad8e6bd2fa8437b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc78589126300ffb15ead3006b9c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227c1bfaa4879e0115677486da51d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f768b65c37cebc9fa156f93ec04c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d0dc86ba11a84693ede08eb3c76e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5789279fbda30df4d40c08dca8f5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e66b29bb517b7ebb03a47068706d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ceb63335b6d43a0c47fdf346b4edb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50069d7a959d026dea853f83453c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da57bd877e2b700b1304f10b452e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2e69687800e31a99368daae09b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68972d32f2d3c843db7366fa61b9c6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839bfe64ab77f6c19cfb82c08cf68fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7b0f9d68f3e1e65d131777f0d6d3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a32ed0283849ba04cd10dfe07432c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457af75ff33b215d8e80368931006d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d981f705630f2d895925b3a3855063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c01e17ad306bad78e126d15212c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a20f8af20bbc4681fc776a0d74ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b0367ed442857e3108fd7adaabe666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199989bbf8306e5202dba6ecf3ed6d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca7efe55ce5e7d41ff4e38024e0a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de24ab070837704f0ec08791a535fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b819693e10a135ca654d39bbb2d4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a547eff7cfbc053ad45a423d6af99071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7e54c57c53dd4bf77a7996019fd0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f230513122e1edb01fb1c21303a7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35b08fecf45e94b9a54241bc1527874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8580d77c72931d32ef4b469d1971a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962566b0000d896c47abadb5eca3d6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fbff1cfb2c580cbb2adf2884ffcbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881067fce33b5181d847037aa8f810178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fea3906402b4f9f4286892a72b19479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2abeb5e4f346baee3f395c2f48dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee0980c0603ff2a8b257a3d000d9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38491dcae80798d5cebc3a35b77fafc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209e8e8f8e15371894237f3a082f5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650316f07950d29ddb555d77d4a0a4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da313f8f25a64118887f30cc7145a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f12748e9eb9e6ee3b91ddaee1610b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b540c0445a56e2b477beb178b0b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d516bf0df5521fd07f125e6e0b4f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1d172c97c074fd62922f2bcff7e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328ade6ba4759b119dbb50abee691e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2ddbc23bc8abc89a84ba93e2a6c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a3a9b9edc0ccedd745d24cb069b3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b7333ceb592122c6356cae8decf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3ee062c24a9a31d81b7406e0041394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d15e6112a97850089ef11461fb0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8cf5811a21b2a3349bd72ab53ab2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc837f64bb334f1fcbf143c66311397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba51d9c311fa13d21433c9287974f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c814308930149831dc042245ae3ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91cea8c131608138ae4de50f8fc81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc2a8e4b750d9320c922fe7da2802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15a0268b5f53211de9dd85c99643d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb8c7a4d1d0d7d69e82449811e2fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf8baf6d2ca5ba38c2e61134f1d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a4cf7c374c017803665c388fe169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979631555b231413866e6060c5160646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d11fe2bba2113626d496fe83be4265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea4d48c38090e7b04ff9ed1df3775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d793c4b9c2ecd222a5b81424d3e8c7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c5c783c9a5faa4eb1574965612de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f48b9a0ae9e747fce15447cd31ab1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b2ade031f923013158bb5b3617b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c2a7d5025954a852953d1548f4ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7cff6b7b0b6e8b89adc6f434195ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156e00ad3a87e66fd40aabd24acbac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2eca9e890ef1aa85adc4976c55d2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eef5adaffb5d1552ed0d161b9107f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b34bf1a101084d16e9414365f4f05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05647edf3c8f50f86ede35259015e232119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a07dd36b62a21f035b4fa2128f8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a6ad6e2956ba07969fd5c56caf3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4548833628a13406ae72ac44f8bc34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84351f6c18a921fa80d543839b1541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f776422e67c812ba774621b3d7d3f46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb0a8e1efb4b17efd4a072d53054f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817c195de086d35e143d0ee3cc740a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f295781d770b961002a2531777d0c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5747e4c0494b2c4d18c884b56efd323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30328ad91cd26cd4f40e73b541245129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48245a5ceba506ef9e8e6260a2201a49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4860614fa4c04b9bda5e3ad5a87f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b197401ccda5466714dbc2ef1d434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a4fcfed096be476ca23bae1de371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c32f890d08543f1853e7369bf63ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c501f3e09bc4296386723635e9b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b124cd4b93242b5fcf82a7f7fc2975136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9906f7eb24a42d4d03d0038c98acf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d6a2000750aad2b33e1109b6c93a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faec9e0798640b19877d1074bee9e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b45430d5865933f83f25c8ac0daff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a1a9d6dc2d4300f51760ad02236e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebe61c1f0e72aa6125d8dc9193166e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dc32b001d560d25eb7dd14853ab42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dcf91b5e1841322c8e0de62928b4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d60f1f84c7b977daeb86a00b7c4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa9a0fb0de33e326286209a538d92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813e1db56719b093a5579748149410147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc8578d9fa64e2c1130ab32a60642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4248d5d730215d47e623d2ddf841f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee68c3dffe86a12f26ee33e335acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f8ed20a78311570ae0767e5d0957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5d3754f6b9e23516617cc135919f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6e957a0ba13036784c7afcb82b6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e7fa01785ac7cf47f9a8ac9c8651154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc81a4dd0f4f9e58aa0b0fa932e2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf5fceced51120b9157cb9874b355156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa1105109667050afdc03969cceb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c1d6d487df82263a36f80025a279c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5616014aeb535a0ef4f8159e9a8269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffb5b78b44b4743a5279ed8c54602160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c980d36a0c79d88d2978f8be32be8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711d390d5545a38ccd2f6d1f1da0a7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534862ef343307f4d8eb7df2ee4462f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee622f47ddfb5d06b3f52dd1bc127c62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9bd83085acc149e23bf90f17c74f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ec8a0ab629987cadf6babef66f9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5569fad6941cae08180fcf7608a05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634c979db5f0b5bddd7267e0c633a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd7fdeebce3393da5ab2c7880bd271169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22125f0e9c2f3edd38b82a10e2c7c01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2ddde2dc4cc3ba858851ed247cf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4fc0f1fc10af6e73352d3a6a639a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6882d0662e9e98b4065318dd7b8c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3676ff46bf2b44d5b5259ccb7881e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba512676dd70dcf9c417b1ca11c2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894ec68f2ebd05b750827d4cacfd974176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfdd09dc9e2c47a67c03eb4f27765177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea76b27dab98757bbdf75367c42679b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502468e01bae918fcd94613715f20f5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6ea1879bd274bd3bb8e9c87a9299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599aa9434978e08356b15139cb01dfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb77185730c297e739be3aba6814e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17971a453157ea58cbeac653b566bf7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3339a770fd86cdb32301228c1d9b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab0f887751896ee50c140cd9f81d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf961697f1dd73d1141cc64e200081186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d2db4d12a5c78cd4ead02f9c41d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee65dca397efed9aee69baa75b07cef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a052ddee4cc4f615ce97567e9b1d4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d4c7ca7856957059fe3c68046eec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c11880c45304d046aadcedf13d2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400f7f73369449d5646af40a1c2a03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c21d986f808567637d845ee55afe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fb611a9d2d1d5354642f8e225f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327a89287598a85c35c864bb79a115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29e972c2415ad9526f6f2bfe2b8357196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37dc13c13e9edf82ad688c9a6b1abe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a593f99da287dee6396cb18a6f084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b9fda7e9f71f632bccc4cc5b181b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224199190fbdf2997ba5189d1d2376200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae78ba637a27310a5d5130885f3c689201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71df7fb39c0df0e43d7019b986bab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c27ef8834d01b615aa01a714eb89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c0f9daedaa6b98fac0ee0cb8104f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69687eed6167855983acd8191a1bc6d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223be7282d1cde04d8ecee02f523d52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a28a94742b2b37597caf5f8ff0724207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4e9c1a0bd898f45c086cf67cb3f25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b259b3e9e843573d31337d2c85df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5689694d437b015a36207a03e07fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8303524aeb2615ccd4c4f2efb64247211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90f5a667a89924f1f3b9d6f83ee67d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f4bdbfc08116becf0eaa23ce1072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fc1a8787c6e5b27f622aa411b313b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689ea70c297bbe2955a5da1fdc4e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620086bd3cddb5ba52a589664ae841f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab1c0aed76eacf4726fdfd4177c71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f75948a0108fc2256afeed40bf69c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695570cd302ed569fda79cbb74d6d89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272a6c3ff059fac3b26ab2b361e3e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64903ab57260a3af2a73df479e9380c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93169b40561834cff796d8be06af95a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb774238546a7b7fa6931b3d7ac486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c8c11eacc2481cc65f2f7c6d6fdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291dcf90f7de6165176bbae4fcb9019225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd2aaaf0019fadb3235ddd88e0fc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ef59dfaa8f2245426c07f834073ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c0f741ddef2f3d6faefd9ff1f535228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130977f7af88b8f0d322b1ba11002090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a77d007e64d58f097301875b2ea0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d58bf6e290f66a4e07292cd80eca1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbaede1b49734bc53feb7b6763dc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246488cd0196eb2144aa55c01febb8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1794a75dbe9ac2760029b88f4c3437234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9dd1706f5bb180b48c38643f2445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23806aae14211d2338cde17cec85a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f81f3e3624c5f1a528f7ccc605c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378dba0500bc73fa56d4a791d4eaaa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4649fbc1826a88c60e646f9ec04e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb7ad1684e66d156a103d6c99ee134240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58406f4d00f08d8d0d1f91c3b1e92cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5cfb5bd6c8c40db0dd41241361c0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3469434289f77b752b310196a7c623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63d5d1b9264925c978e41534141bdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb55fec79391bb4fed725d97ac5293245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53924fd000980c44b8a3faecd8f9e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f03a9dbd62dacfe1b1e6dfb90e81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5235ca80cf6c4fa5401e4bfc9004f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff695797f31a5bc6c1749428c3a9bb0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604abb64a63843fd45a404ca9e292e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba242b7866bf8084194fce25ca995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75e54251e166c00a144337b12878a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34d3527937b1cbd748b5e394cd0f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c192b0226ca0f57f63b348c2faedd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd0cee5e654d961ff321062ae4c592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f163e657880909508749c50546fe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9d9b8c30c04021cb3f61af43c5ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab4cef989583629a0a9a969606590e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac183ce86d0e14237a09a9955115b4b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe301089baef8ca3ea58ce2080a1160e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193189fad2110df69af11a6c1583c49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972915c0ac8455c36058a692827378262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1397ef8e6aad1f14d67832f66227c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab7d1e173e8484dbaf777e0938f81c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f2c12f7755070fb346552a46a5f63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53888edeeac045dbe06030a64eab1ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38f071e71eb3a0fbc6f31b4386f17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77cebca464e824ec8a7c6f132cf537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac101a54b01bd46f69cca8dad7fe857269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ac8cf53533dd8e24ddc6262d1efa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b98f91589aee43802fdd2323806247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fbd2a93eefaf0104b35bff9314616272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d08fe04787198509dbee76a45a662273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceadab90de41b7749aed434553757fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95ec6185459abcb0be26c39aeb2b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231f669a254726b45c44ade2cfd888b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae0fbf85d6ef20a9de79e123d838c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bce96582e09f112b593396361b82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7f468394c7cd2fc84ee75768b633c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0cf38809faa3777650ef628129cef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d97d2ff7acea380c00f83a4b2dc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027f66308eca8af0c9695691986276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537cb05cbc2adb8e2c5273ebd61ce15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321522b11f0b2bdb80aa59f1c5b8e7a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e646c102fcf45ad67a66c3a88746285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09faee15868df1cdfa1205a411fe8bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3056f757e448c4f9fd22ea4eea73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7939eaab152f47190236b8164c8ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553228abb29761373a3d56ad04b86b78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016f6394a0130cf2be0abacce242b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53794d31ff1e22a8e6f7448df6f31c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5daa7b7f81717343bbea4db3385fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806532ccd81aaeb1bec64722b3829b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceab98ee4b0fd4a14666a8e47b9e40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847bbcab7d1002a6138921c949224a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952b6e3502baa94bbeee8a0e457b61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bff75e88ec149de2c1289131c6a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc871226e3f038ee3838924c1e73dd58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81f2d5a37f9a24b674b6da7305bad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25afa9f1c34b23f2591a255edce76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c771508cd029c03df0f9f51cafbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e075f9619e9025c28ba00e14ed4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9d04d7079c85002f564242ab7e6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41025b6c536188bed0b8b88365b5f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d52b97947fbc176c4055a1300835a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80644075fab1b6ecb138130d0b8ba78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e1f28766c1d191fe41930549e820307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e71562d9af697498a533aba3a3ec61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd639a754bff1d6dcaae5e208ac24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b23d802a7cc3df8b8dec163eb4598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4baaf31fb397fc2edf4e955a42e2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617195676d10cbf3b135de77d03f8e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99da8dff248d33910837691fa46e391313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e07fb0f11ff066f42d005d9a5cd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e49f844aa4f750533a18cd2afe6b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14130b1c3358805ae1038d7f231dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa4e03786baeec35aab5c8d528d78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bd97dd0382d5276f7ea8887204ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009feef0166ae74dfe0b64e6608fff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5aba3c5cc24752b5080fe29fd580b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4beb22d4f0928a1ed30a6c5c385b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a5e6014acb30a5ac9fd479a52c85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffae63f4ae532a6ac15eb7e21f13b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd7c48b6386ae722591cf69b2bba9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b1f57081f742ccf7fcd80e118053325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f5613bf994ccee3ee85d6e522e23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda8e93d02ea1ce2b0e7c849dada76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254363e44c472d7059db3b3388daa67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0080b4da72531432aac7412a6d7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74623d7c181226dc41bc8fc758c6c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4bc12b8fdf923d775bae25b125f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917759146b66116e13b901d4916f516f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c06cb2034c6ac3108c2dce5e77c6c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ca635020847e08fe9d14a109ac5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797688d9f248ba855a8980768fc5d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17767da28b710abfc14c9e03813e2da2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72427c5b415e5451d186952db19fe77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270019e15cc89d455e4cc4ee79cc688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8fd3147774c8aa9e32dc43137ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12a153d32089699356d6e1c7139b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430c6d96b973fbd93ade4ec494b700e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87facf946db3f0b0c50c3a756d879342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2340b67ae534bde67f10fbb2fb8b61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89338504cf7fbacc29cb1467bfaeeb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112687c61cb57125717604420f476c48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865e2bcec865f5edfe8f77a08f4fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579e47fcb766c689d5657f50397d24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fef7ad3faccf9512d927cc6536d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fd27f69fadb11b28e6b1bf5706c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af99fcd9e08ed698caf5e512d6105350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5222165c0a06511a2d1b489a69af9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c08bbe34bb778b76c9f0c336ca64b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b0b2d0f5e9b393ef9e5ef014bd7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2164c4ad5c185ac8dfae32a565b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dbfa437a2498aa529b5ae8dee0518355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680add70ad3b1637a8bcdf412f08ccf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4add6d3627cf76511fd7dfb5c626e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff06911a9ff809916477e317d09bcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2432540f0c7e2631396cd023f6b0dfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3469a91cafee04b9a120884714027db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bcd7a36574efcb6a7c12b19b86527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd404c97e888f3d933ddb37862781a7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4b4bf263d343377c358b715ece7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9db4c63a33f44cec110932c54020364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b1961018d3567cfd39e200c60fb78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac0ae62e37c48bf44bde6f6d4c5e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec495531e1e220d73bf1edaf8faaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0515da839b0030ffa16fe5065340368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5ffbd6f2a4f4e9807215d501cf32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b7100da44799074f516dc2951461370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d3892e5a97daca244ff6cb887907371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6f2850551bb0a49bb99cfa6273fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c46ac7d9201f93a421e9eb4f078f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa065170786c209b9cdaff5551abc48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbcd933bbb012683e2414ebc84c20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c3255032200e991b12333e01f6105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab3b3c088453f3ad34659c6fccb04f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df48f0f66e9975b1dc680d29363037378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0d6a851bd04ec17a0bb43240b111379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5017c839acb892093c662ba162c0e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e47d43119c49a65be202432e5a12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263cb2e66547927238550d212014ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c944f924e72ce65e460ad8d6ff2358383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e9b73bf518ee2166e5053b351e2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510ef37a2e78dbf3863bdabcda783a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ed10d78132dd466f648046a1ba33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c4dd2a9252c12d16664b4c276621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ec77df40e8d2029d9dce9e7d3575388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801883caf007452becfc8cc884da46e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5cb7f8ae6978d0ae1639813e74d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419509735b74d1f321c67b3c77f453b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576e959b1efee77a65f3084eae8e094392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6ff8bd98bb5f69af018a7fd4cfac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4748fcce3a8f897b4ded7bac300b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a362a2bfa83d73bb0a82bee3209c37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa59c7e011d911b31d1a1e11ca81601396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079af30b7f460c181970f28148913442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3265d3ac7f5404f964647d831ff7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b486231ea37e288622ebeffb6a7d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf5e68cf72fee9c55fd04e41bedb00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872090b3b5a05481e4416f5025afae12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a7f349915964f5179b7a98ae3693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03862c38e8c3627d874cc58f24d216403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292aad9ed8367d08c1041ff1a5c322c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c089aaa7cee836fa7805e5dadfa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacf8f6c95b18062454813a4edc1f4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a844a93acedfb0cd4f69c39b49a7e6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b88e541e18bc9b823129b0fa430a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256fdfe2c6d95e619e12a82f180402a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec3a6a7f23d9386ee0102fd504633410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f008573368d2f764f74a4af6e8c14c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c027bd575b62622a942186ded88e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64a0f2f1f09c6e196e8c725aabdb5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1acca6d403fede3df2d914212e4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306a0b5a9f166ad7f37f6393bf79a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4c83a80d0c8ea0e0392eac2aefbb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e61658739e4c6b5d8fcbc3ff3ae0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208bc25944173c4b85a1c42520b7f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4b7f24e13d4bf3ff6dd236277105419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202537c9620f75aea2a1bf92818805420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f9e14cb0e30f311117108edb1526b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c98975e02a0a0c510b2233bb6812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014f5e332d84847f1b01d1551e2274423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d81041f9f0f6f646dce4d3873fb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dfb562fa16db1f604276e7050dbad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25a638e8a4b2904213c2ada593165426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e31a1c87fd42f4160b50fef46fb93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae5a719aaff3b9ffde0e3611922fff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c46b72ffbece947d416dbf4ac812429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2bf6b1bddb5b4145c93caace1955430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed5b4bfa6a7f022a3a2e07e32c4d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221c58b6a654ab8560ebd9f9b376e06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473612b7a3e5918ffbc650f232c3cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253d2a547bc72192eb3c28a9d77b04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e5f130593946fe8f6a5fc427daf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d6ae186c331cd3aafd2ce836bd35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451d2aff292e1ee48b5806f43fd846437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f4d6cf9401fbc81c5ac6a81ea555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a6d38f59d8605648dadda1553b63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725b764fb478e6a2809a176330c256440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620946e6350ea3d8cf981e47b332f767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2379072beb5fa8be0fdd59e087cc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a8dfd4c666e9f3c3e13aaaf71889443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c1053a9c5c3efa327fb2054e4864444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5184ad7eb94b02593ba3ad14c842c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100ff7bb406c84c210f9e5bbdef95c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2805554d3f10018605f843717afe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf82ccae3c8b67b05080bf62cda79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e5193ad8a69be287b9155402b7cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6d552623a4b0e6e3411e847b14b51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28a0c0f541f34c6651a54e05f9801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b0546f0b17ba1132cfde4ea7493fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f5906ca80c48855fd7d8251a68895453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e908e372c2ef00feda0e4980455a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3198cf0c5eeb4345e9ba9977754cd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afce2beaac29dc5ddb8a3e956975e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b66ae897fba15ba2fece7873ba04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fd8ddb48d06b60f62c106b7798068458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d489bf035d469b0e21128ee8829d84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dccd11fa53a22c8a96a6f4bae239d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0ecfde0c2f6dc4b3fb3368a1964a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a6c08e46e5335492cf1773dd97be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d590a87444c41b599e99c9af1502a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4311ad1124cefcf8af56af5cbfafc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a05dc387a14280ff5b93f6269e17b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab24c5b3c5b6ea153fa9cd9d04db86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648a69440ecb61b4b5db79ec8bc39a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32b7f903fcebab326df926d68db13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517616f6731a6b5fcc2ae21d4f361c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8990c058f49af4df9679a23e5cd7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f7c0fc382acfb2e7f6e72c8b700d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73016d8f88eaa4d985a5f0e056b6d81d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47021e2575e418c0e9ef7bd3ca3b3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9b2780c464efe725d04c9c78d3a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da50472a0a6972f01fae910d8a0be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043bd757903d7113c6bc51cc89b4b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7cf5f67cd9b7af9bce435a2e26d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caab603fcf8c854f9799cf5144c87b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6db8ea5b7656c6b282c5b936954268479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d170c5626284177850431edf9a4fd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747090615a1118f56626bd499a677e25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8de78a2ba29799c9f2a5a0e69504482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b41d70bb18b2a84145c1da5b6cf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f4f814c820d3062c5274e53d6c71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b841b970ecd3b93339d4546312de12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e576ae12cdcc95d587ece72ed456486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c6b4b5a25c1629cfe59b57f04e49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a14210f5442f12ae5067247bd7a5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26feeda79b3d95eb78a187bab090f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa548ea26366c15a6b842513de9c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be612ff782caff86acbd97fca2a0e16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff039a52e2d7e0ce76569e5f96bef5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3dc90e574719d6ed30d82480b7a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec3c0d575152d14f1b8a97638ac0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ee61139f83548efcfc3822dcd2c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0628b89800f5265a5a41fe4c563f28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65c0f7aac34c284f1dacff1c5d37ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953c82d05a80d173e3e0b96cd940d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be64b1c437fc829ee2bc766918790499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff80101c450b9cb35e990215ad607d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1117cf96b49d717fc9988629ecb90d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b3e19e316f5ed1195de74513a2ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d56ea1e4aa995baee810cabdbfd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5751b1ce4556502a2a8a9c7a46b73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320926d7b63177e0331886fee61d6d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cfd3ec0771631373b1506a64f60c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2066414af007c0e22212a9fcfc2775507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eab4b3b6c6e3958d55c836cd2dc05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d24d45890bcb5e62ca428ecde0ce0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86dc823bc2ea308f4a550c96ebcf3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76b2674aa0ca58390603a79466363511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1518d16dfcb0e790a036762923910d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d047a99c55a631428a285005c9637e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f352550443be83bdc60901b0681cc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698cebc64818ab68a905d5e6dcfdcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e5d08198d9410b2d86fe08aac2fc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0116887211668dc10ee43cfbe6ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b8183a3e1d9c369771b7b9389712518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1037cedd1105059451fa2d52ba9840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e2b53750ed7bfcbe6352f36e1f01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178db13c205ed7f8bbac1422eddcfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae44832eadc8990c02f3e349bc102c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a51381107d3949ceda997da27c5c67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d312077da9392dff73c5e0564aa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76ad73d5adf81493140999f24d81d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef71ff788e21ac03a305a2efa6938526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4933b853a561c57b752a2199dfbf7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664f4f5d23ea0f5d91ba56f40addf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15562fd55d4a61f42efb63483bee3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc2c5294f2427bf2f38d0c23e665d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e5d6aff044ea9f653d1c4915ea4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112a0501b96acfdd00e73afa8e9098532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5fe513d06a3cc938e05a08eca9829533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd95b5a4ae0482d9b27e541988ecf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e03e74fd87d377e1f7b29010a0cc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7dd91febef8908e3beecf95d2470c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d77e9ba0e6ee20b9a2f64718ac233537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7dd8de6d5ff41d455e138efbdc30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3038c05dabc648895e572a59c59aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16464d73da0c238bd4f903d71df40a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e6d0f48a98d1d41f93669e88e5a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b57a8e5e6936bcad7d466a114a5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22fc93b130afe03060c20196f4f86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9933e6e611a0a3a552aa7e8ff7b98a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382bb4340d51b121f85df34702094b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9a1841a9730d7eacd47352335c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0a5633a8b1d3f69549e2aa45fe9fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421b959d33aa5189c966ca43f6a682548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd5cb037b4016c96a2421ad26b72b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb8190a9e4ecbce74888606127ffb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa1048abcdf3c31e5e1cb1c987e50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212288337583a16ff2b79ddb2e078b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd113bd3a5eea770134023dcc23848553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e20d464fcfc9cd48e9e2bb0d3817d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a19fe6400545c995aea68a50195388555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b51132ad1419896d548556325a4a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52698ae830ac476108e2b75e2583e2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b293e24ff2c38c576902e9e571e764558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df691de02467339181679e7396997c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d893de9f4275e8a93e995426c2d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a35394d8159114819dacc4179743561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c892cc79685210e7637707669747f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006323e70efa55ce962f312b8c509758563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9290f36223a10122d276c5e1d3297b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54809681d6e8aadc1bd6ba2ac8753f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ffe3aeacf4637324f07b5290c911566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66e43976123330f921729ff23af6eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c001542842b6f312ac3d1712146353c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1d2a0b73cb6cfc5198b9cc2ece79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10c5e62c95416d97493a4672ecdda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960a50a7fead5aabfd033c01f85396571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269029091b5f87dded51c4c630f814572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388af1637997691e3ff409fc15fa11f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe518247266369f214662cb5524c02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13e09ca1aa38028e29bed0c77e9cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937a8101d059f0d57663921309452e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb38d9eb21d5471ed26ddd0bb75aba7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55370722b92ac508e022853c36fed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87d2bbeb0cdb67e600dd3a10dd6d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988f73555743256e27cd48d317587f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a768dc9490e331b8d440e3d0e8423581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a9c50d711010aed0a060785d0926582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e840a1a1bb66edcd4e828a5b00d47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9850bc5d62ceb11166b1b5cb71e150f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ac08a8722d992449d0148bac0e25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76df621357cce8815c8d2f35fc74a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174c507cfd0d2f4893e4a5a6c6d5fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc70f194c631c791d7540e915a517b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5303c17da56572dbe8e5efb0a4760589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783843c5b8973240ccb4a7b2323766b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cfec97a9115a3724f43557d12ef74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab75eaebadb6dceeebb6e0f11c309d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112264cf0686c0ff4b62e8bc94d98ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47f30ad9c51a2d1eb152c23a7b1cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c5bb68dd0614b8f866180d2140d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2964665f2329ae667d2be9f72258596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390a620c22c7bab05a9921807b1b1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38bc3ff55cdbd60e24b17cc830a6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f1333208a135be98618f7a4c8185599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8d6ba37c303990142c907f85200d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3effd31749f44b0d0ca30a8e3f1799d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5e6bb79eeef4704312189aecd11a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194be87e4526b849223b0c0c79a01afe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c295fda830935ffe02e4d77d4332d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e54e398ea8cf34294694509d370ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c6af8603e952ca441c66fed4e0d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210a24f277cf121c821b53010098cb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f742b6a0b5fc89a33bd258d06e301608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa55d0a1fc2139739cb1f115a1df8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ea8a25b4f5be52439dd307f99f8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e762ac177367872f2bd132be52292611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2c4216f3362e50145078284a090c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35759b7c3d0c87c64a08787d983e254613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e38c879a1acf47aa1e99e80930ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f40289b865b80886fe3233d90e05a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33195fb563570ccf01a06074dab4b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe109d1460197f37db5e315c1b17bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd574534672396d5cc7f9c9c3a6231618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb2006fa34b244f889a03d4096ba1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624164461b720e7e9af0973e3d0717620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc82635684791d771cd56a23e551d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8879b3177b19d8e46dff8e7c892b8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1dfd3b0e12038448b0abb39146efe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91e105a62656ffb369f5cc20a7484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a86671bce697492caee08c8c2f927b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed41db6677de6d6861f03be2e964b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5142ea265085e1cec066de10750ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867cc39624f41dc4a895d6f836a3b2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08311df00d82138a3051f07cf44ad820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd1cdd760240dad882f223910857d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c96583c98cc0633ef5fd68328364631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1729aed7040e00b59fa8f6fe7575b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439047d098016c5e9f7bac063c48aba9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0e1d51eb83c995f37727a1097682634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba928fc1ab6d54cb0f95230449878f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b459ac75abc4fd8c5b53a184003b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee1bb75bcf4ef9b6e617f8114464e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3012abd72a0cd4d1fbd9f5e876356638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804483abc0fce6dadda5a5a4d7a270639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4968c09baa6a4457b8ad23b7afe3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da3f2312bab9cad6b5429d9d2751a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc6390682697a65e3e81516e4ef25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eec6de468daa4654229c2234d2615643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d53240511961d5c0bc9121f43d48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b394178933df8e489909abd1bb2653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072775eda0f7c20f981c65d3116b1f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e01bb89f3c26deb4fc0afdfa884db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a40b8e075b7d8f68506a40911066648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868fb60eabdf319c5fe89285da86e54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56afc182fdf71f3c84b6d168bea9d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413fd80503cff9ac7db8887d024e36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b04eeeab5e0e587cc8aa7b4a20d9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60927b537cff5a14277322df0dede5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade1dd3b453aacb426bbcd4cf05c294654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d4ed3e336acee5a8786793e34aa38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a12ce9759fdca0e9c9cd8c56a821656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901753c11fa1d7122d46eed8bdd7921657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547c7e08df577b0aa66ee573f9c182658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0112ab6902fbb2986e5c669f60d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b2e362de25104b3446677533f4aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b00ebc0244e042b5fdfe9c5f9060661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acdc8174bc8f0e76f7c945ee28bbfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ae5dc049e784b189c78b2574ff3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6067ad48670294cb4b8ef7fca5996664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15669d389c74c78e0533a7bc9ae179e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dba95434dd6cb11cf59e78f1b571666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f551cc1538f04b6d1c398f3be17f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30887fc3751fa5974e01627223742668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856b88b0b0caa0b08ceed489a95c17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0972a227e062bc81d527e40e666aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244e39860c679c66a321b96a8e2f47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a506009a5f1faa6d2e38608c4688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c904c366b93c8e79450b96931c64c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097997f399b96816b39e891852bca66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d857674c060ec111dc2ef6e9126bb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e88e5d6f74bce7f7738fcba1100580676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f314a46f5c59210790bc74f5cb5b42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787890689b8dcfb24e374d7b69c2eb59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be278e6a99736998ea3618403d367da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd48c58fc9f8e78af4be8ba9262e3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f9ab46e79b767fe479cc9669b38e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e9d106a59901b43460fd3aea3cec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc557ed9ecffbdfb0df941c5671c57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40f20f9a2e405aee78011db31842a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a531ed2858bab6449a7ad992c2f84b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe9f375b1b60982a170c2112d2646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c683ceba55679f1da349f20baa590e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3b7c4dcb0fcc2986d2a8e9752413f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878a335e08ac676fcdbac54b0fc0560689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb2643d0525dfb06f1842992990a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5c17dd4890d01effedd6a045b66f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3497e0a215bb22e231f2c850b3aa7fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfccabf34c8b96148751636f1a24dec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942c07e2a2dfff71d0296df13a81b44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ce65aff25f8a972897e449f232c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5ba76e2993954a69945568320632696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfaaf253c0d15468062e92712b6cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8153fd3ba42aaf5ccaeae1d431aa5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e564fcae06a10b8c29bb2dc7f8c6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf8949f1e0a836c69efe030ba93c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b1bd6703927d3cb0fa32b33a11805701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c511f1e2d5910f357ab61ce02c3d28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ab37b18136be5ac2dcec68e11a2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da272653779922910715d2fe426afc4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f51ecf6459f7eb68f63341148f19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc67caaac71b0228d4bdf1c13023f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bcbb1b8f6c992b48b17cdfc6b1d2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d350acaf77b700dcd73ae439bba2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad116bbd380f936efc8a52268fd7af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcca63902d2bd032439312d590af66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e74500c88f39b93b0d27ed18da75a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de65455deda80b418497efec44287712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec64cefd24eb380ff55e3b7399b1a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedacb8ca3eda6091b967f627ac9de3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619824e0241317c2a1d791584677e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb583d073848fe4a9cb32ab2cb279b87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec854932ab39a8af6fa687cac7aa9f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8389747b18485896f6e9a60b1da10b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dcd19dc8a8716ae0a0f56a29d4127719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac4ee5ad80faeac91b665e4a85b6f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2cce46a8d26fdefa6b4c7ee85c0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8520c9aa49b60481471877ca2b4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308dda00b015c4e6c9619a40426e6c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1a84948feb1c9966fcef01817aee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bedb4e7f8e6b574b4a55b54b9e572725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b594e095033aedcfca95da776bc55a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9300dca69c971c3ed51448959caf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e370491cae205bae44acfd5b93cbf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336204cef39c8263d2b60553a06fa14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f3e597dd395079ab684379df4a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03239d627d631dd6ba474792d81e803731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e91946e598322ff593c0a0f032a077732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557f5b7136b77a3912e098073bec47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb773c4d7c9cd0ed3529628e6c6842734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aae31981e0605afbca09b4ff20534f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9b68c10e3da4406eb67a8b504160736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715006c400b6ff4fd9ca06b8a6ad752737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02475fd932b8baf2b416e6243812267b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c325e7a88a94092aa4829fe5564dfd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f7053879c2a293385cfcae7545de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d55368d2c8e3aa7f1a5a54de2eb270741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104126eb697cb0577cc8a0aee92aa5ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc524937ab907d0c56b7fdd2ccadb7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806e5b82e2671ad7f00fc81e1e26dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d5ccece6005477a34c5a406e0826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7115dfe281b96a2a037a06b59a75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7606abc2b85a075bb4e60a515812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb881c701f111d44ea6a82759f1aa77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd6cae3388fd0d303cb4eae4aa4ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52529a3781f35663103967139416db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dceeb31735524f575e9cd0607ae5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c5c31367cdfa12ae1bc9ee010f8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6a291e5d64ed15da2ec2053d1e08753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>