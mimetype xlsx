--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a30d57ad6f22781d884197285b6af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0431d61968b9d72274633aa8db7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736904bfc1bcd4715a3b5e0b4cf76dbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163304b20987d0b63b118963d7f8b104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bd9c9f038bca67d67fc9080b582775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe875ea1695fcf7dd481e9cf9d76426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae2b9e73891cbc659cb564fed9c71d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96126aea86c88a4062b798794e2e9a0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add2e35117705a8e83003c3aefca319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f06ef05087d4262f1db1db4706e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad66d5b5f3a3f82d9f1ef9ab5e2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10027da1179e0af2375bb102716b7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269434e5dd0cbb03da1df4742115d45c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad4c6ae56b20be6abfccf5838503514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7a73921895fc349742df7dd5627d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d265fca7a0c761166249282bc916816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a2e733a80ec1408da04a68310bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bb0e7e23d283a547aec7b8064d8a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdb252c47e948c49a19f76ac2b866619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37f5e9d068260eef13e9c36cd321b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd812f8875f76090a8e80de3306011621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ceb7be8301bc67ab5521c273de21c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2791bcdea5b9e542e6ecabf734f75823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2858b600fc7633d3849fe633bed91024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad9b6d74413cec23688e021fde2bcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88ca11f47790d3fedfb9f6b439468126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8fe30248f331831ab6518ba004ffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0e02d5ea4550e3cf458ec4eb2d6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b06893b860fb854af9682b446b4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e878ba83e48488fdeacd2157ebc0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cba8c992fa848ae86f755a06ad9c2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedba4dd3244aafef57ec77d81493e6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a06acdd98ec2accd487431ff4fdb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016afdec39c2ae776556550f9b9fb8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79bfca073200f20e052138c913418035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b676ad15e30091b4ff5120dfac51a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5073025a76defccaae85e43a51267337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d6a2aa51b6c84fb82969b7e0d00c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b73c478ab64661b61450616b328b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c18463bd62a1325641e3288f976b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a446efd23b42852b51c4d00295b7d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa44549ce9fc02a8f105a4059d78442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e5ce3d8dc42b9ae71c8835bd700e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66b3ab0d1ad9492bdca489d7c7828a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eca56717918637622462990ac48dbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b3b383e414773782901a859327d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589677cedb0b85ff3a0d6f92d82f5b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25bd5fe910f090b41ecad0b86dcc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f143799c5d0c429b721e71ca65a6b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031239727d98904c035f2b796be4c2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7c0c3ce6db5640f70dbbf82919fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d29559ce4eb3da2c04597428e60352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1da39bedac06ca9046b95f6fa248553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee589c23f0430081d9308169b8206c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fd054c4a46e710fdaf23ce4badff655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15223cd7ac89fff83b5ea0b6447acb8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a334c6fcdbe936bf342a25e1780e2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf344b6d42286fde561084f887f3ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f5c4fd08b96481ac45a0c0a8974dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af80dbc5b4dbb475734a1aa8f63da360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a75e4afce46617e934e328385052e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfa68a8cd11d6b31c5a684e01347e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6441a0b39a74560b4ce28b61145f5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653edd2c31323f9319c8dfd2741bb9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de901dc002431f1ced2128a25053e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2623a76a1f763c40bc94aa6141a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fdf5dc49fe13d177fa70bb97992cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8718aa957bf0a338116023b35bcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1a38cdd2eb339dd3f238c7110ee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490b308d659ba74e72f9c62e589a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a790bf8b883e5789777a84865cdac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aaf9ae069389a42f634382c6f3e8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8033e0f4f204e5ddc6cae2ef674473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02c488f2b8a03151ef0003998cd4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222040dfa1fb3701a2191160376b06f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9dfa1e0344c36239c54baf2195e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcc17196d3e606c7aac3790faa4b2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6befadbd06d8de3f1d049a807b996278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b00fd95bcf2245312c9138c4b71d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da496e9ac538ce4e5db876818b686b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290852eb8d7e89bc0a2478a6e5a3c2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e124b8fcfb9789e91b9d7998169182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a02082f7cfb0875e433c0da33e4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af787c6b1eced5ac3e2bb6390eaecc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3d1162f37ba6817df064e7ed8cce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf11fe9d6210a4299dfcda18ab26186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac333ac4b72b6615150ab60b88f741f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b6e0257246f7a58895e404e60f7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bad1f88dcc6d77e6962ee4e2d63eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6cdc86d39bd60489f22ed122e419190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2f31a4bf1d356e7661260eefa50f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac9f3d5ca56f19850f5fc8e30bf0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fdf3e01e78431c76d02d96c0f5e8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c95c24f9c9c9cc5684f42b2ce2bad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e26a19733cc0da305445e551e2a9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1052faf938b5914d476933f7eefea4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a510e8cd1dcd327fe93120fc95950a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5229036cb888b0d8788f4b352937f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dec0c6fafd86eaf90b934ccd4bfb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd10717f8d8f05e43a49eb340dace100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535fae786261e80aa55d7832794e511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a850eb71f3552efe4cde3ff1d8749c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c177c26286964eb89dea16559a3343e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752adbefb2a9247d2f5220fbb20f3bf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30556f2472de586eaa0defa83f6eb1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c18c24c015ec399830117cd2a137a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcd85d46c3b435dbee68f67bc2913107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453207a022ad7ccf8b36839b5ab99eb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b8eaf2cbbe0f7cefa26b33016462109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10044f3f1d661fdf49805b90f2cfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8ff80cbb4b3956ccc1e33bd26233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bdb8276f4e67e98890bff99d016c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8849476d75bd911897155518e37bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fe69fd74e6c6bfed2fc91fd94297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f6892e74ca42a290c63278575ff0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d25e417191f1f45ebceb13dbd62c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52654c47decc578ec5307233eda0834c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50681f86bda58b94f56fa0b71fecd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9149b00974abb6830d0b3edc2f4d2b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3dd8a8799f9d986e277f91be4b37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13728f893238921fa095a099f706026121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0e81864e26823f4cb306b7969677122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647583c504425fc7f0c14807bd49bf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357830069ad7aac7579eb79f6a115d5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e84e26bde6e7a8db1eb3a40cb7a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c5fe0cc17a5b57a0f2eb2f095996126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e38d00f21ad95c06495ac5c58c400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420b14887338a3fa89ddaf9eaa7cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda2ad756470303e6f4d291ca61012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac74de4bdae9f044127ff6f0171d253130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4b33c61239c1fa7c5bb486259624b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0718eb244bf58de5d44bd2cb63e1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bfb0ac3ee0c825c845b45e5d3a950133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5abbd45eca26e074c6aae159b801e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014168de8f7effccbd90447ddabdc741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfab9a5b86f26a5d1ff61727192a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8764080b709a8ee3e5967631b88a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6477cd24405be3c2fbcec26530c05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557fbfc11594425f0580197cbea2c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f7e390d1d90f0b558eb8536caa83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c688de50176df208482d9e47519d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af687bd9137642ea6caae0e87a0d6a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa16e044857e1e686d066f7e15875143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a1bf7e18fb3dc3446f9d9846ba4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b493b2da5c2e15723f8387ebf8cd5fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ce8df1389ed8a5639b5664efa29e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc95e27b9acbd1efb1f87941d298f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce51987a55a1326fe202a4362a1282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb256d8a0ed37fb0d34bf3ecacf1cbb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121da541040af85a014bcd87f2ee2b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd167bff2ae7dc5604ef73793eb6184151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf417f4d357bf83bfe1cc262cec6ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1582d01ae3ee2c9a5c8041f50f14e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a719f763e4a503feb072467de626366154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5898868cb7a55dc49ce1bbffbaeb61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0d2d31c917ba615c0d7c72a6042d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b633fd95e616372154022312448cf7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73d2ee3d56fe5ae5d808c7dd7b233158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce000128bb405b782040a60fb582f75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749bdd44976f5502131be1fb24fab7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d5ad885440176b16e762ce10a2f6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70972be03a1fcdab301763c9df86e80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a210901f46bf41376db8999bebf44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1f00fb520b9da52f6cb313396424164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d3c52ebbb93c450f70ad66411dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946728904ea83f3acbf7afeba3e365ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e253a9b7503d22c08cc2e13d8683167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b872bf3732ce5487470acd2ef4c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb3c61e09cd1e4dd9da131a7d0db6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e6d551908841b1bd48cf0a5f3da7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc7cbd5e799b062746565916d60ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ead2e1a0ce45bb3a4ab5998f24f24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd79987f336ecfaa5e330a03ca1405173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937b9ce1567d454b21d3e8785175b43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c3d576a2dd6a1e03150b1ede62ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a620bc46bb0fcd06637c3d380499176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99d4f5f68dd9cd251fce194df85a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa57bab01e179c874479f016ece486b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487e3eb3631d5400053708bdff94c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b7a4b17a6ee4cb4245cea4a24e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943c894d4f0a54090d0838ab163eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd1d559161bdf04513919fd88bc0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c8d3ba24e818f80a6becbd33a30bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cadfd00b4678cae79f36f77aa7a7a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d37b64597aee4b49218ff186a72bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542caf6df9a6276cfb944fd6664e9b13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c69e049d9baeb5a0170f210df3763187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c656b41031e962048a9349a7443c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88089d455abdc43312d96cc0f3622e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206bed5c1942bec97cd386c005c150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3b7699dfb9d0a912dd97232bfece191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa18cc8226bfb0782ff33087428a90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae11dca5cea947a511052da0f069fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ccfc5fd60d9ffb833968c3f29d22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5411d817d99e83d1243dd59e55fd74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b67ba3fa11705797e549351a7f0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bafc45a6e044c5a8b35360d98765f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec239c7cbe90b79bbca50b844336fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2538a8dffc63b5aa5d44b0508ba0606199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ec9576aa122c8448ce290f25a210200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba362ff8004b39501e49ca8faf86b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99183959439a153963c816d233176dab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e500ce9972eca02cd265f0ead405d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280525eea3c6e0316afa3b0dd44c01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b487233b8fe34a2c2238080382a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bece5db1116928aa5420ce083f8f7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca66d5fb9fcf1a09476a0505a56c407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa1384d4330f9fc9d075878351559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a9dab76127678ba01b1d15f6ff08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a98266f79f7d721b7767938f8baa68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551e890ee08b20368d1fe823a8641e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65795437ef575a8575a24f0e1b7bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aba952e9052d908b1edcab26d872c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331a63b583f1583c5e1419ebbdcd0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e5821d50a5af274d3e2f0c062c5c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c7e743c62a62e0b5b255158b9dbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53541f59634bbb8a28762a003d2f9e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02957d9ba02257e891e60d7d84e2a211218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b81ac3456bff5bbe348d368eac18b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e13c9073f8bfb2122991d17904dba3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557955035d837d9a031c87c956bdc655221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5153dc8a0ab6ae6fa787875ad13f2c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98835bc550a076c6981b2f01912652e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2faec99199bf979eaa7c2223f2bcc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b08eb349d77ee19dee5b9f2a115d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd172b75670d7016cac10579f2e8d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e0ddb154a680b453cfc9aa0504aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d362fee418b224b64f6f6e8c3cff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7477b425f2517d3a42c68f4a8ee45e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a9edf3b103e456b2a4aacb28ed84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86ba98ba69aad2f4f8595dbdd34bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d859e0e45c2d0600c9f6df4623b450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc695ed602b78756e945f73b3a33d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638727d33abf80250a1ce3f6222ba7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232f688790ca65be40e3ee12b385e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d935b244933c6f2d8f32c4cc57cec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f890de9e0dcf0ac6d87de2eab45a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9532020d9bbcedcc1508eef476fc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c4fee1198984e67febd06767b857239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af5c15151e54757a32b7176c9e7ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd6904dd6d8c36ad278d4cb0293f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc13a66666c0452b3d0765ec9dda47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea782b87f607b0abe3abbcb36def41f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890d078b28f33e7b14fe4c4a3beca5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ebfe4687828b81d5dd9e550e8f87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6290386ebd51f3dfa4cc19e20bde77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa8631035c7b39c75ff9fdb1013ae1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf2b96ef1350b37241ff3ed375f654248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f415337bd51f127b26e9947975daf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351c6bb24b9b3237f154adb61368aac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47850936c441063c5d16b52e7de4a59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7946486577cc057c3c0a4e870101252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affdf59b2882203a5247c7bd045fcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b56652758577208ecb79fd92fa021d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d3624e18f25826cfa6f43686de11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc539c4df23e43b750865fd60d0fc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7889d5403e697572c815af72c563c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8d780c0fef1fbb92bee55106a03d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67958c05de10e7e3157909e2c0804a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4272c7e27ae5fae1cec85985e86e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8fcb2af0e6b261e33c01b5a29378261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0135e671ae3977a3a80f5bcc8da0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4300246378b8d91c68077fe409500d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c59212f7b876cdb643cbb9bad2d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc46139f8bbafa2ad203c93312ac02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d3557af312611357aca2417aa7f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d905bdadc4934a141d00bc3a427e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25188c668ba3e5eddc707c0c3c1929268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00c06542b1598be12604d7db2a9e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511cfdf2c665c47240674d741558700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae496b77a87ac32e63a5fa53dd68a41d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac795d1a3da37b4f37a320d33c88f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4fa0cf09e4c009f4b26c66531929273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c773aea64080cd53addb405043fe59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a6ea45ef6994a3d066ef37b3a0643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad41fc72420909ba0f4f4320724670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d08dce24bb7bde472d1bacc0455504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1e782eb11436821c0cf31bec411b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f8320cf8f4a073d85a4bce999e78e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc193625f5eacf889cbfcc7d0a30cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0037a69ec47dc58f9bf3add9daf96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720f2e7e17b90fe5ceca43ee1db3c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8077cff20cfc8105f798d73cbdc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b99058ed71c55f8f1d2567499e874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463d3201d49876f7f22ad282f621cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27158f3f3e10d41749245be5983f25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd96acf827628055dfd236e4d3e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7287357da7a680c4647d715cd6e2f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037dd66559cb84e52b9217238ed2b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ecb0c75f409fa78837186f15b198290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d949df549f94efac10a0b7176216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554ec88f4ac80e6bf419f44fbf19f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302d1ddee593aa7c5175a16a581cdff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e5e1c01424f246e0aac1b76626c6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450652ed0405a10accda6bad834721295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013351ff6d5b0d98e58886a6ccafb83c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f12604293438bf96bfe0fc99e7a54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14374282c099cdc3cab3e427fd105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8800d2d5a038f17b01097234151260d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceefd752bc5c6ef63514e21056ea6ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2160f2566990b8068c254b5593a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd82f6783f83a2c958a170b1d1e23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe59cf06cdec16913e5f6860250f45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819d5226dbc0241bd529ca954879b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898616611ea265a4306abab3327ad4ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5a1df8b478c662f882d6bae9dc5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879614aa433f954540570f0ac15c4c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acb3c0c0840a5f4fd296bba5f4e7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31ed728269696bb3c602f681c2fc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d32fa69ddafdb870fd8f9fbdfd42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101434d43a860c05762478ec8fa009d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd31392a8b14f23770bf903777d9c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85826246b544a275bc6c477cc2e102313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2505d22aae0c81a1985728216f43a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de132bb26a2632fae36b03b6921bce9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb736a8c1c2ec2bc5cc5f9542e0757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e089e88ac176a4be5ce386f14674a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ef62c661ec1ba30bb31e6fcdba86f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8ff4133287e1d3065be5baf42a11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47552e9806bc3b5deccbbaefd4aa75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a45d3fad1fba710a4b6ae4cac87f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba7b09846e0dd42e74f561ab56c41e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5efb1e936a8e24e15fe6dea23e6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a580f16175ccfe76fea4267bc263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87134a1b581c64fffca4e500419af08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c743ee9721fb94f7537fead6550d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b0618ee8e69cda3dac95363863d40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e54bacddb3da9c6036036ce187fa4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443180a3b644274c92a23aa08061a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d48baa789bbdcb6cdcbac85cdf0f0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0abb90725ea5d6c39b81e780bfc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ce09464781e86605a609c8ac066b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f24f43193a1cc28b04a878fcaba7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca142519070d1b81ef4271cb0a92824334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad876cdb151341b8086a16b9f0438a81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b93de13445d6ab124f325cf07468336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0af7c102cdb17842d280736309df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdfb02cae8074a7bbc6357015a6052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3424bd50e04dbebfbecd1a3e0d86a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabab654236d735c006ca1b995d8f18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f96c24ebef936e6e29917c706d700341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715abd5283657cf56ce660fbe2dac7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4ba65a7ced83eb42f56b3d7386b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066757c314e9715b452f715f8cc4c0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b2cca7506a44ddb34d7e0ff337df8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db998ecc8ed7d14d763946bb30ce289346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0aad47a216bcb786b1b9fa5ddb0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040cace9317f345e87ee2552096b44e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf3720e71570a54bd0b5ae3ba78e48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0605c8bb5b67d2be6942f604f4117f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31686ddb9090d90e1974ef392d3a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce73c5c637336a0ec5a01c2959315352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979ad35a79836e1ccf1d2e8f4a555a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b875507a57d9cac05cc17c26459263354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087528a268d1babce63b6bcf7c95647a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d1a02f24498f1c90b95268fe9990356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f8975e22c31b51c40dcbc37a4a8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b61ef059cde679f1ebca12c495611358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaa6f3ae0b6c60284d0596964251c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9191d65396c95b471eebbbb00c011e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6b14664101cb4b98c89e14fc4227361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdea75870e994d39b9e94870dd72a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b63015b00e5777efce04d0a392030363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f98a14bd04efd73f4fa99d8036684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dbf9d24f0dfecc3a756e2d9ebf98f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6146db5da81825381a906e07d35a7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072e8b1e6ec86b41a516454c3ec4d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4c4b7680606a464052858a46feb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b141eb3982b66a71bdaafdaf7e5ae57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0bbb7defb6224cec9621c6069d098370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bdac8ea0fbd2805ee3b769716c22d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311d39d44645c6f16499d6f600dc157372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190ff75d200f58d3f73a432883ce6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32367d92e110636ecf56b873ef4af9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d8c13ddc2b40a3600f52c06b3093375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89dbbca9596d5ab082b4c4022f1ec6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828120ade9dd61ec28f1afb50cedf32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b71ad41d1a5ffb1cfa1540826a15e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729655237f91f23608e1ca3d5bcab256379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377830c4b2a7b3b4c328048b67b39d0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e79c89644a68239d9520c1e83ac61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552e7217214a60ad2b67e1cc127ebd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6ca888cff1d6d300c7ce45a32320383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebfac25fc893e8167c1e5cab1fe467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816a9bb9533ed8d4d93a29ea39ad7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036cf885af1f17b1204485ecdafd49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb61a47f18b425d7291bb7960d55c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288bfdcda723ee76971081b28537b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60ae8b57b08e81dca5cf94ff905ccd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035b8127e27f7e49cc7dc8e7c186a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc986e28c2e04be9163879fd03fe3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e065322fe1947160ab81dda4b58d98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736413772a848805c7ae1b233b60323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709030c1cfe33e4785846409bb7ac73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665528d11c2ef6b31680795b2ff938af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015a49af85a0a1deb83574f6cce180396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef32d4018c56b8bf94f7758c12b878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ccc33497e6dd2d018582524bef47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd8f98a3beff3aa17742c74ea618e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb27e5165e5fcf52607e5739dc2ef3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a012305c46bb1c16740a7b78bf592401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd399a651ea8d937d24cca82ae760b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2105aabbab2edb740f49e8fa47caaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998467dee69d76ba2e7c2a6b7b8e8e67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fbdd9e7cc5cb202b1e2619b25a680405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa77da4039b844f1313ac60da1e284e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e1d82021a108ff03dff91feda69b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83192f9f2e37e9f5e781b0ec21b7f239408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89820e64ecd84c65209770eff4c3ee7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67fd21e9fa8c895b781042f6dbe6fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a3a414a3bc9b9ba98d57e66ffa0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c91cf81724060f9bc3bc019643aa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c67c9f8baa8a1fd09ac7383eac3dc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc085a21290387e0e5837a42edb75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ab7f19bbde4b0f3d388522cc67c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53cf69b42cf1e06801a3a226a058c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5392511174113ee31df8117f062840417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195266d8a93cbb42624a93d71e07bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34ca0d228a6aa953ea98d0b5795a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18116187a72a169061c290502683de0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a0aa8d7519ee0c43b2dfcb8774fa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058480b7cb825ec785b98f65c1067e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a6157e4125a2b6f1f9c8d52991164423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93a62faf0925813000325621d0fb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bc38fb7d046b63c344d55f8de905425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a452a4103cddbe8fb44e7e10abe1f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a374b8e7bc906f3ac19fb95714a56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53cd9cd869661ffd4ffc62da6be85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa2c1882133ca6cc17954bc540295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a54254cf8c0ef283e6be56e7aa65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce61af62beffd2288d8769d69e3f05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d85080b16451319d1b18524ac37c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda85d53a66c94fa0d5734354adc2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c70b84f7c8bc890b5ea4bcc605759434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74631e6fa8d5d6ceec5998505fd0b52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1668f312fe1121e7a796b66ea78258d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c1b677e799788eb1dbd3ccea3cce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1323683a9aac22e8dedd9cb6beb3f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd0866cb28e4619aa5552a2b6f78f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37125850b766fb8b99be0377203a93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57cfd79fd27fbc19665f88a0e2a92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695ad6da6ed6e0ca4dd9906e9bbfd06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331d287053451637fccbdd016d52fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be3283ee12d08b5296931fc5480f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc982ce6bb6e7d4bcd2f935be5fcc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ed0e084a270b4d1546fbffb53ee8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973172d06dba1a3f8e04751614007c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb13c78a7f9877a1e98f627fe038d1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41398bbd9e5a536d53bf1394008ced449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb69bc93d98bac03f3eca3b497853b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1006c517da284f67460a2f96bf57c28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a8c83cddff69fc099be68bbf9718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2347cdec0fb3c9a6da636fdfe8614d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e4d7373f2913fd3e7673b4e68324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917706be881f2d2cfcf34d5b60cc657455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f91d06fa307a923f4f37b0bb04ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127cc1f775115d1965ca1ef4c596ee5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6cd40b3a74703b6729204307565b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d7b8ade551bb45a442cdd14a6287459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6cc6830123cd6e48f63029034deec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348aa7271da9ac6abf4275cc17170a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea99a8d6f038458788288ec12a2c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e9f12c4b4a155f47bece4e86b2b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a1e8366e627b23987423a2b68320464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2257e5280da8ca4b85322c7bb14d8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8608d51020bd3508d69b35a8d045466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b24cc5c0ce327572a8f073b4f1ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a50f69a423d69bbccfbca5e7a3fed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec51fe4ca30b1e074821c443753bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6da2d5e56d253915e395b994dc666470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaa6a2388776b7f82e63dbf1b4ffca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed85b65b0105383eafc44b36804517472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefccab5877f98aa5b43a969adc3d9b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5d3bca440bfb23ffc5e947e59a37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e561886c8e9a0d0e9a1fe409bef5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccecdc7515b5a071216041ea0c3742c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d6158836be3aed3f206c79a74b659477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09a1eacf951777f7e1e3e0b318ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8a189783935a6485f5d18e6fd9ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20812ef91e65395202c66bf59a366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902d3af22c360d92aba7704224f54c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c433ed9877053ea4b36cf1a2e949d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dff2d0e7ea5e57a641d585aae4a4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393096dbe4b3fde6d8330906350b1f75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0406e694e0594d02aca4cc2aa6a7a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff3a0d2f9190e89f8b5d6a9bbdd88e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75813c1c6d634872de39890aec0c397487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a9baf8131fbd5dff386d333d7013488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb1e271e7380ef69b7dd49fd53190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ce5a2489156faf8f65b7886836ae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760c5768f4456b1cb1880ff299dea6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0affb6254e0cd2348b2c755b2ece861492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31eceb45110f06a13d96c449a57b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82030ee70eaa6ae7458c95dff9f674494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121983164ae9aa7b92ea1b9bbc7cecfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbce020a968466c6ee918916a97724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e24e8912dcdf0044756301ba1d98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cbec51e4247f71ee21c762f4d5f76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4e4fe0110399379b7e4330512278499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc3294255fadd16a252980d33ac83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2798a334b9e6a0ba2f1f777fafd58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b6ef28ad6916bf26606f9c8c5dc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5c320961dd9890713cbd5d86d099503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b15eac34f3d3cf324078cd8cc284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e9158fc3d452dba84349972f4527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cff259d9d32156acbde9ffb2cb6e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa18a81917d6b638244da875d7e1a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22d20465fda854478017c0a19dc69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc38fee79dbaee5aa2db6d712270f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbcc2f077f84eae1f869d49f83bf75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c572f4860062171ccc24ae2cad0f3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4c45232f6df22413534ea662034f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209343ae6a8ec279de5c06b8ef71fa33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed7f3958af214062bb9049d03317b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f5202e813001e19a0d392488d9b6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497493f3d447ebf3020ddad31acfc86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57520107e9cfe26083f4c220c17d813517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a313ca7e2fa619a3619fd6f11f983518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16612f8e802b83bbae8ddc07a7b237c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa24da21babfbbf040fa45cdee78e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0363aadbd517b1ad1c6a6669ef6bbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c610b46a39a272356c205a99a2ded522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae09c3f8e06210284cdf821ae80fb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d7b7aaca10147a4ce44f154d4d88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6038679c5d8c555079e59e9b6429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7885b2aaa8ace18ebbb310a80b6aea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88600f18a035dbd9397bb8728227e22b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a679e26d3eb663d4da86df1600e95a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c30bb79f5c5ce85579e58cb26039a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d91a58770c1df4d46e652fdae8560530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa7d4438bd447e67ad7ea1575843e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b471b0ead6d8dcd17097a40124e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b217124f6c89932d7904f3f01d987533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc433bf3ee3eda38764a2124994e0601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c46e9b61ce36ab3e7eea04d05d73c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a555facd9e94aa03bd8676f650326536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa0bad817d24da523e2c4bd95eb19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19f72d763fea39ea75b2ca9e6e4dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066b493e7335e312ae52e19c8214f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f5f4b44416009dc48042a3a148a86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2356d51da31d2d7f29d8ce937616541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668235f8251071699d2a69ab0366dd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e31e82c09a105238a3e30187947d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc493f0892d85d12bdbb3378d46ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4014f096b5327e8e9bd00db936ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443a3269ed3e0383c29c1cf3f8823b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f527570d459f50076cd81db03039a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132ddc9624b5a78d39e28f2645f1082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b1ca23d91f3adda4da55ef64eae30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67390cd3cf32750c18bbef142ace6b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e4f582ee295393d339c17710e28a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b45ae723076eb4cd68cd50ac0caf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631ddc5d225df8ce97f5ac3b6ee68c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031781a04f447f173190c8f5c1e7e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440b3537742f5d7d5d7d485e041965f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a7c3393e66b568074572e098c742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e37f552c14895058aea0dd74f4ef4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa377e026cfd4df729aca24e1598a7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c01e81b13b67944b71d47f43f0c40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95e2a34fe3295c1f88858a17659c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd8966d608b1f5eb62dd99750c9a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1590606ec8b4c8a78c17fe936ad82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234fb14e161aa942e007677308f67ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd1bbe932d1e2799214670563248a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7048fdb7a148ed874a226feb4979d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c0bacc52f967305987489f871b29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402eb699da06eb80eae73b9e042575567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c5b49d621165ee485e54cf23bc5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d9685eeea0b86b0707595ad1676b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b69d30dc45150b2c3c7c746f4ad8d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4903982c6613a6b68981cd157d2ced571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb114bf57ad9eb0fb7cc2548c2f9b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f939ad7b7cfe1e3d864e938bfa100e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ac0fa4cbae2bbad6d2711c250b7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ca317a1171ec22d67599fa9ac206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b256065a54ea48ea88a3e8884060576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490528314a4bd865b369e5df2535e997577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bceab8c099ab7657dfa651358d0e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683867ea8ce273882ad65084165c0006579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a68f6971809ce8ac37796d559cbd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9531bb5f1601155ac1f6c736de46a14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6c54b13e8cce3f5c631f26dcaafd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a0afb48d3201104c59aa80994c50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858a2c74436186ce82fdb316a75d22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981866c864d924f9d86793d6c960a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e90aa4c1646bf7813859b63fddc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b1e48445139eeefe8657e52b9104587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f87d228b9c6ff2a301b92f586e63d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd483d5640a51ebe1771896b8b9ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232d9afd2863531ddaf9eec03b9bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a7fd3fa1ba84d5bb1e00e18400b7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b4d31e01a7dfccce6b3d3edd38d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04b1eea428c5479af40535146df25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1980b0f89327a0c910b17a6958883d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcc2bd59ce77c519a5aba547350ac7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971392bc5162cb0788a663dd8f0191a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdf0eac8134d68ed2c29a63ff7cd03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe901e9da6d0d4ad80d4b4e376358598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5c61e4594fc5b54a95bc71a4d4fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d092b5ca38d3bb2a65ae908680f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078884a88fa81e58ef7fe8306d32bfc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ebfa82e32560b42b441c46ff8594602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7712e310517671616f6340d1ded45c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7276e7c6d9172c904fbad91d3e98e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1555c771a78aa38924b1563578b2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91932a2f5203ddc53bec35551cd5ca3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bb7e25d711e1e9c1c32600e5ac00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a8bc15399059e0aaef3185078f8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f52c29b6818eccaaf185cd867bf08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4c3c287c7809a5ed2ad8a720226c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11942140bb5788bd23f5ca9f77716ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca73d7aae7512a2ceb31685b1dfa19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e716513613d60b5fc0245b33d48985e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472119d0b91056595efd0eb1ad45203614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e23398bd4eff171a43bfe35b70083615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3aec426d9388b0bf2cfdf3fe263dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7d39f7433f9c76be6add07d85b91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e3c9af5512f898c89e0fcd73fab0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd19ac0909fdb66d5c34d9710c7146619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef03e2aaa2f66d57c7f9b76c69aeb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb39208ccf264afc9c6196c1b519106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcbe2d44cdde82716d426ea9b87b0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a390b13101bc75d59b55b641987974623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b039986cf3dadd765d8a939e7aa4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3630a8ddd9089061808905b22891625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56c8c4b6729307ee1f7aefddb0e124626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b0a2e1d6c8ee6202b86436bb174cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed034f65f3a890c16191e443654abe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c6d82fbf19c2937144987da9b87e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03ad1c15fe05436787b6aa71cae4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be71e866e7f105294b13d72c21825d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181ca784b660795702152147ee68d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabf0de290ae5d0fe8f4a46b6e25e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f60d60f631610c180550ca133910634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31665879704aceca25418cd7e214fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a6ead0c6d3863ff3052ec3495b39c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dfa64a666d4b6a9dc6f847c5f314f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ff48739a898264a119d264639d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ff26e4ccb1eb872f5ba645626dda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e5fd61c32ea9b5c2477657ea1ec7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b377a5aaecb4f218db6ccbac16677a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaecb84929cea14ab034cc2ae6880f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078c03b40f2c040de326d6b1e1391b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf0eb980378becdf303ffb7c51cb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206d6ff000a491e33d0ee018dd9c33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bf0e866ebdd64f2a3909c80aff2ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef78e38bb96dec92dba3285ab5d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeeb446000a725ce1f4d2dc60ba05f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f9d762a85e6405224602c6704901f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab2a99738a13a39685c58812d967f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a8c757478dfaafaa81001a16749ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d8dce8e758bd271586779163c82f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4893b1d853dc82b5022d1426bca93d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717775de56c3fc414a140cd9067b5230654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950b6bbcf0da0240e320d2aaa2c602a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0edfc61c3a042769f4a1996f1abc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce722e2a235f00893c667c8f0088362657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b8cb74b8d6034f7c010650b55028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f0d8e20ba2b9d8eac13917c704430659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3492325496232498d252c036ce3364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716d6f0fe7373bff9be3cd7c7fb102661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127adaf1798e2204a50c338a9b25348662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e5d7a403e7f89668f033bbcc1e40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112dc512ffe943ccb3039bd94832d7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2fb566f89fdafcf2d1a54ba70187f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c09d67b217aabc360a1bb1d4b9eb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f511e9ee1fcb8b12976b847c9ae4261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd7df097df41fbb25ef5692db35f62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f449cdb390124c2fce04f81b1a9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c791546ee98d176d7314431a86554f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c9deb75b0bdbf2584c616858d3f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277806899a57c13dd62f0efb8d45539672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720c7c641187c845ab443657cba45f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb09800c14a731feefb7a21075fa00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df8ed8e4fb45be1c76fd8a4e50635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a46374735c9d7b5f4b225432b0cbd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e28936a7b4a036ffe7effee97e026677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6ccf3e5fbd9b69f260511c1eaa47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0df9cdf5f977b9b2944cc98c5b9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d3c02d7f87147e5457d9ba9db156680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef721a6a16b5d3929c35377373d865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108beeffa0a001326129bedae935700682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91649dbabcc13aadcd60325fd1f4cac5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef699e323bd6b82a3d4ae75140737f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b8be6a37d3ac70dd36ee4d368b6f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ba87a7ea5fe5a6a7215bd6db7217686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfacced55dbbe9bc5dd70359571cb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0c106b3f6051932e86eed3c2c7b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d2aaca31515f3ac4c24a4a6a4980d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d42b34f8e9561bd0363e41eb8bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6697d447a72a6faeb156d45f4186a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a41f139c32530eef3aa02c53d2d33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aac74a7c9089bdfe939c8f8971902693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131ad3230f6a759b3ff5fbb8ef6a53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb65202a456eebd82579c4a6e887e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241410577c488cf45d4e000806389cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0bc03d5af20241e6e88731e36356e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99983d9f29281d20f6d68d1982e79f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a96627ea2bd122e455ec8f090aed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e2b017f8981846756621d5529c22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923229d685138c2098feddb482afbab8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047a0fd9268bda80c21799d03c0ab0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df25d56cb176e4b637e03124a852f12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef869c467bea5834fb05313cfb1a6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5f099242031ac0bc9198ef05c115705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ac16631601d9b47c81d78e0a1054706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a18993edc72a4948c852b298809db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bba13bf1d4c50916a71f6759dce35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20209dbecf1f713aced340e7c4b2d172709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4f367768d7ecb66ff784274fe8d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a0914e76817c83221ee34716b925711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feac2ae4a66b42a50541c3ca7f0264712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042f1480b0990f7b0450d2175c791c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0fcf1337574e2cad785f63633717c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49802aaacc98ab5f136aad98a99e4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a269bc007cc22fd76e85bfd052f7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995560a716228b2a244b688d90b3457717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ecc3d9115c0bd57da651b7c241226718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fa2cc8adba61079c566faceece78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd3ed8cfcaedecab5628d05a9e32e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75a98c1f6b9c2f63ebb96d33fdf41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488049b4bc7cccc04b33ee3def1a426722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a01f6aafcc7fbcc203c74a0f7edc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0711678079e73d7dd22198c4caae57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbc2faca6fa609406809038b5a215725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbddc79178f1762aaa249b62543b8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f72d473cf39c2c00becfcaf6bff6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1210751d591e44f90015b63f6e155728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741bf9734165dd66f1500e74449ec54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac143d275c7303edf104749e4370310730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa9f8f15503fd3f39a07bfa77d15f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e434b88ee70021ac9083b55c2dbb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e541c8ab12b643c23132e1269825733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3956e65407b5d4e7546402226b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab0d50e9b256c5acf3fb20fa32c9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdbdb5254091538271097946387593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ad4acbd363f6a0fdaf7df4660fc85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0747e79febfe08e397b17381ff306738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1462054aa3400df49982140a3a74d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a378c86d88166884eb87d837960f38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178a9c97f9746ed1dea6642cac8237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cc8f77559537a261147559dc718fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043eab12c9c22dec9e18463d5c6ec22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41753fc5de90fd8a0eb686cfd71b9ed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b8f40bdfc3f800759a1e1de16451745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e753c8ebdb5f234f7571e89dfee5b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f26b85048609c2222398d425422a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e5a742c3686ae7f9f5354adc03b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcb486a7bf957ed16c5fbfb0586259749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a960287667c5ee2d1089208d285ade750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24688ff81d36d3f12e5bfec897d656de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9ac3e8120da27e086069129469e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2733f5cf74f135b660182a3673fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876253ef6879cf118afb677ebb20cb0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fa70ecced35fdc6085f0e6b55f1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0f7bfd7639ea4b86277a009d25569756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4cb9ba1c2236e936484882a5fbe1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbdd695acd30316ff07eb6641b69c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe052176ae709621d36c337be96eaa8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50acac5a88e3ec0f5ca57f5f031acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518017d1b9c8d853debd2b40f1c32f6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7562580f8f0bd9c493e3ee9015144a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427ed3635b2fd77724dbc08cae4076a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9b7a9a2011cca2581e6c27c93e5035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93cb1c924395dee3fc45f8dc5dd626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f72a5b77018cfd9fd6ca376507537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d94c9e205de579bd366b0a7053f838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66657637a2a2649e3b05e7abc558fe0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4bf232fe5d69c3225807cc1068b3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a7f8b474cfdb1f2c61e6e467041411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dfcd6ce07f7a7ff4da67a64d2e5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d764fdfbf9f45706ccbf993f75f98413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369d0b879acf20a21856dc47d801d3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a70c736556e214c409ab7cc479e6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed4d9936f696d30a728300dceb72a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c7a695fd52164aa66044601e9ef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc4497b841f5f27abf7c8e203cfc9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa51af7ca1a4b447b2d24751db1ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c716cf13db74df95fca427d4a7f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbb6cfd297cc8eb491177dded30c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e30cf344f2a3057344507fc15806222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89fd78d96b4d1352df4407c4803fab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a77a710a0f637c0bce7fa98c06467424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320840a8f015efee80ce4ef6d491b9af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a81c662b0aca5474a3ca2f3eede6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ee59c6ca230211b53d4e33e21dbd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9c7856b7e0ad342733067b7976b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a92a6b6d7df61051416876154cc4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c9d2e97a1e408bb9374eeef1705c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd14564ce3afe228d9ce78d911b877e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a5c67c839bb09dd77b22a541d427a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19b5afb4bf7183381affd5b1cc6cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9a82a524a9c3374b8028dd68f1f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa04b45e8707e2dddb8ec970ff8ed335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca7a0fa7a21753a97b35d0bec7e6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf9c3a7669bc99e6735b5aae98b44e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bd53e3f787be8802853ad1c8bf3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7430f57c8afa713781671ff95a9af139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6df4fff6e7e883149265349a747a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660081d25b9414430d9b1b38fafe04b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b015af9fbc8a875ad04d2dc98ca8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c22c557aba761ff9b6caa6672d2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108a8d18d92138bbe319eb12bf7a1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a332b39a27025ade0509f7c6cdc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7ee7e58cff965971e0a4e21b0727146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a66977a22196f324e93d72143ebdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54dd06a88c59474ae9b9896723e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe82a42c04e73ac093d7bd6b5e3a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263ffff7a26f10b8ffd278ae343523850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e231d84fff30c2797ccdb12a27ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8f34c528d3bddb11587ced724d3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaf641999f767d603f019c3f095f4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb48cfdf7ec772cf8654a737efc2a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e51ad0c895cf292a4d120efc102055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada6dec6fcb3e939bf8eea3402299756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885970e1de6c1b60010dc022354d1e1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07605ceaf4089142017d47af28c0b64558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1854388d46fdebd460841eb5ba02f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cbe0263a81fc7e7b39b7f0ead702d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ef03082ecdb930a40bcbcd1fd3b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea6afb6b6b2b95c5c90dbde1d726f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f18fa03557d086aeccc724ba73f4c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c2ce61ffabc5e64c02b01edeeb6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef20471b5df3068bafff8ab9a8a10865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6148735217a6c922c39ae293fb635a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42e10fb00d63e4bd8f68c7453348067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ef43b59af916916ab8560f6da7a0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269e0e585e78219e9209f57a1e1386369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8d877ec01864517d931e6e115e94370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc7775b0b720422fe019d5c0124b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec05ef153158c6b18adefd1fa686b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557e1e80b6460d9cf59b731654b55173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162fe9263c6a057ac89b1e5453ef0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b252bd08fbf64f1cd9749272c922e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8843b07c92602b7a3ea726a3dd32ad876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6f1d97399970c88d9c55ffc579aaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2e893bc0a464695e68ab01a593b0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101662260fa60d9b56c7e9865a1ef5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb8a7511e791f12d8ac3141f9276080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be7f138585e484e496fcebe3adfdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c34fcd441a166e5b35e9c0599017d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65803baa9b7ae5383e7e473bee868a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494582f839da6422837a6a54ef3d7f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac71d34ad9275adb3d31dbcc23226b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e736cf6949fa3ef41f190166c868586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15104f02a27ab75dc1fff57bdeb2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc081ffe4b24ff319607e20c9cce77a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eece9a3418fc3cf17b4dfe76f8fb6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c62a53957f22f3c65b1a1fe4e6a2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f9c82e51ded12f0c1fc3d9e7969891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1c2c995305e262e330b701bcfc6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b3e17e81f6614cf0b5ce89d185e5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128607fbd8ccf112c606743fb2199de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86dc7e655693c05be2b7066da63bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ba8251bf33765b8c2976eb73e0aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1cdaf17171ebea4f026d667fc08797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d711a57b7eea94352423d57b11e9cf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22db54834fc3cb880503aadbe9276399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb876a2b36da7982411a3213b8c18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781b9246833f0300457ee17ce3f30a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a0c75c0f3d6d60ecc2801e6cbfa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e902c0cec12a9bbc8c81cc9c872b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9453c29966f4726660aace4a8243b40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887742619e71aa0ca3e6021d9749924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978953c788ad50fc6f1d9bb3b5a109a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02ed1695b201368e00d246ad147a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c83c0f889d539aff9d681be286ca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4233746c97ab91824807a0bbcc95cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dff677ae79d5db65168d13226d0f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd506bc0e73bf1e39fac571335e945111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1cd4f5bbc615d51c550d9cc62630112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5d5aac9d2707292b0d3a02495f27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696781d071742cf3843a8b52f75c97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6329498604ab09862f59910868ae0f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45d12a44c3a4d3a25fa0fae49ebc74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05a9a33d686a2a908e47dfe71eb8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7dfe680c2395cdb80a4918358235f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318c8e84930c7562c672bdb05dd077119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e123ec9ce3522c03656cf7f6cd40f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb4714e9d104c43e2738f50f31bb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2123aef29cc7f5764bd357763a71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7452544f5a3f21b11dab721a2b13911123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be62b7febf4a8f4b68b47c016e877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511676359bf8eadf9f5796b65a772423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c42eba6c5c89367c46abe20ba26a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b033d60fa9903924f114faebb3854cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e8c8350ee127a0b4aa729a3b3491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966a96e7facc8f73619f726b6552b5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc61534a27d5c17368c8af02c20cd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b78bb68a890fbc676b8d396edd74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e27e2350d152d345de2946cca2446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c64b8bca43e9c620ed9902172381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce991f5b5c765f7b332079d8db2a4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61a30b2e02a5f1efcfbfc78853c5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5eeb2adda8990a152afbf92126c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc69e03ab9a4fbccd677539c78c68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6aff1ad9b0fc58351677ba61599ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1873f637eacc479bbfbb0a4d7f36e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f749d3cf696470bd21ff5b71aeb0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e95688adf6c85db59d6d865af04266141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c069ce87be92269d16494e3a474cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c56805f20b46e450238475a1c2e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aff3922b5a8c9f1f5a694bdd95d077144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b78933fc91e360a91cdd8d32ec340b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13af8922c9ca63b5972bb5cc83e813c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943b52f5f700b9226d56e1b3a3f0dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee202e55479184b2460ed80d9432ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06415e02b9ae9792b8c1f0d00348f4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f4579de79445a0449d2be926c9bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a78a0c7d26cdb9e2183c72f0bfce1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7cafa979365926c1b41c062ab9a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d4038f2fe86d474c5eb9eaf02659153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732b722dab24bf1441249dc9cff4cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404313aecd730adf108e747a3394c4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd7a9b6d77c43b67d6d3bec9f6cbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491022faa8ce664764660356e7ba121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcff199eb8896955b3da131c097fe0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec7e62c37d4d1e3db18c9e6788b4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06181952ff3184f22283f250d3a0d12f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c21095fbaaf0a60944d0b6fee9eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980532fcc1b22f44548881dcc32b52b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2e5d026336f986f959dc7625c782163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ca5ae85d5e4190e1b38c8372c457164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ddee917df34beda2d2358cbc00042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732037d511c6b6819596d23768c4ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa84bab3be888de4ee24f2aff885af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacbb6477675ae01b26758c77d1e3b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb99da54604d6e1da235471b4588e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d55d9e79e5cc474d267dffebbc280170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccba33a5b365a687d4f0b6e372de1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566356eb53396072f3fed63cc427aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49033d4d31fb1304d78176e1c9a6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76ad584e32743c9bd9e693a88b798174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b157d7f5b40db8eb9093574130b41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf6b7244de5a798e316e3801b9309176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadfcc43a0e29eac8f9395da84efafa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd1e32e64e6ae6a875eab3044dd600178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6916cd5c544e39e46cd7648ace56f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8127f1c31dc7b68aec3e000c90365b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0362a47831b89a9b8f74623c2e8937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525604cd53e1593590b9fe574e4ab65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1d544ea0d6f319df610ec6047442183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa7340f61dba0e2a3aea99868728d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed5fd25e664687f4df568c034dfcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae5fcced1b767495a19d0860568cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2701f44888137eefba10abe18e5144d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c127070b6075e082428f2d5ecbdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc877a6169e07e631782c4cacc270b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cf6316ab7ec9437f6bfad72916e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ecd68a872a9fa5801f7c59459dbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf52a5a78df32db0b2b1e04deb1c384192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723703e51c3a6082aaf0335f8520521193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622ee11ed42d595f1e67781518af3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e553e629dbf00368cc8149546697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44514446fcf9920cb192b1db44c69984196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333c43b3bda27e7dc38956f2c89f9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f52bcc33fed78f35a5eba7371ca1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae34ca00ee9c8e570fe8464258cc1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c75da93df137fb07fea2258a8097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ac51270df86acd01c4019a1256b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4af4b9255006aa65b1ae275640c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a937247b312f83683ded52bb4b10428203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7af3a34427edf53a4523702a7a087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3fd35a72b0b901ca7cf9c756a682205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a720269f7556173bd596f961518e2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922dbc621f9eccf2d462e5879a620e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac9d4a0a9ffb47b52ec4b159751c9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff723efaea9238401fe6d758e351e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf03cdf8d6cf292f671a09022cfae5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04390fedcdf90d50798a3262aa08083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bfa334d00fdb27a34b951878eb647212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ceb5b40714d8d7aace81f00d19eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f6eea323fbe24d03df3629a059a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20a5278cfbe10aeabb59d1f04c724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e777c459f486cebac32e6bb561b82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f664b036d82c000d99c590665953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48af33cb5059b7c4c62472ccac1c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b953f2adc1668336f9ac1f5ca8603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2811ab0821794c231cf75dad1d8faf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdec48533e76267b0feee1bca339f36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53efbc63a94c33f75ac7a9d46e703222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735954c06566da68cdb1f58df609d9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420b90af15159d5d0226156ea84a4c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d702e1cec737f66e18217f6537cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4f5c79b28ea2392cc7b6e6e9d758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879559e8b8930981fe7c8dc39f8448b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ba1af29696325c9713fad9e9358b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d6ec6950372ce952880b9d5704d78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ced802a4ae5064f95a9f992c82f03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc04ad3c61282eedc7fb3467acda0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600cf4e8c7ed88f88eaf0267b2a1601232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012bbb6c2d616ed780729a166e3e82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38386e2815cf14b6b9594213138b2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44fb2da1b1688456e1a658d31bd84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80209c9edcf5c0052ce1a54b996b29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd9d757ee46a1b2e7e01b088db2f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2e9ed15994173af16732eb75bf01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6fcbf1635abcf97ecdb1f5863067239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd9677c78b71b6d2e6722d2cfb8d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b05913b11afaeee2bde5c6b98786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719159f2faffb94ff680f6ff5896d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823de51827d0bd0f896f498e63a8719243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389fd9558e2e559d2a85f897249aca0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd4e4561f6d8ae31e79b80d0e35d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea384f8bcc608750d91399e2a00de5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80fc5773ef37c136fa2642540e080247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64053cffc39d2a205001d76b6a54e3c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81cd02e52aa4a42f1ae7185d1597b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd2a79f067d1eec2ff0724decc0f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b250366a7fb7bf214bdd47a733208251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b86a641d098239fa266dfa1c2daf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e5fb3a994f4f5feb04b6a43d230b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48605f453317a593b946ace0646dcca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe124cdb238de33d647d3148698e00a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b8781ce2996fe4f586a1c2e7f4793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383f706ae0cf028fda35ce1d808112257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48704e84c7bbf166c589341d05b6a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b674bd92c064478f2a56edd861eb7a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30b1ded13673002475ed848295247260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6179a8465ee7c48a4a211c835c4ec9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cb4519042eac5268defbacb8d4f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb12cd9b687517b23c97c2e237850263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406460e97e2de6177a4a0423998da60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429d6221974994c6c17ca2e39c6843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01856a895a7690971a984e27fa08f83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fa75a681e133b18349b4864a5477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c44b9bfa8d3426fb5feeaf998ade9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df52c3cc3841e60457d99d853e156c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690814bd53745200babffbdf2ec14e88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9500f1a1745d39e0e5e52364b07b9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93308b5a67d8eb79387e68b0f5c67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e501eef81d8d3ad6d2b32c719adcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60edbc1249aa7064db9a2adcc2ee74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd2273631a026da5fbf9e7dc19ccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35eae1bc7f2f0fa2f50ee28e32c32d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c6be8ecc1ad24de73b203c68b4007277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af15582b6c0e316ca8f799b78bc8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d5626d1a37e085f664318af9e7468279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c265d30c5ea706d5477cce9e649d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc93eead2ee84dd212f374c1d4463281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa40e219c8f7ad6f4656035d1af0eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea1a1dc5915f1b49b44c48471d5e6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e496d1f26ec212d9c4695521945cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93614b9fbfd19e629054b28c173b1e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd06ca86b61d3f62341287ed7a321e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d345bc3c885bbbfce594823931c9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8da1306e9730e98d5debcaa16780c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4c7dca669ac32ead1b99d2b33cbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36126987217123eb26906e8e04caf49b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea2103e6304b419a7262b7ba722f4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f288bdfefd74dd5bc1d011b1465775292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad6f4c3f4d0f824c0a39637190a81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd93acea42df1b6422307fbd6a81bde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a04c17d0bd8446da89293302bb3ae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1290a58a6c0e43f65438d4a415c28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c853538c3a6b5bde80a619138a7389297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc9b8a2a7ed8a5f44fb186b30f8cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119c9ba7225f1c500b8ef349ca2ee8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba22b70ae9b85c3326820316baea3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ab4b2772cb70ac6f8481a1ad50598301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e958d26962da2f44d832035ab2a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da252e4dac1a9d1d38a153becd2248f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1355bd397ee185c64044e25005a9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6353f01fa033feb81fd3d432a53f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048921c7ba93b46a6cda3692ba5f6cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d03045cecb8b9375d5155a20ac5db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095609fc3aa14aaeca3a04579bff77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab11118b1f7f68f8fca13b15232c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741645a64e5f6cbb7ddcd51f9dbe91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc785c60f7991af8c59bb65a8b8d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e3525b8390751017c0a0c82cf335a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb51fbdd789e5c01d1cb997a52b6c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5863d7b7e2f252d19f1fadec44b3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33060bd6d35866cf2651cc23088f96ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e506f049d441822862d95ef66da72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c6d622ba82d4909523e3dc34c756317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377a69e49758d5f8d131afe7b807b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1eac01d6d51016c347480ab679aee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980cfb83c5b4a70f72d1476e75b536a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6040b635a308885c69c96ee593c3364321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b26277666517ee552570ae4e812f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c2774f3c53ca73e4263ac6e3e9334323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d363b4f2a9dfe52cde6de48dc278324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbbf75871e4342f0c20db654510bb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872d4166c3af854f958d5d98eddabc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d6930204a9a542ef0500c02c9c09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ce48ce48d7db28414eee880c565ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a5506a45e6dd0e09fceb42b8306c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802736b8a2d186d6ccef511b1e1972c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b16385af4c1152910bbe8cba89e4ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16ae4ea9eaefa6f0fea5119f34c1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f1c74a8a85906cacf8225503cffe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca7c2fcc4b446593b47b1fb8b4306334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b5cf33e1a01539dfb8e55605c1b5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879920be5b59798080f5a64e4c10fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e238c863e1ce7b2e8cbdd075723c96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b7405d07cba5378da916d382df0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca9b7b1f3ae0b0f8be40b080bbb979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091243a670cae4257532e6133f896a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2cc544035406ccbb8ad952dba591f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e0da9dcde0d282e763a25c142c7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada34cd59a25f17608529dfea97b4a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3e5c47a3b5890ed3177bf2c1a0c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d08d7ef8066bffe9d38d66f85ff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471bd5a6945ad21d94b0cf40376ab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a02045c74cdaf9bfcb772edd81bde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73471c3a1775091f549ae14cdcd4e116348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeccdb6052c271ba9ace2d16635adb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270099444a8700a36fcdba8ba2e8b6c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e39e5da600c0ac5a0f07e0c7789c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae07f56b00aff4c17ad1c7ef229e5a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb5836c1282a9a93562693c7ee4f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d71c1b36acef2d8b83ac0976a6b8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19ade78d4dc2f01ddfc21d2a2e17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70cbd9144ea3bf7796e6c566a2e5dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362fa25c0fd3da0e098cb5e1bd7822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70a0d4b2fbfdc72bdc1cb1c73b79e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df73c2141ddf4b7fa1e94e795bb24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de050e62474eae0e6f502749bb7ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63081f561de17c6348151d5bc4bb74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f47178b5bcb8fbdd36419e426516362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854d28019ab0a9f075c10e7553a6bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8274217259c3d0b446e8da27078a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb680b33310bcc462b6b80515207eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ed9f94b030f2a734039c4cd7a4f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0333a5324f7486eadb016fbf30c8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574ca5dc21227f19d8b0070bd51aae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679957cce9c4fdb028fa37a8f98d63a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6733202fc58b3f3b6bd04a9ca65ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d62d27c265e2476b0be23ba4d85f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c8dba6c8eff26d092da00c7de8dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe81b6bc855c0c2bccb3a549dc3c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b0b64244b2b1349eb3e65e50ff9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c51b60b910a73a2e00a5eb2a20a9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de991fa347bb3e84b07bf6e7bbe1c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16285f468f6bc77223f1e0e8ad1e9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31116b3d40bf52dfc1e6d507b96ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a5a2d265db0397c02a4fe6813f15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d28f8fb85f42b68973ebb8a862848380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6efc8f0a9357aa66090f92d925ca5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3854a50a63d2eae04a5cf64456dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbd602cebb7c6efce67d488eac767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf98059f7eee3eca8d503b808128b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ee681b7254f0796f66a6a301cf61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953773ec4b66ecb990786f1ed6fd2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4c77d91fe4e6bb9db73effb8a326387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631fc32187559cb62ed832cbda71c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee96cbe747525d42d6b0843311c92b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f050cd81c2fb572d31bb8646c2e7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258cd336a2cfa8bd27e1ae5e44cf26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef24488c864be3f2fd39e11c8f7065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf42f5cacee39bb02595ef7eeeaf9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284362dc8747f7b931a5c681c43e5ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8115b4a95824f547297184bed8a94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f47bc987c8698ca3c6c2b7e8ca7f5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f513dd8b270f3c4a9057649bedc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9183e8909cb20c58e1b2d38b18047d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84341ac6f8de01c12e290e18b8be4c02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7df0f6b68b4367d202ed0efcc125c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65db0ad633844b36791686b6c6eaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76726c3e20e15b6dbd22a4a2f36df93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576085b85ba324e47df8da1fc08f4ee6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005b1303da4ef7a1cf07dfd7cea4f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8fd30d8eb71cfa752c904f433138b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1586607894fa065550efe7c12a78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4a37a0ad6a043ed341d914845893407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4028c04a0ed2c141c5dd7a88d59a05a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1914d9ab70094dbed5ef0c4395326c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139fa98ae1268317f6158a13958b53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80375fbad289ee4b0c9fc714ab1764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015201a4ea26712740db8da4e6c484b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ca060b94828dc780421e0ebd388f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b36c2eec21601cf9cd0ab4991764a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cd7723b789e48bd5ade839ed8679c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cd3d9bedd7d7536ea80c22b7960b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30718daf4eb4b641df4e01da8502a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037749e2cff8406ae28c1ccef48a5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9bdee8b34b4a800b5f216a3529b46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03a96bc4d5df99ef6c209950ed8ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb081a3482249d68d88c2c5bd29c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac72ee1d988dde58d3a87852b5fda3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af995283ec228a7eea7d5556013150e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e154dc4b3369f3f1ab92aefadbc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9e12cf2f558bcd889f416dacf61cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4861ffdc8443d8298c3dcd6d43c063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ed94db9b4dcf572664748192395f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f332195e92d9b4bdf8981015f256b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b70929701c0a34793aad848f25f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a127797c075596abb8a2bc588785a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6cc3e1696d0a11abbef9ebd34a0b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b435f183fe6ea4220c3301054584b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa185d988a028798d59b5713497df9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf7c45174444cd7deeb92afb5fb66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a219ecdf6a65c6dac99c1710eac67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14c9d0469a80d52daf9376f484302436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621593a54c4d2b94f86d0cd6921ad1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb9bd906c3a5c712d53824a409fa84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae48a09af9b848bda61e14d3c0159439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb154e8c1d4dec2f5a2dc7c466a36f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa08849b25aa5142049d68e9bc211eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8b7a857afe5dd0f5d0943a53ffb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecb3e8b4aee37983d5adf05fde26ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730181072bc47e081ad6ddc3d2e1d9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f781f6f6bea3b0e66116eb957795445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687b58adf42b2a64eff7552ef6070b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc47182915bda8ad4c07561ae6accd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5552bcce9877796113ce7c1288f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c721b1a9be2fb7330f5de57d3200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f35c7c23420862c626a8e24b48eb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e01cedbaf88658bc858f95f6e4d4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a99607f3249a129dd7827d6e56d02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d809f500b3e019c02c154c04e2e44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76331faf30d8d7b7ff37dea5517316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496d9ac68a922fe7c784e44f46183b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171179f7388ae5f0399451ce6e263a6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5599f2ff263320ed03e9603e4b0905457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5607356253a62368cec72cabf5dbce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda470198a104a039019a6144e61b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d0e8d4b846a4e6d69881d7ab77f07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee3258b08fe965b5630cdcbf41643461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec259dc958e00bf24b279ef82fbf8da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4560a4007b48e91b5d1a35f8871e77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec047fff95e6756783b36b7abaed4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c656579bb0390d96468e4b88668aec3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffb390a9b80bdfaa99e14ffc2b7cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9e6304989829aa0c5539d7a72327467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c06ccc1444d8484e7ae6fe79a36d18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec5e28e6717aed996142a1c3c4c4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b89e2a32d2a486e3d3ea6bb733f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49aa53bdd1e53ff3ab46d26d9b150c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7eb5eb9d7780a3857519ee39a751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16d49681fc50531243f064a217de9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174935218d65593c9db94b0df71749474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6433d238a79a3bd30c69567d2778475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074486be6fdd08651c34df8e11564f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256daffbe64efe4b0c0fd01cb8537057477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62420c992984ba6bd57bbbf937af9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703833330efdeb5f680b568a152bf6f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f71686be46def8c69ebc96e6c3896480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d5f62025d5b303bd1445d8053b777481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec740fc9bfce58bb532a94d8664be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848454264d111c235c8ff076f4006aeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479faab2874d783c1fd23bd52f7d580d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ccfbab135020c602888d35a128fd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658260150ab5284113fd4f78785db1b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0eb9941dddb7e4e090cf7af0cf2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e65b763c9cae5add6cae6dcf616a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b063a8debb7799eafae11608c6300489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162dfc56371717d6f6fd1b7a07f3ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684cb3191fd216701dc384bc193c21a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe2d72c3f3f39983572ccdd6eb87c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8115a8dcca2176765bf8ae8f67d200493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d649dccf87d2d116a7caf3ff8d19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109481d76883e5d892433b181986d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f79c4d5dd0b6327f794378f31638496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53fdc8006bc328fa1d5cf4d6b98155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080ee80c02e20728810165fb7fbf09a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566590a3f4e8f65b050201d01bf020a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13acca0710f4769e5dbd8737255c665500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5804d66ea0ffff7aced58abd6665b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea3dc1aaa66b9b54825f39992eec4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989e73df0aad69a1d8879ad8dc656e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5ca24b455bf5c9015e426e8ced549504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b08d1774ac7ce5cb32cb1ec62fe98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb19327d7203f8827508ada490434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e4adba5a08c1b1a52095ac718cd2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e193b0ab6c7ad57f8d743d2c19fb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a847b7997c87aded4c1fb1057350509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f59167231931ef93d0d1fe33cf9e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda191cc818fbc50759943c4c4b931ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f94b5d43ff56a396b7b63661d42bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d5173ef230d49b12871498685ef5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a7801fe23278120e6b501fc4b9a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7cd4da19faf38a134de49bab73ee1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de905650bef3a3c21078f4a07a603f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d45efd3ef2356077477294a955425517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9985d9e67bf4740bef19afce56bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf22db59b9cb3483088bf18a30cdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd79643dda8b47bb0477d0248dfbbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4fcdca4194ac06b69a3670cc9c12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1418e284f889a2ba12a72fb6a0bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab5ef25c77c210797db18f996413d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1423523f09e5f11bd8143210223a12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f439382b80398a96ee2af66acf640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d2fff24ab5d4aa2b1e5ec9acb68e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3143335a8a871a9831ae3fdb7d054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabdf19ecfcd06263ae65c8da8587ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c82e4511a645ad81fa19610d92fd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f15acda192744d16bb87da1fe8d8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17425e1cc503cbd0ea4a825f1c79db48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad189bb193225bdc6323563c4fab8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e4ad82d36ac66fb8c93d49b126fa7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a060d0b25c8093b186fa6e6fbf90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714b3df437c05587ea3227cf6da717535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea45313a0001fbe03a8caba62ca096536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53dc7f24a70815181777cf7740e80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9daf8861075e1e591ebd772f1cf73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8150095167900800ce01ab325fc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c38175a23581fd8e5d72fa6edb09af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d0f51ea2a00aebf3cadf79ff386a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837fe6bc9d046435fe9c1fb10bb8794542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcf4d72ed5fd57f4ef08c15f2940e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fd0a04f1956161ed6fa6073e457c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3324637b46061090f3ddd5be0ab40b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8076f6464fd8359a70c4ab29c22f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ab02e28a434d78cf77f850ea0f1c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42815c5c3fda132365ce9fa128a52e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d80ff451dbb769aae24e99b12f0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992983abad07538379bb61fab90808d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e744dcca08dab288fc262db4deae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52813b2bc5846f593e922c4e52ef73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eef000893e16ab06d9a2bc7c4176f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b080cdb6d464ef2442747b8a84751554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de2b8ad84182169fa8d5af4761e30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbfdaff08fceb7c06efd48c467bc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956e9d743fa86739305a6ac2d8d258557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96209d4000f192f6698ac3b22fa80895558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07198a248abea9a6afd804cbcac19a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c91f99a952d1a6e75182ffa79508a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035428117e19de7b4cc2b894484aa8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde841feee4805583df32fd4987e272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278916d784213437c8249992896a36e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f1d37d365b0c088e7e4164b732eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddedcfd970745383aa5c1139534709565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9f77a594670139a80db4f0bef11ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4fd4bfe502cedd12f97d860ad215567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a17d80afea5afe933a0731e3bd69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672117865c09af851d24f79ed5e9c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a1fa20d0fb28e91c9d738be0e4f06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320326aad254c559168a965228f320e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf21d60ccb0c53c9a00178ca7674d1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284a67aa816270e1609631a9c41ea2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d76548971400577413d4a9b11896574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d7ec28ce39e54026815d8b1ac039575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7002ad125a06a2f091c8e17c47f53a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa688c4292e2a824459229b610c3c6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d5f4b296c6b5c030290e826cccb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb03d74ea1b5dc44976d4c4189fde579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65836ac29a43d98702e02e2b5a9bda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06863d4b5ecc6bd15568c769fb84997c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68030af90f5a2e6799b1bffeb20b8895582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a301c8bda4b282b0e8f240f388f482583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8e955ca70b8f5c1b8a6d57301590584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9ba72cd7e0df21560631f83ba246585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a557e0a24dd9fdec9d3c5188b5e77c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e545eccd710e302359db74d30ff9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b774377237c5519e661e5a763701588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162073c27321cac3a85012973d0f2ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda078a4171bca3b805d23f1f246d5b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e441380f4e1e9981dc2f57ff4458d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66700b0624ef59bfd16e061ede6aa37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5769430c665ce93af6b4dab893f88d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f31421c71f01290a4f581d51744e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e7c6f7ecb488ba2bef9a1fac07da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a82e332f77402722464f64ab17dea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87341fb1d24593e6946a1bf5ca72f903597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6fcf66ac0938bcfa8d713545ed8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0732a3e780767ef4b7342aba7cb82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d36fe5793810cc5fd8c6e1c169f70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599298043082329d675b37c671e3ae54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ad7c8faf17e08d5a198b867a2b92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603ef6a1ffbcd331f50d941be45208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0bc85af45a30d6a6009ae9df907b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6561f0d7a14cb1a716631c21d567e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83df1cbdc931972c52455e1cc7bd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b639a6b3cdba2306d1199acd319dec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1df6fe2332829a25006169840effba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d77d68e989c734134c542e133943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab4788a43cacdc2114ad638964a46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445bb88f62b7b415ddd27fb5d679c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f920ba9a87552c6b290b19ddcdfd5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939558eed766a73f020be203444937aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd681e35fd253979f7618e0e78ac7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b746cd1f16744059b34303f784f731615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa1ee9a0a000c89e8eaf6647bf914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7af935dfef3d5cf7fa6259f06504617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60a3bce6cba72a7fe46f0d335f235618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663583263e165fc8f11f15a4286f4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad539cfe1a7b7f14859b88c4e2ad665620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4124a58262a3e26343834775c4a147621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957e66cfd07b075253b59bb1c3bd76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d64c829aee4c6eb6261dd885a3268623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b36456f30bbaf0d23c33a76a363c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb0c7c496de933ece6abbc96d6edb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c318967e6519418288dec55a82d94a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff75c26b3d0666c33860c409db376e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6532c97be58ef33b0a46a13a5673628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f5eddb44082f81fd12c21b3f703a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741305f49f40e268532d0f098e91868630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fd178ec378235344f4fcb5e88d858631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121b6ee34d8893b9fcba27391b4a18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade92d7fc9c89bb5a516ddba36edae7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711debfcc3136147a842caa2fb1118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2732ba5b6d2c88ee8470ab3a8bf3c6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17ad44dab49fe9f483f384520479e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e32cb83634a802ed4a5e7b4fc3337637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b1ca4817013161b31311244b5292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d54671ac6673eb496ef87bfca0a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef230c0b13f3f1626e1d51716bc8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377a48ada3af51fc2702869eaf77627641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a083f008e4b11b46d753a6a7d49e9a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac557d71f38ae1965b068e0ab404c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f9fca437878ce3a20b7ba1c30a89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243ccd90ecff93cfeed4c85b0852039645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac255717d55d3940825398691731056646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d124aad2d143927af386f0f7ab89de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a78c4076ee97d0d83a8b7d528733b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55602fd19ff2f12ddf088b977b00a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2624eca863b7f1ab425936bb93b2ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3bed196cfe51abeb54c3addf59452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838e5e49a16000973cc94aa7c1a33f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0946eda638acfb810cbac23be9b103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca7087425ddbe87613b92da162d75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b40b16913e110e8bb528bb4f853a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eafd13f80203124d5a3b034e8046c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47426d54e00c023587d5a8bea04c351e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d551ce7d5c0a09ffe05083bc2eafbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba8e1936f4aec2a7a5da5d8fb99776659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae160a445ac9b6bbb94fda9a6fdf66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05476c90421a792cfdc3e8ed04c70a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7434152484533db604f7a71344c4a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d782f212e825c10ed7ddc2b990de4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f15b9d639f01cf98c47c6e391393f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10a8e97aff70459393dba9d6ceaf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9051508c486b85a2254d8084f765f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce431cea4df6981e3cbe6d755e1afd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c38b93f4996aed6864369b538e876668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a46983a512bec41ce8aef8677d972669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce7487835857c847e466cbb497a4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8f16c30e00927588b43aaa7a3362671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acab55c6cff568a4fd4e4e4e38a64f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d26ac8411f5efd359ae9b13c30a94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07dfe2a45fc37cfa3baa2ea62013b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524df2ef6911cb19960c89a032d9955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499cbf228004eac2932d3e8fad1bc07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0445da59fd4074f5dad153cb66f159677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9041dff7fc370c8aa44dd35e71376b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567235fcfc88c4446a436e32a4e1537679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7557ee40a84ad3e7d68a99f864043680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b279ce61d21a70169d7e0dc66279ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e1b9dc0dc3818e113d7dbfc45e09e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc6c4de8ce175e28e3a03f2ff3018683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b6dd7fa6865b63c1477ea44194ffa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da941ae8186eb0902c311747ea3e6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd5edb88d2fd608b72d7376b45373b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928718a58f1ef6d70c8911fa6baf922687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f222a7e2a98e837ab5d17e586aec1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6922ec3966a8cf50fe0a3f982edb0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657647cf6506702f0f008887d00950690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fb567fde523eec43ef4b840d397b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c1f99873a82938e503d1b55568e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f63e2b806a5b83505aa42456b893693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a157ddc2a8c0ce66fdd1cab9e10731694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a3fa0744019b355a251166bd05a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75fcf26a3350e3269335367594f7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f196bef2603eece0fdb956c4e282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5e213cbe0be58268a5885122335d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb5215cb1b770edf862e0c77247ca3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35ab6421323528b748945ca571bda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b0ff2f5de4213ec1ca331363dee70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d02642fcda76bc82e1d749a608096702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b986b66e5a512913fe26060af3ba7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e409dfa4f750471dea246772cf4a68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7c83b67f43d718fe6a9620874e03d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2277929c8ef6fc39348b7075ab0f996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080bd46aa2906890ab5f96312f5457d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e274b13d0a0bffd4afa1dc3aaa17a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a124a8f0e28fc712f24db215d15ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295cef2a61e6a5aadeaf829aeef1272710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf10ce54c86d74d774ff8d76c7f19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d6e7dbab1b835ad658347e373147712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b822556f8b13f046088c99dc33f04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db41d34c71c61466e0d7ec5b13693714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4315f70c7c8a14d6578da3c4fe38d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627703c953d3acf38aeffadb7f247ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1029ba010ae30fb306b39043caca7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07cd4ea70d717ad34ee5b0e85f5f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209a586e5dc07211d61a86dc7a1ec6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1934ddaef4f7e530041aeebbe932e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c7c672f9f293983c2744043867ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36ef26db46798419a66da258f4d01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46602704b1f00a96e86e698d4242b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e59029c84d770157939be4fd9e426724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094ed62bcc209ac7526333024750ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26bea657bdf3dc015deb6d87803913726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5871cda2249fd843f9a35413b6ad1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf8e30a235e3bc286b22be5653bb1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47147b02896b10a10ec1475a3ef39c60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187bf5ece1b90781398aa756a34a60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7541883c46994dfffe33edb96e4cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eb5751cddc2bc2d4edc619db6230f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6809e917868f70df328f1a39bfdabf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72d24287de267f679de6984cf6830734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad18f72f02acd1b0dc4a4b1d336ec0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6262e6efd44825101d129519f6dbfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5193e8c61b88b201d2cbe81a930de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb07e0cfe0d0247d077eb1a304d168738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f9c9bbe4c88a2afb710fd5762d07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a211cc3c0c97f37c02ed357d669877740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bfeb82e259740c01b4ea85a50f968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210c2956f076dbd287b26474e06d2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34acff22a7fbe3c50aba072b290233743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbddb71a99672fb30af39b38df26a41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec085c3e1874763fd9d13b71ae64e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354779fbe3e963a74bedcffd5ec340746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2fe4a7639bad5e1d01cb221f20f2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361ecf31eb46149742ce28417e8e80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6b1e25f3f982d8f5ca2496b7aa4f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660a718afa0262c34abf9a27602a9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf209ea473b2b88eef4ca91159172751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bccd351f37d785a1001aedfae213752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2977f7cf182f38ab68f541dc05946753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395f89d824ab0e25c8ad424fcdece4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63ca44e66c3121034213e09e5bd5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57ea96b0fe3352761df63d23ae985756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0f0571efa96566ee2b0d86e34d38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477edb1ba7b7473b8576e8b4f44bfb87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa1675a6321a07ca5f55242143708759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>