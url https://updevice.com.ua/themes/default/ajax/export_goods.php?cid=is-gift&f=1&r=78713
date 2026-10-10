--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2700a9d881ba66da59f8a0c5e7ca6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675db6a03d24f9b890f4a031ec3e0f862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64ec783cb3b89369f17d82dfb473d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee584e46a41b07a73d16e5714c98c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52905219d944a6e1453291ae0ab0bafd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820758ccfbe26f13628b9af52c0db26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38089d0e59de348c6c981a1d47f49ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fa8c64768bbe1f0934f7c1befab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103fe1f3804d977cc72543809f9d1be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c02f50a70162dc327d87ee5458317010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa34e7788103f89425457c221251911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a9f1a7ec624a5774a4214e624bad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc3af01bde711936bb3810d27792a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312d316bac2363e84f9a229a063258114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070bffba189e46f97d50d3ea3de9bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05355d21541e81f2b7021830d1fe4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e63fb49a811ac741b013c80ec754ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09041683fe4456d0ef32c8e1cde0c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db89f1a28f7c5b99cf15a24c445ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adf87f5c47d90daddf3f9301d026420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08a1d81a15da999e80ec4ea4c8e2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198bb70c0124d5cb0c65ae1e55645e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91e8993369f0d919a2b6843a8d67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbae0fabd54eba5cc26a63ef96027424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3a14837fad9f633ae0e069e17cfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81beb5b88e2a4e7aa7ce649e387f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbabc780dfd07c7df7243a762353b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b3998c4b6b71be7b77139ec1160328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fcea2cd2a1463590a8055c1f2d10729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4565d4eb69729870c2e219806125330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd0a3ded54f7d622a6a247411449331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d4eb7aa9c87e8463e1c621bc43da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8739d54616e5dd538ecab2ab161633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31bdfbd18f530a16251f947f8d527734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb437b6478b1c74d33172ee9b53d88f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dde9fc6852e1653ce79a3f44aafab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7376b5beec18e6b8ce370fcd219cef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac513e49b898415055494369b7cfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03c1ae207b1ffe90fb1a9866dd0e4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0893c156220aee3a1133ceb978dc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefcfb8e1b5a5cd9dd4b09e293f15b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585bfb6f3ec5da7f567e6ff3b7bae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470134918b7c6217d39de2aaf15a19f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f19dfa205b39c7e6e5d1d8e484ec544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b136569b54b7a9d6e62fa655667d80145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbdbbefa015186f3be3ff383cd255046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c16245210b06146f57d6423bb672fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db510fe7f985e0718a8c5e89f862ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c72bb9005d9f8bdb1e4c2d7dbc24549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746afa4f5cafe8c7dc5ac03033df9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c9d3687583e248e746e7c5d92dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5183cd5e5111cd9d13c82dcc13ea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5148aeac3497674e67263f1b363d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbdd7dc2488b64abccaa2d9c49805b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76a16d86cfe5b521bcf4cc07ce536d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088b23255a0e2fd15c217d35bfe5e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b90211940417b54e9f96225c680c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a95636113f357cabe1cd81a24cf2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652bb126b33bddafd3eb67a048f90e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8da8c49a585bf62f722e390c7ad9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed45322b153f03c056d38244f34e8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07c32834bf1d0437290a3f9a263bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6485061d5a27bea11d5ba91484e8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324b6ac41d81d95db25b9b926ee4ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3a58519197b640e27c27a167ab7fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4ae5c10d0e715053911d3cdc6ae5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe4ed06acaa3668836e62965e20a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856102fc778db9c476b01a063fb0f0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcc3a1f0bb1c2ca1208484825c71769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefacf8b1a0ca911d7b78e2558eadb8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eab26c5d7906e8d4b5e8ba2feede671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541bc9b5313afbf785b174df33f46e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271db7425a4112f1b613783cefffb1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037e4523fa79c8b65cd26bee9bc93974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cec665eb89e2edf7549ba775695d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6db70fe6a4fb1018d8c11e8710ea8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ffa94ceb330f4806707b41678e7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b082fed504bb5c38a685d58219893478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2f51f5788cf4d931ef1341d02d14b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884366eb44548e9765b9665afc61db2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68655dda064584f5e06596df36ac8f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c56c574e8d90287047bb48bf1bba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da51a400939c5e9f147e7e627a64683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a85b0f67aaf8da5a41689e97cedb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb66a9323a5798ebea3d420ff64566785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85e1428e4a78c1a2b1f9a3534534486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a0c08d194e86eb966c3599dfe91d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e34f798125decfe2809cec1d2c4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad7bf4955519351811d18682570d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087956915139cb3004bc13f6fadb38790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc98c7967cd0ce26d95b55185979391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a83a1c5165c6b57b3810d917aa574b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc1827711b82ff2c564ee20f74b1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c25dd2458b6950cc7c4c010514e5bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3efbf1764172a13d7f64174929ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e18798bbdb9f0a560af5fbcbd789096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52890f7250bbca55becca80d8cb6b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df4254a24c725098a4f721502af6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787589c84e1f53500198fb683dbbdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2aeda8b2c16ccfc0ad588b27ff3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff54132931ffbbf885a12ef3229fa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aecab86dc1f0cdf57187fba06324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dec482927ce852a4080ca45ef3994103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b456883317018f4e35ee63249f3e48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692cf079af2d60f401087b4c16d1850105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402534e91a5abd14681850f8fb15c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddef39f091c094232a751f39b6120107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6573128dfcdd0247d9f30ab726956c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e582962bbc200c221116bc8eb5eb05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec6bc274fcac16ac0ba6fad9bcdc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1134ce5ce083fdcff9cdc46b554c15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120dd45cdd60dcb3c53d6f24a54027112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590dea17d4ed0debef62633eeaf1d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a574088add7d2c16f5cc2e196dc321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8816fd3517b9deff388463f6a9b7bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb6a5c0398f8a666450b5238adbc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6375dc6e034264cecea261d5127e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9bec9c65e6464cdd72b090694252d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4250a17c5f44e36a99a1a83a4b517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e080866da34d662be84cd94a9e7a49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159beb527dd81998aadc42d449ce7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f17a9cd94cf23d34dee656b70f7af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e5f158d88c58f519e9a3acfd436b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6898ea2e3e7515c4337a891b16c10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d25fd52f863852d71c886110b213e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465eefec3d39eacf42b03bed0305161126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540baf293fddd17f18dc066460c682bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e0a6c01db7f1974c71046a0e2763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58ce53714ee85ad96036ec0c29924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8cce683acc242e02c2b0ea3794dc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be8f4db55c0bac22c1af82136855df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816aa80ee1098ad1c4a097dbdcd142c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e82a22ae5287ac68c98c2aafe171ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2170d2d153b1b9b16f4d7b8cca60e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22322075fedf75f7c03afd0854e8c245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a7e5a46df9107df8086042ed0ab3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dba90e98ca330b4a18974d3433c6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147d6509b8523ccb654c68035f607f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff13d1fc31f983a7e1e16e1602f9b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c33a5122bfbc45cb63eab4a1f9877140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5f56cb0b1fecc3634a61078681af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f535d110c0467538eda053626b0d1ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e0b98579dd7fb2f66707b3d90b1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b4a0fa9c44f36d173344b3a2d90c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58123e0511d5ce7a07fba19dd89f73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed625f022835c9052ea3665f9a3e973146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e6dfb1266b5f7c18602e61df68aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35c1ee281e8effcf65c2bb5e471a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a1c62ff853bac5dcd81359178b72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b50a109648c5c52b27adc1d867bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ed41819fa79447631ecaf35ba121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58225ef32661c7ff153cfe34daf4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903fac42babc3f277ef34a39d4b4c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ae9eb3876ea86bda7318583783ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b785491a5dac53f78ab23817b56e8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d623b03757bd89ebe65e9c65db339156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7cac8a002f7c7667aaaa33d0b32cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fbef8954c6a208e11cd9ff2070e65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414259a063fd91731804872e0b4ea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebdb29ad1638bd43fddf5f966d3715160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aff4b98ad5654b63cfcf15942b678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6807c5ff0012bf0cddc41c36a930d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615519576e87c204cbe22ccc8da1295163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1c1f17444eca5a7ce180e7d712b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23fe5eb9825402ee7fb543b632dde1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ccc0916a2809b822cfe178517a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c1f59a34e00eb9637da034609736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c49257ba206bcd8a78b1eef6325cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f96c25862ab815aead29422cfa763d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4065549338812592d4d7d9806d8f98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7c5f3bc3f55b105eb0d7bdedb943171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105bcad7cd40ac25437a52ca031801f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324047c5ecf7115c3cafdb53b06b7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19563399af3dfcfb1b3e076e14156b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa07677170a9cba92cf7e93a7acad27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62542f6e8c3c8086e133f9e3414c510e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae920c85096c07d74017e6db230df1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d240c91a5062401c19631043d015f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4985e2f2e6cf3e380aaaa04cf7f454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f03c9f4dbd635d904db55b8f034ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3db8547732d691d1655516558a57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc196f10ffb2ee1eff1bedf2638721182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb56bdcb20a9bfb81e822f9cde7398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a05715842855b610ef25edd026ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56387b122ff6e1f9d37de780ded8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767645593469474953e62c189fea4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642dbf060f76678469d573726faf6fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb17aa9f03101152f357392c68c560188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95acc75f949867ae322f1fa8a8e3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df77800a096675b86cc8850f8016a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3822fdd576cda26bcf2dfd880d2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177263c23b288407004935796ca7e108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc338ee3c6af93cf9352b40d677c4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686fb3f148cec45cbd04d2d2bf59ab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8beeab2a3de9ec7a3f37d664a6902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27463c75a69008837df6c8bef61a659f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707446a287f23c386c2effeceeaadf00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7bd37c25f2204a30821d5ec03efd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e6fe68c17091aa1bbfe053df9e29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999326943ce5c6b873b6190619904a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528aeaaf013a806d8c4c7de2164568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f65b42eec3884829b215c0678fa95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5752af66d8e7ab18742cb5435390ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5719458935db9a39dcaeca064a3a8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55554e7ce873f0bf2d00261777249205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e89a2af64684e56de7bb74076be2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198ec1c32ddb20b2ec92b45580bcb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c01033884460d9b57418ca3c3edb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346959297b78a74f75de3fd1d8378c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f369eb62152212b520cc1f64298d8fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7855c94f31f08353a7cbe456ea91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333626c161fa8fbd26b2fc3769631284212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1cf2dfea45ab716ecdff15b896d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b262cfa5f9f3447844df04dcbd75d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fba4daed6e529e3c12de3de5790aec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739816aaf9f7e07d4de174cffad6a80d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2eb189e8f5ca4883e313444db0e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9cc91211b42d929c4c6849358b4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497e8a7da7ba5a6c507bb05417ddd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10a77cef8b980bc014d63af41f422220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584522698149c21d392b2170f0fd3f08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa2b7cbd27895c5e6584d17ba240e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa99e9c8cf7a9a4bd7ecbf2ee383901223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9a1373b065fe35d613e8073cb0f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b66b37c6cad217ad64b9fe490aa67f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63887f223a2f58798862a80d8dae3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333d21c9ad378fc776fea73c3915be3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eea4c426bdd4e91f4bb31b53d31f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf21f61dce6239ee7f0cc96c0b7e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d59519248f57a8fb340a17ecc9839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d605109180b1521b8eb5274d48c39e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdbdb588687d64004b5a701b62562c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c707f83647f6d3b2a4ef153949f6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83745d3b470d949903fad048df09e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1c5ad44e9b5ac31f3fe5e085ac0f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a76d873cb1d962f121535ff4a0367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751be8d02f28cfd917944d1b2305ce0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513e10ececbf890d68b5cf33b91e1c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f4864f28d1f17238e888f95532a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f50b24fe8b307a1ed5065f22a9c8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0724d952bf2903b48525c7de3852c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3197c8f5ad5a08613162bba6261823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b52a0da125df76498da90e643edf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be87855ed06da7cc88386cf1805c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1d1128d6458a0ab2e66aa8ba86c9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87441ea3b07abe3cc64b83905675ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0a093dbba8baf9785d6a7ad5c51f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cda5c38854042c933316cbfd2e6f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a945a5ebc08f37097de02c7f44525249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e5b04053175c7d7ffa50bd2f36088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0a628eb7839180e5a4776435c58fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ec3d552ddb763915c9e505f6ca9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8f7ae9388923d6b2516436a0d356253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b022bea5b8f03c21b30d0b89576a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bee4102c252bac96d94482be7a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36ebf8eb400355122d4f79ba3ad97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f481d987d8508975aaafe8924e232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a86a550a801446bff970af4e6de5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3335a7a97a1d11ec52fe0d5dcfe8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd791360ff6f61623208913c9b5d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779332a4d1fe77ae5559cc6f34976248261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930674d49266feb7028c893fa89c1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b680ff7194d230f632c993694c9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9115ecde1ca3da312151a66bcc0340264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668701c5d3b363844769f9eb7ee0b6c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86831e2eebc2de65211ce4c018a177dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75592f65f6298bb72b8c7a2114579f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d02ab1ae91cdce41851d12d95387268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ab8079e9f44847243813a4caefdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02df2be858729af2fdb4f1222df59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e849f6aaccca2af51025d38ec440271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f57971e9c54f6ee8b185ac4c165d0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cffeb29da3a65ed58038db9b91590273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0d6eab19e3ea7c5e797cf6dfb935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a449d7edb5871abaa81c008211e89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92ce00bd17cb0408da543dd28b594276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac6c178b2f009f98264cda1609a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e069b78ccb19a2f140b84e95ed7dc0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d440f53f3b3881e6f42b75eb4b183e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb873439bf76700e41a0f7e0bd0e7cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172927470a19608ec80c6b5ac8c9cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83780b85c72e47c677bb7ec0a7e20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6956777245c529eecd4b95a0cca8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866e3c558db89398a72ee7922d84e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b9fe7b0bcb3e21e148cbf4280211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aa5e1182891dca49fffac65915a8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364f77f88268d638f607560ba074ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c260faa74c392b362560944386b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea80ad1e58fe593d874ec61c58305289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063d7d55a7f1514b9a092997f2781e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a574e4ad033c864bef7ea6e1fb9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c387ef6c4364de4cb7e13ff0db164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaa81297343a587f7c45eeace8e6ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e2abd76854dd3a20177cc83fb6817294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725b31c6b31fa387c099673e5ddef9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083eeefcddfe433cecd2046b0f05ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897149e404ef1ab517d76ca166bee99f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09f6af90bd118b053f39ac2b3b87f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49cea37a44de18b13a2c9e3b0f1e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05752646462b90895aac4307f4370300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9d07562f3db8c3c20c8375aca8d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336b4bad3917b9ab876658036c5c9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187810d61927db53ffcc47b94aff4c6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f3bb2141fcb4e6af4bd23fa678a4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27414d93cf26bf8eb69da42aee2888305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c543b9c4edfd69f623ac50dbe87bca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925885f0f6eb12446eef746967c9f29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160261ac28e689ae7c239fcfca915705308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded01f24ba294b29746a46007ede50b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc773fb5f4b7338df3ff8f45967e203e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3db04e097c28b7cfa9e5d02768641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e54af70be34fd78ead9c8a0af28969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a8ebbf0f5360554bdba7dd194fb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b309bd2f38e6aee67949947f3907314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960150d62cc2b50056e77986f0294d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77eb96712d51b1621213e79148611316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8285b9335e11b800a8ad4366e57d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988502d2f9386f66a7e86da7d1feb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd5a84d964bd33bbede3e66a83ac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112377fb3ec61b869ca90de245da0fde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250827fd75582be5b410e7087913000321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ef969a1b773d09310c93540e304f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e7134fd75288be2a9e6c68cdb7606323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48069964c1c0b5c35878aed92e928d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cddba0ed5436c42b9b74e94e26228d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034247783a55370b53f1b1e1d5a07f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e785e9b3f2037bde35cccd7ad8cc51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1d16cc6f66824fc0f49a17a91be6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856bc26df5ffdb359c557cb83dfaa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e761ef58eb42c741453799a37a4ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c432cff3b3e51e2d8241166835944331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f10d6a3c0933409ba19ad47c7d467332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737bd5d2ba32f2db3f0d33aec9c4188333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f72fb77b38d2847af6955fba73713334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836df9095450c452d3dd101af402392335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c688cc5e8c1de5ff71d61a60b4a8ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b116d1616a9dd1af51ca48416e13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69d7cac6d0a1b003edacdb23f0676338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cdfb377b7e8e72bec64b04503fe80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec482fa8ee5ab75b586877b9a530fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b86ed33c1efea98663fbc7d217682341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01174d46a7ebce946d0945dc07392342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e85975e619a134b621ea5ed68d191343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24edf783090755cb697dd191201ef8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298ecd7597768477c6dccc12e025cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a249c136d2aa6adf46dfc6cc780cb42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e762c716c16823cc7c750d2a6c9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c0549168f866f5af2ff4026c444f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c9a51b9a8795b56b68add9c11627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941ab258ec0ebdea90c25af508f36b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d760a5a8b1bb8f65d2934d282a4692351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d3624ee9206c8662c868678e00ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8decacf9fb0e2d6220453c3e6d4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea301681f7771abfcf3081355e2ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba2fc73293ef374a83c34a34628bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa8e2288817290ae003f3da0fa97d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e221211698912eb38adfc1a18f3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5af7301a08fedf60616c9b7188d66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efcb837d9c2d74ae8319c281ac5c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a196649634f3591a83792afede26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee6da824645b8599c16288a1cfbba6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe8b00f5fd642adced8f79edab1f09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478a425c40935e84bf606366890700363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4b5780cfae20af895afab17490a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179417c4c9e1bfdf063d60f85387528365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d425c7e9be903f85298fc92c4644a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bbee1f30658cd5f2d5480c84cda97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266fd84b3aa6b3bdf5c1367a6a6de27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf9c608f3580bd491347d0737c037d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b889d5dcbc1fa7ac12ef4d4e7d0c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e706b9d1b121c0d4f0fdf54315ff9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84960b08a25db305edf459fd9e6de8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69f1299d0891e6c167d961aa15b9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f70216181413aadf1096f2d7b2b84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bae793a09c2e262caf4ea3f18d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ecd88f47a2e45298c9d7f699604c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395bd8bdf4029dccd92ec65d564cc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ebe36a4c13dc7d140bea1d36605d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853526aaf187647d3d1316feee2c3e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d7bc423c86e3380cd9b033b4fee2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49859986b2746e3a934a57e6a9a2dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e1f0f289fa601935613077ce921b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0559fe14c7f048e323ef466ea02ad4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef70e44c2fd32a9a2bf264b1296f72c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd266c1b8f3e02fd1a128b59c796d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97547ff238db6e6b2205f21c159614386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7acf93ced9642a9b05675183c626d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc7fa91669b10d6d5feb92adfc735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0029d6563d58d11673b1067418afb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc0f53e6c97281f905c9f6663ed99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5874b140ad7da9be829ac46547d8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424dae11d0ed2449ec538bdb9c239d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eab079b7468738b17b8a9ab78ce812393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8e46b46cdf9b50423e74d40c1982394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af317cedfc471a6b63f6211e225ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e21982c5af406d5e1ba8a9d4fde07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efaef14e97e644c8f8599ef8aaf4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3d54bdbf2517f6c0e75c2b9a7e5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f77eb91525a76ba7c683043e87edc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e39719637f6de3d39b710fd0fd679400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc4294c785b0c36f6111d08ec099e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947929b32e7b46125b6dc19f39679ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ea937474bf61d0fc0350fd3a83f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6831e0182bab1fe966cfd69ced5b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c4f9ba0050f740715f88fda75ce7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319e0c0ef062f5f737209cbbc2e93f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229271836336762f4b482e2776265465407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623ab7c63cc41b60dd131b14ab1829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193cf4f29b0ddbe57ba893a1f38e6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fdeb11fba5bf4ee5d1cff8cb9b5bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e6f55aec1c634397cf3debb7c579f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63cf034d3bd78dbecc183ede0c532412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575b4d9790160499b1126dc6b88e07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad166a4f9371f663d7d835ab921a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aaa3a314a71fbeb76305c11c88d3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6945da8c9cb34cdf27071bd4585f0e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd64cd8aa452afc3927368e015c4de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0006344f2f640a39b94e01dcb1875418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b684de3a5080f353bff3d7b9444838419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7949540a980f4e10964d06980c159420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85b59b17206c7a5ab54bee8feb54e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e9a53df82db23fcd762e0544ed51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b7d58861bf926ab8cfa46103d5eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdae4e100de0863e381eafb43f3c1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7025e913306c3a890be44046f2186425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9315e9ce2a43dcab2018c1b877890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e8a7537c6f30d86fa027cfdda5f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a593aba119ccf4ade503da6f5b84f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e81afc0cea1a6c3e600233199617c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12d3715041425921a57b485012d88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc31aef65ea5486dec57033ac6cbeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d7e29b41eb275807532d6637d6991432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc513b8144b19eac909bc99c415f942433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acae11520de4ad48cc79bd9e7cdf1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f427107da8578f818cf9ed582660b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da01f27a0860e97b6b6f0abd4cbdce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a1902266eeb122897a19cbf52ec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd152bbd5df3d5bb56943a01dc6ac2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72d42a0fcebf4968620ec67d58510a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5a3ab58f61897ac55e38e494fcc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232aad568bff2aa158838627bb9fdec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba5be9f4261b420c03a39ad521a899442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139924ba849573f09242ba86526a3c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf8c44ceee7c1379c8c3fbb09e7f0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961041b969080138648467edf256bf33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41656b911c3544c7f7e573d4146a8f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a1441c047e96d4504c57c0ac5a8b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084b5d72d4223b34b9b97d0d0bfaf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c661579b597bb5afab3a0d9957c147449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc2e1ce773b05991571d923171902450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa732a4f05442832d4a3f169d2b96a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eef9db47bd46c69e0469aae9b7d88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b094a2c2d7ef0e179dae7eeff278453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353cdf86d85a47cf97e10e3f5a714e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d7cf0276a69d7c50420f0a3119a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8b12984a605d24e517d00c5a9d02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d67b400832cef6d52831bec4bbc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f17bee04b7539d4022addefd480b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728a39f7d7a3faee04f15b5dbc285da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a556ce2ba685dcd7623aa3999006f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded4bca24a9fb464195a56acab90b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a618435ab7e9ce12950af588c49d4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734910958e9b6f6bbcaa284fdc2215e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54614a3c8522a2f31b12130a24bf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed01ce680b976f53fc0254af3cb84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e1b719b6057fa9d7f7b135b3952fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae63529fb8df2ba864cfd9e7b45e9ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0fbf5c4f80e8bb219178ac1f0029468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abdc2f6afee2d9212f83bae07b255469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee679ae674c2524f8495438cdc64b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c793982d5d2b63ec43aa07b2a874471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f296828cc37bd769ceb8e41aaa86405472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f4502d6463feda8a8a50cb8d89ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8740660a44f56c4985867ad60e8d88d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48606b5ce38a492d169e340b1b4a920475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98fc1afdcb8ba0822ea149854a40b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096c7af54829a66fd41ae2e81cb169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4277f06465fca5e0b74930252f2c33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a20d989415e22c935df82fa76bc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb852b59facb1996f78b68c3ce9f62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac39a484675e0df826a7d7ea5cb17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746a18099a16e47d9b43b2d419a34c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26129647aab2479c53357a52320f4fa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b00975681e378fe28b6eaa858a1e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb80915d4d80bf96a06e6683461427485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71436fe8c0e1de3fdf132c708c7a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d0897694beb8421ee7483b0459177487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9903c782b1b030d722f8b959a86e80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f84541353acbc9b049d4906592a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a987454fe8b3c2a1c04fb65cd85e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f946282368f93f745993a9b089c400491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838ed06bb56e2b4a773f35ca0b0d897492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1efa9f5a5ad4ff8269a489d38d5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8b97b5f503df91eddeb12e6aac9f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fdb303411da3291d997dddc3a08d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8e3087b6f747dee5020cc1185f15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc92ae6974fbb2d0319b371d2e342e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0f43f1185fb0730d735320dd5e485498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722abe9f8a2b5da6a289090021a00a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d1bdc0e7d82c288bc4499efab76c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b35a42107baa698150e27352c9a5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658af70da1c6e61c5698d1ad982bb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029943c5f8487e197ea8fe622fe2f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d0672bce23d26132fe67b0cd3d0d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684bec7db88183c3691f0282f619e5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22aee79852f542adc8df1ed51c6c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a6f0b1328680eacf00432b16ff838507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d12c32354b7e250d7d0cd589a13f09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a7b13d96467af1e5fa6fb2954cd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a73392e69455853abe7de11bed9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cebb49fc1d430d42d3f2f61a5e763c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f119563dffda7dda76fd9d0625b35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feb819aad72707e725bc4b177f5000513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2698429234946cdd42af34fa71ce684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24958cd68ee4d3ed5da2c0c880918fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c45750840e0d7bc6f893d9d7eaa24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790050a4680455f6d312f4ac46fa832d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ba35dc98bccb9a3395fcd94b3100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7913dd28674bf6cd97bdfd7070891519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cdcbefea04a7fd025a04e0913887520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d544a272afbd60622b8b10d5077141521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3bd589eb02184a54d7cbc77c814ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a740cf3f46b06750a8b8362a9ffd65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb02388c585b637335df453c50c5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af83e40b53c88e2606acd60a561d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2d8460cd13cbe9ebc868098c20b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea16727e3acb9985e29b2d4c6176bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57feb8abfde721afc1d7aaeb8ba0813528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995648f5d18c938f05faedbc21a1e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69eb7734a5d887f4ab6320f677333f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e980fd2fa71937e9066cae009287c0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe456e632c577bda9614aa3ee7b686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63f3b3d135f6424e1187b6d33a868533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d60f29387a58d22aaef8d0f389a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b367f255103993574783043c348e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606ca0697414f3c5046031698bc957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc084260e2d6b6106616034a8dfe3a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358daefc0b19efe30f435dd2158617538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ab2e8ed2d3353fdf404f54d45dd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86668cff385180110034956e2eb91f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d7fafd98935547f38ed7aba85aafb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3fb14fce562877ea7226fd83dd765542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858febf2b1b3d0835eddcef891a0f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ab409fa5739907670dc6d1be2342544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a005aac7c58409235c182b3d4f32625545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71251c75aeebbfab5977954098cc47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ce816065699034117df9b7453254547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ee0f01d98d953ec44be545b3f6ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab994fdd5bdb160eb78718614abda7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef40f2139ba9998178d253beac28a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a304103c7d15bc68f95cc9a6204e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3083ad22edbf8eacc4288293dbdbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefaa753d6f8268a30f1dc96c3e5cd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334af574611c1a363b79730cc82d5e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb1373cae8013aa87e32536801e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e109960420a276c2405b1b86d103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c2aaae02772d23ac4905397559f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9406bb8ed25ae8389a6f2c8b6f03d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71036dfea26986793b1e42b6681e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e769ba21a1b1e24f1e5e8f43ecb6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8dd8e019e0c570156aadef1caa55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7cf1ac5232268d35e5b3c8c1b229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded64990015d8b046dea3f58780a70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe6fd278282aca5b33024c312bd68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1570e0b64c5e97574634f954d6802565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d758ef7cc19f9e6e1cfe7f8820c78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d3f30277c8425895c9f81276190d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54cec58da2c806f5ce29a8981fb4a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a128e392411ff23c73de967d0441c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d907f130937b246de8b0f172555871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d55de98aef211f4d77ec9dbfed83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e514bf45502b25524703e94fd49a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5acb4298b6d5211701b16ea66505573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12d39f9265164edf33f5da00be57d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835fc33de60b1e5b248cf3ecaecb598575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9a5c16308af67d33ab0d169434c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66cf59faa8c8bc001d9a87b2129805577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6d2f6fcf1aceae67d627822035dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86eec87debe0e683e29303afd4a23d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47fa0b80fc2b4e30ff184f3b6cef3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14755aec85ed97fe006cb6dfcf697581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d04b43712e1ca7820e5cf2520043582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096e8843707536bd4482e731d351a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0ead896bf49a30088a53ac8a6ebd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b42dc9dfeb359dc0091c95cccf22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f8df603bce370ba2d5215a773de5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807e2e0d0dbd35a29c835deb5f7bba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183bb103aec64752e478d9b5b2d78c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe469cec1eecbaf6800acb3bf218c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e94fe36bbfb74a43bf1aa7c90fea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5348bfcb257a6a9ffe997842009f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a2debcf736331bc5bc83f7cff833a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057cf8b0660ef9fc93c5c4117ac156593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8545b8c3accc75c2de057ad49323715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f4ef4a5f4cd58017c2fe3fe0c34b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee5f784d371911ad99d9a2871719c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b7643c94d849d539f5d235fd834f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e7b6b7f0a8c9dd85b248abbcb1e7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf3c9538a0eef6d9555946ead28854599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ef532b791bd7702769720f0760f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb94008715e40a304e613440995e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179790ac12ecfa209f15f47d1b1834a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b93eec4a58cc04d2c4ccee294c2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca74a7b5aeadc08f7229483d56c230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb11c1500229b581ca266d3ca44230605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7b8d6cdc51f4aa190edd78175c8dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6d62134dfd04a69d89004d0f2c61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3fcfd11c8d60db200ff2ad54b03cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfecb3ce221eeab56a4e52ea12ded23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5162a55539562cbbee6605ab8dfeb4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d509705920ce30ec788e634656f7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9bc2ddf6a21af8a14a2ae721c4b61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1882727224e7937828470e7c90cee9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b61c8202f29a8386d72f90cfcdd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2c3d4cbaa5e490837650057bab3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e769615f16e15128f7f44725c2027616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb48b5764a3339c8ae125d83ce68a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01550d4d9e6eab2967dd9c82878d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0bd3e1828c0a6d466573c6d6311eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276ee7cecdf97e9b93cb80e292dade620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4988c9712550925d416d28d91dcf9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd7ddbb75abe81c90a3214ebc078b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a87dfc0a5c7bcdac15034357145d9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095dac0b94bc1cfa385c2ea3386a583624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45adc824ccfad23321d5a3147a27fa9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0a560b8fd0ff4b54a097ebf12176626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6cce785f0c66f6d502de826c689b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a990a41dac64ae70638f15c748761628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b54367bcf5487533beae5ede2d5aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5670deaf6fe463f38794481d3e363630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e59393a1eb6edc5401c8d604b335631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5bdec9092905fbffd091c86c3bf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a11332710422bd275410764859b39f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc58c29b24fd192f0e959705abbe30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1808e45513edd98d1c78a7fdb3ebf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703a737c848b6f1835d8a737c576e08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2ee24b62879fa29b5eb7a7377df3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7671957e0d9b4844dca9b19dc0a7db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35343883514598e86e3fb5b09d9b04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0afe8c351156c4774716feaa67628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4904757db4aedd687eb983e7d3ff0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e8425be12be5451142c71437b994d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981939e07ff927de239d3e2682b095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bcdbb4af09afec1cb22a28b91680c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f397ef662aee8f7e1a990807b90b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be43f172c2deab3eca08416bc2d06e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af706bcfbd9bbbc981a35451f19211647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd13e0165c2775c5a6d30f204c05d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef38cf1db583c995c42938e606099b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cdd360a3e3dfbb42154b11c778ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe288246bd62b22b7922d8b7887c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b4713d2e6adf88d9bb308ae392ca5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc35d1d6821d4ef9954c0fa4d541b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4fa8d34d67dca58461cb010e77326654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d31ca64559fc8ac4d6d2d93612a39b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a94e512573e72f70a56339fb62105656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96c1b9c81834b97dd3e09cb61ee41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe5d2b12499f19e93cb06a1fe3868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1eb62c384a27b849766c2b5fc04df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7fa3a6253725ddca63c077bd8c16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f7a4a7641d970cf50cf9248d0cc31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17376d592144de6c469ff8e2fcf96d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccecc91e640e56b9470e5da076e8e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7823dcb29d68fabe6ab414faca059b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd64ef846d2a66bf60151bb1036e89a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4189f71bde65afd36980383bddf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1325db0d320273b393f465e8d1b512667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263ef227f0dc49af4f580e5ea73c3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90979d366345c762c3887a2788d5bed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a5b15b75bab1a33e4287abf1cc5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b6937c89f86e659adb4c266abbac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d087545378c3282b97fc180d43e0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b03395c73fa6668edd590b606235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be201eb786f3a0053639d09a9112f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d6b5336f99f330caab08c21b0eaf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0d954011ef5429a0e727f69b5c4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3a993efb2a14742fc7310479e6cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785b13510d5e7f2eba47ff42ba2505678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf1fb41d01a633f8c2e14fd9f35ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8750a7d6e386731befddf192ea4903680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479619cdedf198a00d0392d643f279681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af87563991c6186e81bbb3c0e0eb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7efdce7011a711595ae99721714732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ccdaf46dea6c5382b5ef9d3bde4df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a29799d6b72416845412726cffc907685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2c9d7c014d6ae5c909817f0b1097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f5631742bd5900b85b8d8a43dc81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5907d4842943e9539a5fe1b256643688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597d6e2b2c242438bcd7b39538d81d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2849cdf7bdc4c69ee2632a6e0670690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5fd584b70a75e0ff16d4e1fbdf291691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433759a6d1bb57b107d09dfd43dd044e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c1e611000e2302cc3ad393e3950d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a4c53ad5dfc58bb829077a399dce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb9621a1f527d8a2f26ae77182925695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a29049c491bd985edb08f8d28f5d9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3550364523eda567d124772b70c6513697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfc8dd41eaab4a9a48e965e96d701698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be81f892320a0e33dbac6aa0553577699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81335d5fbfe7636f9820f26532b345700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb34e023654c69eb4bb36745038a68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82305c735aca95444fb8e8755d08ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e1172ca4696e3a9b653ee145fea5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398b8f9cb1bf9ba2f57364c930d164704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305c88f4d550379004871a0c5ec279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715bded2d854f2f5ff66a0b6c6db84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b98b834272f8c303765fd479070e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251c7530d95c08e2ace4af2c18f61c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a09455105bfa39c804c002083386709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d9bc1cbd664d4c7201217aebe740710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d863cb323d3550a822ffba8c9ea8017711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb653f258ad1419819af06c123e552712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf7d902c5e77b0dee6a5f5f2f6fb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c8c6a83c56839ace1aec28aa017b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b64422ca35e4c832aaebd3322d55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc7415224a8d1b412761c50a376cfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a995dabe08ce86b915bbd8d101c0ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1765a425bd5e1c864ea781cc9884718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64d56efd5838a4b3f8274fe22bb57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d77f9469db31f2294f58674cb1ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ceaf712afbf67433cbeb4a58eba1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1742b6701e8e496ee65cc37802e63cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca75bba47b3a0a2a985ded15dce099723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910e712ef6b98f14727c589479baec0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd520fecfb4ec4b7b3d2a913d8a9f0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcbb875ea777c893991a11fd7e1df5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d145388e13a7951ae5bd77208904c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7546e551ca7fda79229f3742837749728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2f30d31797f3556795edc45c0e0ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98b3d438941ffe0e3045bc1fc1fbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d426c89ba06cc19cdd26e9dc7db28c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830d26fd6a2e8b82d47c2b0e36c2ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988ef3d8d55b243a8f15cd52c55c5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285c951d48da7c33a09ee5bdde92ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da15d2066bd1e70662578ed878dc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42b96ec717d23cd6e10006b0a514e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4647103d2a1fc3d0d72e0daff6b0f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f684ac8ffb5d3df05f7c6b29291e793738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167c13ee1c444a185823070e441b16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870935aa5caa49fe5dd845bd8b3f63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759bef39a497d587366ead466e2d3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763704c59c5d042b5beb482fe8f3cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca49f15efeaa4765eec5e43f083f37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf6d1477fdb7c6661efceab77de946744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e5e6e792f4b67dbeeac0b1f6f305745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924fb68aed3362eb35261c9c0225b61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c96f0fbc1194987ea9334dc14d12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47917d20d4cd4c774d2057f8658a209d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285173479cb2089bad485c5a18b6401749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81092561845b421d20a2a9e800781c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4faf3948fd205d6feb0b43067f4ba3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507bc77e89e38c443381915d49088c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb3bc7c1f0e47f37baeb6940c487a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb41e45d1f8e6de620b55dd594c898754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafe0821b7787e05245020c184dfa33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b515ebbd1728ccfeb26b5e0eec7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2999cdf75eb60f3f1ff66baa60b25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac88a1c18dba6b26dc8c7deaaa158f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c0105fdaf73b2020f62538c50947759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac820c8036482fa15fd582f902552991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0e0a52e96ee27dd1ad2301a4e67c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a10c4d4937b154cce67d7ddfaa7e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ca8a751e74201baa8f62423731e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a227824a3b8e31a8946061233b6275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d232d2df5187837b042c263d8266786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe03eab3a9901c0dc106e2caf47de87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57622371b4b426aa646d792c7889e0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2908af88f3e26c19383bfe933e48ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931eea922b78fb11eff22f84be854e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229fb9a8b667ed5ac6ddb9e0a4d24011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b6bc6cc07a498499f209fbc5cc02112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408409116f9200e57cb0da5d61cb9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896e540c3f02d80829b3a0cc62a1c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7ba8c4e8a90cc1af3619ac98f4e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841151d29d58d19d595282e09efd74616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8d972fafc1c4acf57dd466f5741517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10482062a696a7864308a89757fbfc2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919adbbf8d2b4312d559b576e2d13619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bdb02d33ce3e17d2ee554fe5dc68420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822d761a2a364f9cc4be8286e1f69421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb7045bdce5cf00d4ad78c7fb3ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037e6944499675b844557647573c7cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f62fdcfe6fcf29a8352b225e0b35224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc1b6842ad0212a7ddc543e5d8509225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf3d458127a39b06a7dd4d4e79e3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e25a463333467ffba4ab4f642e38f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18206b7dffcbfd2d76ae599668382e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18537c2820d87795f8f9c936cbecaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68efe4051cf710f9d352a60d2d4eedd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9386be37be95047e6a0bab11a6afc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6109df2af34c83786bec93bd381d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0023245c95b5f8d9a2664a613545d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f032df5f90ee8ce5d352b4cd607434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a633ad3ff87d2650637e3cfd593435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb12620eec97503eeec080bb2ac5ede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341dacbbbb481b81cbf0b9d6071151e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fe3bf6a97ab0f940ca5fd86123e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21bd6628c277536aed64fede0b0e0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ccf2a35f23e616ab5d90611b45db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfd22096433c7b8e4ee63478bd32a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a1e3ec06c0aba4c934051bcd2d5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407159a6dbf3eb5110687db28d4ebf9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6d98b275a9c19c6c373ff55cd85d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a53fc3c7f965388a5788f6e1cabb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2e1fae68744534f6d0a80a4713e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a20feb4ca72b38d7beb40b8eb91747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a32e39c2ef0c500df0d8fbf84849b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517550379f78825bdd247587454021649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082088ac508378a287d9d7e715831650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec35ccfbb390555af1025b01b8213fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afe4f367cb339a1904eb42777d19d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548f4681770a213b5fe2af04786de053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fb2dc270f5c588395b3a8da2e032554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08059c374d365da09f004cd7d4ade58c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59163efcdc3e432f041a9068955d006456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff411eb2d9502a7afb275eda6d0b8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133db804abbc7300c1bd3dd4076f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad758e9c4849eb863a2e8ab52e8b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b1ead080770d5b93dc012bbb7082160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293331d4009aa892ac064fafbde4a5a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea36dde902947199e5d1641029afc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5af49a1cb746dd09c8bd1e667105d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162b7a2efc387a587354faa1aefe1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2650c3aa066b5998afb08c6199a4a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260eeddf724cddaaf8b18333b5873c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7340fd17ff1a415b6b4229ca8465167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f44f194b9f0c79bbb7bc873b6ba268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b273e52e475696c32af86d8df1b3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc61715d19cb144fd68cd4b6712ed7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0086b759f48677446a884eec9a9aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8389e6b031b551c660939719afb4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548def79cb9530c97efcd66ca40fdddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e73bd6a61b06259c5f9765df6ae3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1748e2b1e1d7da2bd216f4c9b9ca9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d67f76d214d5c6dc666752e3b8ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abeabf8c1f68f9419e84f845ee7c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7681d5734bdba1d42857bbef455aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c85fd2f07f9e88fcc87f4961a9b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e218dabb45ec26f391e07478be9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396cb97e6670fdcba97d563766c39981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1062c06c931d754d6f5e15c90c5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f945a4eb527b4168f8175bd03374ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d607643a583514b7a57186d1f08984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64803145081124f9436b6d7efbf6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a399845c46567832d50643bdf3c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac7ab7fe22079166e61b117fce9c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ec495a6d5ccffb189360465ef4b9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd964e848ed2e3d3ac0c8c48396596fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7705a5a111194ae4c9859446c9d8da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef4f82930b5421043de9d2ad5561191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363485c71c1c24232be30243a0186d2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb4899672925f76b945b55ce5a49c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4ed350843cb3516633cb5d7f1bf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7ac2b43f6ced5e9d762f0221477c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2768532134972814a5effabe45ec5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f84a04b257db7ac573d9b85bb355397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109353b4245572dc056b92aef63eae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3fad15fe878d105d788654ac44e3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f92258fd2ea4d682d035688956a8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beab8bba7facc182b5930318d5f32e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bff1b31347005be75c51be80a4d2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad809f14d40070a3be9cc1be21052103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d656d840d81d11c1b20107635580c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9020c06f64b3d7d0ae20d48339bf16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107845aa402d92a883b82e55f981c21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd2ccd7d3e96c9a4c118425561c62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1251d0bb41cd0aba2ffe586c3bd01c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede1a83200ffccdb6cf88de5e56a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0eb0a80881f146f5fea6f40ef9cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e0746d601475b36bb93450233137d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b865e7447bd01833b73f2fabb0cf24b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f64741167e8aa71c96934ebc8440113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841174f0d0e8ee70e12f545feb6b53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964f1bbfcdee83afbbae740f1e3d97e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107fb398bae1f47b6d1be39bdc1d3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65577fe95d63009c5c98953d80e829e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ecf2907c8d3a536b58365ccdf1ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d2fa10abe845dd3eb969cfbf0489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445894a0346b3a060dffa500489f007120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea6b98fc8ab23dba2324f3bcd0039d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f32745d375f0ae78489537fc7abcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3feff6fffab8698ff09cdaefc385fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a53b6b81f4eaa60168a545ae9710c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef0259c7636d39aec3d58d092ec86a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a7e5ebc59a9dca034e1d6da0ec987126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b026952fb41dcb1580003070ea0b663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096d2cc342e9d221dc96524869322be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169acb40afb06a9778aafc94c023662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb2c1c11aeb20d79d521addc254a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2e00adf58871960cdd3f4ea622ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35260ccd756468361d519aef8edf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab91cec4049a61c7f9a44c960d2047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01507778a8983fb3e2131a45d717d5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7fd89cdafbec1f3e7076661345038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547deb4d822522504c0cb1423e4780d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ae58d2a9b2e6b343aab210acd052f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f18520fb79d60a84c99207484174138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76bbf5ee903904ee400456303b262b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d2a974ed8feba7bbf3ac0f6562047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e168269b9d103ee2ae0e3db3f41d46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beba3610c2f0a759327680b05d9d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bbce7c233151aac76495d291b2815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0fea5899e27728fabf8c820dd4137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b8b6875030d7d145761d42d0b794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7fff5f72c5fc300f5bfc25649f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe42b4e0c996b7dd9d266517b4135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210573b922cd74371ba0f8c4676aa72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a36243e3b897dac3d55c8bbfec730e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1238f67eb02b0e9fcfe37688af7b8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04c9f8fdf459eb181a6c659e26e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7452e439e0fb531fe7f70a46a1b9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef86333b86b06609c01ed872df88f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae73df0e99e80b63a495b7ac831c18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58fcfd1fb4ef3ba1c7b7dc08485d72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f290606af0b34f3cea39ed37d4de45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32fbaae1ccfef861645911256bf9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f99be3870282947f576e15e473a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c94d8ff2aa53f3eb8ba030ebf905c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac3ab5d3f86de0432f72b1bda8284160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e00679b4a9c6dae54a8dde7d239eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519377aba26958e2964560f2a3b6472e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294835713f3cf8889acbf2db983bb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd07a111699d8f380405f18e85a73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317cec81ecd60446a02e69b053c6402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9efa146572cf3b85046b0f559001ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccde42e0df72b4775ee4516dfc7b3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd121e7f193c64a71a4f2809bde2a83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6219e2f9d80e3970ca73863f035e62b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa4d225830a0a15b9f220afe026c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3ca23f0857a05f83c61609171618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ef1da8d4d6b7b0e3c238c026f638172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00186631b8c4b0ae62da4d506b9d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63697ae6269d73b776f0b074fdc278e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a61aa4bad47598977db24c2fbdeab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e6e639d0843371094a17245618a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce5e40c9d20c40bb69216d1b6e5bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f388c37eefe7453e8939691b9929421178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2eeb15e120d2769db8c0999f2f5a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45291be247b6e4815dc6b46521498e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8961f82e805b9d71591d64b4b553c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b13acca38d6e297257cb5d286ba53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c177e0999ddca06fce27f7af8aeeaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0250835e2be978b70c1870fa00bc3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b327f5bd9975fa11d44ec535498e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c90876c1f4ef7684c63464e05a628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746eae9f79c63016635d8168512f3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa31c450b8119a76cc926142c15e0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012c09032604b1ab7eee551542678d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6025b6071a44347342abc269bb3fd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90af2bf56ca0f48c7abb378f58aca5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921d5c9d9bcc69e62cd446d25c167c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac76e8d90411967199bbea73a5a167a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c771a98f264e5c60d596c286c806f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3e2adca55e2112bf305e3a96a3ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960dd6f325dd62d3ff863850780310a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b639472d10764c23d4c01d3347dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1adc380afbc1a69890c61038922d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552295c9d747ab712e1765f53344f4bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee03844a26fcab813b9808b7b1b774f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63e2a1a4473722020c2169f0cf208201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee2afd399a483dc72c0bcf978294e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485b86adbdb86bbf6a555641d0308d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebf9d41f72809aa3022eff453d3ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463c3273c731f3be57a5d5c51e196c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe81ace39e4efe9ee49c33aff76890206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90482443e1eb55a387c6d31e5e54ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243189c820736bff727a1baea5a4a15d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d1e16d0c2c85fe832f9592b0b150209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640cbcca413d8039dc848579e4de1a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b776ed09da3c44844f4e48ad789fac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79861c68ab9b09abd94beee6e57476cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1543db03600c9760b894952f82c2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229720e46852793a2e09458beee40c6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638fb4b5342e63f79926554c19111a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a2e3373b957c583dd7912f5ad777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f71c6d1cff1dff9d813a2896bc26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f1a9c1adcf41fbf388da239d6aaa1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e74db456f747868d9802ef43ee8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbacef94a7e08ad74b9d430f8c5230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a27cd92040db5fdd5ccaf750fd5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ac04fe4a8e1822bf768fe37b10f90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872ac2a90f0a63ea54c731cca5c9e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e8727d4115c776dbb163dfb2e1b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f1e2b855cfe1831876622ac36bad4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046d6179c8dbf80905edeea96a2ece226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440af2da8602233bed24e67bcba000b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993dcd282a20296eddee34748f161f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cece12c08e30267d8c72262590f5e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e207b1cc3a2e02b6e62f6d3026b8288230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db5221f926c852aba0af5c4e82110231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe494e14aa3430cea2099ace39c7a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7275827fa4204f5381266b753520f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcbb261b73136a7b0ab42dfec0187a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ca4f041c2bf5be0d40daa1b45c5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057a162660c8c7a183f574c83fa68a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276cbefbddcd6fda9257060a228f14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836dcfeede9810dbc265d12cd6090ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd30b00e06b59b56a3c1d7ef76b0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079582349b8ddcad42f94a28e403a1f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc256dc01ab95bffffdd3f0137ca5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd8abea42aaa3bf7754366b466a359242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d950a9a59919602da866cf826d232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e534e665244dca67e9a76191826d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a1d9ba59d435e38af8d7db6112fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091a8aa3c6c2731a78736213efd125e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f2df37a244f6f50345bf0b76da7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e646ad496d640797382763d900bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5100c4dc45e0a68de4a98fe0620f62b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9c24c7515edf90cf15654db62bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c9e601520f3455c886e4e5e5d7d6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6067f3291b92a6df35bf9cb7f4d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5ce488813f1548310b64de3a15204253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4568e1cca1b72c70fc846d28ce538254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb009fcc70966d5b9d8dc6ea09b59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a2666db88958926e1a4eddff3142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815d1a641e26d6ff95dcf463f2344c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e126d10f4eef491a867ce9839eab5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860d0b8e8e98f522e6f060831437de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a0e326cbe7006f46b35ec652a60b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74059d0cdee5fc97b78af75dfc7dfaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1b8c6dfe8a9fb9de2eeec7a811db2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30913816e3ad0527b0c92a7e4f1861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae439873a81ba4e3deded59a679d1ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81ea695ed63fd597616f7aea91de5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4835f1047b79a1920d4a744b02c08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56a5aa2500a992c7955f6754a35970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e5479fc1931636401f71f1133126268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78f42c469d7abdb02e540fbf3dd81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44354fbe657d655b8febdd2dfc4050e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f722b368137616ce629b91c5832d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0844803df377c0198c184e64a0e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99977e6224996be95dbfb08b5fc070c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9fba372b5f316fb06bfe3d37baff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b16dda1954936b83dbf75e839dae1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c858d9d43829926b6fe486fc25bc76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547b02b90884d6e2e2e7b00372ec72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e8fa94104b214d41ba7b72c9f2fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d33610be6003a6c48ae549233a02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb1368b39f8cfbce92cc0bbe43d8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666fa734c51e0465f5d70f974704f93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27de17cac6760f622b01f71e0ba352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349473592870bf569658d36b47087688283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b838dec330a773731849a55288dc02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b02cefdfb6cdb9fc8747f69516ac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d41bbcef047fc419a1d4d91b8770c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f35920c6040c0844d3aa02f0c039e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80063da076f323650dc434b6c483bd13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e52048cab0f40d81fd6b63a6afc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9525adc9019ba5ad86d56d93f6f8414290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e40aa5276302b18555364253bc48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11651e685da636390af975c1ef4665292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628352c37434e210dd3472324de6f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf3358cf49d748bd29ff4982422465294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209401ef0f413ce4804b3accc66fa234295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f004a0d4492610003a10b72ecf9dbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d5f759bed2ce892226cd3ba2cbb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83617fa0452db375b515cc2f65a1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb5d4144091d6c24e5e3cdb93e8e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86884bef36f903d4f79de4a2d46268300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c75a3d0ecdc182681acbeae6adf3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f75ceb3969fe3a1d72f93348df2e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbad8f763b79431e953d7a6b84cad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fbdc727b16258a3a7a4f30c99fe59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af650c0320afb634d3ad7eb29fa075ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c21169b8119238c140fab5169e1a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b8c82b25e9b7dbb908d3a5433e62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3134655865eadf3752dd8458e1ed51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45a8b4e471675676c1a63711c72d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca74181fc385a9012e78bb62ff093f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9614c155c17ed56c0f55c1013e470311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37faedb22bf509052f5d37234b1e2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ddfa0409f44e98da9d7fc53852a1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c51f6d0d62ca0c009752e8fe59f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f15eef3c2340cff928f449591bd05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f667fb7886a13f0d9a3ffa64849f04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401ae9429651958ef747fa222fabd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971de48a201e31b1267f1d0a10960e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea110271d42178503452f20e7e6bcdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d621e766027104722981c390fac04f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caae92f6d1e6b977895a96b5e6107d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022a370e055e82a04fa3f3e686eb0f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3f86d9841f4be201815ed997f35c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e19ec594c8ac5c522e048f25c9904324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6c677b51fe81dc6e99ba39c781e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438537632bfdc72de4e1741c5a5213f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631f22ee35df514693ef885294c137327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a358f30547c84fa40d54d9ff4d47b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1013e45d7fdaa2bd7081a244999f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199af26d331f7c5e3951b831e9e9d49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b53958947d6ffb56890494be3b67f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c295cbb40bf281d48cdaa4f0b7fda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078256bf9d4989cf3330a197b0629a35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed709fa522111786e594e7938627d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d286eeb911c03e7937c1dfaa07e1a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f18749efca26088e25aec1db95fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072be1ab27c6e1c0dbb98ef1796011337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5587e3c06a274fdc1b245b7c88ecb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674d1dbb6b922c7e5ad2058c2f02d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d379725cc85e02c990f4faf82276340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2098211f4dd9111e9c28153b1607d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2ab05909e686e7673c13549ab537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f4cfe632bbad2f53ed0104469b00f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f27edc245f97fa1b88b232bf4dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fb56f3cd31252ad62fabe0e95479345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e822f75b02be18e8bce918e33cff5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721a9cd4b427724c01e52a682eed7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5f04f6afbc5352c5c9ff2e82d8f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18537b157fd9c08a8432bb9a26764752349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0593d0f465170846b2c2da9b323b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56376d9c64dcadad302ec48ca57f46e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d35e39c7d0cb15b31b5018b532ca98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3373bcbfc1409df78a815e3131b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315a90f408f845a0ef7640c3b5300bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424acbfe626ca42ef37554f23d5a43f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9267b5b4ccd2f940140635d68855ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4458379a04a7a0ad189928e5fa5cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c059264fadd57f204b8a1db391e280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227457925b8cbe59eb711a7785e44d0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf013be608669e5228523c1fd445c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e1bdfdd7694f2f086d626c32abf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2542a259d4692d1d69ea6341e7eb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd68d7a73578239c2f91cb5f4ea5d69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab768c119984bf729db11fb77fb88f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f1f3ee69c6dda62f843dbd1cbaf88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d9d76a2c09513d79c4346103b8ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fda2ae9c5d837703f8f7bebd7ce08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f80dd1c17b3cbbd998e86722d030ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ba044e3b07c42bf97969d00dc76b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d0a26e0ca9b9ba58d32fe69e4d8f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5fb9207d3d5368d307756f8452555371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e124fc2ba62312f0e659c6a330f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3491469e592dea5226ec1171848efc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca161cfd6defb35a997bce913e83ea2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d394f98ddb130e9bb8f29cfed40a274375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8512cf673471096fc13b483f5769e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d27d1f92acd26aacdc3674515bdb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f44ffff1b45d6b685bf3c0123202378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085758d685706795776f0f0c758cae4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb089705b124a4550a849c82c0c09c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179abc63130f13b316fac356ecbe16e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d785c63a9686ed18b6b47d55ce322b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db428cc215932198b579a11520fb41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449126489aed27c0b726d83d52eff1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465442f3c9cef6ecbbbc34bc6f0d0f28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735ab17e286b95d9ea90180ab88c40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafd093c7a8e7520d80c73dc3a2f73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83d9819d255a6e1500d5acdfc7a21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db26dc4e09c7967ba9a828edd53c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02afecf4e41a33a177d0bbde4f921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1338ef6b55e6c8db32821bfd52ed9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af276022613b3a472eae83797a0dbf2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7484ac6eb4643284dd99ca498da1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9e846bb9653855b844381efecf36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7c2265e2376d2e066b183692d681395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798d0bebfbc5fe54e1d5a0e63ba8f9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b6ab043d46748c7aef08ad174f8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388630788466c2173e6a70bdbd3897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73b01a77deb21660b280bd11d515c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fc8b70b632dd32f4150e21cd7c9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3746e7e797b46a472dd08305d849401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1888aa33b38e9ad9865d1555d399a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d5b95e6531e3a4d02cd90e2b7b6ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e76b17152ef83e2d8d8e87695a8c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dccb47fd26c6b2e1510ce6b5dcba3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4b3f1b6998f01af950f17a53b8a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0055d73553baf206476d9a576604f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc1abade07e79a8afe81b8739cea8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d326d4d0fee1469ab1de666991547409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7d83adbff92d40d333561929e23b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a62ba0ae9d4c8d163b8540965716c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948021f016964e905db77121fb30a1e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca63df5266adf4fce6ee638d3cb258e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b495984129e610d2a24491914575b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51615b53d5c4582aabf9735584e19a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107535ea511feb48fe0d2d8b8335981416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a4d9f23d31791cfcd94a9663c1da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715591a18a909bdf798066cb8678a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99ba61e87cd3f3a9588e95e2ddcbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96795e3cdfe9e249dc394cfae7820b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9a5f76a47d031c5c4c648e2d9fc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f3972e718380ad1a0c2b9381f6d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc85706c6de8a546ebbd6f8509fc26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da15f0a0f6a57c322df063fc2e0df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486df3cd36ff412bf987d97f25dd16e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6609a6abe97ad2c3d5f63c4fbb2a44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f2403af5974eb752e621843d579bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc6654d78a8dbe677e77fb2602d74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd956605ca970fb4364552dec3ad3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838f3328e163c670ac8334d24ac90f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126b2d88afb972da098426305639c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3d4dcc83797b37f3e0e0363c481d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adf32e88f3f2a42a62e6e33437e21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592294fb5cdfbfc21b11fdf1823fbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d54f1b709d2f1c2cf2b0c360110d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75482d656cd69ce37df61b51547b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645127360d9656f837e626b6c21950a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b31c231fcd20ec3d76403f94a1136438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3415d28980f5cdaf427b2896e9ed8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065d9b75974accefa9426be8ce30d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479dcf3c9a9d6c317a8205eeaf2eb3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7143ae6dba5f896a9e436ca235da3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe78dd269e6839c7d57f8db0d6201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c08ef4b5117c2d0a461f741f4b02a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e0be699bff5aa38efd1c1e3a9213a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6929d23deab8987876605c884f496446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a9aaaa547ce000c7daac638eb630447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41965eebfd36c0366d18b7a67d469b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca459a77bbee7e95133af39f9264ccf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72626551968555d8a1060a2efae64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7bc8fb049984e7d492442e30daa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf09a99b1a24864932c466050f5198452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f6684ff59f90c3ea77de5f074cc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5818dbbf362efaf45276ab0e6a34ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563166841630486d8c23bbcc2cb61f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93726c5fd4a4858556017420e4574a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80374bb9b323c825c03f5d1e455a9ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530d75b20c65ea2a67d6f2e0035327b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419b9900614bee29de82535be070651459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c02d349bf8cf5e88ca1eaf0cba173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8864af28e37206d1a302eb3a12cbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20175f5934c6e2f3d64b3f13431f280f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9915f9283ded70d49c1594b7614a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42ae2a3379300a865f3fd96d2dbb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcd22c93b1f3f4ba101c8fac521db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e53a40a1b8b96ec0f242a4094a77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb47e14c8953ff08089810160c6ba9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af54ab8d16880b72ac9ef4d0b993ec1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576be972400276b549dfe4fc8d1f552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04992bd6c476a14a593ed50063f3f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd1ceb95e751b7de89f37667553dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217f81aa41c5044e5bee24f93a0bf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd3cf268695a59301be6226a6ba76c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037815a1796b9729bfaede4c72bf25b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fbd5b65842dd9fccf41b160f40e95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f30461186afa1354fdfe2af0693093476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b4012cff12f64d7477702f99fe75f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08448a4afd4ec80a60a1f68c8e685478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053ec2fa9e92e3ffdfe200fc1d6f01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d12ac37d58ee2d33fd4fc1afad99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299453ca677547f5e93d7959bdff3b14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6db58cfa88b75c1c78e0b89ab0bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e151d4477d434905225b145447526483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bced41cdb5fd1907cc93bfd000b33ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86657e3ca58ce0921d3ac140fbeed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931ccc453f5850ff8c727aa0cf5bdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144300b2e36f989cad39b8cc1becc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33569c6801fc515e4d0f8a55d2cd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e2838bc51b66b1660df432b1f29e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac8647a544be603f8b69d7d7768fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f3e99a2d70a4414190cc43ff21eb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8418380f1f3c5f8c204e9dc354e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6221d03ff08898be1fc4ee96fd7162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d5ad86442c52714940719e758ca0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b8c1e3b8476deb9ca1c1207a9f894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c598d93fcd7b99358366cfdc2628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357626629b9c43137870b806cd445cac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ed374c579f2d86559d9e092b33392498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbce8fd24f4e35964b43045261e838499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a527d6acf0efb5216af865a6cf115de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03bb7cbb52e9b82b599c3ad1e02f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235c8cbb74e636d2f2f7248e12b223502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7c04838ac331e199e8901f0ab76d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a769bd25b2ca50b13961d4345ac9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aeb168dbf36f4675794fe7bddae94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081735e017e5d21a5f94423a9b4317506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2505a5042c7bb567a831a1b058342c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c28f75b0070f819955a0359f67a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c78dfed0b5c70cac9e10cb97021ef0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d3d230bbde8183629bc955f7bcd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd94dc1ea177bf774da36cfde7142d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e23f227a68b941be0b99f84f4acb4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232d6784fd742247b9bf225b1f85be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df95f51d26fc690e4a1562db0c28afd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd25e9ca1908db6a9c955d4a24be1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9a4188f91d2415c6cbdfc48ad88c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded53414216d0e9111f7eccddcbbda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce62f05b03cfe68fedbd749175353518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb47a5b4aed0856cf82b57ba2ee59e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163dfe4ca91d37f890b0b7d0573a4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4717524d3d89714c920f7d76eaa6f1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574574eb46373d77483f0a7180f78ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef23298cf4178d56ebf7ab3b988e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c2ae5aa1002f247d91814fa98b8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fcb9b02f4de23eeade7738f201912525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29472aa8bbc127ba34113bd896a3b16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8377ac17e3ec3614ab88cce7bc8985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25135f7d90099c40e796d092af059b59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a17d80ec1626c40574c3e39eb9e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7167ab06bc41f60fba4d9ada53509530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072d8f4423c7323035f0a170024def531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ee13b94ab22d2a541fe0cc7e665e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2307042f9ad28fd24740540943a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5efec052b3303de884a23a67f32c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d884b779f8105e32a9ba7f28390089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca782d11a46e75d31e6a522847a19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb759f17288bbb1ba1af6d6cdf6e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ce6a1bdb4e40201c6208aee7924e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c409998ab200e1acdd95d4918cea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744b6342443d176506bef4069cfe5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5b399dbcb68b20fc454b4262c022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b55cb37cbf7094a4e673ade23398542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d642251513149d938a4da3371c42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de4295a00cfd6cdd530670d64d462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bd402b6bfe2336cbf9870e68479a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe606a746f8e56b9bbed1b8cb2b445d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b99e2d65e88851b5eb7d324a3a266f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b3c09bbfc3d3ac37ea5bddc6acf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda55d3fe0d6da3b8833ca83305c5f42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f7f6bd76115c24f807a47950004ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511a6909c7697b7655600aaba65f0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d231ce05c3a89ebdf891682dbab65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff00636a51e079b47de78c04478cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f06e99b8b2d8016ee0badebf9a1c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b2ea701df5c6f4186ea973e54455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d5020aeb111ae591ef3fc4791c09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63db6446f70ab891aeb7cd956abf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1482051583e06715456003df119dfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45a2d7768042dbbed9d33aa6761c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f21792e7848deb9916e1e2d9761b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb3dd2d5958a3e6e314edaf5a9d77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82562397e1c61ff859fbd1a238b36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830379e606aac50cbf3278735689ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6beb5e971b1c41432ea775b0c76a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97330479fa50f2e26bb4f38833f717c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0f8c4ea53162e7af255b4967eaed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babcac41e04a9fd5b42914eae786ad7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be918cbe28012da4425801c5296d341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e58ef20dcf84d1ae02793839aeab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff8312ff33cd5c6ca1b9eb42866f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f48269dc24f80478f1ab80ac9aa1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0655cde37c95c949968ca373a9c6db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917d11b6aba62f6aa02d7bd433424b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada988e4037dbfbb67e9a93ef6def87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a83c0bcd84a9d5911cf2b4da7466575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be125670c932c82d4b9afbaf9c66365f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a9fef21c594c610f0b457dd01c50a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57109177a5d05cfe87f31acb1ebafa04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96f349a2d669aecc19b2a45278a070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff382dbb5fe4d65edaf581e3233be1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c64ffef7790728a45ae2c2974987a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a3b87df27dc7bbe5b04f6789245f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8453ee01b201a306f06a9a120f6a92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7da0b0d1cd4b5dfd3cfe9f0590ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2916affeef6613f9621c64d921bfd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c72ed7c45d527592881f91141abeaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094a2e9c4c693784e2647bb5b4d18b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf7965b2d508accea5a01c95ae347588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd5721267e92eb70e4f9754fe71ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a626ac9f3830234cea67748c3ac8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54e44a1a5bdb8f40c60f1168b4045591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90676dd7f807c7fff64dca4a420117bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564c737f492e8b122389920d616cae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad52fa4c349fe4ced316c65ece880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550ff688d60f6624bfc63d3f1105055595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeed54b15d4b74f3946e5b508839a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512558090181c4734b2ee81c6f3f36c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7384675b8e489e5cda89531e10b050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c9bf43854b013141a24186f9e6acd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc5b30cd630c6d80bb83037dca0186600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677de2740ed738effbf3f66705d5868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea1a9b53c69f9a6d0c1bf30ee720c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8111cf1daf0597cea62b34e73458684603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd91e5d19f36fb4092f972ef4d1f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1420aff93e867ee532787a6bd3a10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d8ec2be5bdf2ab245caf13355878606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e64169a3b51ba207b3cadfddd2d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8322862d7ce551bf5691a92fa609141608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5f44eaed70079fba4af12476b2e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90552904710b6a672acac652271fe1fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0317cca5a29486331c4331a6740435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb959d70ce0c81184ae0e7c57c364c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d583e999eeb7a48d3494c1c9ee0a03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3898b2cd1f5a0358106cdb192c65e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e34f71725cdd04de650a14bd26dbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c447df95f7a6303e1b7c306c8572a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee102542bc310684f19190b987fdc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f801dcd1f5715079f8c57eae71164cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15490f3f09a3a92d25ddcb7577c0d53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d8014c1eb526540330922b1907ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38465fb78cdf7b7a71fed1f23ce5ae8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e482dfb12b851be7d286790901fde5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5661311d2778705b7e45478cf8a17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b2b57d27b4f06b1e2e8cfad2e063624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2dada4d823d31f0d1b19faa0bdd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137647f4ba8cc67a709b28663bc6f1ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687fb64a04ac59351a377efe495a3f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ef251d6425037bc877f29262a5fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf717874e7f298ebb516e79e6b0be0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5f80b1f820b72f66a877c75d84d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12febd3f9f421e782460af722e549e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50bddf5e117ca11492c4be49274b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f640a19061db3c70f0196bd5a474aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f57218f3b927298ba8e3c55a2f3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf612fe2d6e10b72467ab9b27889fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d28758004b538c75d1eb4dd9d607636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcbcaa4ad02a3972fb30ebc2f1b48f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26316e8e743e1498017f905123f57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65ab6232730ff43fb733296427cc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf064ecfb35efb01809a0c3ebec6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8799b5581e5448b0f1e01cbd78672641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d31e48a8e8ecba90dc18544701bf49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862e21114e6b53e2c290b835eea324643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada68553181052a6fe8ca8d714df6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a857c05c2644dd8e6d3c03202af656645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f1abe81f68b3daf8e05891aafe80d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ded724fbe30564822b0d565532d02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f119b7e31d205e308900db86e3ef0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb54c369f18ac6fcd4ab3956b7e4b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4dddb4505cd14bc2094e3cf3046a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd35d6f46020fdf7fb66a5b014996651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a003fbb4f3ccebfdc5b1be3ea51de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130d58c9a7d229050e6cc29213ee707653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1c5537d311f15a862a3c13bc3c69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b384d9cedfaa781686ff0b78a661ba6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35f41dfecfa7904c767c449dfe696f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff3f0affc99e2e70c3712a34036e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f1f4daebeeee2b17109c5c9bef22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292bb34475a94d70c38ac7bff63d59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093916a68ff577c078d9666c746a8ae6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a94310655ee4eef36aae12c460dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d4a6ec4981f0b7130be94fdf96e2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05ba9436b166cdb9dda101ba07386663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e597dd9b33dcfafbde88fd19d3dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d8ed5eacbfa5b81eae63d9d7a10ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391379e93447b71ee63ec26d0f90ac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc913fe92afac36b67ea65ced9d43d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaee017703b411d2820afb62ac4dbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3d1f92dc98f6b189df16047a67d0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b36c24e5aa65b488bd32cf5c85beb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297d860c26effed16b713f8f32a3f0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70d1bff915b8b3acb4bdd54a0aa6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf08cbcf93d101b4587117b8a62da6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f11c68d82438df3af7daca63820057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208d835d65935d88f382802116fec0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98ca300b58ae25ac1eb9472c242fdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed932524715c422db51eb03c75db7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb47edb5c5aeb9b936f99bc1b92b86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d61688e699326aceac0424164ea70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee4c4dcb06a5aef59bf00e990b9a39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5029b43416bf9e2a2989794e8fb5bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090fd36993e1bc6d9f8c79a6cef33ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dedd08c8c65eb96170dcea8b93b373683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749399c75e0c18521e8bb31c4f8b04b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3bebfbd94ddcde430b341dd1d916685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636918053403bc3ae0fdb1db97bdf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f340e5322b7150f0dd9feb3743f004687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a777fdc2dd482732e9d1326dd9db502688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a275b75fcc4f25e356cd521bb69dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c25ec3a4974a01fd6f3ce8a74b3a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569044bcfd7d8ab9a8a9cd589cf70b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f2a25cd306a9264045464f0d94758692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42fa9228145dd4fe4b0ef9e9d85e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c556bb240ea72b44be7ac14429488694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac27953b0e5648adb3230b5fea857695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf47613d44b2fa53714e0a6e2670d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541ff992a635e964c8e5eda5bfd0536697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926599b4a4f844d0cd8ba704dc74eb7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c548f6096648134fae9120c52b77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06079b71655c3a36af92befade41533b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558dff82c94436b91136279cea3055701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3823f05e6fd1400bfa61b23c0a8cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f5f864f130eb719b072e28f1b14d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b748a19bd0fd3c35afa7bcaae71c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532e4e9756dd4ec79b354d3adf552d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970f1e9c9f84d4b485243ba3254c87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20510e1677328eb288d2900dfecdd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82410ac816c369899aa98e0692143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6b6e7552478d1322c7c68acb2bca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61d50d5ed80a99be457e4cd0a99fec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5985c1c25669eb6b7e43e00c1530467711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfbc48de3e90b530933e67eb688c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1375e3e7255b81b4eddd97d302d76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a4a565245e8f649bc2c2791a2e010714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877766053254154ef18b87339eca03b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b291087cf8f85f3937947f1e781d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f5809954203b66ed632e33e5724a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a807b80c2ec3be6513a07f6fa06df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b98931808d65cd4c9c0af28e8f9fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a070c72ad7783332834c5d82d86a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138177392672eb140a05c5d5c375cd6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016818a01c5bfac5b3e0615d64d1931722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471aa103b02f83c0165ec8cfc26c729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087c7202d0d6310e55588769b6c025724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6ed8cceba26ecc004c4e0b6a04cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8ac973225c8f9218eb7802f330800726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be674f50356b78861e727845bcc638727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d66f4289a92f2db7826fce3cc3bb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12628dc00e2cde714619ce2fa10be88e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb0988205dca7cffb775beec5ad7fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca275d35f68b1ae678da621a330b0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5042125310de378d9897a5b9c0c3d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744962ae6421bc65e63d53693b7d0258733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b108de629940045ce55e20a266d9d5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ea7622b510b4347e81d87a19d4d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e287401f93bcfbdca1a8f536d7d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6574221026eb0f3bd768ec24341e83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d0cdcfac2eff697c3c3297eaf039738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7990fed5722c09acae1a0e8585ec8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893fc87b108c0fb5cd6591d400f6510740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f835b16f766924db246d1844c129b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf15431f8133d8f029ba83589bf9bdd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feff4866bf040c17980593cd5306e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342dc6cf75a582b8eebd43eafb53a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8beb1d02318ce9f87992de16003f8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe4a4bcdfab03a196a5501ae5e5f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577bb198efdede2463a942248c75757747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26a35f01eb5cef54f8de7dc5d84201748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e179d4a73c8f6130eab36e4b0062fa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b774a295068bde40e0fe255ad273c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471fe7c24c6519960eb9a5b9874bb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc0ae8f3e0902f721ca98f9e617cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd66ffbf7ebdfa9733bd6bc751b36753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>