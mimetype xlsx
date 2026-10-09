--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8398f971e41440a60e694cfbf2871dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a7bc2b68c001ce89e3c9ae1a50692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901eefd93a28b35714445c2f25ccc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca5c1377d2fa1f1b10f5a10a49d5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66cbe451ce481826fb3b046d4b4ba05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbfee1d936dc8076823b445995aa486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ebbd65352da30acae1b15ec5f5baa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5dab8d2fd0dbb7784fa832b25cbc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2a2c557ae2de8db541a79aa7b72729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ae57db277b9f767a3dcef551c05b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536617e9c4ab3e19347f10f6107d6dd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38945d24226cbcb08665b874b3bb6bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d654b538e0dc2d8eeb242be570c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bea2d409e5839210b984669b771c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3914b003e611f10746585d629d628515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948ee45949eadcbff4ffea3b4cb183816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e3973c704db356d8e64104ebd12ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a862a42107eba50a7042b75897bbe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ece72c0d7e45ed9ab3963e3d1ef5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a2b1899fc7c7f80436cdf63b571220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe35af1c51212e7a819367e5c6d78b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9fa359c87e3060cd5bd22735c2c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c0d2f407c9bb3c6925ed66b24a4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d40b139a7501d74ec9e23831e6bcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dbaadb80f940a6dbb22e7dbd5eca425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452125d606e86b59448b0ba9c9f6f73e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efa65e4091b57b02a4468a31c8967927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e53846aee8821d49a2842e256d0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4c83687885fb83540a7671ce3ab829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296e33f5e1a3fa88c6ec969e55204230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b02c86fa820c43a1cecc997a425531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1062d86d4e47b540bf04fa8119ada1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4502ead79be0bdde4292bed029a5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993efff08002d8553001f89c56cc680234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f14c1584868d20b7bd52802046a8ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63b3d1cb0c37712a1550c10f2bef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c07cdfbb4e5724f268626cec0ef9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c4341b2a8658fa30026ade4a94eb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211215925743374754452154d689a1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c052a6646489eaeb358b150b8ddd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ddb4c1cbce3876d58b376ec414a6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fad05fa12486f52e83db34e9f1c13142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3401db3a69816b35859576cb5d6866c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f02ea1ea7e16696ae19b618a7a22844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8040daa41d0bf5487449653d68017945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba47ba0fcd26e8ab7573a0640d5e0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0108b8af658ef05c33823bab53d7c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533a237a813f928bde30c1ba2c4bcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee9bef2504ba1b85a1e591de77bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140492eed5f6769d3b38162d6e0deab750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358ce6af9849cc3c962766b12cb16d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21cc845d8c9d27d3ae7318b53b852452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf43ff1fae80bec065bd5fb764fc9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873e030f38872443b4345663907e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414fc173beb149c7633d5ac630247155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef75600e4970f9fca061f12c5472956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce967b8402252086933c6ae207788fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d37be989073afe91dcbb454b1a1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1eb6c2464045a71488cd7989126e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db25e3164bdc38774d886d2b839db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7a1a79f2c8d2b2e28d27c2aff59f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1afb17dc5a0e2066c822f9403af8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf409116ad42e60c1993ef4afda7e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec18f2a9c0886018956ee9424150a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737927ca7ce1f8aff907832a08fb2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575639a8c80f920058d3392b4cc2897466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27599b3b38f86ec55b783a95d05c312867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef746ec126d5d6de2e29ac25a4794668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e9787a6557e14b2809aa338aa6d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e9dd2ab4715767ee221d2a2086e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cfa6a8286f3761ca48f5becddad3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fe596ea548bc59e898ace911624472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee6a988fbb8b3a09d1902f244dff673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a5a3f7a0d94b73e5001ec15689c0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c58037a3668a08e6ac5f9c9079837475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d1ed9552542ad092c25b10fb94f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701225435fed776c7d4e4ffe3d8a2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc0321fbf4c5306d05d6e70b8b20e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2c6192c7974b1154113de0dea0d7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354908b04f3150af46de450b7f89b38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009b343cef9b5bcfb442f479f5c92c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f82c51737eafc5351ebd03b264fdf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc17870a1435fcd3f1c4ba4355604383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099610f8a264cd7dd0c92eb62394719584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345de3a4b229294fea60a5c2cfd5b4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb1664cf8a41be5a9750286de78d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f13d3d5b58a4e4194398982a05ad887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61481905f2e22a9daeb3e077f2dec188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103aa1f60d0b8e2006ed62ab19043489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc097041e490fb3b9365398942311e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857cb224ee2eb73cfec3ace14ba63491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e842fba9b0761a0b158e79e03a462692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730b05d936b9c8311ba6fdf7dc3d3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee594fcb37a54185fc50f2084ea8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f077f13e9ac251e3b4fe5f97b54584d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a38c3e40bc3dcb686a8472b7ca1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2e5e9d3b2d08577a27c840da112097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a3f73edfc86221bca6c81d8b1df898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773af146767500d3792e2590f7566c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf214f123e474373aa8600c5a314b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76b886da540de28c83af07b7fb967101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99eebeb497174aab14e41ea52b1cfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f314c079e67087aabb5e8ab3e0ad98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6966614c22f30018980f368e1424e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b5f38cacc1d308182ad16f022a77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5a35c0ecf2a61efb73f778adf017106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf447258823973e34ca6f53fec48a47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c330ea89134a15e13c0c7fb66fd74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9feddff7b9830a1a0e5af30cafbee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a86f6dd4b082300c698a38ab19013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12d3dd8c1a31aca009e7694d099f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b298f1f7fd03f2b3cbeadb1166d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f325a33dfeeea2879f928e8ec415113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ee7fde4517d66f52d9e19887333d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6167f0179fe5b5657bd060f7917dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df83aa0c664369deb1050d9bc2e437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96def220c6be1bc663dae4ab8b191a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ae70bcbd41f69fa533f472763d72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad900ed70011a3125c75f1f32583ea2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b369883dc066c58a40dd65463bd2d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2542012d18d46a5d97f48e8bc168121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62712c008c1f8c138c0471b0c1b7eca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2d210f528a23a7c03ddf51549d417123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f56863b1585acd3c25205c606141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90076544437c5e79938238c7b9b18ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faecdce526bc2ae33daa3b50dd60628126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ce9ee6c6d3d55fb932a96430aa6de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342584cae617fb82c6da3c4a8d9ef2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ba134860cacc7cb92b282e457ac4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4540551e820c622e61d44faee2d5e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e96d64ae59ade4e4782d11cfb0f0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309e29f5cc2b747dfe7ba611cf710f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8794a48388ef15fdb18ab616ed830da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835034f5c1635fb5a52e5019d13f93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c62cb2758f8e0136abdb7aaf8b875135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79725990c5a05ca8c11754a642ad65b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9cdcb4e72a234e9ce554889a255d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1376c18d39789763c317df98b655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f38a36a2807aedcecc58030b1b49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1338cb2b0f9f7283cfd75580dee456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ffbd535426dfe2211e4f84e002f09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb90246c3078633df429cac5401f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a54ef6efa7682758bfa39acffbfa43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f238993c9ec15e4936ee298e37a8a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae741fb450048e5718133311b3a6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3bc06af99092b90808013018ace83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03106eaba45540cf9e10fd03f2bf18e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428745a08aa10fac39193373a4e54a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecbae0d3b38b2caa5a48abca9b826e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f55896ec9d73365468838ea10997f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328d045a541ee81759b9ae9f3173c9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833437800f46e52fbc875051ec2a6205152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b8d07226015287896d51931d581d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c570d6242481efe346569542068624154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2891da1883c43ed606a821b7440ee6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f08b21da2397bb57518d29bd073f65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1791ad3948ff4a8de6c615e7791d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fd749eda25d2bb8af8635e428122158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234548dd23fb9a49d7942e5bf10239cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f29e06bd7d86776cf4f9f4e5a84f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c69431fcfd05e264b2b5c8cf0f29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3c383e3c9746dfb3ac9f2ec5c1a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e7cfbb600952d96744a9f8d1bb9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1993e00364aee2b7fb7a5ab8285d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e611b0d7e7b968f2c09b777ba6cfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b793332e62f916f182fa0a5fff6d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e926192bb39e8bd7d73014390f892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d87d36cdffef80163816d23338d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814620f4fb9e363ed2dc4aa5823a2ef0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a89f7af52ea06a2cad5dc0de455d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015338e009d27d133a40111502ed466171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321026b7402a895ec00fc8f23e839ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba2ddb2fdddb4cc543e170e213e6fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e8e6a10227042bf6c3d8220da110174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b06c5231692b14e6d94161c7b0ba5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e402b2b35f1f4e3b1be6ec9e739a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1967b42227a92341143304394d4111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561f415cffe636402ad32a1db1642b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a795dfbf237ad255bbac5a8de793f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0be4288c64793184e21000665d3fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c88c6d688904c622f9a95afba38adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c84459e1113e2529b5426e0777791182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581ae79f7146de77d84559e18c29c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4bc7bcf495ecdf9d89fdbf0dc8e4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935878729d8e7312b00a13dd37af971e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003b5e67904b9aa3b32ac4cbe4b6de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0024cb437acc85b6f8736df3391cc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863c91be4b801ae3eef1e179862ff44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc075c2db8400e21257489f8592e3b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdcb84a9b409c0ef159e59e5bcc75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d80cd998f6db02cca5c8101e35297191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22232867a8e7c8a54a1f2fabee6d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b98c6486d349fe4444eba4de2b4b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf135b50d726f28f03bca53bb744a58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44850af0c40513534e03038ff578595195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63e12af5ea8a83a443247e4e746a78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe869ab0a59769baf67154032e2212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217d2d8cd2d807ba01a0280cd94ff2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc67ec43e50c381f48d45c5f7ffb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef880384e41ee3724e0ec0d6ec82f362200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018453a7df0f5b6e09c541074a8c3b5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e35024dd985acbf084adfe058cb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576bebb3dece2b89e31b8a86a08038203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a0184fd75cb72a5d155963955863204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89fa0b8c4e3bc6e034e9bee9edb77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d36ca075c42f50672fc61b4a203b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff9a0942739ee42fb01a066c489ebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca062cb133a71bda6a89c85763d808a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5bc2a599e393d8cb506e212cf7a66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801385db0d13325c964e1fbdfb41347210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1b4558335f36da8e0333c34326438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731a6a2241c4ed0a72917fbf9514dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd988351cee06022f318ef00bf0cb70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bc14599f1fa4f6ad81fcc77cbf19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598cbd1d346698fd2040254a8c3afec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49da0b4ae080c3268f92a470b038fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea345872d577bd6973a5669c630ecf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04511bca5799bfab5a2372d1d9e3e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135d00ff2477d620020df5cada9927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709157628b66484d09683157a774cdfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e51dab4eec3486e8e9c1bada9c1e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f07e7029c92e1feacabc89072e811222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6bac19564fc5f1ffc429401fba223223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10326b2fb3d269a8e20cae59df6bce3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a658c1e7a0843c8f03ee2fb71dea3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df34bce826f082aa03ee7dad8524e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecb1ed0388e80116865da23d9bb717227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1f4b54e5eab85958a861fdb206d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07075223b0321950cc0f520f6ba71aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d869158959b28ce3fad5e6f552efe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7664176ae2741826d049f2ddf0ef3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42ca33f880507dfcd876961b568fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d089f7afd36bbc8913cff80f3e76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e65e5f07711198b9ecd21dbaceaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa0b469535e282f81f3b0f179c50f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea200af09a5936a3bbb2db8d0199cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66f0b5eedcd5de43857409afe1432e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7f3b8c4d161981dde726bc307a28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d971bb74fcc4cd0625235b9322a323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0991e131c92084aea2427345017dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7994478654a6355d166ba3668cabcef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93063729ab63379eb8aa1ef3bbb005242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3bb8184e4052cfb9a27cb5a54560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aba22747f473b0e7cb08850d169c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dc5912f7a4a68158ac1bcc1a00573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194cdabbe79cd2ae11c10647e87e24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36924b262bbaff9dfb1d0658ec480e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed9e101f6e09bac2b802807272fb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572783f5cd1c0612903eca1ffb41846249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd8d664a61c75a513c8877fd49040250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29e838843ce86da37845b4c0e27c15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d256591ef90e46cac0411d43ad90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785971b6f0ff3f62c12a0ef15cfce9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd41fa589efef3d6fe9a8c8c0a791ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e7ff7366ac79cf6a6f592c8a3d84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb2bddd1b6e68e685bc219a9f4ca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4176a12585c99f69e8f13c9f50dc21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e22bc552b026bedb5e5ab6a95f2c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e62c8579ffec5b6aba9ca4d8c83cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377225c2543f76e457f5506dfa7f413d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269483df1df69851e39db14ade98b27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc4642ad5c200681684b0efd9c630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1cdd2f9ccb0c9d4261a932e14dec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904a94a708909e03a9da6efc46f7c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966e80efe98c34b1464c4afbe50e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c2fc900cd8a5d9fcb49885ac07f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914d5e1394145317f9257f82d85c6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d7e85831646bf948bf0d7dafaf79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91029b0792771fa1f5709f52ca0d37f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca2476a3072f5dd97775309b2024e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83fbd9e8e4c0e431209e2638346d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c432cab263310cafe462e63ea5692272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc6f48feb2fb69c3ad682b25eb29ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3097b2cc1f66f96e4f28f3dec46e68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c14acc44cc50a0f69f325c49d082f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153274a7d359a595e399cac551e43f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841814e349af694097d783ba84006e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3caf15d998aa16dd1206c42b3fe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ede5feaec5d56d3beae5571a999d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898e6691e221b3d871aa3131b87e86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6b2c81fc92b6e304ece1e0be53af8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e248507b2d7daae7827e0c4fc0de75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e887f2ff1774af33f9156721ab25ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a738f03225f1a7fe07518b1b8906f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f519207e1fa20ba0a7f98bcda8bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df160aa2cf92504eeb60912a1291dad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230aa49877da704b802463f8a425f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c4147dde46b1735503b03b4aff42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954a53acfb8fb3203084ba8eb1615b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660819de9dee99ee9336cedef40316290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1a29203b297e6a800ed922836cc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b785cc39aed7ceb6aaf56d988ee0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6994782d3fdbc8bd2bb58e48dc8f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd386426aeb30776ad07138b0bd29e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ffb0f35cc2fa22ac9b0ffdb0bf626295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de9f5411fcfd9119b90f3c03872cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe75f086e8ebbca15471f6d2135553297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d842f24942549a113b7aa6c459644298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d5161f624b25bb199efee60e6697299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a52cfe8c1b2955ab1cc9ce68a630300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c192a6075868e945a373e76df05c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b6a8cd2c60c748f6c15962cc453e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d401d8c2407f8dcfbd2e90d543ec494303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3481e247770694caffac5475710d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68c9ea0e4754b62016827c5bf6397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59e53f269f646529846dd788870d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272fd01885b9577ae6e2081e91a92ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c4bdd026fc0657be0e579a6302329308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86f1fb2768f10761fb46bd628a6a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f5e3b579cd5b2aa5e52e5feeaf9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f421a7f41d965d95bf4c56c37498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692b8448e412a3c4aa3120de98e63b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ca0537ae8bda983351a442294383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e295506df63ec78830829f2e7b62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d4765f8369ccf78e67f02c2b08eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e72f336ab6c54d6bb1768fb8156ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5f1a28366edf26e2afbd22b6318b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aa6ae69c810f948471f8288e30ea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380dc3872c901248424af4286b758f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649768d4e47a46fa69d39e4dec43e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479dd783691f80d0e270565e9f67fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653f51e3464d967c0bacebcd257ca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dabc09e170816ec87259f45b0db91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158423d65064083f3ccec0a94645de7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a10cccd84b9b4d34fc23c7b17307325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faefae8f4339c47e8f48691d54649f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde8c9341787f080de706ffebf8f4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86032ac301bb88e758e2b2dfd1131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ebb05f5fa1e856920a2d3972f80b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ddb138402bae10646dff8b06fc53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ccc7e6b357dbf859ad0bb73f4bc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253753a4ab9a2ed01def76bc4fb5214332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b842b07ce92192589365a7c58b60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05232e30cc6e15d010da67cbfc169b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177b0ae94616f4703f4e53cc6ce7a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe3d757bceecd17ea5297cb75ea75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7ba04507032f02b82a86dd5fe099337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5ae4a2e07d3b628758382b7095c68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a12b7542db5f7608c31ecabd99fa01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9486a1c6f496b89403c45b0747de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f02b46d6372ff4200479429db9a91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae91f8b419ce770af8a7e7813426e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380f2be94a644d36dff20feb6178b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc85cf1c37b351b2437fb82b97c11d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b1d1be87f3e06ecfda4517482c839345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9af1847f0a01b33a4b485be49101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e573752ee28d2231c4436b1147e1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c74ce9eb68d118d5cebb64c15b6e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9713dd9f105da50160e43ac28cbc9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756bf532731bca03d4116c27c0db205350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201021e872d9f78f375518c5775f092351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d3944d7445e23bd10d0cfa285967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ade993229afe1221b482b6fb1f369353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f00a00f5e183beb6413769c1994d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845aa252a0a47cc42983b6ad4ac527355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f2b2154181fd4f43743ddea2a9466356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d48b5f3d550de792aceff2387a631357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91cd58a7ec50546353130090ae278358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7411c62a433971a0e6464e7f01eb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995feeb79b9f113c9ce494fc7f28ccd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27df7647c7071b0c0ad2cd317cc6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ff62e6c14456aae3451093c5c2eeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc3921337fe2cc035784d4e54eb8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfd4bc89c90dd0806087359433e017364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f19b843f96efbb2913a3d61924d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154578ea3da188d15d9ac14ff3524ac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8483258de6dbf0603855d862786ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbccef9f050165bb6e8adf8f04aa7df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af04848b29ffce902b19d3d78c7f53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb709754321f71f233fc700243be8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f6ae2f6900645e30e8d9eb69145a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8aee43ab6a2c29538ec5c55fe97b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6687d02052f4aac566c78e21ae3e46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a682362edd3ee77f0c3bc4b245663374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64840ea728e748a03c5944c76f0d000375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6293a748d800f678a767d18cfa35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689951db56bc83bda670f1f326e1ceac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a88f4021281a9430ec3622b22d8a3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa544d3b115f6527c153f81c79e45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a63e37c35b1449d3e1d206f02350d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e01de32087f95a744084a1d3625b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b9953143a69c24e43706d47053f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdac0b9a595d27eaea402da17c5d4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e09cd1b214462d8dd8140978c65b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a28e9d8b4e13af3654c380aec823a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea451fc063a0baeb81ee2111f6f25d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13f0ee97fc5bcc03979657bf3d400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e1c8a6d4bbffdec8f0fed3b028ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63706d75e39541df8f387c32db3be24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9821d575ec1b2ab33e79fc29a20dd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229313b01f348f2a1c05d10c1aa9ec81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff3a6b052ac914405115aaff06b2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb57f5b292a52980ddd55f0fd42842393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294fab3fff88000c82d78b82af729f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1bb1cdb05857e41a46e132286807d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14441005b915b390f8972129b49bca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec819441182b414a5b5a4dcb611aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a19fb67e04b6247fa10ff0049379ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6bf98becf3a9acb047c5d9a41090b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76036c168369bca8bc4cdda1f9270a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d935c93bdb042195f0f148f09f56be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f7e8b5814fd4bb1af219a351a8d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eff8f40279e5cdf7cea1843fe9f3e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073148aa69263d5c979fb9a39ad4b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df8a0474c632cb7dad57b789285aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5b6d6f15c757b23fe568746a11ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4a12c598323da5d3deca92dc4ae3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111741052fdb4774b6942d95e2334b53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3da7cb3e3e9d0c2bfbdb46ec2b47a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b25b7a1a046f36478c94243d5f3df5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733180b9d5550de4903dadc5e835d85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffcfb3b6c6576b41f0b5ecc541e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856961d045017743f0be7cc0332d645413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef5516491fa67792932600efe5de9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ddf3fc0fe655908efd77f7acbe44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030486e7a705eebd6e32e5eec9a925be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2319b824d9510469db3e5a6d40f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4accc199db9e21452ce96abf8c428418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae91ee6804712f898c43f1e2fadc4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece6a5de6704367fe585911b5b45ef1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451c0a7eea45e6e6585579ba7108da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3fa39f7e1b713071d5ded105684c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34c615ca30495f138902700fbe48cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1756b073df1736a11e7da3818f0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a15be971f8a276b9dd2f1c642b9dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e82bc2c9e342858c32ec9227e08ce5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa274fd1d3ae8192778bbf59eb15abdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072a341255f33a1cfb2f645f800f33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd73ae8e8ae32673888a23120ec3c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cbbcdb16882082c03b32917daffe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a820da3d33ec4944680a83fb079d2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681c69ff939cc0f15323b303fe57c80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ab88ae3f9a0c27e88ea125c09c34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee12621c1b5c5091c90688798d265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d782df782cf6928ff0399ba9b9cad5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e5dada0afcd85fe58e7f10ae7a2a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2bd2c8ec773149aa15308e80e7b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74acd85f6d42868f26987ad2fee7a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df760962ddd464578a689b7cda4020d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e791863d4783f036b297e4f176a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980d3cf531ab2724c30c664e5e2c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab571fb25f9df7d47c5def6021bec1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814928de41661b8f3d93d9f56785649443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494a64549963c5e4f963592faca021444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7d47c527918fad1a8133b3573e4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ecdc3968b8d803fe5472830b7ace446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1581382e0263f15038e320d45e18a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af26604f881fce9c9ff82f9c3e4943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6122bb3bfc689d819a11f7162e81fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8f18697916b8b78358314a11134d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b24526c94235ddd40440c62280fb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91dce97eceb067c8751a7fef0eccd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c560d475f1e5c397924b4855e372453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3637f28d514a578b1652675acca241454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847abf5430da38eadd58859250f55ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede2d6a735c1406233c563021ace04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f7c8430902b1fd1f728afa26435f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2305a065b0d765115d06f848b3c5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1535495236be56758e4e8f85b2778459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d8debca5c924c280fc790dced10fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339940f1de1be98bede1e8c5a31609461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1d437ac3e7a14c3fce5e6d3f14eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925dc8e74b469aa8f2b5469c8320a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca17315cee17331ac412be4562074464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c84a04d0768b6526040bae8e25d88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef15e09c158ea386b5685c95058a68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188c0ae47b9111f9f41e8cc08cd672c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b71d0c1164ed6cbcdbb5145763922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc407de31f9840e6c8bb66e537e77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2a782252482aabd8dc8bef03363c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef77a135d926a6ae9ff2a7408effb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184970f5f17e73dc1770ceac18e23261472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf35a0bc039fcca0ce1482da6a8d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b48b6d8fe4da7db029c13eabcf9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc6f34350bf2899eceefc585f1e62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1fbb864267cebc041750ea21c6eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb5c55bfb49e3182553fd489bb1dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b8b6024f05e4745701e30253b4d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f668780ee8c0bb9b1f10697bbb258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d848181d60a4e507c3427bf2a9bb2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d717a3695d730672152483c9d22a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d778f4e79f18c72df80f96a27cfc7c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf756b66376eed87a61d4c219e9fc4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a89bc39ae05c4fec4c946f6fb874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5536919e3c83d7191afbc325f936f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af8ce05b356e4e2b2b1653e8f0faa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3507451d65483e58dd0ea70d5ee41a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa1855c6dd6af2306c3d3994dd6f45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a987f0f8a26f149678ff75eb3edc1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644f2c230cc27a527857d9e96831677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e072e3ae3f097aca1572390a5e8227491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516f97c445d17d6cd6c866c09a115e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761aafc08740ec986154ad79a2df6fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329041ad9d8f75d9dfd8aca1d5df02f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72086122e8f72f8153b13690c9d6871495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc79048644dcc7f2f8f3555317555496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c9a0d6725cfa4b06448883aedf540497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58efdefa0afd1efc4105a9a6cd2e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf36a905924dec9a0b36682caab97a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6965ccc47d2704c05dd4c3f4d800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1cdee3046601c7bc6304f55ae02cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1fea8ed299ed999899c384e4f0f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77222a707bdf1e246c28c40eec32d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751117bcec1ddd60c517eaa766b2ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ddf9562e9dc5e276f65161551e7cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9999d038a792161d97859faeb2e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933c044f69988fdcac72432d40bbfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b51b6045e55b3ff14b81f23221a659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad1d0716123a78090277dc10dc897509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1f83d62599809b90edfbac5e76215510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf8d280d4322311701594c39501d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5fa09f9839222370946dfac24cfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a819f17fd09c194f39710c5303d97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4fa22a9a7655da22b719dab35a65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a4b5f772e8d2b3b576b31c6d3412515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267429b2af1a27185efd853fc9a295516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8222a50b7927b266378ec152744c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b946ece3d255cd8112764f1ae4bee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0da1012a80d28beb4a89b35138cad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f92a2e1ae6e1be51cb7dca22ef123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cef6bf6ce9f1a217a3b4067d5f118521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758b67bd6c5c4445f41ff24d312f45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abfcbf3fa4d1b658666b24170204b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be555565ed340aa3c2bffa1c14215ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0ba124dbcba9f749b179ca49b91d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689084b408edeb94450ed52b08e618526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45058aae6aaa1d065d509447a9f01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db1d778855b4b9137c224f3d790e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb88461e526a5ad2ed8cce4e36d07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247bcefd4d4e3f2973f827552b2cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1df93d3327f2bf1af1fd38c2a8dd14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc8bdbb5fd96fcc798faf58fb1be9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad215eaf8c053ec2a937454114ceac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf56b430fc47033deeb53bbd7bc7cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db5d0f04cecba6fc57e156d9a0acf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747031f3e033a2187c97a9c389a1878536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8395d5347e6b1cc825648c7600fa7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8152d0b9ea4c5ccb218c967c6aa64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f349992fb62db70b7c1c8a486e7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7313c1f48a057077fd21550019340540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c5852e3025338e84457e81c89526541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc51070a8de95661d518e59fcf8cf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c028404224c3441ea26407a4173903543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f226cd10a995fb6438825a7afd7a6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1218e9668e8f77e002ef621f9d5b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3bffd9f3cb489da2c0cf8034d1b1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971c660e45ac843378c26fe3fb01495547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a751ad5fdf3f8b06f18b4830d564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6fd74464527ae13284f83a4cadd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345903bbed3b14c871bcac5b3086952a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a2fc74432311847771430243318b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440e031d3d82e17908effdf3588c7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ed37f155b8fe827bef012e1f741f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea83b5647e1138fbcb98fdc59aad9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b870f9ba29e27d297596d91bfbb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a3e2eaa6ac9f3db6a2b1e22bbfbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3eea4d2edc620b0975640ec612bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763b8ed664db41a91e1c9ec3e36abe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a03b18167b938590f6224d787fffe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813857dffb455b9ec2d99829e6b54a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36cebde726277841336665ae147ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa7abbd9c96456a67f5bc087903d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcdc50f3f4be7356e323e597ad0a8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513baa59da91db6bab143eef00b3e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf606527e1d59751917a7b13723c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d477746f905279e56f6c396240f35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311194b779d8e9e1cd7bb9ada737d8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954eba24178bf82dfbc2825ecee7d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e85b4783ef3e072943ddf219c31d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101cd94b3da786dc8374a1a408b7609570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c971f9ea179bc0f0500b5946b672d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f5694c2e587f81589f5d2f63a84a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0093c00ab205f7132af85f15d87e009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df969463390a5cae64f0a14a76048574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3377256ca9ed0ff0bc195b2fa4aae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee39bb7d834820c67d6a1a0e093cb03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03978e9ade03d27897e3fed25b550dd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c434abdeb1723e297351dc504b3fbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883715dcfe733629052aa519f3ae9fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c18837d879d8789a735bb34ad2d9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87cefdfc300845284cc23822ef083581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973e0ba916ee670a9696dcc05e30bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586bc52c665fcbaf9091bc19b18c326583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ad531d2756d0e1c11e909f3714cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453fcea1e4d055c57150c22c46b7e7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886db2c787d1d8fd343b9ec5674d1b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888aeaec14a1efc46c880fb373eaf0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fff19672a75e2f2ec44355d8ce1d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da5ef52b2ad12f5a5cd7a246aec59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d780161802b2c147e59eb42b4806590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7619372086ecfb593713bc9306cda3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365078d88a7837d5f00877d7af38b00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe795d3844fa6a760356df67fe3c2cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73db0a477c6cab3cea37edbe787b89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb581da3e8426518631db348da609bd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f1ccf67d51bacae7d491dc435998596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f6cdaf44dc7ad544df77eac4ddab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e51e0b52cd7d84e8d2acee9e94ad94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba413e0862a0c0ea692e02d37f37912599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea8066d06c0c91c2a337ad1eb8d39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04210d2a37225814a0a68e08b4d4d88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba48f52bb36c5c3190ba6cb71b503602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d5add160968492858b36a99dada64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b6d01c8b587d0763928fd79378af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114719412cb5b9f512e4122563412ce8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7274c14a9f78db5d7b537aa7986b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c108c12c64b4be8ce7565b0fc3d56a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579e4237dc6c7c3ccd46270b439ab2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036a7504ea1629b8e56826fc87c4aff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5383f1c685301aa3ad68bf42ec0f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e76dd57b021118a390a0c9d829b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d428fd4accc432fa852afc725ee806612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f71e794f5d9622fee83f6622b5336613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a28c4250442474e71be8ce50a0a5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b0c22a51faf90af499d1791eaed6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02518e6ede4b6d0023a4aade609dc4cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dea6270113ace24ef01ca6413ccf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab642357c844eafaf94f7846d8425d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548d219d8c1d1719f589586d33d973619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df37e387091e71eb83cdc6358a45e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19e1a3a801843cd5999a08d0fc96f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da37d3287ebbc525ae100bce7ba2b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c93bc0019bfb0dd5c15ce2e375714f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce46e244d49ad696d1dce75c4826d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864787b05dcc5f5d717d5e5214d50f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd1b9a635222e7ef858c4ab2bb68a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479a125ebce95513d03cb8647f2a86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995116bdd4eea29660211cf4956dca6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79feedcbcbe360dbd13116c991b77b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270c6ae109b9d1a893a8bea490227d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331c84e2326dd659ef7f99e3b1d444e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ee09cd94cdc2b1c11ed5c0d93edc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fd920bee78e702e010a79cf2df333633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f1e428aad996b0f4321a017a45ce7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cae6f7c4b961b178cfb09d8356e3de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79fac7c3e637e5ccaa5d37f6f8743f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f5fad984105b45427a069aed15184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b16513b8af27d36d697fe8cef6fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b8ae6e21d74e45c82d66ba5f9175e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121cf889537361929322ad4ab95c78e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7248672311cb1cb2961a20ddcad9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbdc85e1113513f12edfc46e17d452642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3ce67ca508fcc5be51d5550d1bc28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d128112623111fea6abd16af1f48c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632b50209e204b41be1121c4782616645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b9e6fcb195984b0f47d3a29ce929e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83de735b4cea95c8037987e0bb4fc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a939b10cec231fa857853795608869648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a514d3364a7ac88680c0c4a209c14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a122a40e6cf084bdf8ebb720f8529650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878864923d2252375213ee4001bbd961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727341b0e9b8fe10cc05e3df1e3e227652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ace3e84e396331635bc5962761b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b6855c239e39733a836b7986a1306654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad28a111eda28ee0d1b87f45ace25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef632266c6140ddfcd960d2c1288a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8c6db29e5e30ef5a2202eeb67c9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a19d1b28b092f222d5cd4251a927658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0940e9cb20a7ad8ab26d6aee3add9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4d3306840be38c9c1b9ba5058982660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d70a0b8ee2d993855adac47947479661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abafcd5a4e67c58ea33e3736882d7eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558b72643a8b15cfd6f3427cc12ade663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3b776dce1ec80bdf00b26e1e8189664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5ea490a921660fb7aefae280f509665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2cccdfe063847ce94fdff07166675666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a033e0ce602a66d1bb2a434a4260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78381d8c92877839521460cf2a1f61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f09ac05292c6c885d48a58068e8a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138692481d8c8f67017d7a7c586da50f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8951e9628bff0d493171629082b22e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3de15d79248e67fc03be3460e257672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db3dab60bdac43526c4e565b372ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58a590509ba7b6ea18c9a75a55cf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58c27b9781cad03780ed0f2e0c29e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470443a4fbd9df1a86cabf82a66513e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe014a8d80edd76570b92a9ac2cf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517a7835788adbff33e9f216e5a477678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012112a6295ddcfd4dfa7e1624cf39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8296e556869feb809beb4ed92b27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5259ac43927dbcad740f16af7c94ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaac03cdba864561dec138b110f3be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bcc44a8b468832d87875551e1dd06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a7c17e373d1221b6a37dbc5bd018684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d60de505dd540135a98a80ed4b95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958e40a5250a6472dea55331b6943f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34d9fdd380f8626850921b384add2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb92d60d4089315a4a3b99993cc58b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc2052e44a265a510c7301644d692689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509731d3169b08e2bd84893ac19826a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17004d054b48c594e0bd9a164c194ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b98d57ac31ac44c2eb484da991155692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeab18268be70bb2bf20d1e3ac9fd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1e0b046f52fbd13015755fe743c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47f51f8818c666b0317419900cc46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf74e90e19d2087418295fc387c8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851924dc35a1fd79e30870c1cdcfe2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f65f46180fefb11081033fa27b7091698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa5ddc4486655f768cd28163690c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc9e27bc4e254e64558391ce63ae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debede353d039484e99d99d4d52aadb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c71cefdb275f251b857141038cb7ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa9f31d435dec856596375372a4adf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e3aa0b3d4daefd4aec109df6c6a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fb140ae6f4e015ef919df555a92d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cddf7435a0f3612f71193e7cd418c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cac0cbfdddca10c018d42baf621a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b14dd1ce05a40dee70c09e3493b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670b407379b5db275e9243562401b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd8a97ce5fd3d2e433d03cca22e7ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45fb375a3c5cacf773fccdc1676341711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87318f108da38ab7ff6145e2a0e7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80613d998e3e13cc49d25ebd8b9da5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674066fba6a6b72c3f3da7739e1b7b4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867662f9c70c26668fd8485940db49a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd18758abdb6e3e7082d582e04237c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2318a5ba8ec3db41236a938e9de39a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3deafa9e31372506e73f2c37737728718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175966c29c95bb3f92c36f4e6384f309719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201cd1b91ad30a0a160cf55952ce09e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e31de8d49e0d281cbed1ab71b5ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b09a040b8e3a6ee3d2692ea78d0c65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d148b92bddecc77dea7a16cff5b8c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17ecf118f01e8b4a7bf4e50cc84798724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98cc3635182714704dfb3a6198b0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149db33f9d8dc631da0c58be5d8309726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce984bdc356d01271bcf64ebe5eeb4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826cd41825f0ad7704c8ca1adc8be31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60ec93d5886e29f09dc5633515be8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6415593af085a80ca624b35dad891730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d18ef63468bfdcaa38bcc5e2e9c59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c934b047fc5c8987601609717ed487732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93948ac8258a1a6056b86ec86fd56c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104eeace832e1e4c500217099af7ba1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e328a8a760189aebbc1c59359c7420735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c25299f4abdfb5c14d199cc75551736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe2d5bb5dfac4df18038a3fddc7583737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10409350d65ff3927a6c39a97a7b21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4458f633c246859b8ff0b2d06b5592d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb527451010f8a36a7f979b061652e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233afbbff8c8018aed477b25318f40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab595f9e7c0be570d6b0b7ab08777742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950860e10f82e823c04170fa9250e40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d676a5b271462edc462c969cb7b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03d06e109bb761705a14e2f52e0ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc381094280ea02da50580dc35b66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10da8b3f6a70b19bf6a8fd1404b66d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d2e5744f7aa2daa82a825805d228748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f977e4e4ec93a19318f8d36cbaedbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9e951165d0d4022b60cebf559e25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd095a07e4c8620ebaf0ed8195d5cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a7f47ba093306c580c4ca30c6033752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0220e55fd8b53afa3e79fe4542a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6dd21e6241b50ecc9cf48e0b0381b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273ff51b4a6cb1ff18d0dff18fa01e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a78af14addb7f1f5f44bfb644a45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff67a79605b356c248d4d5be6fa11c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4043bbbfb3dcdc6d2c3702d41a456758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188f526e8ddd2a399935bddad77c810759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3f17e9930e09f48046b113f4dfff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282e434dde00f70e9615768139caacd761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cec2b0033ae4e8717c1803aeb69c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a54c7d68194b63c03bd5e4794f04f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f48d70fddc14b25f645117e1e0083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b69357c38cb1ead538816377c20f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e6eeb12fad01fb3a4aff1428d93d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f665d3f22cfc6a322aa99c661928c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2681ba9b8dc483a48df93bbcd69237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d5f1e3bbc08dec44612e4cdf1c928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e9e4a367a1689c48acd16a7cda4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cddfa3119d61fda962272580e70c9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892a257bfca79327b5df510f036cef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503580e369ddbf7c661ce6148261cc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2d76a1b6e8b84c52db4b439c6a40513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f934505755cdd90a24f8c69b516314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c012bb6b823313fd633bdb5aac4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df76b769d5e0f471efc54e12df76116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110a364ae959cba4c67ef9917ca99017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d2fc0de30ba61514734e40b80b0d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c9676655543ad38c56301c88d16a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debec264b54286f2ebf45295c6c270cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a7a10c492c6f2f54de19f6d2790721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f15da3201f514ca111a68da954b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf90fd652d242d9ed119b919320ad2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5136704e809ec075bbf26bf8634a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f94d1bdfb190dc8eebeecd2b34a7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575472d8be6c5541baccc1fcfc6387a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8510c9c842b69e372fb9e9299812927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6b835118d81ee318da7a80244a2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab92426be5919a0ca70a44371fc130f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235770a7b3ad3397bf9d3b9421e20b4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856514fb36c226a957aa51e25ff43131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512964bcb5147048951dad82f7ba02f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24613961b16bee54a5c0b08a6597a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702a5851d63af3d37f5181f86a953634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc353ffc514b942ba3804c1ba210235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891df87dd65e64a77c1e6601ffafc8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fe614db300dd6d6f46d748064842737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e0ceaea84c5328a82a9e7a4bcf6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af198783ca13f7c2b38e68033cad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db124a0ddf1f2371c711402877debf5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea98e49027af2b69a4c226453f182d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ead4d23fa4969c510bddf1e7843742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216b22f363e83b96ccd34af000e288743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109aea0c9eb86edf8750c025a18fe2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e89489b1722f18ab348fe83bd780545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534917c4d99ba79d18b82bad0fbe959546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fb396a0bbd122c98a930ac26587df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f4ad8d96abb3f63b5130310cd09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66a7e11a730d153ef38f886a27fd5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd4ae37a6e3d5768d12d342b2732a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cc99eed413e93a0ac8be7bf73483251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae41ded381bf6fb4c3d58b8cc065c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b228aafe3cd3a4356846a7d92eb56253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5eeea9e63d1ebbafbde6428a86e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadc7f8962dacbb1abf4903ccccd9ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ff696dec59346989f3b1b82b625256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc04765cdc13032f66ac4be1de9b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ff05b1f3037bb9f0fc200969332f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90798dabda9094abc05bdf37712cea4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464d466878be0a4d1df9acd20435dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf0a1e78f0fe58bb23bb98e68633461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2bd9fb9a6456dbefef024fea7dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078286387b9c1e2e9b83811d1f50165363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce18793b9a3207d2dff1de2a172d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a7246536baff60e08a6226ec1d9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc698281156ec447ab5bbb3dafa9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637204fba6a9f433183acfdc41421df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8961e529389094351c2211dc5a2945068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1170df96598b690430affa26eafa8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f971453dccede3b6f3c78411b0c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46e0fcf976e4b92fc76d66f322a2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098de647ef20557d10b1a944ffd5c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523e743debff05baa83367054bd95f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754f5262cd12150d01f9c6de28528a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ff74e9e97a5fccf7cf38beadca9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc764983edd02192a6d1d372ae024d7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d07f24b4d872e8e7827b180813d5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878581ed9a99aa5e47c4b5e5f137cea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33772837b4f85a8ae59b52f3926a5a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde782384d1ca87e9085a0b799d61480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033edb33e2d0e84776461ccdc3f974581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527162f8fafa8dba9cf6c68da575ce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd9811b0473ed8314b872dda10e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57a17078dd03727f47ac57604013084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58f7cbd597be06d2ba4cc142e570385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9f8bea722aa250b08d69d1ed9a1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2132e971f17b01841f2f4bcf39f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda9ddad64ecdadfa78e34a20c8649088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675160ce8b068f2a0ab9a2d4c5dd24b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c471b67ad6d461c94f9584d0bf20b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6165cb7136f27d84abc50e86bd2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a28ff12277781aab6a35a9468c69292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d63f4dbd4ddd25cd4e2da9a274f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67abe30bc3c8dd2035d947a8d1523494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99a086dd073d7f568e47a8afd50ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd65c26b3e08b77e9e43e549a66bc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661f5b4dbfed93003627e9c72f95eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878604a13cc4190cd9d37ef359deb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9cca55414031e1d9f73a91842b37e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbde2b7dd9abeef2c3a00c68def9ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00653af52068f85981869508a8fef42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8592aebc8890a74717aed009f30726102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de22fb6f199d47a0a2d774e86048c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c065e62d0103efa79fc666501fcd18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689f62e0546fe112851c1477e5c47b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3283135b9f9336a223c706f61c3b4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc93c3a6e4df23a3032cf91c627b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462d3c488d0908cbc459217aa9a765108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf5a66bea9c6db9bde815a62517d34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee898dbcef7e62f951f50ebb2a0c444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf5d4f5ad3460bdb5b440782a8dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84537911608bdd746bc21856b01345f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c56aa37df31f7ffb1f1f2f207e44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d07871317d1c9bcfc86076948e684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4eb2f6a3fda38fa67f48586f05149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5139ea3234d3b3cebc5431607932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7f0fab8d54a21f024e18ea27d816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6b58fc8ad440dfb9d041d3d01df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26fbd04ee0fd1402ed644f8b63bdc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d462e9adcf38a0dbee1584a583d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40eb37cb5b90f548602c5ba0d9b3a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce6268f394a1aa01fd7b1c796c260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb419f2ba867fd61ce169212c81644d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244b138e83fd50af636342122264385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67c648ea6daa037791abd071fc065125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082b8b8d5b79235e49cb673e937678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d11c3095dfbde22fb895c6a09ab5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81957157fd8c0fa841a43f197e2f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f07c6639ff1d57c3b81bcb1d2389b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be5f9f06f93098063ae479b40241ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bdcf4de5c45e093d6b52ad766964b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac277dfd256a4b0a24afb9f76b079f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21914a049c094c85215c5e735fd17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd0597fd074f9e4474a53d0af4098134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033515bbb0d4a80448a9eda84bf7c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3e7d11ccb957a16dfb5bb0bb27cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd388fb11f2fc33c138bf75959ead3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b744ca76ec02276740bd9f3a3d33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700c4c5fda5461e6a770eab123a63c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144cdf4707265dff9d112bec93c1cc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560793a44802905803903477a890783a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dda18c2b5dabd33fcfc25ea535486142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d538f8f899fafe5f45706495daaa77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dda7b45e11aede669a6cb5d30d20a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469919b7061f58da5ff02c6e1db0671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f02134c0e195ebbb04827d364f9c58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89dc5d77b92384203daa8372d18d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3e7cf13041291ff2a489a8ee7cc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275218855768ebeac2085ce46ca0322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952b10f954d37f66eb5e4309a1cb08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e56c7708109ac482711959e4f55dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4d5da99a0c4e14981c8325a70ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b04352a5784cd8ccd5517148eab3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94983d9237ee03410119ec93c05d11fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d2b7c5aa893692691c3029ee2c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702beef77ed3df9e452ce788246a207156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c2fc4885ff5cbc8470b4fe7ec2f04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabea6247397cdf3a1a81506664eeac8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3f82432c2c1fa7a99ee1bc153d0d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9742b1097936e2554eb1194594512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a654479a1ba72652f6351e1ae2426a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65389cf663e971009f78e21a49bf82f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751dc0d19e2dbcc6aff1ba22dbe8a13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0904db35f678bf69160c7a6eab8001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f39f8a30356f207b600d3db803fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe5637651fcf2512b761485749a4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f5ba87ecd9ff6bb1d21a0b8518f21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c5dd49f69585aeb763be073085a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09e441f90a337584c012e3bb1d6d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a69109252b282fbe832c764864c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01355636d3a7a0901ddf1f0a874c0149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e84c4d5de23e55921d1990cafc342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a8125fd7b27533c6c8179e152a22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c549b8f492b38c866728e373d4b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b93b05428a8f1dbe1bd401d0671b29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb8d93da638a20c818431ecc7b2dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9d5cb51e7395c929462fbeec0543177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4dda96154d1d8156e14fb11b9219178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ec50e628c99d4e859fcd08118925179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddee71d7b9fbc04d197d1ac5562ae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161c274142eb19f4f5dda39c5bd944a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d04e153ab6faac6253cf4afb027b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883964cf257c7c6f2b5422c4acce54d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368bed32cfd96b8d0fa190b662401c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a4f7f80fe4647c2379f3f9a3e3dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98138370a1db845f07ae770b5663e41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999b6e9e48089b470d96de9e6c1f99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b37f9f30fdb017710428b09a0a85b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98832452cf0da0f4c75aeb639892eea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474ab6bb96b5d38261a0d9e339a0ef7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093a73a3587a31cd1bdb93dedf207c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0a7b72383094b0072b6d3084984a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267029a95dcb4c4d5ac31660fcabc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a224d6cc2d12aaccf264c97e8d19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915075daafb59292af01b3ea474203195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc23fe42dbc5ff4bb98eccbf7957ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be74a3cd59a89fff64d052fcc347f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389531a5287c8f4e693b74ee3ab5365198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988145fd12f5c6cb07722bd0974d4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6f202743f79f4e1b992484e3ae41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465e00f011122a2f81736e33ee8019d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df4f7a36788e64f560f7dfabaa413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04fcfa6177aa64d52448ad32da2a1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b64df648582378d57c41cac940ccd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4468d079b366b7bde054d27e0c38a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19bf804b53ce451952b880f709c36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ba04b0436c20fd6eb34e6d828018207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8b7d3cb6361b64a729b58342d5bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f001f5e312871fac19966fb635b30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5229847f5dcc07938fa9348463b7c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d33eac1822fafa4edbbf72febba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299172b8ba5375d9ce7e640aa06a6f39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdd9460a55a428f3c24c8154ab7e5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6704f8ab79045574be5e0146ddabd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3b0cd20dd4f921e2fca5314e836a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef767d69a9955dbe460f356fe8e89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6cf6919eb2de53fecb16624ebe553217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b107a413d4152815dd4a1d5b07769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de53643a3aa32b73f206290b40d07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29702284e78a64a500029f00b72e3cac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff70cc3a9799841e49e70d5e52c4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b32e02bbed7054f1345d7609aab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa2028b0e133ae340c10606fee53b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce9747e35b8645567a3771af19ed6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8539950ce162d22df5edcf8a5601225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb2439ad4845c12f87b9c1e6f9f57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021b6d3f01034a91104653410c63a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda54ca08e298ac1a7401e5915c6a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c5781fe38ea17b7fe039d8374202f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a73b2bdb8790fb70d980d293c633230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf8321e54debd9c09459ac108315e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed582a26a2d024d9ca8feccfdcb0f13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621bce1dfde3faf62e01bc448fbff9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca499e9eb72d58a25b778d8e897ca1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13890ca64851b3b348c12fd17f41aed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757e2f618c760e38baeb5d197ce04a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffe8de48d0c84c931cee8dc3d7a97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a75b1b54ffc46d3c15f4fa615b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245161fe258e5a3c344ae5b446a8ad2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2e19e28404ca22ca85af150026686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2026e8d32fe44ce7b7f68ba128dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4403702514c208c9735e32b00b0d61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a864d8a51246af79c7fcd80b0d4a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa390fe4125b17441d37d5cc46165244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9afc4facb6bef6bd95d97185dbb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe42ef61687cbbd1fb82603421a59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3592090f3c8a502b95a3cf4b07e158247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2a8c4aff4c110d3cb12808024247248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038ab83207769ba9f39d2b042c7e59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1ff19e060ed897942fed463cf941250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bf3e89b0e1254e9c00d698440be1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736c159777c6fa4ea44f8fb62b0c7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928518df3825c6403d538a4feaf9bcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fb650bb4d6e80bdd572fd0c1c3b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732a117cd6dc104b77e271609a2129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140b938a1b1674572ae1a8fa465a6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c4e3932fbf64422f6ed8caa29f3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c568f8efae2668e5e56611b1846466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88b16f4a363a18af3654d039a1a90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d9541bf47c5b1a5ae3251d7cae9d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9824d0b9e4eae16b7d37289fdac2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4dd16e126b5375a0e67964644e8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d7b6d2f580954566cfff3af7be20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f41beae40139a8c9a0b522a47c83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcc330268ee448065a49a2e6e6a47a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee43b823afe87ab7d42ad211e1de08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d76929d608a0b9314045c63fe9988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639a3239004b0befe953c1e554a03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edbf2e636caeb13a610a51d91f396f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf99912dae8fce516514b38215443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1efcb2e07e9d381e33a94559f7d27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad17c73b02d159cf78edd62aca25270272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120916d878f87c6fd3e2dd3c5ac4e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755520f7e9101b9b9ec66579130be29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66906dfe359828c9b61f2fc75933ed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6ff592413d5e03f0c48399daf67f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8eee4f096dcd54eacb6082c616be4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48392bb62db0f5c759fc1dd02683fcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f00381a46cb9dbdc860f1677acc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a67fd0d9ac34f2c2b70750e92dd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845a97540c88758da2675758da2302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4197fbfbf39d7d17a2cbea1d79830282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8704a2e5cb153df2d0c029f91f058e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f66b811d2808dea8edd649cf72e72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f06eff77593248ad3351fa80dc3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb8de1372ff7e086e40c93e5e35d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa00fd1c056e864320e7d804ab3512d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ee6737340962a121bc2be98c803a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3054b0dff95554cbc5210f3c0f2455289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d453ded7f1ab25af8fd559092bb49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc694baf354c666bf12ce5b8eeb52f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091489865e77a1ddec7e73a8cc4b484a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752db9046d360dc15b3ec1652240c669293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17bbd981ba582acd04bc411de51953294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d3f2e052cd4714f64c2dbfb8019f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f491e23b378e4c41cf8cefafe6fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ebf701826c13e675089880734577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d7efcff34c8a370d8b14d4c8ec14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebbc90684672cc994e7ccca394d734299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61261afbbdf67f8ab3dcd55b11393bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd74b43b4a4ddce2c6fe6e28485c7f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29bf78d494bcdd9ef2bf213d59aff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af30d90641c1ea370c38a63baa1c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a1254f785683a104e3ca5bbf308d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2dae0380a653ba1d3c59d2cf87b5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1390bc58b973834f23765a3473da1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74475c7b86406182a8b46cdd2078d1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f51067e70b85183be800dd29449b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ae56b882134c022b643462df34d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ed0e3cac2c14340e42fbf00cd60d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766209b6dbda40c66c457bcbada24a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d70494c9ed79b16c7bdb94967002e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0692e3afb69436dededd692d1eea8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d26bd653db814c14fbae25232383314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637724b8dba0619a6c9815d51f16d0a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaaef3b12050ad9aa1aa086ec97744316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aff8bdd83009fb701e081e8030974317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221317e7bbb88ab42f8103040c7e5a66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfbc3c1395d910fc5148c34db9b0a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35563897dfa18359452aa5c2af759320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af23e7326b38a3f4e071bdc5f02b59a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ff9d51b46acd54272ba4912b420a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e37f2b13986003f1a88eb4370244d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17aa094ff5174ff49c05a73fb91d22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250cbdf0c4c18b2e3642e99307a065a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6985ba3c732f0dd35b320d254565326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c4cba7707a2cb90bd015a52f0b65c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8d2aa700b92deb687962166e81109328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6cd82895dedcf7a6db9acf6f177f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bef76bae4d3f1e2e46a2bb13fc06f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54750ffc63720c73d968da25bcb98261331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56a59a8f53b802222a9ff1303ade1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c24fc3ffed73aea758c9b494f8cd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a36a8f5030843d77a72d2f812369e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23d306be5f5c28ea1d9148d878bfe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244850ea8544acab443a199a1b1f9af4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df69bcd756f08fc48e7519dd52a268e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cddfec64c4ebeb9163b3b9fb192576338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751013bb624c13148f9c46174f305631339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdb8ba42c5d5d2b1377d2c282e93e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcf39ea0428cd931a32065d681851341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec9dfb771a52fadfcecb62fd39c35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d141e4e6669af08dafb8a4e5259f46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe22317a9d624be7c4bed42fbcd6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c407bb2f8276727ce0fa07d66c91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea5294dd7db436d3702941ff07e4f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51019259c6321ed1af11d566cc535dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddca273b3c18fbc20e0e6a77f69bc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb83b4ce30e21c8f09850cbc8ec29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41950ea0b2fa41325f9e22b8d05ecab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfc92c8d83b6934d110447740377b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ea95de18fd1df247b05fd38df0e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5629a77807a8a461b1836a71c1a94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f1ab7c3953d880d6ecad66e926d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d425d7359459f6796207a967a3e4c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1ab948c3aeaae44a978589f3a4d93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91061022aca9566c72e84fcb98c3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65f269f9de904d4729c4545882ed19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9807ed4da73826ab4403f175f23b98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9200d461ae57b112ccf401f744e3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a64fd172847a4a186231e451a18a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72b3a7b93bb923fa9da0694e6fd9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbd7fb1381a1bfa43ade7f26ae4d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846ff05b468dbb3dd331a473f99ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a83540a3a738b3c5f19b44ee9ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae0f1cf8494717d4fd56732c47ad2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1ac1e549579aecfcd569111f150d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b540f6e50cc026333b29a683d57c1cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34540ca7da79bdced75f48a305de2db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa2da559130f2092c5132f98a4079c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efa06d6391b575d2a74f15a56bc416371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c08e356feb0236715a19f1c8b0c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c48d982075d4f2993a1e38d9a1f6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9211bd0191b9a41e5c37ebbbfa7f20a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52dd858b40f031baa069f7f8c04bb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d1dca08c975811e56947f2b00de4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0237a0e1ff742a5e498c5b86fae4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b14985ddaee327993cd2250d16c28e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3756a2884ab7518451ec35ba1ebf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2f908d3dfe7b87362f2612be96e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c4b712141cae159a5cb4c52bcfce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d31f773f0638f7cba78bf22d87346382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6bd4b6c4a4c9cd7b7181da8a418ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b0b6487fe37cc2a04dfc41bf851c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3211489bbce3eabd564654c9056bb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82de521a98e59ad8453c2ede6868ab0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd16f5d04b0feb438ed550c5390dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbaf51ae4f4fbb0d4f178fb6ea31ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd32fb864c234873302b15e3fd955389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2ce4d92f69d3dc651e72f2856ba6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584684f09d5e5f1c2a1b843a11b6619391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a34cbe4f1b4a6b0d67ce781702fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47fbf98adc410ec500bb8360035cf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451f74746db43ed0a8bbaf99699604394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48c850e0c1855cbcc8f1bd998207b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e0008ca7bbc1598321be4fd3e9450396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952dfc60d5e57cdbb1bfd044b3a7d46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044823ac10e3f425618e851636acea7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b25b446527c080f034deabef47d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa306dbd44f19d9c284a8f88e8b088c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808c99025edfce6a4eb1fe15a727ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc9e9b50a6e69e935bbee29effd5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013728ef901c08ae9a527906a286c70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9ad6d08960784831119b50a03212404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369b53aebf603e7da6bf6b9f551d3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f1031ce2053ad0698cad9eccc6a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125556ab26b1d71d8c55a898f9497027407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf1f1be2e8b44c71be9cd827cf793408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea503f8a32460addd49677be87f10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e37dc30cbc8869862fb36c0ebc04ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c6efc4666c4496fcf287c2a811626411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa1520dfd44809872dcb237ed2d70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1a5057a5e7bc5006d4767a7a2bfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3502a8ef7a153669d8f7c9c4b44c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f021d76b7dd19618fc408539b7da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c5ddf7d677e20996fce9b09c3aa8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdbf5ac20e001dc27bdd2cdd79b39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4635a2aad8ebe857783e18ff11e6a80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8682e09f0eda33c4280d2d8c68cef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b84d430b5d464fb3625f109dc4a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff6b842b4a826dd30133c4cd864018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f150c459f19aaf905f16435450ba205422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130b18e98f450aadc2d4f0fef9be30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea072c8cbac579897e32bc8131af2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dce56ec3917da2ff8912ef91d76f29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302fa947385a8c6914cffea8e585c65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa636103e5fd0347e09f20bbefb06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e2adda0fe23de7c5b882322e6c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cce463d3df84a4f373e6543a4a36b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c8a2f3f61b7cdf45b2ee2d2e27cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681c87087e06967d23559a02e9330d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3abd7ca8452a1a8a01e0295b24a4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016394883890250e7914dc9c3ad5de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d8f15d253581e6884b0c3934d961434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542df4cd11a5a6149e6659fa9fdccdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8902455f4c2babb6f02406dd024f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656221ebd39b710fa49f9523a2c4348437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb13aeeaac5e22aa326073623b176c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b12c5bb37746da53dc3b737daa65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378aa6ebc91f58e284d40b79dd9217c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94720569a998ac400a8247b301df96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04bc05101c0eee01428e8eee258df5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47efb1ceb3a7a7ff79a83aab3b64b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7c43588358bc1d4489f46238800d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424c907f73de0803ccbd45ba7fd9cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73579ead49ac9fa2f3bc15db57de13e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d9e07982633053e3d1fbcdd2dc8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e126708c6de50de54df550acd94e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba69d75e0e5dca39dc68f3b9891d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8c1a21fe73332f129e7f20f1c9be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f57fc4d3e1e445f7d2bfa67a8ec0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417b6b5ec2d5b910e8efe70bde3cc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721ce78281cec251b0a608c97ef3448453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7941861bbd8ca023c16c6a8089320454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426f86436bae4e29116e1186e65763455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876315fd825b05230e375e6c1b99e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1e2933eb56e3f8b9eb46cd010143457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570364a2c1dd50d11e2f21669b947a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccdd250ff5d73d9c7c78649effcf7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34f779a5db49e418f4484976e0a7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe827862d3c769bf766d031b9c1cb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee01219d697c7aab53712150c1502462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9d53f93ddfad339270b600bb02a8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5c2a89bd525fd0cfc8c2ed307017464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429af1b8f92fb55a660bd8b83142e52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f1279cc9847f0253ab715c43dd6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1cae23a8410a7d5f27b71df360744467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734524379c027bfd8ff274181f4fee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a1f493b0b60ccfd6f40f368e9482469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1978054a64354877de34590663d21dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0fdd32ccca184840ea911d9a02604471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265487a5ae20f42efc09a9ccc5cf4408472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299633a33d130d3c0019d22293a9f1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33453942396eab828450d7126b2b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e2fef22fca445b8dd4f67c130c5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c04026cd4b0f49573c42134f2f96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf2f9f36a5110b2543ab54b9f6638477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a625291ba169cc34e71d37b0961e7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789693ccdf637ca4093228692bb13e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0a1a59eddb36dbb46a802d232828480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b2c078cd2953a072822df000037a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a99406e5f6ad3c4f4f614658a8ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b355af8e5f9e7fe9eae73f018de1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9e46d2b014e5d317d53019af59bae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ebd7001e85cb9605f115dfbabe4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497966ea5e965571f889e95006456d18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e17ceabd7ccb15d8c6cb883231c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046285135c84f0dbff5064e86f1cc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70dc01c27e0b4bf5a6bb4f543d8695489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff219eae96d8c9341bfa2cccbf22f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc06b35a35e87e93cc57b6feb69bd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba580c77176b29c4cbd519ab548a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfea12787941088838c0d0640df6449493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765afa8a899af744a83818248c7fd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414925bc8df71f070774d68b86c3d8af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c9828f7e78bf8028e4b543bd6c8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434973b0761dfb68d1b651529a66f97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be679b32ae85414ff460c085c395e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f27b1b2f5b130cde6d2701b87d1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0597052b044e10875e2cbf2c8f4cd6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5abe845f1a7cef81651a11f937384501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca961027b861adb4972f5bcb6e4252502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef9a4ae557919934496ca28d3827d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928460b8e5ae8ac4aaa642f570db476504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27263df4840d4d16df52e39bd539fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d4cf88763ae2960ace3615edbaa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100f07815a7dc8378b4f3e9214e9e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccb7912894d9bd1890038ae452c99a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df68818cb29c2b601ebbedcabd7ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480fd8d1e983c48fe60b212e490337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c316eba05e3de9233724f170a4a89d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd574aed3afc987a6c6cb40f3e812512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0016b39e66e2d35ae7eda1cc2b52a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ab564eb5c1a89293c47000aeb7ce3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396bb121e50302b8df4f4f23f26e42c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067481f0ed99f28ee118f3c4afa6426f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe5a73499f7e985d3fa14eb80c823517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfe72756e934d5dc7c4e649b1e7b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55500e3d8cba0f20a04469c00453215c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dfbf458615d001ec26a139547d1b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee96a739825d46dae83dcc409d8468521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f06e0f4ab6717dbf9ec13239c224522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f28368340407b5817d0812fd37c1dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c23ca77eb49ba9663ad51087daa77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8367d3da53c42c13f1b6fe19c96bf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a99b6f63bce8a9a5abab47150af95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85899b8a5e8890b5e73e4d0226173527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d63ecf5f786b9d0e7068392bbfbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f68eb31c8c7eeac5d322ec9a1a3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bbe21508323ab529f128cc940199530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c57550ff3acb882f1f1530d765a0a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd25acf665814ea07c884a38d633b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009a96733616eae9ffa2c5d4e3f044533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b468965aa307b038fd56cdcbd418f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086246cfc73aeb688b8f49b2757861e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482737ca885e8d69de7744e2a72ceb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbcdf46d176dbfea4d4efcbe26be6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c359b73d6054464ecfbe0ae7665752538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d51bc06563674795d1f8978547a3c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae033145eca7c669a1e030e2a4f83e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d2c9f69f0e4ab2fa554494bc43cf8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3bcbf080cbf76ebb1a3e8ff9e81f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2538bd7287b9ac7195ae97df120b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96a3c714b46e841ac1057b7b2574b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f5347b9225784a79ed8da37cbbac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06584fb81c9f98372e3d31bc9a36c1ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b107c2d04be420f4157c11e0d3d89be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0f3fbad327763c4841459db8f70c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdb006ca05736bc17e19210fdb735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3184bfd55f4fc17115d34de6a416f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49f00a1b7574f042c889f619e9fab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b3d713bffa64ea858f1a880e5071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d28e0404e014a67fcd26598c069e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ecdda6853f47f346d6944ba8ed136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3669da47b90b85082f99213361ffd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deaacc3fccc08c310782f59d211988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da04c4322f00e820e9b813240fa7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a695b40525167275a9359979dd7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b193ce95b4173e9aad9002252904e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb493dc5a22ff2cb048aa1f93538e72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3af9cb0b8547fdbf28b8130f8284d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa671886db178b54c101dc8bb43f6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45aecf1a7d88c370cf312e76a61e5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527433d2058a942f4f08936ca0c69e01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1aa6d49909cad7cce494315c75929565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9801ba529d3f7e88708b022e2d906c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95317dfe1c6a6232482ba4c5ad11a5d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a3d8873505ca699ecd2577bf4ce0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b1246d89b88fdfe7306884be5560f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73fcb837b91491c0297aa860e575fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90c4fabae0bdb1540629be58c794cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f487c2b2e0677d964c916c3b47adf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c468d4f3da92649602c9d6a09076573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd7375df523e40ef649c583bc7ff0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45783d67e1a86e048d1340eec5aaa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4b245fe246c0081b40211abf8a208576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd500547eba4ce9e2cb685c47563a395577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db605d3e6a93fdd7754f528059717655578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639053361dcf93ae922c7644679f118e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea03f5285d14e2ed570bbcef8bdfcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb63c6eba482f2da1656f2faf538cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0449af9114060fd882802637e47cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540ada09b66b0d24e2dcf18baba74b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce62943e266ab567448a450b17e63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d9f3eb89bea3f2d0e0f5bb1a8e527585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dea165232b6e94341505307fa7014586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba8f535c62824698d21cbe6d1755a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3579f6c9d000369acc1602c6a87b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80657cfa7e056795b86eda957e115675589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd398d5c8e5a3d0f1d3f9df8255540590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a4f63074f8671c5e4b13c2bcd9cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352f4f9665ae6d42fb6093e016cbb9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171be1888294419cd1cf49627b25a6f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cb38aee096f21af501416d88441d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d386cbec4a7b4768a224f5b25deaca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90242725bf8d8d2e5ebe06f2e9c75171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d638b0a032758b1a85c6db62e6e28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9dcbeef479cc003059de319ffd8cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f014ffbd7d6110c8d82b00cc094f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf2a54ae964f0087c285fb201aa2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4b4fd67e4e96c21850fe041b840b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2334adb727c8f52b8c669e053950e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d5dab11a6be371a63cbdaa2664cf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd91c39bed64b5e3fb4d855aa3923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c9abda02618de12ca5f4499de397605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22675b223d2b71b332a3542208aa66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5828ba2fd5d0bea70c84b3f6ef478d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547ffb0b69fa0d91ebb225410730ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d01d095cde6536efe6d233cc8dda9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350d0cf2c7e1c07ecf18e74e4374d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f95b641fa61b6c3ea6d02c0cbc82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60deb6544096aab1734ec27e0f5b04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6247299b7c33a906754017f19774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38079af64f81528d0cdbc6f5f83334614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787423babf77f8e9042a2492617d9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c22a702c994542d26bc505c3390bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77b7cdea36843a66581ed65e27272617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b1152c8f833d359fb876a277f4af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ba7fd93d972ba09d1d8aaf7f3ac1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386085a0784138d430fad8c59fa3ea3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68daff651935ea8929f91afe2396648621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d3c6daa58ee133f31a3f9165a13b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe76d225a11e7a9cb68d8cb615fdb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d04b12e5d6f5827ffccb332ebd05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d6167c0db9d23bec31e3e4dd91dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3820c79c617c578e666fdef4690d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f5f66277380e748420cb16ed0128627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4586e6622f4fe5f5aca656299b63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4d924d23b86ab429142fa939786cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd2166511e75f92857877ab9f0bba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144653c63d52dc43fecacc8ec9a8526631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247db3c7af716f085fa12b78d7a6106632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70064f9f9c7accff22a815badb95f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be602ee5151b25842456bfe1a56891634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362973683de2ea89a23cd093fc6643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741dfb7bcb8c0c2f9368bcf3441152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a529f87a471f573632160b9551de4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bbeb1d154e86789d701e05e5a316c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d2c30ea6852189add48895627dee7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e63461439fdf68282883f28ab4ab3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8394f209b07bae4dad5db3a9a3c2369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f2ccf0711277f8a9485ca2c747b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c37f148b313bc30f5a3f0a61f2ac6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542fefc63bf67b3bceabde534dafc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd565d3ac6adca94c32d573c9d8ce8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d065984bd0b82ee3eae298c1ea10e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb9f5d039ce1bb98f2da2606a3b5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2caf466b7f4764825e93d6904f79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea21f3703d19f67c92092b7b834a92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d6f34b584b4a5ad4758bb60218362650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e357063223c0c1779e16383d51252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249af933a634cded6bd31dee12241a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcab065ca8e355d9c31acf32709e42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe7356e38b7b470592e40959813ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d15065f0bf2288b3dce4eeb3486e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e72e495a59fc2d8eb161cc1b70ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865bc5cf65f62ac3779ea9652c25ca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815d36478b4e5f24af405344aa6eb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06ece46ad24452dd7d3aa3cc821a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0a259b42bddbae095066685f8d9fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe8e4c6dc3286d97aa2400d8e2699661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1299faa5bfc15fa2a176926571f849662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f309ddf557c19c87426d7e6d0c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f40c2b4fb4a4740135392f433bd78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb685a15a90d683c1f8897e0addc321665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1304268d6db6427f1d282fd0c00f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0a529fc94e639120db78bb6d38aff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84279aae4d05ba38e6675f492f69f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd0771e67fa9f4283237291368bf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179058a7cb5d7eabfe31483324c6967670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d656dfaa7b90f32430bf3509dce34d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafccc046423760be0b503351b3b55d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59364402625ceba990ac94faa68ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048f81b80b68bb77c41b1d0b0d3a07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247479d83db82f4e6f078b376b7600f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36a656f2c3b7892c2ea4bfddce6e92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a463a5f08768d786e531705b79dc81b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9a34a3cbe52e3c420665b0637740b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f6dba2d66a0484344564797315cb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1c328a90439f6aefdc46ab4f01109680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4afe4b978108424e1a24c4132884e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6cdc1e50e66d4ade38a87cbbaf0fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828498d46cba862335ade267f4a639a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca3ff290281e01c352b146a0ddc05f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b29137ded3aa8c2c6674be60fa7f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0b020dc2a78a00c0653670cfd47c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91ee5b9532b9d860c9dfe1a93c4f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd20747637f80a3a3efbdf8a028005688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb042773923c3bd11db6cf0a228143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4cf1be1d0baec868f0f7ab8a07fad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3739aaba988dc062074cc64b1ba4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbfe16fcb0a4d5fb4a829a5b34ed3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c6384500a92df442a07ab134a745693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42e6ea2be884b32ff7ff7a2ec6363694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa1b805f9d9d51a51315274cbfc35b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f60ffaa637c487451db95b3725133d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498072040e46e0d4891e584a1d1ef37f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaddd965063b6c06c318c983e845e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e047269d2fb589701745c3753767699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c3deb1fe71ad1aeaa0739ac47fd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc97d9b710876e1006e7cce1089370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934626904450b9b676f67309aebbf050702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb762274436532dc97df4bc740d22c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6960f668fc25cd7ce1d682291bb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de68e9d4597c3d783534f4d21415c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23268c098c6b95da81e4e07c0e18152706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012feeae6b23355eafc2acd58226354707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6e38a31874898c3af9b9baeff8b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54b70e3d5983e2e248b01bf3217bf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce54fd8714d76779f365b2fa84492c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34909cc464510da42a24357070d5162b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8b9e65374eb49fc62c0a3875fd8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd5e2d7d9d8ea1233fbb883493a54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a74c242b0d206d1cc2433633503e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6294c234937eb9ae7beef8db156e38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71f927459dd0b3a5f9563ef53d04a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fe4839ad1411d81bae36f5ec094b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13930c1363b045fd430e84903ab5f11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fdb208dc813bbb3405860d953e617719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632227472d863d2ac25663ad4bb6d0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b676ad3530c0e32101273fb8bfbeb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772650b4ac346aab8c583271b558ff1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afebb8f6857c3dfbee770a06c26779723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b649769d6130a18539fbdd30f6e47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530e4283d87535149088e3debea96e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8507a0888e32f7e6c9f7e035eed0ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab45f9ae6037b59e7a3d58e63aa97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cbda6f3f8e1327afc693c108d0ec7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b114f428181d85fcb4972a16d4b07b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde761b0e693f8359cf0be2483dee1b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955174b049d4c4dbab046630626778731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9442283da3dc89e825ffc2d9a5350732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdc52e195e6f67d43b09a3ce980ff7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a228902b041d1e309f778db1061c63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a31d415dad13e0a1f297ad559091b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67be8e5b2bc92a54c730f503c6f0b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e93b77a38d1e9ad3a8c46655736d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f3271ab34dddc506f9d208bb52b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7da64bf7624b9f394c7a52940cd28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256600df100ca631fda4afee53d5fdb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a1ff105682d81ee99ec47aa5a288741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dfe296624608c913c83107e33b86a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4302de1e65643c97d873faba3001ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762c213067610b31d99876093b3cd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c90f5775a10625b92ce4a128d5f923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af4181e7cfac3198a2baf1d6cd34e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c3f260ac9d190e478d90c2c4dc13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bbb47770d221bc6b80fe752d0e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf1e569323a519e43c37874d247d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e692b8c614ea97f12fea9383ee9fe02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caab79f3fc6f4cf222023bcad15140751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf491d79229632fd39fe6476528aee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4d5996ed5c65234e43f5a157c7174753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a954ad8ca096f1e99120c812c5cfdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ef731cd55e264b2e39dda029d752755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db7f64c43ab46c465d203dfc4463d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b835f146583e4de1bfa8657e3d317757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc343dc3d3590616a92e9845a24e4f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb1daf56302500606871f483e03ae2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>