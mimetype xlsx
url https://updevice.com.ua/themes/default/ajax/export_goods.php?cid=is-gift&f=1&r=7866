--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3299a938bcfbcf9357bef4f70903351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9338d3580c3a03f54c1650352af952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee03a466153664d7327e1ca639ff713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d64b201f23a85c79f93428d4607a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27bf8223194922a9b8734165a9bde65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83a21b3bc0955f183f70abecbcb1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7dac3bd663ca37b264a45a51481e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d044ec7679ffff175f2ff7aa489706e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522700e1a653333ca4dda1a7e546aa319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d608105c876286301528c6036fa14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6d195c81fe1276bfca88e2e1a6ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b495653cb1caf02345c9d8928280912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248a1905e194986c7fe02b144849b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3066216311cea6ba5208744999eabbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdd4d9ac003e322aaf80b434bbec5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09168229463ad992917b273a83de316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92751c6f151d6dc22a36236898191b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00e27a703830e436f049f56fbfbe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe295d26bbede3b9f770839b4dc019d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c121af76f11c7ba0d0101d2dc08420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7bd5fe7976cc4860aefc5e40b03e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44222170b7d5eda83be46b2cb05c7fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057849f65e4371531050e754d44604c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243696a97c84454b10942577c2180f0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee1c062ed62b3381f6bfb87031e5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c82fa142b571373bbde27179bbc1f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343eab61bdc836a8df10f5ee6df047b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c56f03d013737fba4158ce9255113928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970ca9a73cd9672e13e2818301ada529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc102f99f4fb7214304c2f16e780f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d6a3de137c67d452517af609195c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4435071ee031fb12d18f0ed90fa67e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a433e87b95fc5b6d1971a953d50581f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4357e893ccb5cf698724e6b4f7013c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549c3fbc5ee5cd28e8bb846771b6d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431958fb269b100f49ebc5cd5371e64936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9ecfc83e940365dc0783cd378a8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b93f99fd91baa933471889b0b71738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ca8a9ca1097d507ccf6ce036033b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a908646a46f96ed5be8d60890c934f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be96397461b6b4aedfcef68ccef5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf0980b94b6bab0641c6dd9e47be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e021e4021a0e03e9d48a7b1c8217543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea9d4777ac8758d0ca3884996a82344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fbd26c0e58ec24cdbc43b4650f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec087672a39c5d61cd6cf37f3427c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82df9ba622262cc87d81076c39078f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64456c8526636caeb999fd4c43c21b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cadcc34e559c536743555c8f4369a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2befac98f67473ca1a447670faa9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf6575edf12f6b2a5934a2d0e1c6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb9c0dde25cb66ff4ed8aaa94aa4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab672690bfe27b699aff159915bdbdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1bdce9b68a908516544cc360c7a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec092e6dd53df475d678e9ee67d8104355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf73992bb361eb88313d909cd8c4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52661c87b123dfbd7a6997749a9eb77157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f9e0bba77580dd6e24e565584534358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd3bf3802790a965e04919c939eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca738cf5aa4f97565024cf807abe8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db518356b1c6eaa06c3910386a4ef961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e96e8622c4c62a01669a99ef1e91662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a31df0eaf394d1c22f9bfd27add3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e3b66d03c7bd8eac1399745ed40564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76ccc5337605aab55ec56fcef051d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763220963e1695f3e109b26f4e7351366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762435129393336f4ba6e5038e6fe2ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379327faae60628d6fcee8aab4c52ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd90f22ab2c6b228d8fe6092582b4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed1620b275c627c9eef1347f5dcf9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11643ab131d8031095f6bf644f6828e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dee45cf6f1eac98689faa5e283ed372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc308e804f76f54481d4a40df3c1723973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6c0cff39810ff99435ace3a9449974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb297c6971b08483fa4b82c06eb20d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a12a5fe4444580f7e24a1d64d0b7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd30d7a003acf48e8b443e08101904477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f788239a93a342a147063d0a8016478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775283346ae84b54d3e39a84c990dfc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7843da1f1f5c4e919c0e68123554780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3ba376e99a95e3da3c6337b4c0cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b70f1d921ac60ba9a0c961ad0f9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e3548e29df166458f4ddf72de29d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c2a60befd17bacec44a16097cb0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd7bebfee59738d9e5083b83c879985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a114de24d7ce0685d532a8e645fb3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf90c9e7e7d9ae34d872a4e04bec187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ce17c09f3deb5b6c515678ed733588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b047a05405610e39480abdb2c3c9f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef4a34961e12478dd81452f569a3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565767bf6d6c29cec50d82c143ddf26d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84379978ff03c5c9c43dd1becf022892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b98aaa9301da90790b8c0dc8f60df793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996494b3dd2fbc04354609b410cd1ef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b03c5c858e12e4f9f8cc8e0b3c8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38d9b5934da38938df7e938f81e0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e05c8e922a21e75968c4add8743fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab81dda0d86f2e24c67a576b6eeb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79182ea6494b707e6af8854f26c41d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd6909cdb05ccb2e81e147b330bd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce54a3e0ce87f26e54c8a5f86bf31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895411c18f71adb54d9809393e22ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66477ae5cbdea6af7b0a2d43337408103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ed0f3833e0a6790e8eb16139096b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e5d468a3eeb6f1831fbf425c7fc62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd0f8c89df611a12da828c1349b8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78689ab425e29aac2bdd327cd521a69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115ea71b628864597184a78699b46f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedbf1cab85bfbed2276b3b44b20033109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865399a56271b02eadbde5e9dd1d4c3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b20272c8f27c81607c2b6af0b545e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e88fb80512067ecdad853901ded15a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8962974bf4ce848356080b5483f4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6645f18add84aff616be4c788128a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0922b24fd78463badfc75c12cfb36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738df3bd8fad5f212931583c285072f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1adb526685ebb4491ddc3e8813cc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9b643f7cc2cbf9b32043f6147643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b20f8e0ffe67488ad73155514d8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d98a668e7dacfe07845e9b6d7c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e061e513a36dd1d57e5e9b02b51228121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d4b9e17df80313f6119986474522d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c332aa3c206b4a3adac6774902fd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32804d2ff2395bc29ca67352d860b7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bfe1807b5b0f2bd0761380700d896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6e1bc866ac79fd4d7053eac5c6a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236ef25d5a3c1fd222318747e43391127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e2a1676efcb8b13690186e91461e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfb9a7bb15a311b01a050b5e31340c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0203746a12dabe2bd8b8e84a7ccd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f1b3a58d63c7355652365a6d958b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac4f4958db3c9b79a872d0e7ec94c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea97a7ca73b0b4f3e5c520300cebc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d77fbf155a12e0d7b1ee1f8448a98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e414c3d6be7183dd4253d42a0be8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4844543b8ea00aab73b00a5f59408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338690094dd56e172603e57d3f522d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db95f77c9bbcd5fa4b5eba0b241ae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ce428bed132af16ca812e8152cb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07ec9c5c936164d19ef1fffce391a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1906af2d06dd45a6b473a7b1fc7fdee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a7cdada189880bd9097488430a9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a50e0d63017c3aa611af918a8c1c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d7fa2b0962a52150373ac1917e31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359675a256c2edd9f654f6ea94ff9196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe87f25b6dae449b4a68201985d3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5fd55f26bdc8c85e674e81eaa06f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d02107320631a52c0e9e46b1efded148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b750bd54001a0b8791053e85d7cf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97a5a8b76e96d5aeec5bce828c922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bdfa93b98665d800b8e9daad1f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb2896bc25ec430194ddbe9070276152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805072cefaa7511291cfdb7b53d5e62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8948f10aa8855955f923728fe5398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610b96ffa388af492af1bca655619b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae475c6b047be4108f577b91ab9ea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae937dc437e7d00e8e80f38f66347157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d4967262c11111b24ba4e1aa1715158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34640689f14876c014c7e27f2ad3890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b25fc05464c9a3f2970981cbfe78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed52fe874a08c465eebf4d60334347161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac38a62989c242f9c76243148d541c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b137e9acac9da54992840ef055cf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428fb24ab01dbafb289e357a29e2065164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d307b4be26034afbfc2cdcb94a1766165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3fa6c91f01cd910ba5e4f9f583f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b476c7bd5c78e00b88ffa736838cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d001190c998937093bbd26abb29f30f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160018a89fefd4711c157711ffcc8d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff8d7a83b8a0228b372b465e939f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ebec4c9d35c7bfea43725291760e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1c4262c07340f5c225f9ee29fec8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc12ca7baae158e436cd53c2a75136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e76c432e4e8e7fd32c94dee937a71b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043d6632a07c21d15ceb53382e336a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518fd75021c245b373e2ca8cf8fa99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6729302ec578dd3cb50784a37cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e31af6f2ec95ffe0ca644eb47812af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e7c0273dc3f7588102ad855734c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec8d3380e9516829763d6ff9fc9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe3fba245073576af83b41d038615181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823252e74d14b0a34fc53eb41a6a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219042542a2ca379db9e641f484525183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f968907804f6dd6239d529f1ffd4fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415694512636772df4741d72d5bdc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1053e8c80ff7b8026d63a89c2dea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32475ac5263a1dd654516b0f478acd4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851ff77af89cf0067f5f5c7380129c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd6e9dc084c52c596264e9fe88814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae652e39dd067eee34d15058a7fc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac616296190ff8dce7cb20e4deca409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8495f8ebf19ea4df924254d1bf364a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a48d05076c8d9c6ddcde9999be52c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43703b9117bfa68fcfb549701e3bf1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b4d551069f65a53b20622c1002257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bfa139273136ac22c5087e0e61700196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5372ee2d9c5762280af843acbbd84ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c336c380d4afa32a263b15d9281bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706424598f584433136a59cc8752dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67214f71e18948eecdd1ed07fa4b99c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25d8ae5d44e528b030138dd6598d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82ebdad7261d30a378b6a1d1e14a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335950e263c5a5b366070d7e3e1c847203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a23cd06356f2f3d3d7e557f89d5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fccba8d50c608c9bef9acb3b2b420b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b9aac361fb6dc1f77e68bed608047206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d410889e70e35069887651451b03b71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b407e0124be725afbf6d65aa992c780208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec00fbf04e666dc027767861e8cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e282f73d6ffe20e2b64aa6fb3660ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a7c40b807682e4caec41214111af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d1158945dad9c921caee899d7e17b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa5aecd9258ee340a234810aff3dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e99ab459a4bd28f746185eb2fb67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee144504232027497aeede827e240215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72998cfdfeae290836354d05bf0bf087216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063d44c2dbdee95de38b36e15f17d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee3aa17a4b1a6d7cdcbf28051d891218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c2da4736f80caae614485d72f62e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc500140a454a06cee78f898ca3e9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03a59a470e6d4c66a2191c7b0c7d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f6198c64c58a2dd506d907c91e40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441be427c804fcc6198634f9133c41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a918d80096ede4f05763c09e12a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e6a00db51a96279c3ec6c4d1c8b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22ef726fda3455b3d0026012be255226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffe4375b179c06c8e354dcfeab096227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a0c8e7d4324a817253b6a437fddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b58c24333aa748cfcf25a083e5328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323543c145f3bddc169b42f0b94b790230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd228c0df06edc7c62d6251784f2afc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b1e287887034e2241c2aa3f0da4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eaa6e49cd283acf03054dfeba5701233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b3218ff3d5ec52dfe8dd952b4433234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c4405407f0d234ab2d43150512597235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d815b3c64c735d0954f35cb1f44b6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19b989cba38645bfa8ab6426a89cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65f139409667e321b6d91ed9d0f20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac78e7db9bb732b933e6bb636e9e1ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6fe59e6cc168419f5a9d9e04151a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724520cf88a6dd630987e964eaa1fa0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823e60727bc23f7d207cb8f3a7aca7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3899d4228b6b8591e226a9532f5eb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f285effb56cec1d29718fa562f29d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef1035b42b1480e9f27a766cdc5e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deea3ba2e062e85b04b1fa8230371d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9973242b665a95d0bcc469addda8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca0e4a438f2b74103e7a67661cc1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffeaad0b106dd6fdf5a95cb987e3a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41612c4030e856e30f8b27db25348d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3974860c8ffc1786e26f7d3c418049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff8397808ab027dd059c5e637c843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6c482039af7b38056fbec30eb693253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c787b80da5cee55928c1161beff7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edadbecdf61814c61190624ebb3e2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41165a65d8fe914b0793b988d57847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8364a89aa542ad208d1ee296ef2204257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f720a6fd5ea5c5d30122c03539a3eec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ca6ee3964f733e905c30d83c5adf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904df1c4f422aab87a4f9d0e4a89748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af207b7f6472179b8118bad74b58f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12391c77097d878c37d0e7176d3c984262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728af4362491212fa6a5df0ee35e6e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc264f01f30725c70286ddeb54e2c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1366bacef7f8df010c35cfdde6b99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b190f6746140d8697f8a75f4472744266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09213c2087df98482677b24f8afe2164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ee0018a2034d22ac35e139e276da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eb352edf539a2f2ba3fd349af37e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a26bce5d847fd4ebed72d707cfa1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3776f9c84e4b128cb76bf7338e846271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8ef7ac598b4c5491aac69b3d42159272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d86553bba96c98fcbc77f2568ffac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3df45a3be6fa91201ea038990915f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15828a4841fab8a5dfd99d6ac01885e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0bf0caace030aad47fe6fd1d8da45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9394518e2c2159b0bc48c4178407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d13eb904675647d65830ab166cb47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922763369c14385cbc4f7b6dc753596d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560212d83313e5a8cb0d2dbb7c3bab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f5bd1468855abd90750661aff2e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009e6581dd64a31e7e00ffe01722425282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044586a65fcf9c1da5480489e8e31cf6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2107c38687b988cbe9736024e3ac46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216adc4d8e216ece023243774424c7b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb5f9639ca024e0123361198879ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e598d9ca1934817514c81d4a3869f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62706b2801e873e25bab051907e9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8372e5f24b1496b087adb269f53942289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55300af3a3b5ee17e077b36178792ac4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe500bc4caeb5a7ba6e51b9da893362291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d41351d783826a61794b1966021e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee4415ad606420889418c44736f4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d2e41bbda5156cc68232faab739d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d11482139d56dd54fe814868f341295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1d6d91d4743a4dd6017274c4922a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858fc59564cda68c89be81e27c3dfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc56e9567fe9896e49a4c596d2ecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823cb4791e94ad854e7c1e134717c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963f51a24ecbc688bb42b9c4023839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba288350e1d113308e2307414f924301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbb87f2a952b0d68fd1f37678cb15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560de9ce1e0100896a89c045ee4976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c28b1331277ec4612cfea76f0378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7637dffc0dc011c4f69dd39b07095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3532143810645a5dcf47e904a77e11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841271648ce414aa0a2e5b9dbbf99031307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f092750df9190371c6d8aef083bf35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd66b8ff8f441e0fc27c65833a2ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc91d75bc94302ddd9939c1b45ce185310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413212e462f4aaa30b8ffb47a9adf90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14023e54485b54d965e401bb5b1883312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a1aa31ef53196bced5a63854f6a24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89337e8e2e0ac3632b4138a450b3c54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828f2878b377e0cdd93eefb944e87f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52d0c3446db78db41b977e1578475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b76e2acafe8dcc829626e265b64ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f3a90c56a2d4c0eaa2fe9a9ae1209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc83a1495c4358002392e7043e846319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0905d7df5c5464e6f7549c886fdc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2002bd63755cf21ec8eb7fa3e53362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dadedea429f733022cd9532a6a3303322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e24103e23961a8325aebaf7fdc301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c56784b7303c5f0cf5d3e215fe9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ad46d3fc7de2b24824be8bf53534325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998461231f8fc28219ec445326573660326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa36a1bbebac0c86c18b08c4c11370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d77c01061da511e4bd7750ab80e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf915b38f6bf8ef8d53c1ff33142f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea11654c5956a2bf54d255943aff82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d957ac176978215e9f516155608d1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851046f450bb0d0b6af87c0094b56063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb983aefcea7f06b6138768801c3d20b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a64850970d89ff0356dfaa6f389fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b74ed948ce6af5d2ee9f37c07264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b02b11e712cef0e93a6bf46c2736336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b361ff0b4d3353d6ea6e9713a19c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f3f6e7235dfd22fcb8892dea994b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ad2227c6e7ae8d1207f0c0f9146b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ee0b78d402c28955bad8acd273f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98458a0bde6db37306afaef6042e028341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10da933666d8c750bb1712e292be57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d47eb2a2c84af9033c9caeced5983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222aa51deb16cfc9d8f667df7b418a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcdc6132e9afd4195cac7c537a35c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869df79fbac284cc9852ab4ae186f25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a15db654e72b25f3aa484808004d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b6fa6788dc9d540861527a4dd4755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413268716bfd675bb320b9289fa3675f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c49805250806fff7eb2d1eea5322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ba00405a1e6e4a29202ce3c410cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2eee320615528eb7195a681638784352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d1037b61ca35d5d7d79b21bf5de5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dacd0b160dafa99ee650fe4be2c9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c836f4270b72c3df81e60b70fd17ddf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9b3f15c626ddc376fa6257f8aa08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303fa767fd69319f194f0e791dcdfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf94ceeed3f80ccf30ddf2c07b476a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885df2a3cce2c5415cbcb4e399cfb25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec559bcbf300533261f21e84b93ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2692cc784fd2fea1f69b83994137f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695ceef50e4441cf841914e67f3a20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48bfd2bf251b7bd2568046a045e74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b294ff7be738ecbab60460f442aec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c68caead0410668e409a3ade3f66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4361cb99a2557a6ffa84986e36bb9f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b9c7fef95764f1194bdffce138e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64958237862fe54d8926b5043347fd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058ce309a55c239f57f7476127f6a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dbf1ed206b17ea3023cbc6b0727e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440a021771707329d6f0c28f01c248371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39ac277b422b6e78ef8c46498c884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ca2aec516956122762270ac76ff2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328e512885068f8aadf880db100199374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb339424bd28bd86622a79b47737e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2efb5448b2993f6e5ddc4b9ae2c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163059c3bbfb63121901f5b3431d0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a289c3cde8b99dbb81e4d17a041d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03ef3da21d6a1bf04bd3806e17d18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28534cdd42cd7facfbdf4b5c48033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b942cdaa9d27dde9853ac689e609d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da2506098e37d50b3e54d19e503d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541606161beec4ab5d9da7a6b81798383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571a185542df88f62406ea66733ff7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3456260b357a40baa5360d4e2bafac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b093c591824ea1bd522c37f64a71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc34b43e1ce35ed92eec042dc8beda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306309ff8647dda5ae6de9da8bae9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4df7b57f8823328d7f32a4a917e0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727338592f8e4ffd0cb33e875167d0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6184899f026bbe621b088d0f0d9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b96438076a5742955c08e3df30dda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845aa4112171ad8dd420de53dcece36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eddbd995154acade349f09f373937394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239c7c9e84631f416180f578b46c02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b55aca1004f7b143e17d9092a5deb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b9dbca14b31248a54577468f0479397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b7d7a20a9f5ca3e41d8da5103d8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72405dbd71beab9a6ac40804457a79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc15b9724af1efa60474f4ea8b7313400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446245dd01b6a11e522b8ecc8a8ea8a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a85eaa4e95990070e987118c48eea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48895c2ec6aadeff22d00bc519f5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b017d5b9c0241b76d14ba3cb82aa7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2394b3307a0bddcdd662277c7023002405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0600790ba059bcf5c8fc95784c7da1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453b949f632b31b212ed84bad5d45f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c805005a19e49613cabdf6bab1aa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e1586ab8812db1fca260bac0e65f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9ff018219b3fc008ad34ba466b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04161ec4d7fd6f7717283798e44e9f4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af5025509a1dee53adbc7a839db8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520fd9233734359f0bc441d295e4d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706601ab63fd068ee6e1087a2cbe5296414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c70bc37a7574acd82fe26342f580415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3b08b9e9ce866fefbed2dae4a3d27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7aef2a0cc8f1de7ef67884011deb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fccff4d9a895eafd61521b7ff2edcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7328bd4fe69f071e0d105818fd68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53fd4b81a2f21aff822aab432e7a43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c69ebb283b2a2df9e65f3abd5e64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc790b1a4e5c87b1c19e120b2fddbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67871f918fe83dc301e65f14176e328423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d9b9c60cf2e65e0b3f028308a873424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4810f76af09d3aa996b24cb4f2fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201138c453a5ef8808aa0ffce58fec0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe73567c800b0a09c78d3a682e0b38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181cb3eb6356ce3d8d1713ccfc9b310428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb5721136a109feb0372ba4ca1cdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc052d7184fdca996c17c1f179ee70b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd496b2ac6aac656201fa5f4a91812dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c38f11d594a04b2090f6a303c8322a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4c77f598619fa3c0af1e1ad45787433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d79fc98d5c78c0c32d6034fd2247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172dbefe54e140de6f2c3bb1d994f52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a6c61dd37b3da360aca98162af82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0a7599bed7777b0cc9397dffc231437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a4647d40a0043c65790c229a29e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219aeceecbc043c6d271223e001453439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7267f0ec0a736f526e12be3dad3b2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c216a039bd6045cd3b27655637edd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5239a936e15d9d2156edbdb6090da9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab557e1f29b7b61b2d91ebdfd13ce29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb38d9fd299ee24df8686f73d1165444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87590a89cf09b608954af5acc35419e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be22ca7d0632d477cafca152ae8520b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd74d98027b7e61efa72c4bb43505e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1b876ef6fb2548e447d467b62a95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbedecc5814d12a06bcccfbdc0928449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2987d22966855259c5a591200676450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a222184445e2d03665b43d0cd1ef18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626f6c79d76df048994103a52059ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d94fdb4e7b75292efd16fea7fb84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2911d7419a5c8404c9e8036a760ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630fa607b09af91e40189f0c721f68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a273607e08c7bd78186b04a39e271456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511eb019e544ec512df1a92c675f61a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d8bbddd8eb49053a80be3991af1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82caddcb508b9fe2eabb244895f427d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458bb3996acfcce681b78e344dfefdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a66e32d0adc458523a4cd52af72c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b46f42ab28b60da2b9ea4167dc69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147324e56aad64681d339fba0db078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074fc9e86b7b57dec43ae67039153ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5368352c6b76f1b3bf644c7f8eb3c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db279182858994d9bdea66ba559fbae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e54e6f1813babd18ab6ae6bb85e3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2da2fb35c1876f54f2418c337ff17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705bf6490aab3a48fadd694e9585a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98098580949b677b4042982d389596fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e25760ff614d30a1dd707fbad678471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c395f6a43f769754be9fc3aa6d837472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a65bced3b27cd139b63b7269fcfcda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618b61018667563df0c49fce6fec64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842acfb8fad1a7df4afb9220c6be78d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21aacfd6ecae59ee0575d39b16d15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bafb1dd0847ecf9bcb586e276783a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b360988a421b9ed87bdc43193238478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a96086baa92b70526137e67ff41da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca66ccedb76c218a39609e0bb3a3a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9469bc08b290d24d6366b036923a95b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b38130661a40e2869be653255f194482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4af0ace7e98d0963c93bcd1fe82a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb9f662552bb4c66f91a408c4d1a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71924693713d9b30f2b237a31b71fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9057184c9f82c5cae055a821330b22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a8569444aea6c608b94b991e0b60f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d797f6cf15faf22f557c1d5c0caeb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847604e9a200800a73110d14128967b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd21fd9e08abd32daf8c0a933dba4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920994c360003308758df7fa40adb44a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbcd292e222764cce0f6de0a6ef158492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f272ffc7f1756f3b1e465bedea9d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4da674f76b1796458805aebb69cf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b1cc7e55a7ce11d10f3210bace40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a04ea063a6055cbd3b63c4abad7db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893720fd99c0ea93368814c7bc112e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21342e49d6ef1b15a0c6ed7b26adb6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fe48299b8312c4a3c0bd2c950a47f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d230b43063728ea567ee712afb2aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ad25128cb4347c2ce61b18519c4b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e14f4b21512574aec2a23be9683a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ed67b6b7c7291efa7c2d912aced84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11498e2e5043ca9cfee5d64aae8ccf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d90692593735bfd8709e12f9be9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc62187727a403c03a41e9a3156a70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2192578472d76eac9a73210813b13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b28f8848f52b14c5de6f2a1679f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058bdf5bec3b7465ad9ebeab7a76aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a444e36517c15416f19368c591f2607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324a0396d38c09cf65f7cd06d413f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9079479fcb86d1b2ce139f9c1904512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df78f7368c0a7e7ea2a349f475389b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0319c1b79861bbe82bacd1bb8f6a2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33dc17144a55c6173f6e17ad81881515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b64c48c716004fb4c83bf17cc8726516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c14159fbea6ef8aa58a7142304730517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f9e65d63f1d30bd91f0b37b1e60a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6f9e8fd9b32a69211770682fcf4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e4c7130f262a07ad447928924374520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230ff433725c4f2494832489f44739521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf297974b07cff80b49234fbb9793522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67c244cdbc0ce258cf42b70c261fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5554a44113902145111978971263d92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e1603ba567db1adcba4188e666e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82725ca6f59eb33ffe6c4508f37196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e72ee782d12e4e1d36defd25027b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164eb9098dcd7349bb0425be26e1439528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da0a4f4f272c307630e0a65022abd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364933b3fcb9e921d11891596de37c5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f2ec31103235ab8fca9ec1d066038531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e1f5822fecd430a557c077ce2e683532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4591c2d00324bbcb3d3d38a35d6f03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d2158204548faa3f0da03c66a5b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34587baae81fd02f9c2bb55d5292e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3add7f1346751211deb314876db3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7df2b681ce5639484d3b994ce1a482537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31bead9b22c67af736a1c839032df6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ca1b6642a4f30157c91951d319fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac86e4e1dc1ecf490473a4b2adf35a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c3f1a7b224a991ef4474715896c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd08d21c8fb7ba1849e65912c3a932542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104ff9cf47b10d713b7c13c13c9811543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51731e7b0778441c3fcea4ae35670fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439d902a479b49764420e9d06ef7070545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e339fd9cf8e04d5b3efdb9c768246c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e83a5a2eab19e8155e992605e301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c544f5a7b6e0e2e12694ae182da5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2b8ed002a05a1fa5672b11f51be3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194edc32b1c8877ea7d39fa3fd8362ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8dc0b232f9ad48a4145f8c87c88f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2669fedcd97348c69eda1c57ec38650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbdafa9b8194a32a9cf9c1f22bacbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b518c594e77946150a09c3960dfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03b5f9894c378a1771619ba88aa6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b497af073cb7026181d668c32bdaf8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3c3d845d532f26a41a1213306da5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cacbd83fbd07f8af1b0145493b35f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ed8b72d4f186e35c844ecde80e27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce92bb1a82cb90c4058ec123acc5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8431728602f3467f2abfa9cb5fb20e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac756717fe70155b33b442eac364acb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc0e5fc16f1e1cd8dbe10af458be6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321e3aa047567df7c76d3cd3052d3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110739c87bdb42bad5d303757e67ac45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f377f1c18ad78a03e28f196e06b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9655e5ed9fd2dd9312d6a628f2f0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9be4aeb795f361d34213cc2ca5adb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f441cacb1868c4ac87f2325d4ffd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb4d660a167bd3fd033b86378df36c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66299f3eac77132adf2219e0568665f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc9d478bdc0152e10a4e4a2b42c54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d7de6b4d42252fc89cdb5752d324573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f928cbdec97d762361f2fae0fbdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827fa520c5394263fd907c45cbcb69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0bf5c52a0ecc298f83ad9622e9fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0a7e98173c59e7996eb8dee7a59e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0c24e05d600aa64ab62b4f21993a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4afbadf18d8e1ec205a56b67c929ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4618856aa5e5a096af0d3015e4239580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecd6fcd7b556dacac7fed4d244e461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb54e1fa978f6ddbf1f29f40d5fea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfcb98929993e640a34fa0c6cb2e33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe9948bf22ad28b974b232e2403383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f04694328c4e0b2c3ab0d3ff2e51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd156c6d914c78f8160f1b449dd851586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356796b49671e91681c79fe83d12f12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5d4c247106b44473ee149de1e615588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336554ff897e819b101721a82387302589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df434dc941965f6e6ec31e9c81126590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69152fa0c346e69d3ef3f2fc6582903591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b8ecab9e7eb7db29045a3d0569e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7af09d7a1041ae0369c5fc7f2fe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990fcc470a8890c21ef394d1148daf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d1d88a52637d5f6cfe53d0dd43e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d1a62e6aeb839417c22aea57d607e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07c7dff8f7bb4ad12ce76893815d51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfcfc82ce574e1a0a3383d48e44906598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a132a4e8f8ae7e1803725c59522a77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a603fed831847032738c0f636d742c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91009153be28d3b532621f81e7a5551601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8e943c3142baff1c7f9379a50ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d261aa374caef92a374a0d643aa3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb13025b8da43f254b901e5b1fb1027604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef4b33326bbcbcdfb6771776c4848605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f1940e4eeec5251bf6653bdf2711606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f92e577c6ec4eed71dc7b57041617607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a85a92b3c5e455fcc08ca7ba18e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c12452c2fc00b2d7b455686042af9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd8f5e78a19d094c51dd78ea6ed0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888d92dfffeee78376f1d0f4227f4a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c09d4a1e5b3a39521d54885a69ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45228849b516b92befb73a91451f5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420c33f806f681a0609d7e67b7bc1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5c4017d111c448b5e94601972b34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1a4cf3596273b7c3d4d800e33a5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec409b246ac49cbdfb175181fe07dde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e967d6464e1a71cb49467704bb098618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca37d0a1c2dab44aa27b6b55a5cbf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1591a6f54219011674bafde7b4bce7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f999ef17c70e61aeb7ebc7750ac0c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19899b650b008be5a89adb9a31e0b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1560defc95fa05df77943909e85c6f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b060d1c975f151ae36968e6d022ee3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d39556abe2f15f90a6069921b9182625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce8b91bbcc92db12c15cd6182b089626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1a1c0848a26e4d5c1a9f0ec66ab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af710602ee136d81ff07876337bc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb42e12223dc0895ecd5cf2835be8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d09d388b7a015e0e104a97bd93b38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4196bbc1ff12d10f5c99006d36cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2862ba8383a003373d37b87e746c9a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1be104ee3bdf4764936fe3c5dd29f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f828f9a042ba0dc9b75b3d34410df9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f868afb2b298fe6cc73fc03be943b69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12afdbb5c455238ac153fe21b444405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a79bab35d6cf080c37a6ccf4ee934f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d26e81e4f5c03d9c0104b24509a9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38954e6620cd8c64c4b6fb368885e3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c0a1e61bb489b8d187c97b95c9b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98adf5534736e30008986faa935cac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ea125784335af6a094734aacd3ef6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed472026f50ab94cff39241da8626643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b613292e37492ba6cee17789fa734644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc05513349db42c6b8a8be0f2dfd5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634952701cf0efd0b0186a4715803fee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fee0f2148421e4699bfe4e90b6f89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b28b6dd6365da0a3be9ba56f03ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9067041a28c93c56f333cb142abd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402381069eb69576a1dd8e0426d83da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8effcd386d718747ea0ba7157f2c05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b97559c6adb8cef914b5b1c3e1d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3de4f59ca589b5535c4c482c27c8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fc84ff5f6584bf0ab2ad2531da06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459248a875246f05faa38e01065827b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c83a6fbd8e4afe15408f06666e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d45448d0b0a3076cee14e53c2e29c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289d58ebbcffc26cc0ea834443dcd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a98d129078f40da32d75a8149867659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abaa3035779e8d8368c94e89a38731660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12433d964f7b23d889a05d9446a7d9bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3ab7a5d2ef606886137477d7922d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c51872e460e71e4ce225c0842beb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5eb268b73715889c31cf3b9dc30e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b60c8367a4dadacb9dc2b0dc7607a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223375bd41e2101472f9728ba7d8fb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01cc4f0b9061b5bd72180c514a8997667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e14bc879fa2b5d205191288871f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaeeea9615b348234b31d446e9e88c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d977b96e8b7d06126b91f3c0b64f91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75fae8b0f66a8a92a759bc9abf270e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6988107ebc184e9e54822fa421057672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d72737bde7f315516c291572eab32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0f845418c37ee0c3fa45542c260a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6acc2d6ab057a207a960ea1e38c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1f165c20d271082b2ba8cd94c14a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39f47bbea310c031512ab0e23a5bc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff03a491feb662fa116f941ade0bfa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b0e7863137d07adc2e8b6858d32c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c7be0c46615e730b1f5525914703680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca4e7886709822722515be44557ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cde879b4858d5fb202eea96d05af5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a2764700f3fdc39bff78d287b33ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c539e4d9f8bf296707eab051355b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc223380fce4c7c193212ee7cf26358f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f4d92be6b6782e39d4b7f1ed13cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e528fbf84c4e69437bf487bf024d37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40bd3ce279eb4bc13e3ba21acbb67d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1f233bb13726dfe769b81c25ff1e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a55ad195b4417f23fdcd78b897857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b71cf8e9a708ba14f6d1173ba143c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0256c784c57136123fcfc9ae5e503692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678fd833fa4e0babe0746920292d9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd31129af00a47da7495cd916c585c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f01c6bc3fdf6a642dea2ccad793d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d524bcd596e3c8f45b108ed61c99ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada672ef66bff35c1bcc5b3e677568c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19920cb5edd92fc74ba392cf8273316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213bf41e8401542b14f5e784748ff9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a8516ff59d3c69855480a4e128333700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953764f6c858da40501e221e21e22efe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9958e847bd64f0c12248e9fb75477702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74161566ed1d802fb7794d5efc71c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627509bcc383ad5edb83fd5da445d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760690ce6460209932b3d6e250c42070705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f25cc1e87f0b6afbdb1194438ee0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4579b8d46a92d3697c33e866fd75e52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197fc5830fe33a3ed0155cb4306cfdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea786f2795f2702120adee285da1b28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b178475f0cec32e8e72b090720d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0274129792c3c749c60cb86d31fc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d1f6091c7e464d03dc1aa7fe3b961712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563995457f37e2a872e12c6e55318ce9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ae582aa51d0977ffd082c30a122e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43bb37fd9f8d361959ff8035640ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c7653bc87525f68161cd9007e2c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616578e9af46b787c90a62b465cc36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b90b4f9ab5136bc3d368dc3af960d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb2cacb17bd7910c1f66ac3c502f44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746987f8b0d87281c1bed2f60afc79e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc2bc4aa789c2f5fdfe7276fae711721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f2d268b95606ae52a18fbabb83043722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c82cc88f1113879172d9f327e4018723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93343b1a71ae8068328dad73226323724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d7fd293f69c1bf0dbdee6366dcb8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3238a648885a16ece49c051f7c0281726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf234c449fe19a83db11bbcb8c9f9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b648f6e1f3241e8783c69c8358af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aabf552fd8d44b92474ccad8b02ebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe7429f34756ba87afe3eafda523b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3dc78f5ca833f5ccb2803abe02f41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e2cc48b7f5021c4010c4c92286d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0006128e6d3438739f3670ba5ccc71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f41d03517a453152f56f11edde8065734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f516c3acfebefe000c80b0164974735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc82706913eb58fed80ef289ffa36a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb3f4cfc5aae55fcdc5d892c058226737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa8907440b02b086c1040c420a4d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b589306ac5e723eabd5435e96e16a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231ac3967171d96bd8b2eb2f8dd1de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa4f39fd1983a4f07dec165812b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c834f59e19b1483d94e0b9999e0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2357bdf3b73a4d93613b0157d0abe1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa460d5fd3ca0531dc68e9201eb9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904402903b683addcb54fdc304ee86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01c7f8c10139f0233721c5f238537b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e18b93ee7c2b8e6f295358c21a596747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9b36353216c52450f7ef7c34984b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b70f729fd6bd3af0969140f7afc62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0caae2c6fc2d80bd68ff5e18df29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf84342c8b3930d3daebf6d9076739751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476bc2428daea7c49bc78ca21d84211752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d631567726f39b1da71daaf5b6c164753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2b68137964ed0d5c6e1f016bf9a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c67b7c6a9f0af07b307201c4db721755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b21a635ba025d398d3db8bce39bdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec258f848902bf203496a4ecb7393d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa21d1cce2c5825d39e6b57ff2bc4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e142eb8a2def007d3010ad7639256759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35b116f7271dc99a0a5fa0dd58b62f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3525e389a75f0f41896245601bc1a282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05c25aef1786c1f8be20ae4c7da443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb0c6bdbab49b0fab653ebb64bcd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e904c2ed6b1436d5eb2e5598074ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20827876994599ebe5ff551a3fb0db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc2c3d5b1591ad052f2b69f759cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26012af4ac592cb3034dcbedc17d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a26428390d1175da9da6884dc7439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502cb7a42d810fd9039ab1dc2830f3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0bf91e9bbd11bd4ec8ea7993956cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65470cf157a80727ff63871eea475712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573af31997cfc850c12aa3ce4f1d65513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37e42142961955eafe51495b8d85da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68bf3a71a6f52ffc6053c00ad057a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db977463f4fcd9d1eaab53e3051ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7198b87651a7367456f76be74dca73b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9fc4934a92c2c54e9c4d9c2428c8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a08689516268ad2379981e311989819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc82171d364bd09ef593dc1b63b0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596947fe63d74939a2e604f3dcb5275e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4710346de89c260878121647e57ec3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b29d1332cac6cdfa3aff9e69ca5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abae2e1e5004f21c1b835c6c3ee91924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754044f283826dd36e404984295958425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c084f50b88df272bf427bf3ba0fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6801155df820ce44a1e33ec46527727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086acdeabf94019a308dad9c5224391628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc266de63c0df53505ed680372545029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad7a85e4d41d059515deeb001ea3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df864c4faa2b83e090ce421b982a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac5ac6c6fda215db1f26659b0f959332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447840747885dd9d655e0bdc708682a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bafa88c2997ee5e70140d0f51af2db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f0cc410ef86a0001da621f0f9d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496895df9e3de83810c0ee521be21c3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69f7c98b2f4fc7aab1ecd1cc5e5c2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139866a8988785c7aa2ce12ce2f73f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d364baee79073364da37127983c64239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb357be87a109372cec3489ed1de02440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d0c4b959c69afe0bb1cab5af356ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbb2f093b3c6a614895b3f769d1cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdbc03b29f3f794d8f97b234ac1c1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b552f2d59aa86912fe5a7ce2f21797044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd9d7eea96cb548c1bc6100e6207245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be74f7655b443392b2ae15d67a6e2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42bf9007cc62152d622874c548551a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654289cbadcd283181390d46271b61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9220bb089d4c974c594da685dbe35f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18c0c305c0c2f9476746959e67c0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f303aef9813eb23c4103f9412ab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef0bca6d5cb1659c7c20fed3a2df352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0589f039ce7a0f3e1b0d8351a54e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369761274edfa473542a1830c890fe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb001192bc3d0c77b40a25aa2bf1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f3d27ce6d827a85d11fb69540096756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e5a35fa00d36ab46ee128272bc7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fbfe5979252b565e8159ee698b0d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badd12afc1d0a2c25e0f1f377cc7db459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4304ddbd195a302341316abb3a3f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fb39c94150582327160691c33f5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8f4b73608e2e5a1ae37fd4ca82eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2701751c7dba628b985513ef090a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa0db8caaf99d940f3e9da20b9241a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb83dee9cf39987031f3b80f3690bd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d351388018ac7044c03fbc2ce0f6ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8318907bcfb1cf3d854608c8b4456167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2f93e02ce8631a510b942175e5d9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca854ab0929666a2135d1b8d83319b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35801fd7b64c934fbe72952f95a0bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1a89a128fb43d8d912846a309a50b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322887d2049ea67946852236cca32a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235e492f16d612be3b35f4e9714a5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c04c0d27bdb176da3d4b63c0c6f7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eb174aad478700f5995f568f6513175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087a4088913186b29b5e78493745a1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e3fd0adfd78a0adf23caeb751d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bde1d3fd2a6507f2bd3e8f66d459778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0ab63eccd96e3608565d0163cffc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68177368f014eb79fce582637011780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc2e52e7682990cf48f01cca7cf7f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa763c8b8d15f3c68dbd311180b1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47364a768bc8e5a1f5fe1c9af2fbf9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc85bf45e72c842fe43f4c79132a7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf79043987029de14d9c975f4b19f1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b720b6b9ee326e4e878030938d8a3e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28bc93c1bfb2860f6d9dfeecb5f17987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a75fdcecdca480912078bd5c857888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80395b076b5a869e135e425ef642f98f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa465f8edd8f5b49a282329830900790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62793823cf540647ab1cfff33fed8fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9266059d0ac86aabd707e135fd489592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3202b46074f43cda228898502dbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd0a2e2d028497ed0cb6a6eab6d8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed29f0fa396b375a34871ef6c67478595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525e8c78e21176c8715ba9cd919a7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60893beaf5edfc5d21d47dd9e299c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46b17bd24df54e1bd21360a64870898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104eeb8559ae2ca6d485ecff039a49e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f1189a16635407f91d396938ae33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fdf49ad3b3e7c39da425ad249ba2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b868f0712f96353b161c2f5a167c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfc065587851bb51b680672f80c2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2c36965c2446607909ea12e3a0454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af60062b4a203f09f0dfe7010ba059105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808707fbe6cdb9c765d56f76198d127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634deb867506c5645f972137d2cc2af6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c679c537b19c1a172c59c8c7e7fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aeed39a24a9e94cc1bd2988afc663109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2633f94a792f1e8074640192ce377b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2924c8d08a39873cf81a409af7df7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906b3ec3cc7564c98c90cf4646bffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd069a5ea77a7d213cdf99adf92623113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81507de0e32eaf9717871969899f243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d982adcea37bc41f9f7bc325be6f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2854b9189e1752d5afc5bf9ef161d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc982f88c1e25bef7d02bc8d34321b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a9ad3f36c4474e6559e463382c1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29445fd13d933c3c8efd6d619b04d708119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361e8cd5304559608534efd12b0d56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89c119f5b4d97c62179e12c8d620d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536f71e46ffd0767a583316dd9d468122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85ebdf25cb99e4b8a741eed6c00501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645596547d50d24426581690a70155fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60afe08037cc521a38458c76b7ba0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddd9fe7a666dba63a74f0f42c91291126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a89614dba6c242ff17ee212a21def127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe01362f0b669a6f10376f2c93ded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2c140883210d6943c36c5ff07e899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120e7674bb04f9a892a5236fa962db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d57712eed31a57c291ecc6226202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166836f5bc43e85b548cdc3be889a35f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50459a51826a3fdfa31c488752505b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d89bc84141963a9e996bdf1114dc12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5514ee2b1be9763c34fa5b712a596b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e31daec100cd4087a90702d01f91d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15c1ba6980d23ff244a6681a3628dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3092f69e051d5cf47c6b95dfeac3bf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff0c851a2e1ca4f73062017fc6d404139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e7fc7520c6b35d4f8bf2a996dde7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544155c604351db9e97fabf8822cb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b858fb007ebb20b8c66f507e5ac81e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ebc96969c51e9606a19cf63f691f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b3115619b6c75a99746cffb93765144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab432f6459f82ae07466f0c867a91c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b4c5e4e48862fec745ed15d1cce36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc1afa72b138ddbd18154072703e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d756532d0f5d0aa61841941c1123148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fac82019b490500d069078c841789149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d8e9d94c49d75b952dafa9bbf74c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d4b0b8851b9ddd5864be870c0b73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583e0f04e8a3099cef4b1c0742615b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7d2ccf4019dcbe2c1de0f7e26dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250d3e9b67d8faf514ad67f645b1c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb4bcd89340ced98bb7dae6fc6b87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311839939006d0195f1e025ed7b56552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ccdaf3a1be65ed18dad70ddf6c72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc5c20d5c64bd0a1afcaaea91a4eeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce743adde0d833c2723756a326bef74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221cd9c1c65d230fcf3480001a5329b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8241efebad8e7e5266c4a109ad50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f7f0182d358064ce4a2c88c7e2e5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b9a3090f6990fe4e29f1260ce63c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8b7e203e77fd9fa799254ce0f6c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f1f921b19c5a0fc603113cf35506165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8fa978aaec6cf166ef604cbc15c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c252f536985ff731ce723d933611b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe4b981d3c2570a0b2ae5b3606ccd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086cde147107f4a990f554a56eb1ad1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81783518badb1d2f85370c85361cb15c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed69a9a22915706db640290e431c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83a86ff649becbc10a186bf61d55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c310f024b847b457bb039967b7c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850f3b52b878beadc1df7195db1009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989025e6116ebc07acb60aa8a91b4359175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4c839539880a60f29481e27aa0f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbada143d48ee7d3af907706f2f5db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed94037036c31171c09e7c8362daf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48981b65b6909ed6c67318c9379641b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9033cc6ac56a9c45c4193a86c0a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2303e5d114662bd42e3f218f22a564181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f018c2044f74f6108fad57394bd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f665fa5cc6c19ed3aef846b1c85608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886480b46156e0d19e66c7f3757649b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23155d4eaaa7977486dca07a0d9e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db8b888c7e458bc579171ce027416186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330261c7d28002042da4e5ce0197d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae25187ad9c08ae62e60c662fc341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a0a4f5f47636bf5b929047ed676cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc96413dcb485a4c7dc46dbb6816f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550c5b51232a359e8a53bb72018939191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e957901b3e48700fda07775d4a78e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a673819af967692bc7114930dc6944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a769a9068c1fd31f49fc3898ddec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378563c874a9621bf11f970d59c18a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fd593c31727b809213788551cc21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff9e7794672c3a0a561ebffd90fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a4a0225639d507dfcc6c49627769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d673f256cd8769d1b3f03988ac860b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237b6f7e949bb5c294592f0f67819c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac608c03081dd8495e88eb2f1ed0239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a061da4050ec793e11fc4cfefa6ba3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c254a3c6e3cdb0937351e9ffd8f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008500d0b8edd23e7f4132b7f64a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d1e65566f4a60268c76de15eaf37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d5690c8dda763871e08b40a76b62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cbe1e80ef1c44e2e85541d1f76f32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5888838216be99bcf4116d14fbd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e820cd2be520913775ff1c32ab94bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb45665edf9d77e63e3ffe0bbdfe6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98cd229492b4a46122bd2a65da63d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156b389a8a38e71479dd80407646a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba3723491022fa22571a17836a4847213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a57d460e3a6a3bda53b6a1b52b0bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d974ffc38876f35a74b193ffdf95e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4223d037cac66332b21f87573c9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b5e9b1249c0c581834a6158e1e878217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b9ba776e18360876b06543049da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89da3a8ce8270398a4c4cad240ede8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69476dd65ea0f61e58138413edaced220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314e9cfd67c7543b425c675be084e5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09163df776e3bb54bc6fe7ab4242c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e671543d74a84f9440bbc6bfabd139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9414ab80a178b57f90e07fe195c49b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb58255a6b528dd4d5355e322305de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012eb997d1e68e5e69f36806fae161226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b13b8fa369eef858632b79c760bd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bc21f1c3124091723d6c368085d81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd016ed6b7a1e8ccbae988be570a1b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439ed48d16fdff242108079f36fa54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed497ac0b7f16961f864e9bd3e99aef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892445a360cddee3cf0d734d7f3a5722232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d9e99b31b7d2ebf544bb4854dea3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa3ec3b8d87777dd3811787f75ed77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4f28598daac226aa0c29fa3daba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605cd984085388507f3c8a07ef8270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768b8eebb9cca394db18882d42e7ad5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feff57607019f31cfd6246db67ce95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2936994abfebb0fbef5ca5aea4e7b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb09de35fb9624b15c37aac5488f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bceafa452158cffdd4a3750db50272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103135514d9f285ad3cc8d7f9c4f444242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96655d850ee6c4c90ad8858bdd4febc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5930834c9158b5ea6fcc6f6881de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeb4cc18a195407788a5ba3a6de2ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951528dba5742773b08415932da28e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96103c5a81241e5d9fd8198d1dfd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bae48174b7fa8ec8e0679ab6d82f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbe1ce38d24a2cc06a9d6cb24cea65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74a2faf4367b64d05d275ebb4c3396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ff66635b74b0ee3d89746c7793947251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8414c8590441020f6c6ba28a884082252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa24883376689d74e1960f574039b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8480abbce537b98f880d11778472b41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358a48a6e350abc324082ffb90b818d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2803eb091e7ff5b96a71f92826bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d1c1ab0224993dc7f93c3901572e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33764f733bbef3d5d2241dcee5c8e59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca354de87f0757109a776453437c79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbdbcc054c4518bc34fcf5050a3283260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716b9a63b955fb625a5f0f481fb965261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a75d6c266c68de7b83fd65b77d94c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d2693ec45a629e1eab8427df960d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a2b4645d73c4a0a72ba0e7305e844264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bc92c178d3261719b333c366f6ad8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c3ddc00289dc4d340405766d27a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a09686319b156975814318b2294210267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8afdda914489a95365b6bbd4b8347268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4195fabe29378cecc96bb297ad740f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd48ba027b0524144484e7f6b9c125270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68dd2da4246dec909e49701bf7da6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a25755909c9afdc6a6194b7c3c8c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805ccb2566a36a1eeb8b7a1d3cbe32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac382ed3cf0dbf4983b9981336065f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513fcb5fd7caa1637e08dc45d07411275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07efde4799e4cdb8ddd587a64c708276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4542a696aa52e7e3e873b19ff564e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab987420596d97a292e0f490d9764300278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdd5bc0ff9166bfd4106ff819a609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064dd3927ee058db38c4aa04502a55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e4820a666e6decd8b04bef1ca17d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952edf3e533e1020077ebae9526c4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b41ea446e438027fbb423e959db66e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b0ad95baa7c00549750f361d4644284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f179c7825d9ed4cc176d379cfc34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af6da5b03e65d9f2079b1b347e6cbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af1014b5198849f5886e4a1253fde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ab1a9f659756033e4304e7d5b66b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cf4d270766543ee11dd12f5719097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87942da061f04d398ee82966cddd4651290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2d32b7d1c148ce6e0c9fb69a605b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3430ffe8aa81e509acf4d008a5f4dd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d71e212cc4a9576a3e689838de506293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a46c83031930a756b9f28df384837b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400329f894945fafd9682f3ed9638933295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec7a8885e47616493c17e2ee926832296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5229abb980b56580ae046dac43bbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ca6faddb8af8a61a443e96f5494fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dae55615975d84ee7bc84bf6a1c01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09379a8dd3ba006406bc84720f701cfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a330d5e3693137714b09b4f54c45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb44be0248f16e872f2f2f0e1b4b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd447416cd6b2aecb08477f88f865932303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a359d22ff14b4047b2b89324acabb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f839873ac9b40b16330e440649b7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be8f8876914b25bc3b874ea188b62d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24552e84ef35d052c15438aa14e76f88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fc0cccc03ef7949fa3838b4a5f413308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f261fbda3555eed76ca572e2ff73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829a115970817e5c5f8f11706942a35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248449e6572df84816e8270084a868311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdbcd95df5875223e5af7725e0dd6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662a25bbfce17e4065cf9f294f0ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb5e746b437a8fb20ecac9ce0c494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72cce1ed4db871b2f60539b5c688c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34caab3fffd220d41891b5b279f21d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5b3d7ea9f3f8a8c9c6b3882228c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf150bf0d61c5df85e9711712173a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056262dbca787d643a0824f76b9531c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f12eafa0a86891c393298aa75883c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8fbbe54347ca0beee6b162607d48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec381f94414cc0f9550ef4d91d34b89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558de90dfcb36e8a637ed7666c69cf3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf09cdfea43fa3796bc94dff784268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b021fcf0e8deee77f549b43ed027325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8824e2e9449675a54a0c95cd0c63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35bd2c1132db32da199aa2a3d1549d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87f7e0017ffb407de9c4c3f7cbbb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e314d0452a5ad637e99deefe1fb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569f079d2c83a5627015910ec33faca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3769d3102614a3ebb380eb2e3f4cc17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c746d068b9f5312ed2920b804e438f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc11cb519392908d4ccfe690392e53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f845eb1ee0731f64773d6410782cf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7331d805ae2a040c0abe2d3b870284e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b4c735cded4333db220ebf8a2cbea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bc6456421dc1e0770cbc385595f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7304b8ea581e1b215d96750da0affb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e29a99086f41d21f7b1e9a9edb6e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79a543c7c9bec13272e71b51a5f9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f7469ad74415029a29f19bd7d0b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd069175940602ea0ea662d176e173342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f1ede8915922e768b6ecc3815b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcd85a54f74d990d4bc5437f9efda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2aca85725669c7433b7f1c56fb27f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95a7006c6803bb802188c2bdd5041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ac0d4e31cc9ddf9e6e7b52f7edac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851ac994f9ea43d2f464486c3bcc42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277501fc10bb17a50ed926332dff16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ebf6e9f3b56f353e7e5bf4ac3b521350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311ec959a6edfba3395d2495759712351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586faff0dfc3fd34e624ca34eff8946a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416c22436601d0dcce5757809a46ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b20e905989f6c2b6df754c4bf318354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c673e9c859e7dd22a5ce94dab923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042567256824919922d0afb795a70bbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a3f66011f51923f5366925d3b6d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b382345ab21369166174a6749f22e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1525dbaa8e0271ac0983b3ca8207137359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210640ddef20b3937aeaf64c2ad1b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247a3c267fc2b52652a2477d2d1bfb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842afc46add50d810d48d922d34e1a1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1dad053a9dea5d89574738e8b24b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870f40b498d0da9808fa9aeaca5a72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db1dc501a3d59a98afc0707d11307e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66ca9c109ecfc8eb04adc7b568c43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ea049b457206c60161ce50966288367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577467bd68c03febb4a1b3f9372caea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76db847e8496037e083256909b7852369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09135cb2d1a5ffe41de875937e6dd14d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b85f913f86b10261993ba029520d0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30331be7f5559443f932d0b4c0bb29ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387978da9138490f05ae9fe8ebd27b60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6e23a030bee7904c975ee65f6b5ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c7ba1ef6386427b5b5fa17d981ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cd6c45977e718d0bdbc85e5db7e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d743aac8ecc0000a68e33ff55f0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54aef214b8d17e990b4cab9e831574378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52724292a02be93daa98a9658b1fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c0d77b6ded12dcdf2fdebb05dcf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468cd91121b26e534dfa4dc111dc72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed77e2da6e45848436754976b79ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ed4379efab34c0b2879fd15ee8c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06729a7a9385bd908a1a08bda6cbed7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55367d110198b43eacb612678dbf1d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24deb9f77a70ed81b3ebd1f608b041b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc4da759a8cf8c7cd2853504636e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cff71a284d525a3d33a48973ea20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612afcd7cb240ee0d844353d587ac0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383020f69534c68d43450ab90cee27d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d2518863e2e71692ed355e901e8bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059837e1f5417c4ae3af73031addca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ae13363e964391e6bf7359faaad3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91bb7df096f86b14eda3495e54f548394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a5c94dcd590e89d780f194e4e80c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4839035b7620b3cb93bd165d866ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129c977896006e66bb10a2864694fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ed1182754f33468a8b27f420886b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec5b1f8b2ca9d3c82848d73893c83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48fed40b198d9dff4ca7a1e57524d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6136ad1f731ef9f31f6c58f57e6a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e9e3cdd19884efac09b31651ca436402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f05b47f7c6ffb5bb73269e50b3118403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adaefa9e5f2d443ae14032971ca1e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f570fd9a7762915622e21db7eea97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677bea78a838d46434a15b06961b4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde00094419d1b997df4c3ce3d3490f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78578792fc4e87109d44661b788416408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982e1cc36bee42d9f8dc059ca550f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7889ac58618ac8fb3f6343d166a450410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8c4da63f83fd26e216e590612c66e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a458abca3bd307b42aea7aa4f311412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd74547f14301d9816664ef77fea18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44144a024e2c84e519e110bd3ce170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139545f1f442e0bd69d54a3f225868415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6a4652828d685d59d5267f6cb3d8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f2eafa96bb0af6fc1e5466931d86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e9f58496553ade57fce93ea4f3a3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddea1552bc0ddbec2f0d233a97e328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d0c22146e6c5d52fe21c439489188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370955291bdb4164269c537fe276908421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf45384ef4e594afc24377c3e51eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0b20c7cddc9e962a3a6af95c4e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027148fd7696c820b82b28fd31521c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e26041aef6e55c6ae41eaf5a95c8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797f1560e2da955d0bcd2f3a159d4bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1178354f881c5d30b087fb0123406f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7dce67fb7ac79fe0a9fd5ca47807428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61022013a40228639cb360b650e150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428dfa8d7c5b3ee1095938adf4e68f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835deb97c344c6ebfbdbe9eaefe9c526431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fc5b7db5ef38f374db25388f84170432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2504bb8405940def73894902d42c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe909b567eb9bc75948e846b9c8cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0f903930daeb31f4baf24e8aa414435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892010755c0bce672ca721e5a5a6350f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813825381ae3223447577f439c6bd15c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1471f3c2ac2e906746bf87b22aeab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48c6ae9803eea0194d8cc9ce85030439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dab392f739a5d8599b8ba0ed3cb85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcce4bc2822211c761dda00086594e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd9156886f7b8be174681c245ec51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e88d628028091371f1c64fccb647a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64c399577bf08a08935799ddfec99e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5889bfad69ddf67b4ea122107d8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770498f5fd0abae6e8aae9f76eea4cb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ef7de46f23571e1d6143c011aeb98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e12f5f7e77da5b4aad5fb2e5d652448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d46e0c75c36b4fb4f244455e5715f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e1a0163156c0c235ef320d0bbcf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b6528ca8e5f0dc3cdb6d0569c1d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae0c157b1c4314584bd34274fdaec4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbb595fd528cd42478befe7f0ba673453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e126e24c8f0a82c03e69c5539e35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac354838118eae380b9581fe90217455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dce1f3440fb37785fe124e2157669456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429eb64dd868b326c3724b39177ac5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c81cb321d10257dcced0a4d59a2853458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101fd1f091e0e827f8178d9d283c56e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee65c9db19d57dcc6a60da8773764c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c781093552f59c2663f8ec61bed6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461c57e18ea76d686201bb4338f2a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2624da103f47f8f0cac61bb1c5d387463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95d1e44d52904b086cd337670dfd31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12bc46ce60c9cb30a921b321120c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7551e84c86039fe79095e39b09d9330466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc455d042a72b0f0546f60047209d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a584cffdeeb4168cce993f09f6d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942102dc070b75bea8ef0db7105e8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a1d2e6fd7dce9dab4c4add77e345f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28c171c24b87259ea29ca931b48bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c59bfb4a36647588126f6c97a47f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bab132174ba16a5393162e1cd0eb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ddc5cb0e14fe97f9f18e54fffe64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead7078eda6ad041a65bbd720280fd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc2a39c0b87c9a94472796b8271975476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181dcebeeace09db5ff3c961d94cfc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6bbb3770c186680bb45730e1f347478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8950f3e87d301a3f8f89e69127361479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d194b34705535b21d6b2b84bd3624480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041d205de41a5028d6a706b64fced4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c6d829582435c34cd9ed2fae5e48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f4c71eade43fd0aafbc46a3a7f8ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef31d4d284b3f1b0a1976ab4802d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ef0b7a1d2b49f8c1c4b3ab338fba1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee44fb6fbae590e73025cabaed4cbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26393d10774cd56666e86efd87aa11d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda32c40f28d0a274d52458cced924f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f06c0046f62efe96dc1f0f30cbfdf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06481886c1adbfb814b999a24aaf391e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72cfcc2d7ed4b632ba05d185e487c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f875550fbb99cb3fd0d6c8a8f01871492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29e62f67e189a36a2de30c416e5fdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818607eca551a85a59873a06b55039494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc728e4a779f5aaa5d47d6d83e47f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff2b455bbc95acba41c2c1ffbd9ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc6a4c6639015ee7cab3c3b1b6460497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af395400dc3976ef78b01810093f225498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c65d73aa0b29adce2d368b5f6d17a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c98e5eece2de2657b9cf6842f64b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612042e4daea5e93b51f50d09f87b07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53cadeabf53f79e9ef74467a02db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b335ab26c6287bfc3daf79f079dbc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246ecec5884e4729c5ed71bf7ee6f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a68077555559d423262cce375ea87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5d1bada0eb9cbc0d087f3fbcbe55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a0a1febd1b38c80f23f27d88cdac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c06f8ac858769c6880fa00572a71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8527fd730165a18c66821c21dafaea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5ecb9a9743ff25effbd2cfec0ac9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff59adc8fa911ed1c033190e7f369511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295836cb1f3113158a8603905af8f4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52035fada711fe8b65ac6027d183059513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ac110bc01d67e6a773e0e81e487f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37a7d11acac4b44402ee28725571c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e450d610630b83cfe04be106fe082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08400b8efba7326fc6caca7942139b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cb68d38802315fe60899dd2e1d333518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67762bbca7960e4659f6ad42f3276519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e0e090af0e0be5ecf425a28da9ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d524dd45b22b0c193bf47098e861d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e6fa39d7e397a554e1007fe39517522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c377528c6bdb8795ebb25578d2c9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9c7cbd4c8e9543e4c0368c5bb8506524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e922d23ded101593295c4e722edf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a88bd4bfdc26c27114e38f1a8101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b8e3657460a3df0c0847c9d26df7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d41c2191e2747a7c96831409803f8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd1717ea06e1ca717f7f7e045e059529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117824bb7ab7feb137a9b0b52016ab8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2c42932735607cbbe6155fcfcf06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427894d86e9180d0c73d4ff435d2f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051723c6de7a867f86bfce0743584d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e16bb789344e12bbe061624cd2b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbba57384d8f2b9e47fcdbd6d4469a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e411ffbc6876a3b8615088eba1d78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad36507518bd6be2a33b043cf63f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb202b04cde30ac8a1f5506df0409d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9cee4a5f921c624f99a8fdfa348e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6212f9d2df34c817a36a0401847b98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95543cccf1413b9967328dd2a388b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55909e728e17a6bd1a1302d889d5f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6fe02a0d2cb597009851e2607b16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6f835cd2228258068dab6780687aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2989ec78776bcc2fc92ec6a72f92a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e6be91c618234fd6846624e05d33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986747280d43bb99a3d6bbb4287c18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3247fa3016553b5f42ec150e2f72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbe67f3711464edaca44f17a36d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6af7fe515b7ae606c97384ec2d58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3de36ece2d8cc10653a23b43ef26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b246e284fba2e6b343a80406cf8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d36133403e9e282417eaab0d47f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be9dad12121b6eb08332be03268059554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8216b9a1c0497e8c6042a531983624555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599480a98d09cd6b1498c9caf3d6501556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7007dfa9c9c498c75fb5053afb341557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee55ada282b533c7e61ae381cbb660558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1508d9564666863287ab825eca4095559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c54b9e650c782db888ddb78b37ef5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c964f9b1a7cbd157c97fe64b82ae5cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa27cd3429dc81aafcaa978281b0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92126fe58206421cc5d947563557c7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b061692c885082a791a36935b7e6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c0b5198fb74f1d326b85e6c40745565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314cb319151456d2bea279cae54955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c8b07bb269e4673d9cda91c7e5ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd68d1f177c3435dfb5d8cd580ebd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e3d197fd824db85d97f8b82813b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b9f00b558450626e302d7b5b57f6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49154732c7d70175397be636da82b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc425c26ecda18dc8146694bcdb387d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5cbbbe4fac994966391ee92f5e92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f081450ad0c82f12b133584a33634574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ea2ac127de5d28b3167719eb23c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfedba1601eb4fbd57eacf0593b35b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dcb90eef31aa5e01a0685d0636778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9abb4e49f89b90a56e237ee819d0f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb715a670891a63bb162660b4146c67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed00e0375395c0d273cb2dcb531a08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f47e7b696a068d23bbf392725e5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e390c7cea27f888ccedd2a46f585d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d24352def6db2c7be95afb510ba680583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e353c0e47bf945dd7b23960e8cce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6686fea442048bf6f74d1e3b82183585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2d37b762d330e71f24597583ac35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e924bd4f994dc74e4d9f7cd928f36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01461a3886b6674d91aa41e34c132001588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27c607b1d181a00d76ee45099797b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568fa587f4924ec1dcb1173ddf6a92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb60a3a3362340ffa732fc2222a201591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a82f30d0a23b63d2b3105353e2d32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036de6b77ad61dd12d94c148f01a87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2439800dc7f1269191fd065ad45d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa624e06803917ecd8ae872e895a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d1dcbc9653997c6cd9a9723d94ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932bc4a92c593880fd3bb65a7f0ea17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabaad968e54ea3a9677168bb51e66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95fe8388cd6b1ffd1212ebca100c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8ad554aefd71481f17b2cd6ffed8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff748e1939d98e1e0461c5ec84dd3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9f0c9438dbb06b39b925b2c96a766602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140ca7567ac877077b99ec771a020f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9628b83897d8f4e56edbc52b70d26d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c53a5a3ca9c7f9ee8b0622c3a6d10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b7a4c784daabe54889f27d7f3920606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a23e95448712f311d037a3161d584a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e9b59d0d545607bd32f0bdba1160608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67fca1afa5d46a0e3e2b3f93eae151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e20b6ff4f31610b369d8b8feb23d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f524f7bd950ab27ba75cbd6b64ccc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196603ade5b3a2cf3ac89e908e1ac699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d5cd6f1274d3a95fd2a1b25b4703613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dbefd0116c8eb306b764b01aa6e74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8d692fcaa95b02392b4a7a7b9590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d165d23efefcf2918cab455899932f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab65eca47a8464c510fd5527ffcb77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c01c72aab79613210ac2c58a4f78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d41fd46d3de20363fe17238714809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a00d6bce017f155deecba17939b54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016bf43b0444e6526a348999b1508c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61567e6608341affdcf2cae7da975022622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a026dbf4810c49db832ebd99e330c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2146519f6ac95f1b744caacd6301df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa74bc3364ce9f26dcbcdfffb7cbfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a697a6445e57ea88779569bd70ddd14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6a24a1323c5da47161114e6bff68c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf77d40fcd9da82a7903ae3cf0ac91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e149ea9d45c1dd97001b53e6b90020629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e97bce1825da3a11b7df6892c04f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412c07957bfe6c8ddb60bf9f77524e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c8af6c04ca342168593fc8ac7ea12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107f5270ad1a5729420f5c625835fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc67e570727b2ec13e51ad51d08930634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381a86eb319e4a1a2cee477d92a1d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c71202eae337ff82db46bfe3b72b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1582f0fcea5baf0c24929f70635c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025461c9658f898351374810be68363d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd2db1556d858e2aef6234312eec88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e9e9333a0311d23e6cce85abc4ba5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b0a36d4eb79ba5fe53576581eeea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ebcf6780d8803a17f817c070a20f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c78eee5ebc6f1b5a35bb9a8b1bef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4473a81463dfe8c75d34b816b2e24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d186e3959173faaba0f39523c6c97a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f11e26dd94bc62436c70987278fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aacb065126adce93685886eb1e062647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0858aecc6d1335516af8a1ebb44f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43635a749f1bf613632dd82f835a617649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e8046b1d3b5c6730a02a94d3311a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f7645b5df30868dfb214cbad49a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874abc2fbddc68baebbbcbac32cd62f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5996e2c4c9235bf405938f00fd5a83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d80460ccc12ebf5bc4d68d41ccb29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623042155eed0733900a23a82b8710655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a542afe66b599e2eac11ab2aa0db04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0fb0963d994998cd351dde3285f7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4540380cf0f4f9415b923749532f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266485ec62ab8e169e53e43b12e1cda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d01d1ee1d969df0756d789377e0fc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c254f110600da670ce506b655db68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ce3a834ab7fea83f654ae43902db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0a07305ef70c8080f02af42e104f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191689de3388cfc5920fe82aa357a5b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bbfee1e1d98378699f442053bdfbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c08b3cae401caebf6f0b801d1370666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985a59ebd6825222d46df507a1f24b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576271daf943017611473d64bea7706668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a7593440562624c4284b8a1ad509669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71169540e615c5293e054921430112670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f1b0ef1563c0fd23350b32cd2eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d6a8da71b19ffd5c2f84d5ac1b3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e93e7a82891ad9e733f6daa1c7044673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c71a460f547937fe41b6d3d56796cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2db7dd99377702c5fbb14a8d11be0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9a9207860711e7bd3ab229926fcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc5ba3d4842b816666da6a636c8638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7516ecc3bed5b075ad6a8884404719678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761253b039e167972167ffcf70411a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765fc3c1277fe5777946ebd4f830d09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eabe4385371da271fb22abe5f03f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59be841c5592b9c8b625637d93ffe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e81f1f0602dba4dc1ac0c76158bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ee6e3ea58e542a3ec7e6473e73d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c1580cd6708728ae79133604bb1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3760e190fdf806074a415e98b1584686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7578e8a7b458da9d31fee60043b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c153cae589b7090e5cb478160fcc82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc52b1c5f09afcaf25d69e6c13586d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4a79b09c7019b786e4f0413891ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772f0273d2be2c58eb3d813fae6962691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4822b86cc2c90fc0d673a3c6bf047f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99044779c17fbab9a1a03a9f471596a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2736e4e23219c799042736e3967462694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ad8f4fa90f54ed85f6d1ffdfb0ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546f402483ee4102fab411fc0bfcb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b2a039f9b057bc6ab939e8fe3cfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed089e341516c99f4557f76276892698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cb9a555be43a39cc8e282bea4405699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc89d5e1847651ff4ebee72451bc3ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed7ab4ce379c94633251362f5a6d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345a136b70bfdc0b2f44edac1576d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080a9ea1ae452edb297c2ff2b0111b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f397c58692d016c55799527844248e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e5f7317d35dc005acff0a05bd63a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e16520cba6b03f3e1455490d8789e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244339f7304a0064a4121dd2c84035707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f5d915942d788242fc7ae8599347708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2c3674836506028d3927ec6b1bd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dddf296e6bd4dbfdc78e44a02ede9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3fdf3fbb9621cc5b8e85c542b815711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425afaf60cbe28d13e62f9c768b5002712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d136db1cee7e94b4fb502ac337862713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dab921d88544e4b2bb74a14182ebb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ac4ee98491ebaafefa6a14fa7d30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6f8431ed6137b8920875e74a0e71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415651fd7bb47b48c0635b21585c5cb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e88f877f6d349f01fb79bc6f619cd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00361062f2b85a045b6e3f2e1bdaaaa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee72ea9dd99b18d789681c8d48b28e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac666d7b54275a740a6f6826da57f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a925a3069db72ec35d05fda82a60f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a88635f317650eb374b9529d5aad7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c3a0ef4eb16fbed8e7e461407d35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc4e103e57318c387a1d49fb6f0a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcedc2f781bf7def728d00a897e8b14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f8fed49a89d962fc6121606e1c1e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c043650e4d0fbf4b4032196cb587f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b9127dfd32a69bebf078aba137ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c1d9f7de9aae2ad1cce891679915730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3e0f45623b04c14dc43bd153c863731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ef2047282b5108b8b82bd517518d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0fc73d9f38f194faa7e0ac6326b85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a755a5a97dd029031ca53f5d0b150734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25735bbdb7e5bff2c89b41699ef76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c150d00ba218447e5e1b1a04e8305ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fedb4be0d947bf1fe9cf14b1d9fdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06bb9a385799070f03e5ab3e4f7b50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f2dfd501a876bf31858346e05cf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b33dfcbd6c14c49da726b3645596d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874990cad2379cad15a8cf829ece8379741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f672ae38089cd22cd7f720fd73960742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154353d02fa2dd245d7b3b1b5d59298743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a10e262f5275cfad40507adefdc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2452fb8770ff880fce3beecee2a22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0637854db4e3503747e781320efb5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8e6250e5f5a3431c667a43bc98c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55282b79fc28d885f6861273d1d337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b63e259f240c2612a261923ecaa50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf605d80310060acacc99ddf5565c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a373adad01fef9d67f4f657876431b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03dda4a6a289761862e82213a0658752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386582ce144a9b2ea6dbf03749b62b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>