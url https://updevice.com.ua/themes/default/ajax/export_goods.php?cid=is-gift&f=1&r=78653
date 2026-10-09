--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb0a1938b6d8e1155ae52c7f103ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276933c0c582b289af2daceab339a6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c80f6cc5b3e6c16cf0943bea4d723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1198c44e36c26bf6f6862f6699db1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f764fe343774747ab3724f8c7ee35d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b2d1c5deefb4f8b022701c10fd89b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5566ed5df59c53401794a72e8a8f72c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42871d5380ad3a6d68019d66a8813c058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a9f6605d5b279225b55cd63ac3129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533cbafbc7fbf229af0e9a7e85b9d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a919a3a0069273b096ecb00afb9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860723be72b27749ab9c26b83b1eb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d51851aa44ea63ad97e7e8da38ce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37b2f68fc285aa5aa38e8d1c4688014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea325b9160643feee8d59c2fd48b3aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5f6a07e5b68af6ac83610c06da05816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7eac6eea9f4254330dba1a3814bb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23609d701a6d83c5bccc61484b2fd4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96fb05d59823e963619722a84662119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e7cf5d3d2508f74c25a7fe83352220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4772386629ab859bcce3cb18e97821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e71b6e9f3a75fd4fbd53883708c9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca047b191b28c72335895e1111d5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade136e38189bd082b4ec63c18c9aa2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c3948eeef826a8f45fe9d6d55e0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb743be61b5ad58a2047350f166affc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479328c22b6c58278e2976f65ce1055b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f477b41078aeb4b55b079a51342bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073301c5830ef2a13cbbe17b2e907bda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305c8d54adfe928adb372f4babe10fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb591cd6f06813d65e642f6a4d86931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d5a705baac063d56a5daa7bc840c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab61b6fa39f0c40740407cc3d84459e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e5e07afd4fb0b1e530b6f9b9cb0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83477f3a86f99a9694f69212bbb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db83f4192d78daac734bec05fb886736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de131c023b609c42dea8e3b13266e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549fe2dc05c02488915010f56276d7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47984f0ca41d68fde5529df4ddb8f0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663615f9ea2a86c7416cdca2813d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c8d7e3b574d31f1ab1a93a953e5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e0f6d0c7219c94cd61183b88538f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542e46a023ee56be04d9647ae986ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b26a15d74336e126ac8624d94dc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49018734466d524a2df05a5a3ba5a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650b5c7e9e341cdcca95828b93588146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910cc7b34175d52a0af9875c7d9a4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26c62db01b132489b60c44c40705c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc333196fef1f4aca9f16536e0328649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f329598aa9185aaca476423234f6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277e2da8538232e05cab74e92487d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca15028e8881c6a56fdffd86fbcf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1f9b4bf4dc6ecb746c91d50f5a0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165ffb9ee63aef374b1ffd2439090a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d9f6de9e90f2c47e02f278c0f5f0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e6ba8385eb2bf6c978424a86748d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9097aacd8eef5794d8e4c1069e61157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3696153fee7679c360b61b502ce6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56cc8690695c8566ad02f4404fdbbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea186e19d02770bebe228dfcb6e0eea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727e14de925a472f89dac9bf54ede7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc7f1ca8fbd57e9f7c329e17b2c0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9182e33d4c0a85226ff1030e35e7adf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f46053b1e5487934d20d78418e04b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441634cf8b5343a22b794581d3f6ea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146b2b357de9fe5e13d1b816d3b6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e176bb773273aac4f7ffe71781b6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bbe6cbf59c4cdf4fae8202e8d355568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27d90fd9c25f040057dea1e2d916969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d90f6df7dd9976f9f7fdcc6d01b9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f40d7af0bd649bf4dec7cf44cca0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed39afe981811b09a6b3fe3d47215c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe7aeae9c0cb8808e140846b89df8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af1ded541fdf871f31acdfb36255b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd105885aeeb35420492e51bcde1bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87898252b5a6c534c57d4cb57afd47076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86b9b9bdf65b484916a8f78307fa2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d11b588ad9f9fe0aa7ad3fbc2bde878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79099b4cab68c4f7ef10f37f0e034c5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febc68b75cab58abdf177b4e9b7fc2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689953623b5a91a2e4c07bcb5400c3c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863bfe941bc6522e5747c03d5bd8a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808c2245df0a5f0c18a2dea24b340b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4046816cd41bf10a30480bd0217284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c01a2b25212629930d3c4f40fc31985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85f6c7ba6000b30a4c96b8be5f22e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813eda92c2b7d5344e9d3838eb1c4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032415b36eade6873e1bf1475695b79988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0cfa17d1ce4ead35579990393ba7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0acd900711dc45339eb12112c28d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865d7aa4f7a83a12bf595383f1315991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d8123bc65a61f553d5eb69eb30ca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677314e37ec0f2aa7e63fddebc9f1cfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa99e64e1d765b30936381367170f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469f779e22e3ffc25dd7f6a8fe83fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848e623f7d108c10aa6debac5d88ca896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695343ef7771f4b14fba0745c87064e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac52e18b382738f2cacf6c751408598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1f7791c228cc322bc6a67824897699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347c2beefba53e99b01c17e612c06cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d4b35694302eba77816e441666445101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0393d061b333a39a1ccc1b28a8d2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ebbdb7399d354a1f2be6f14806d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d074369ed4062479b552ea875b3bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300247c41f081c2fda65c9a408a2b35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cfd2f66cd84f854799cb0241f819c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c5e77ac631c5fccf2b20fdc01c1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309181e2dc0261745aae2c6ee6a54524108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa100d5c77866c1620c6103ce295e3c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584b2c1819e16edbf3c4a500ee85a27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9b06e78e4e1091ba669d1143d469f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6c1165bea5c37d113ef456b1abed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece89d5de5e99cc4e27292a305ce6d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716a67f489511f827397eb059e3443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d2bdc804f0ab0499aa1e6dff5ace115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62891f8d7d2a84476618ce799252bf73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124e0dcb879e22673530dec7687f47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea75db2f34342141da3bce7fd1978e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a570e7f9fa584491e0e5a958e6fba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf657de84c28d64be18c2cdf48c5991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1d0fe5b07fb78d8f85a49e735f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d790a4bb47415fbfb71ef35cc095af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2cacb0507e373cfe8a350f1f54a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747d8cdd50febc53ff41cea800693e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f39d003895f1691a16fa72846aeef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2af1196516fe55bc75ee24fc6ed4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7077d938bc3bcc4efa14068926cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22fd4b116b2265d1d8f287fe69bd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcdd4a347883b69891bb092533777c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8c4fefe210fb1a275a6054e1f71c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b16a41ca793b3424a9e89d86e39ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65944fb6969858d938ba20ff987ff38d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa52142b8524671c4c3b56d837a0d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db13531ec1ab1dd0a060c3f5b560ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd309790fd8b325800108f3a24943135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce969df244c8ec9de7c235b3a630dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed217e29f4c0509b9fa2d7213e50925137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6efa23fe8e358d05a055c8ad853f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326df0a4fa659120666060b355f2590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c9ccbd10522ffad48383da3d3568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d441e57c053df688a67c0b1ac2a609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794f5b20dcfd79b08c99bb3657b993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911df175b3ebb17d9f0adb42e6e9372143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d68ae2e039f5fb281862c68433932144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad4e254b50befa15d953f7afd4cad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5aff13aff299f08d2e306e88c3b2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f6c95515555c7f884ad9dbd99685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700434da504d8add2eb5ed1cb0451ce4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ec350a576e8521c4d37fd2d7b213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea17fcc89584c9e10140629e34b2dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1063cd1750cbd9a4142458934ca32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db09324c54ff6d92bf6aae0ade8fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d444d74b3497237cb776f82e6ee160153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b18bb8641b1d3c029f7dec2c83c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc7975934eba028d984b6eb1aaddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a20244ed1895cd9175764f76032f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc0a5ff50a21bfdd73bdccf012cab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8134d6f449afb90ffe5e25d4c86f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1683f598d58d31512c30ec0288780b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c43b818d26424719d005acc9a0f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8830cae0b7fa25e72a79bd43acc70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa5da707c3f10f852f093b929f78f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c1b697a971e42caeff271de96ee9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc054f4ba3b80fec491a768f278734d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2f1ab4ccee535d1e367acc307049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe37f43f502d182b851805ab29b03a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58d1dc1bdb904b1b62038e0719cb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb01ed57dcb52b18a9dfcb1d5607cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4938919ea2484b8b5dc0a7150fee4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a628e0e6ccc5947a5830b2aee20a43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b31913701e554984b59916a52fa656171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057102f951a55aefb07c0c0c60768c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6937cf27003d32e6d50bd2575e8c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887b4b71fd22bfad83c5cc56faceec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f4aa5cd681a006ec74f20331c33c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37e00e016258be15055378785d998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936622f87c470db83517d4a5fc24d435177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551f783e00e39f2fc02a01d1d3e7ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543b6e1f71b9450cc19971702508dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363a80bfcc0956dee2fe95a1d70cd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d29a5d96df61d9925e9c20ea2e84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1fcfcfee4e5d4be83534da66ab662182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0e7499c0b9f50d741f4a179e8121f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f84a04bc3ff2334482e31231e61de5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcce78838adcb83a5cb073be5e1cd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c622a579e556c54520cb7ad851738c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c567cef5400086e17c49d9b47efd3c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033edabf06b81f33602a756bb03aca24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def58834aa0272d6289f792522b797b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1113a4b491a95445e4981913901d0c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c16e49e7a444cd11c439d3af3acc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadaa20f2010889c7424b0ad67cae95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a4b824e7deba9415fdb45788b586193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a76a233fa10020c59bad3e87bac9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b75492174a91cd424aa47aa30367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194817f4adb9db8242c43ebf1c25d40d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfeb47dcd7741b550029c6ad8df9c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e740db406279110367e508acfdbb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f85784f68c4fe58a22cc23ea67c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e97e4de90e8697bf49998cc75595200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718ddfcd5329608e9d27b32b4ccb22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313ff3c86e29de67dc56ee8dddc3b04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279bf3c5be6e5cb27d7d0094a38ecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb0e37db29dce332e2231c4c10ead204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb588f88b81f60ad3cfc317f9f31d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76d84eda8211c37435a9e12058c70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ee013446f14c02f5dce68b8469a96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf95ebd2c2c46b9bcb94c67370e28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9125b7e24e3425567d4a7d333725e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d02255dc16bd5ef9700fee9c1c6f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f73ecdb87a9752e69dcbd0aadccd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c963d57d3525d3c1110212bfc2efc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac6abc9b10b9eff8d33d5feb91176213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de6c90a11c1e4cdb7aa09147186ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9726326ccdeb91297f707b1a173348e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe3b57ec9823cf1d4a7d7ad2fab0f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6e73e17f811c0ee2f77da3a9d0d11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414487e19b15a3792e8351fb3c791c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee8067d193d8ef7a548bcca7916c99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b9b5b9dc9c6c07441c3ac3df08cbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27885403ff6e9a31c728e0c3b630cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5f36a60e5208de0c3295fbce6c04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a907d90474140e6c7c6b1c43f88f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ad67a7593b87d3c470fa61c89808224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628656c6eb0542475c0bfe7c4a3853225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e1b2351ce34ecd07a6cba7521e10f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112dff5e73e3c5e47f26603168f229227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457426b0f4b2e1e8782f299bd62fa623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3eab455d55db96bfa101677f4e51e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9424f49ab09e7fbabe4d0b349b19b58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985341d46d5c9a7dc0e702fd4110ba1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96b6bcb5ca61c17acda3bbcb3b8dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1a03edb78f41f0a989428c87be5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f9a8557653c0809984f397c85721b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb2cf30b3c7dfdd1739e5aac4f13b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f08b887498a0e820273eddce94fa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff15f7277223938598e6b290b50d41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b72d74370d3cedc0fb491d4f9f9b10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962972819fc87813166a64fd3434ca66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b0ac70c4e1292109678f8146480d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ff05c089a00a7057ce1c8d95e3ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb635aee7a2729d15e851611e0cde0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2cc91cfe2bef531205b340f0fa27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fdd3b348eea97c45e5cf36c9feaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5e5dc87ea808d561626a76ec7088245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39798440da3953254c725d82375ff75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b455d027add65636047279353a94e70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa415be90001c3a2f640254349003f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc23fd9b28b7e8cba66744218a5e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a85b30d2d93539d207dcc46ce9f72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9b9e69e81575d3454c6e2a150959251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e919990a70b37ec4c93bd8a33d4e379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a0ea9d6ad98650e4fd74a4761d0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1eff2e62713ab88c74d89c563bdbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68493e987450cf924a6cd42df4fa3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ae8b91d9c197417a57cdf1205f22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3f0dd5d9bec8ff1354e98896eb180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02606dcbf4d5609024c1931097221352258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3d9fe8c3c4a40e7c0adda2129a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9f0aaefdca63ff3ff393c3c33a4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf5e58b0a4cb9cb4d47f41c62314a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122bd021449be81897773118f7588b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7bff2af949b79510c24cac601821b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e630fe174304b4683a13e221846c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a89c14163f99d51e557bf314ba51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab67c4cb2d6d75773c38fbf1e23e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb27f18f06b93447158ed882d2ccfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c1ea5a0059e5f5b7c8e281b9e9557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176fef7384a9d2ca0009907f0ecc936269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215108610eebe297286d794b5be2174270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81aeb51f3f5f6e823451ff836689fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210adafb1f0bb1541325fe68dedcd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fc48c9abd3f4abffb59906495e3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723ef2e3b8a1766f2437b6db9ab86f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3fce6d65723802fdc589bd84a022c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376d99d6963be2ce370531fadd73e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa1f89b6afbbd1120dc6cf0572460f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6d2b55d9ebae239ef1453cbee935278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd730c20395c46943bfd451666c0c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc92c869ff992558f75741b022ae129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c48050c91f4c853fb24635dbdb515b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653659413f36090d0b3cb871e53976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f4f1890de41939ed190a5d9fa1e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434921515ec7fc04e35bb15281355fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0645a3171943d41d54325203e49682285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d91e8a761b4c86a28d5afbd65a262286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ad940ba46b845d48110a37467ccf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480019bf89a52abc398fe7441ac563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da62bfd473c61d94a9cc89f3bb781f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f007d5fe647ce2472a5eba323f5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f30f5bad460ed407b73cdcfba62f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6fd48376a2a788f36c8383d1cb03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa9a49f82739a3ae99713ce67eaae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e775cb6064b3185b8870cc036c5498294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440eeecef152acfb8422f978de7bf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f7258cddfeecbff6a643b7e467d50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056793414ccb999bb7a87b082159a372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a29c4256ab3a917fbe9d87b682fc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbbea0b20a165ebb6c9a8a3829934299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902331dd95d24872577104782ab908300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cbc953cdd8a2b29ae43ed26a0a106301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dad850153f7fa169ef29aa6be01b0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757fee457a8efd75731ee2319508a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b501fa7c12db0e2deb162756583f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572024060d8308070d964151f98398305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f30cab3e835ff73e0d4b9069e5175306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d850ca1e1580c0156009e2b44e346307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea23c708770b0b1e6a630a687ff924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1669b70e8cc6a94f1c5cc5d3510e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4861858f058e9daa0d76afce09c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23a1ab727bf5613195bd30980c901311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8521c7d41578b64e2064fc0c8b2da7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dbdf24999cce4c5c5a076aef75d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbdfcdf6bc6b393f2b72cfee669bcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46529fdc2c0056053da7440322c82c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c17d3625ccfd862f0bb9ec38561d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5169169c9a89d18718840d54432dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7004a286f1f26811b8b912bdecac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b5749a353355266147256a265e96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561318b5c50ed418a3cfa98aaa17320b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111afbda5efaea86e901a2b2a52a4e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c187ce14b9109a1486f4bdc4e920322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432007ab330d5fc8eda9a84976a2e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6b8ed616279c1fa802823d03eb75b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979625c2a4f8bfe31cfaf376244cd25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da2d1fcdfa3e553d0fcdd06ff20a98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a23205a7fa3d023c1973bb7fe6d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b612e76f6ddb9b4a0ba2eab2fd2af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157fcb6c67418394f587225a765274f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f62fa1a53f9b5cbd5e8b0a4160aa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef4db82de5a892b52273281b0b5f5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602b27493769fcc870fef69274d540332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0daaca07ea9ad8a44ac70f08a9e86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c6d7fb355876c7aa0596c29241f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0ca0cf5a528bf7efe43ae8f04404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd5930624e94fe9e8e86f56d2b8b80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2d4ba9c747abc51cf4f25a13b69a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e381631bce04c5fe1bb65659452a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df9c0c9b427ca48e9b4ff578b3d00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1ab6ddbbc22d306b0a9bb893d920340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e29b4dec432a7582bdd4c28f16e287341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcd7c438e196d98ca760913aabc3d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28e4432eeeb1bd4f809fdd07e18cc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b56a55e6df9d5248e17ca330c690c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072bc67748dcee68fcbba39ba5b37d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03f4c11a173b7d33c199ef4518942b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db04f759cf42707eaf10de7c43a634347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f0e8b263395342cd834b182f2ba7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955f103cfe9fa2659d78cecaadf510c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47994c85dcdaa3f20a1ab1960d5beba9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357181c44436428b2f11f1bcadd217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db746debfa0424958914f13a67daa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778300e9135e9cd3ef7dc4f0b34317353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df040d91abb3e57abf4cc1d891d2ccd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3ded4c095b2cf33f80a96e31d135355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf137a69cbaf5dcaa1f6ddadf3c6c20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284063f395b2fb3715cba0a70449d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9eeb2f040b82274aa5ea52f9f722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128df3abe0cc97f3e24d595b39af35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b007604075fba6be24321173da35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b41890c00682a1778207d77905b04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372179aa6cb23dcf2c6844071ca15f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad66de8333f0cbb6259f28c1f4f8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960fb3751db817c42ddf005cedcd9dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd69bf5b141eb2d134d09c90d2a1484365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f520e0319f1d8938e8f6fdc6c0bfe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e13109a69cdc988347ed885fdf679367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca3abfd945f38ada088eb9c8c0921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f86305d493df9592322221e024566369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328816a13c4459f14ba6439d1b4cc31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23b98e1d18675902b6b293daaf47c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef44f8f94d7907b8f8299d7324b48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f25c3f98f807700ce81006c2bd16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ddda2ad75f7ddd42e1a03cfa0d8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a6c67a0b8994c71646ea15754239375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab654e2b7e3a29f9eb647de10384b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542048d3da4d88c5b2088a9940dd28e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e2f3b07cecd26912d28c7c8e84dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756fed9a1d996c87bb01a5738bd3096379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ef73e7971a24a308de115cc696ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e271fb1cdb55550bde6cb9d66aa6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c62ed034a8e5d05b2de867a04123a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaebb6fcaf8f734061cdd6255d1ab02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb92c7524ea7b8223ae276001151ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ded759038224e11decbfa02810a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd808942ab773797dbaeba1610679ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d0b6f01b00e6c869795494f40d08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86cf7378bf3f33d88b0e6fd653b74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59db71be9e64b3a22ab805edc41c89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d25af0296ee4822c34089c30d1ef5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9b3105b2d3bf726c0d01e877a8fb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f7999524fcfcd9f55632c3a976c56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcbc25757592dc0108c1b3a84fb748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a5b288be4b9b4606ee60fd8b022c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a149f7a7ef88747d8ef105ce934a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520300dda5a8f99f21abf8f09bd4133c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c9f57e4b55056f3fb8917912aa16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5219bd51b9129e2d1199d73a7a4cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d88b712f1ebe23030cfd48bbe15d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda379f4c4120140dc73eb0d046c31b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d984fa52fdc499af7babb10da23d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82763ab5e5867372f7a181619ba71f78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0367679db5eccf29157444910fae0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d0f11ced7a78d6cb392e6a99b67a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f019aff91fb53c4ae2042552e045405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a506251dba27e9ee847cc5c9440c7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ffe290a1844450e4d9611659f5125407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fdf3289591c3b9687248590f1a65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a37dc6cfc70c395484738ecdb7d57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb2f432def7113a4d766606ff1267410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230654fce43e891e86ae31d3bc4dc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9783ee417f2a818f5d6a9cda49647e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c1ef49f0c7e00ee6d6e582d28929413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1824278f635dc93b9166546877d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff28599c2d7d6f9b82649aad8356b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad24a195bbd4dd262d14e170b87ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943718442fb45ef4cb769bab26d93541417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c028d3eb768e279002a23dd3cd4ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea3b55b08b97c0e21cb94fcd141aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b995c07d1687d22e0e9ebacc9753420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd895f787487f4286b18d0be44981e10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceca022b2a1632481b0f7b41926611c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6f25bb1b5f774ca357b8a69eca38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828051385ca827bb30dd71831a2da1f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86270c54b39ab8880181a83abde4557425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6009444bc9b7c10c40e1b9abc94c45d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee4b3dd512dd3652806f2f953b89c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05fc845f6d101594c95c34d8c152e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6272ea850b5138c59abdbf8a3c4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678e8094814f153c3b68843c6d49b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56958e8b5ee01b25bed0e1c022c296da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf163f03da253ecc2473397f74e5f8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89bf41611afda7ff20c8bae673c1fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae32773afac7f4d33ba95f539ef686434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0357df62ac568ebc28bc45f75265b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d46123328c8327b1771301a41f8ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f9fcb83c0757c6e5284385611d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19ae304ad51211f834c5fc50971c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe576a115070c68fc9e99748f482475439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b9b204f87a4739f2d02c804a1c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5dff63b43622c06ac17b07c03b11e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2975ae63b680e663dc7c82e6a99f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19132c235d0c6078861f6c09b906e5d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e46ac602e273d18d36251c7b446f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc0312222bfe5d2ab8b88c1d846e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0879d4846f1b06edc34361196c8c8b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487a5fcc7929ca0880ad0f71bb7f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569ee908c4ed4ae3271fdbb26ca30f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84823803d9e684b34a8b6e93d5571449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab97e7c60af0f4a3b5761c71962bbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abf1e915286c755f6feeea2c7886c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cec3109f4cca42f6cba0c7ea3934a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28bcc06351c72604bf86118f5e2fa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888abdf5d620e9d75d08f214caf2dc0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a75777180733c17e97ad825381bbe8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2099d2cb348244a39134652f0ef0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdceddc5a5252866e221e19d9c77d70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214694cab88c1ac870114f23de7acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea335c443ab84252cdcb19e92123064459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f014baf17df44a0269e784cc6634460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cbbf4ea7aaa18701fbe52b62d5f22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7f082cfb7f694941f24ad83fdb54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f1659da8110c22d23cba37995546463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60275671c75f2266f5e7de9054df98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d071cae684cec17de33698a86021465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20cf215f06ca0b4e207c25e538f44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c723a07e6c5714f4ff4487b5ab2667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf35ef9ed549c016c3b8637f48ff74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f0a2b8c872450918d82a291b3299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67512c4bbd25e5d45ede678eabfd7646470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f938c8922d1b57b728a460854847a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9523046701e31a8cf79c4c98fd5674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a0bf7d8aa706db3e64862cdb7530c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577614b9def013a5284e64fc9a17ea65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd921fe346e41d6391bfdb239bc6df2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393daba7d9e1e2aa8de1b8594e848d37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac5747228a442390d9c7a0889a324477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9fb41d94197931c2ee9aca2bc07f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216eb9ce2745ccba4f3c0b212ea2576479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab1aa5dcf338d1344c12bd9ef54c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc90d1ee1407651a5f35b51a5d3ae1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed24cde3574d139cbf5123ede211e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d06e95e9f17eac3fe695cf268f1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86cf2711e2c2e6035e184c92072f14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc96355d371e31a56a966d59671ac1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8a00d8a8330429ada15cfdcec29f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9e0d85b0ed05ee77154cc288bfd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071068272969051ed7ace1b7675570c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec0952eea96033919ec5419b6b08ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238ae423b940e769d3619d4fd8636d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b5cb4761e073f2534b2b3ec8d09f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddf654495d7f732573179f7d280ccb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324dde7dc29385af3ae850cb1abacc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf0d66eb79b9ca4f2a81514a26a3a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c37b17e234f9e4369eb1f5b6738f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b51b077a3a04a3ff29ed03db5adc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c53298c7d2242e9d8b98721e0ce7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa318a113fd2f5b354b5e44a8d06cde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d485c3dc18aa6171c8cff3f77cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a21c259e2792695b5368d51678091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27d3ccaf5ebd2d8c465cbf3ed18ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e1e4d5edd81d5fa3b2167a729491502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2789a66f665b0618190fee1e573d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09ccf072204835a8a15e384808efe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065f385ac4cc157ba96f0feaac4bd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0002c9060b78a4fcd8ee32d21e160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe19b7b0d3da1392361d1f38baaa99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c522b36a8c72056e15f3386da32bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ced2583e272ec5a17b3d839badb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87acbeb14e42ac6c932edb8b1b267510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394cdc0f4102b2701a01dcd88e5b7b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8c97b24045e8dcc932bab250a7a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07182f559b86e6893e287d9cd4cba8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620a1d6b2cdd8184fb2d4f9c9f7220514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407838fc3c9d91ad1bb9c074fb29d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7820a8ebc706c43275dd243758b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456666c9eb00c1c3a8d5ead5d9d2285517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8d5fccfe47206be6a9f40bc9c4fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b7032ab0c7805f0385f846cf9f0e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c10bb8b9e23ce0affeb28cf93cdc4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efd5c0daac22ff3675c8790e8a2c0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de494e652c87d7c88bec6006cbaa3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344b0bae0e3bdce4ba0c9a18e30182523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f35df1aab7ea49c4534147165526524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b789d79e6691719390c76031de449525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e92100d20ee9394ed4b8fde7caaad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71165f9ec136f8322d4d46284aa0042a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0789710af3e9ddc30287dcd5b4363b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228b29704ed0f91ab5699e072ce514529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73184f2a0e2566634039b94c5c6af7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d71b4434e9126397c6bef39b8e8d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dddcbe28f062db1416e8061d1b12e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9efb4c9af240137ea8e34027ace52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f6c4966d068889609d46dbf88b27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebaa8805869fc390b5f11d8dd704c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e19eab92ac11baef5466c834814b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9804cb286bd1dce43ad320e1dd4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6e16638050bf70f50dce028c5a38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ffa0b346fb51d52f57dadbbb8dd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8ae5cf4ae70a131f665ab3e81afb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325032a89987f3e6eff0fd98ab156ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c308b375edfb496418bdd18ba3e13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910e8915fa98c4a0e21783041eb5c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a5dac05e894a1d70720e187c611a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf2c65eb3ad5583106ece33ef8c18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb6271d5377f7d2a2c95043a361cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868625bdf4ab9ec0cc3171feca75c05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b118e2c61102c9f42bd68e5c5267c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead1cac90d4adcc9b47da5171e5b14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf12b9652e93a02ac8553c589b74e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246247500f974a366a5e1743969b19e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90919cc7ff79b3817a0cbdf9b58720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f7256775a3bd631db5745a6ac74a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784868cf2cbb3bd6ba5ec40d5a3e408554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820b6f8bf29a1a8a3b2098959204e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735686939740817b4516500045658a6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9904bd7bddf278faac648e18ad2d9b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf138664ea6e75ee0ce9550c0909f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52493cb63e5eaf465e9546e4c9bb2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec18a8fb9a1730bde3560a017839e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4815a24683a450ef184f92131ae4950561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6267ab423bc681ce159d1d31e47e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e1b0e76e6ce61fd7e4304c7a44b2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f61e3372889c6e059f22a59a7c3fc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254a1fa7ee0776d2df4a6f6a47b7ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bf6fc143be6d90ae7ebbcfad155a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846adf1ac6ff41cb084b0c313a11447d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d6bca860b6b796e21a2164475da0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea06e0f80c5f3792ccacec3f78140a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c91744a238e57a2e23dcf1d9bfd24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a9bb93e4270183aa614734edd89c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0319f37df7cb98811565899831f3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bac0f0bb8558146f635a46dfea48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c63120725fbf54845706e48299d0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5288d898377c977dda85013cf16ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb647d95b25a3acafb250bcfd8471bfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d668fb2759d49ffb9aced08bf0451f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dca38a3236bc4c62d571dd6660080578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77417201a4be53dede7065afc16d04ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db47230a477f42a9201e05d6254fd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52c891d21416a17f0d1ae79386deb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95387e174b41b0389a1310cdbe89e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1d421e71c4f1261029dbedd0790c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92952ae06da39aa1dfbbbf73967ce958584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a48d86373dccc45ca57b14074299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae881067813fc8a9b1429e3ce84f2937586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b62d3393fa417cbf39edb94b9d8d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367687def2b1392dd9cde1916c4fd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912993d49a6a25d4e75d6355fe84352e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450097d54abdacb8c52448e21a9606590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80048c2a6ac25f6e5d05342da7a4b35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f58bc84aa31e0f945579bd808daf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669136d0f3b5b4ddf3b7afb97c848f28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1c7c663c65c95b4e01d0d8c831a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c0bd7a8dc69fc0cd479dd563911c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad155974848cb5ae83b5a1a713d5ed3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffebfbe10053cf69508d40358a6075597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47cac7c2d1db7dfb98b025fac0fcea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbd40eaa02192471953206443a7aef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3f4b6cd9ec32a95371a85a3e5e4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40d5782bddaef6c2eb13af57e32e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81690b893d78110d02c2b4867959936d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce8f67b6c2ee76b64116c03cfcdf10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ced0f235cd8055b09586b8f4435b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d11fab74484684033e213fd7e810a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7cca67b103989c545e1deee151eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a955678db8bec52712966ff5aa1185607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48404f12d24265d890bb4341b99bfb2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1415337d279bf2c9ffd3095dbc28b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd390c5e6d15186bdcf9c0cda68ab3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571f577b35f4c9d7af10ef932231fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1920fab8fceba238b6660c6bb26a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662cff2419e22a099fc5a14d09ea7ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773948dde368cf99959b0a70b37a898a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563104808cd891ef78443960491b00ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72fb2a7a4d1c18a08eb81198f3b23e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16ee41b72347401fbf6ca22e97266617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5781a58114abec3d85a8ffdaa061cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a10369c6ad0d23b3fa1c13873072d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf946b951ca44e94c20e0e6c1ee10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89daae1a50233bd4dd6fff755f7577621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74a60c9954b3bae08316c7b3f8b82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa204f4dab21a832bb6a75c790dfbcac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d6fbdface5735e85824dbf3735464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bfed13f6be2cfb2eb012ac261b244625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbb20f47682016aa8d934388b75fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85dfb8b646f2708ef6855880e7eb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f7737ecb6ed976c0887a07607fe8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e3725998bcc5817c6a193fd8f3fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b21464655e33b61c8323672796f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2296275effa6e498a1fc032904c2b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd41aa883f617353c18988af9fc87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e0f36b0eb90c6d8caa4efd26a0ddf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a7b85c2ff9e93fefa55f300539be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29a691f4f408a2e7c8b58d18de749635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a8fcd4554e1edf551ec2265323c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c331d6d82b9d2ab24a8bf914600093637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047e900b04a029d4341d547b72333e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e25ee869b2f1d41f03ebc8e861e84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52a74c97bdbda35a58530b5f06346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df0d13d7338445f753f27ce5da37a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507f625c76405f51883e4bcb0188c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e75a00a860dd40a6d36c33a3ca9e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829d5f639ae4eb9ab98912a157248e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f20772f793f6e98d07904c9d7ebc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9d36eea1cf703f38f8f0b4097d32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a40b5d3d24fd03563651aaa309835647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c25b1cdcf476717ba2b8128613937648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae430aa4f959907841b93c2546fe694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325a13c19bd0d4e1a481d25ef0d9f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff336d80dc904eebd1b877ed4302a77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dcdcbdd578a137c3d1bfd8bc32c74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041210d521c1c81639cdfa44f8db561653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5608c4b9b0c13d04646a73787b9a39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f062f21a74168d870cf996e5ea68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0eaab6d61ccc8b843374562a3f534656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279867971e325b7e12679c412cbe5e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85071686d8f44014620d937ac339c23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9cffdf1c3050dee3cdf146502f49d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae991c500f5af8881c2e2a03daedbc52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139958a64ba842dd071cf2e3a52476661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455661a5c13c48144f5ddd1d5f5d7c3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77046f214d78fe81eb7340fe2acaf64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e56456d6d30211fa21bb0932b7041664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad43b0bba67b1c76a755dc9a35dc88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f376c3e0c01d1174f5d8c4be64cbd6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311478085f0800dc451b198722b6ef27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8f48f2f312e042e6eb90ab408dcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb6a0156d15ed883ca6fb0d78ce7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8681a863909ab088804a4d6ea935b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d30c9eaa8414ff023c55123a5ec19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f1ab383f52a51dd8c66e6cee99002672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76a95a717bf8166b5432eb2144c04c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d09e06f21ca4b1555d73997bc1c07e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff83c19301e7b81c6d2f6533ebb09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d3d3beed72bc3763d7743ec82d0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93f242c4d18ae17d9a07442a12fd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3be02b869bb0823011585020bc4b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb57e5d6b19a22b5bc5e058af6db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf0037df0d1fece330dcc6503b483680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16dc9f833d9685b9687178cf972a6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530efe5f81c36bfaabfdfd2e04879c6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f10d481d62473c6f103eb7d319a55c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b73eff85d03ca63cd01587af70f260684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e3482cbc75f1f046f2a85b44a1348685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a930ab78628c164c32b70957b1740686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c827db1666f759f1023a9f8d2c3f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9197af5e59feda6d85a4ac9bfe73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3eb5ffdc9e2483ebc1bf7dfa07e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc64e95ba163d5b99662f34eaf64266690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843325b88a217edc9e028a173079ae6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a83e6278f92a2d6717e509bba7a31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026b4afc1d57e89047479f02b16a4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed054566b18264e4899b87307e6442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be9d74c045000dcae30beaffaea58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef1b9be3a7578da5a66b0c6f5adcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d464dfd47874e6e4007c97976f1f8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb03a2e339146f5621b2b45345f5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b8c3f944a0d30ccf13aeb4023974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd9cc73d48540f8c2a23fa9879b8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326a38bd0b585ae45bfeb886ab07fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a4da5ad6ad0e6d0c29248895abc0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3313f96f38ba831fa819cd4837ef2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604910ed6b26459dd0ce8122c9263b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e792f4ba03ba916048dbe38a19cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8cab61e8eec02db18de0a070d7e48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857afc1077ef7c44e9ace64168f770cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff205024506baa0940dc3c0ff473548d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5443d35269ceb4b76084998dadf4ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34a1eba0212251446a351697f95e5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6973c8c4b0eef61c856224a3351d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e0d2fa6a6347ed0f63ebd7e8d61a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebdfa93346a93c2b2d7e309771ed3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374241aa5f16fabc771e952845c16910714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e0e771140452036b3d9f1d99816f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ea6b02e4be54ecc3a8ac718ee480716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d1b7df5228eac807f373fcd3b82d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154ff8e1bbc4dfe105e2320aa435e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca149082fbe744d4c20478ee638a085719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ef67a9883a6d6fc0e213fda85b385720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305afdf8b607d1d62091238f9a0e49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b297322147772baa909a8e219eb423722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3503d13b1ce3fbcdc536d6a957e6d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5227ce4e142eb2883aaccff3ed1e7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886469b0ea9746c5fb67b33bc34711725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7425976be86436be0c03e615f0ac6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3a4212f5746436f5786b1c52ccc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702190ae10754078c18bfc41571e3d69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95de18452411dbc48093e5f031b240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c155b69baf39a35bbd5d1935566c48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1b434ef1d06d9d4548c21d8742254731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b624162e2ebb9d68f786780139d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720344291e88c7932d18a9144891ae8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121bcde4d92edba6f1a4c9f29e47b04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944dad4bd26eeefbfd73ae0c53a3e57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed103603754b6145966221908c0df1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbb61b293ab818e92be4c531197a02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9522771a029ffc4c5a22f4c4588a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7dd328d498ffe7bda331acac1e50b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e07c048bdd3c4034946d2073dfa5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4e505c31e9d923150b702725c8fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a16b3b8faf45d65d1836119449597742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f91002a7b8b67bbb460204321f01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842cb28e303340c2c76a3a156b509d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd9064d1874e2549346fdbdc7f6cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac4a854e6a945bd4ecee75eb5a0ce5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c151a1c95dcbea8ca23fdcc318b8ec7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940e48af5f9ebb36c84eadaa08b796748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635c4411ae9f65a6600122249a736d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11e62e02cbefe40ee7ccf4327e6d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a443d8cd9e2d5895468d938aa77b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1483a4afd48066d57e8c2d40c4dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aeb24cf58a1bb23e2d2364262d3b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d4a511ae8d2d472f424a3467c65e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f093b9adc12fd0440fc7f22d474ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ad63c3d3c245f33e84c6a5520e18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d686a278abdbd938811d4196ec71e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f269e359b35de5ff82250fa79e1cf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447e673f09c763e67f953b0df70314b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8faa8b7c8214610f740db28615be31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9cdd74bf784aecd6a37a2e0801592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a86e47b116a29f647f5ddf56987c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b50f0124e48cd7f7d39e15d6a76164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88827d2f5576411d87ba0bbef2d3a1a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ed102eeaf8bb7def58d409a3bf5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a0b0450286585caab63571f729847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d878d2693ac3975eab70749728f26d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e411d0301e63c24fa66ee8e048a219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dcef1178afb4b88422c3d68a0a65110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849acb80f1c912099cde52461a48c85e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd363d9aef89618b9d5c9ea60de8c2c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f5ef3075e7938b77e1ae54e8d3d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf50ae63922755e2ec9d2e78ff4ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b761ea9bffc4c06033d1cc86942915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829d7e8df8265c456bdad3a9b72bde716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d83f6183458e5db5e3e2fc8a864917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebf042cbeac0176eef4ed2d01cf75c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a28c460760d6860b546494b0f201d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05411d8362522240485693ea2f9d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd56b177cdc2f8e5d8a0588f9b17621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17a96ef098f98dcf727f22ffa109422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046b532cf5c8d5c8c13550439c297d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257379933fffb9bba88275a73a18eae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d2828f6959e5c2fe5717de35109025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c3f05dd1575a1b24f36d5b0bfede226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89466138c04e09d924384a891453fab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d49190c52bb85ac0298e26238538728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a70acce413d96adcb725856199a27f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba586871f4b4303a6f9ff8b9960d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f9594ce09c55bd219eb1afb79a1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16bec5652a0d9bb5e6df676670dfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb86df95b245dbfe21c22e9cebaff733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974502a09c42c3dedd22d871f37880434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e95de2595f8a285f6dfbb1b1befd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70420becb9a861fc8c0f8ba01b8f36536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4331eed0571bf49533f007a8a654dcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231adf5c9ac909855e737b0b8d039738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d3fd9406a03b83f8bcf4086e740a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba91b65d4ce9a6fa51eaab51d435b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333f1692cd2721f3940ccdf3efd28d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e20639c5d7b7750325c9fcf51d7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b84e6c903b40b7084a1d1bf57c17743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff062b58486a972e1103a00ceaed0ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f284188435c9749d83ae1525abec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f683b49c5a8bf3594852d4e0933d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7405ba02636263029f733a1327514c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ad3078c81de16797bcb4d461f05b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5181018fb7ffc9983846e534f7206049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc4c5e218725dabfe9b577236822150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025d5c45bd39b0c20799cc3662982f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87702295e355a93d36612592e59430f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011aa0f35a9306554a48913923daff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4473344cd25e8f4275ce48a28856254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe8e8a4b2de0839321ee4551a2a1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4fdb7dab5ab1f6e557ad427e431956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd63ffd76217a38b5870253850cf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf788f115907a5de7b48e01986f5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b72bc504cc26e64e1e55b14c153e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72b7be8c755a10069ba2b0955c6df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276485055ab9bcc479da403d52048b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96f898b83fce888c2eb790bdce09c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd7ff539a6fa7a980c8209724be0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426916c4d19013561ef413baa92b98364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080c603ea94141f88f43d4e6e660b6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375faba58aa56a06898f10ebfd351866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553b19f5077aa066943420aff256c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693683aa7aff555d35239ac45882d3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f3f47a2e2e071e88f86cd6a51c43d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4ddfaf2267bcd0df0ec2f393c9e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5390191cdf1b518e64dbac4c43995671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284fe49b612c39f5f622e094aaf2adb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dda7d9ec8517e8bd2385b6a44ca2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc3f39e567e0d89006549c752f4ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d962e1a12b7cf701034d464026d82475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c27ed8e2221f88bc7cc2dc7c56393b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10677e30f490d03812311bc4a57458d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478463805fb272f7fb24278e68c7c26178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522cbb8c701fe4746fd40db9374d9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3176d8a940600159cd02eb482a0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b860ceaefc09f1e3d1359c6442a2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2d9b0b8eb6c178aea4f59c240004482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3ee3604b9c1fe839255b4797dda283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeea083d771704f079362ce4376cb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bec32c175f13d9b0d47875fe7314e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623e3a77c0fcab3d7117f9d977480d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71cec4c0c117111619faff716f161187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df768c54ec3279a4a500f5ab4ed616c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60496754f3cc4921ce833756351e3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1812a2326013686d38ccea0d179c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968b780b9333b463bc7a248b94ca7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49241f0910df56e5d6b4cbc4f72873092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abfc88b3cb05c66c84c1ae2a29fdce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3525aece0daa5f55d5afda258df4d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc851f3ba68e7b2d14e829f0f2d6dfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc2f42a82ce3547b4e8cb3f38ef6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256f789abb6918f7456ab935dc0c25497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f7d13e30f97c563c3aaad4f468deb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c0f9d940965451d4bbb5b034967a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53a805b5d21a89f2e23cf4b99095a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c66a0cae937d5017f2fcf178e7ab98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddeba14860dbe8189f0a1048105911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab5ca7d0dd0cdebb909d0ba4e13b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252657c980afd66230489c360c337b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bbb0be0f6eaf1f3414e820bc8a08c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa668b9fbddb706a78a0a5273e4e0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7a8c6d5be1bea6b93a4afaaf6c7e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e1dd50e49698e55b37b3e372555d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285302aca2a02bff2002963200a2cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae594b2b9ba9b87e18f9ae4411400c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b2489a174ca8bbc9e69f802ff6266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727013e5339eef67a7aec195823453a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4dca2b2f4858f179af02f4e4a2c67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298847957d60866e2b5aecf9b596dca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e08ca72cc8f23e630f53d2594c47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897fb57b83d8720ad53c1b5d873201116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6b97b2815598699afd5ba8b540efc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95020b622d2ed9e246df708a59a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894c4862ab2fbfbc283f20c08572bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c5d8b924ee75411f2a0379f3b362120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66215d6c25c82edd20cd18ae7a336c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c96a8c0d6cf29b0f4fbe9c50c983122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ece456ec5be4b45fb0203d679a9e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9162c8744b8a6182d915e6b3a1ca00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789a7966a184c2e559076089d8c60d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471524d423b26beacc9384a7c172a2d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d2f8d21356fbddba4f46b17362c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a407cb6cb654f190a325be25abf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e290759ec74874ed25ded8c6ed9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e18a18404dbefea6e6ef2fe0eded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee1d54b31372572a9028e285fe0d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b55e04a4af0d6ccef112451b00a4a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adc1b8fec3ed84b0340f74851a2f99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b5a58b1d79598ae04b570c5359d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de341be5ce8475473b510686c1f2bfcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba424f41d7695d2cc15440f6fb32525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a99fe3bae073651add67dc18c4f2be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f1e663db3d20d53d239695aab609138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7be8189908b2279e03d8da6f762f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13a292babd5d6a550e2e38dc5e8e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e04728c092fb1813af9509950572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e42ddb1839e454a1b22be48b2695e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db88df4ff2922155294a2c22332026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724437652b2c87c6398a2d9762b064ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284adf7b5378552a18c258839ae8840b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9cf786b86699dbec00c37f414a79a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e350f82f714b5ef5b5f617e6ec92b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0a159ac01b868cb4f1f06eeee75c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44327f87145bdf18e554f996683b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9e847143388fbad0776df60af7c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da372940e48b8affc66787ad2bb37b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2947b30f114d75555d9b2ffe5d5872152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffed335bfb26f94fa309a522d84642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafcbab579089ea71fbb79e9b39fd45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4078903ddb56cb9fbf64b55baec0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4cfc312605f1a372d1327f73581ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc929c701dc821c21e6950903282946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ef6e8d23840116228f479ff679e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d1d1d6daab15e4928c89e173cb30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8fe6bfd08cac16a76904a8d968d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327134530a3d52f20ed384a9a6c294e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96a9eb4028c792c92a15417fc0286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508e438c806e8bbc437bc4b5915b3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e43b05a144fe86229a651491ce720164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce1e15777b9e882acc6d3f2643627165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a1e809fcbe7928ff91ba8f577c45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bd0ae650f1afc832e381e64f3d02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391e771aecdaf88248f8276ae24604168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6338089de0ad939ba7057bb9cc99e46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97905502ef4bf7c746312710e5cffc9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b155ae7defbcc3e94e78600e77562d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21ad5529a342ef3194aafaa1b476a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12da45db67c22806c60b220f8e149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa88a7b230da7f338ce19c937d1624e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c7f85a822e55d8e5208c331672dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988269eee7061068586e72154a51dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e56a197dc39e609ea5d47dcbd4020177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b41f74d9ea85358c52ed24b5415b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e041dff3355f000be6587b0074a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319295ecd4ab731c8446a6531bbc26c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d576c80b9d3a104b0057b55af1a769181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96aa7940bd03a30ac7909b60804b03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae29dbd4ca6022a8780baa8eaf18f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a999d6d9fea59dc17435674af4c17a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0d73d9a15ee4b3728ff3626032ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279db5fc85bf96238e0580d933a27a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bb475cfefbd0c1d5442a3b5d96fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d31902a30e9bac6011a5d06ce342e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca647723582109a75e5de3ff855b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0506613462676c3b58edb900d5cf35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4304d91d33c19423c29916d4dab0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf9199bc19961989bc77b2856a1b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc32fdf0c907a1467883173c19411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db04df5ef3a2d7c2e96ab742a54b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf1c11935c198e7627189ebae83c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bf06c067169da455a359e31c62b9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4b6bf3de88226b9ccb20742146d1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c852a241cbeab2294c8bccafa739198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fafdc004b7ef76d67c27d3d785b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc935b5521d2561ef718f8ba7dbab2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b156b9316c95133638d27f1b5228fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56f22864ce49af26bf91c75a4dc1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd37f35dc45b6e5264b5801e74651203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dff37d27424f18cffa95cc7ff40bb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777879bed25282b83dfa8e3ef5e693d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09abc07023cf4623fa940ff91e3e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce81cb1e88945fba45a8ac8256328207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08b98a43a78e7536eef673308c396f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a84c38c7dc7cfe172ceba26b0037c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98d01dc78bf3c70c87a93c9730760e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce787ef3d5d01d323b49e74b8809740211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031548b76d5368c3ff447d2944b04aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709365ff6b29987be14ace9f3a1e433213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5eef0fbe49a53c124e8585b66b1a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283384d3b0c3f4aa1fc2d3b529e252f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4515fbf149a9dbfe5be273e6af127216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40722bc4f5587bc5a8dffc1232266217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a697e58f0c8935866366ca3471c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a966f92700d173167d370ea8e573a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df8028601783b50de45edbcf1d4e51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436e092359496c195d838fea7f6940221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036428b69de43397ee9229cd03b813d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077d6d53e942009a6d813c30442034223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702789238bdb64d17ef54b0523e7f56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43cfcd6742f76b5b4aaec09033f4ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b28b8d46b2e9f91b50190d4cea178a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bcd3c23a289ba8c6e0503e2214d5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231da8348243d3a4c144401e8ef3dac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f5a16cb115870fa2d40d93f6d0ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4413b0c477fd0d81e25b6e6be36ce62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b01c1614a0358dbebbf6d3c8be993231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4a22d1aa36ff4bcf9e64896d936ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3099d0054ada825ed5adcb6fe8cebb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c83db35e9ff647b834ed3c618fd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a58e296cb2b4c10adca7c1d7b32b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb3e117aad5b39a80ff39006f760b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c68d73fb7b8eb8b40a197ff89317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8108206e09a8c5e4e9f27418d512c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca18e26947a115f10d2f311a945959239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f646a4b15227cbd70d79a9ce93b06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebf711d821ffa520cc5cf45550eaa5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3680018bef2df3dc4df683f0d61cef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb73cca254cd2232d16a34bfc475d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a060b72da6c7d31f74d2e0ad841a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c19780a07bb599094905b2b648ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6335cc1988d2faa28d41da160dedb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085afa9ab4b90a11917e0f807f0d67b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ccc5ac33d944dc56666e426daa6cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904427a0f5fe7350b57e06a74e3c8d71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab265aadad7cdcb871b7cd6e9a8b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778861093c01dc29b20b2db2cf9415251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70701a35553a8400434f93c9fddd2f56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251eef1f99552704cbb4383ff8a265a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae844471b53feaa6571e6668d949877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b226e63c0bd3e92b77e0d507c3c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850eb53c49d2594bb1bef06a5f9456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ac90fae1f7af3858c781117d4692257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e8f51e962ac8ef9384b7e8cba1e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cade340f9d4b73695bb1239a83668259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c4582f9aa7e7bc1667bba3e2b667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39dc1783a4f02a7edd12dc0d96f4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc7a67f9481a2d82dfae9710f97e13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a93145a56634515a5ef006f0e187b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c8badbada2cc4978331ff1c7e686264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aaf66d92a2639aca01c2385199dad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d11616e9389318c5ecff3bcddf1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8848f7ab3d9b27886d39881ac80b28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c90dc1671d95e6bdbbdc2a77cf893268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15230be63940e7d4052e813d3bec54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de6ad4ce5992853c6aed7b348aa76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec4461cfe2dd2668ed91734bee25d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a164d98f56763472a829adf779a4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82833f646b850b5411ed26135899ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ffb0ba03b53c074cecaaecbf21e2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e30201c2ed7ec0a19af79a3151f86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc060299110f100f6ef630140c339a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672da6e11362736e012a1d00020564277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27082349fe8f017b521f8e7edf868278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032474e6621131781d5fcdb7098d5ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b5b7a45ec17b8941efca218bd942a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207a2fd9ed860874f7f5b2b8598295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef089957716d5167463ef500491f3bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bcc8c5519074dd6fd22cb29319ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2105b13fc53bb1ad19f3f8b2ead3bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b8812e5dce5d89977750d4deb375285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e97bfffb6162a1fe28cc355e75c5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10112845023b9dfc13bd26126ff4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd07aa8cfb39385f8eab76e5717913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3128a8b2b6d3696b60363363036f367289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819039ffa4264542837e6e9cf618ed3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531577ed021084ec2e4e8ecefcacb69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65fbe9682c85e966b1409f2e7514eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3ccd3a5247508626349353eca9ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51091fadba028f72e9a8d0cd50eaf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152df5e9a96af674cfbf47c31af4ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7873fb357d7da4e46ac16bf94889a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f75b99645701319ae78824a4626eb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11758ff858553a525715d6109fdc302f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64a4fb73bc7de4e918e81741f60964299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d8f7b7babe4fa596ce48772f0eaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594d62e7e188810b5ff9214e38eef5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d526be604c13cc4e656aa7bf8da262302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc093e437f8f4eee83ed28b69c0a8ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2947b289c08476b3ddb96d0ea6da668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478960d30ccd311269f669766b1e378e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c318d57d17db793479e2b5d99e7b66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e49ee2c63f843dc8806932e3854df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a11523b04c102fc2ee60b333d634308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616d260f9399edd44485fd2fdd4c51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689439dcd56b886293b82553a179a81b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d95bed43ed30306707d2afd738d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199144110fe69e2c2154a0a8afa06c6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69603396989dc01ba788008bc99b57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140aa9f5e62b35a89f6df438381b8fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c6be06094e8d95b9d5d3de1b0d4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178bec23df4881d77fdf16ed90fa34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac749ada47407d02b72364e35b7dfb2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81aa70ba69ab5bedf7b9876873339318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bddacbc85dca81f4838cc1647f6bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af35eae5ac562c36c492311d8a7f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e1d0244671d0031d359d2cdccfe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5284e0267035a61da86817b81d2d43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3f6c6cfe3624666c2c53dff8d81a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b14e88bd8f2d717cde89875a31d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc5f2bbfdb6a9d12b97c7cd54baa4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ee2eb47c63ba3827b7d490fbbe3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc957ab801fb7d8d9866d425687cc94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67287dd0e66d151054c33c27110f756328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e23cff081050ec43d8e0ac1c47fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7cabc1aeb3ccb45c86de8595fdcdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0552733827295c1acaf378588e45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd589f3c8bf5d064dbcdd085718e0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677574013e5bedac29e26706defb598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d892885b817f4dcf3cfb5f1214f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d558b0f373637fefd2bfcd56a2934335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f27e709afa98c9277c48f8b4bae6e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c925facbce3faaef54f94c495247337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929edba056c2e871a2ac99abd3d706f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ec0e6059feb3f3d41b17cf31f329d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e64705251d280df7e8b5306f1bd930340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d462c288915ad04993027311d4ca7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62e70cad9985e13c90cff3ccd334a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717dcf13141633a20a3f0b581bdcfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d72cc4904aa28135a256a7d3b2364344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02b9a7a1fc0fff478c3253c7c804c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366903a92365e8830b269fd00bca4b5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9994174a2ef93151891e4d8d0a5904347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a2eb882bacc64713419ea350b8bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f079a56219bd6f0f58984750f760349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf299bc1402e7546fae7afe42badd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e47fb1f8cddb5f60fd44efedef33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bcb6d69cae678b7aa8b441961517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeecfe82075cfbf4dac0a501383609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb044f0259eb6b451ec1b1512374f57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f2bf59184f9fe78b1b79baab96aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a88a5bcc15e2e34998297c1572896356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e506a94ab47c97746b686e359ac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ecf74200850d4a08e90837927ee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3267abf3fd0055bed67980e4c045359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3824a7e1d72ecd49ff70a2c16fb66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c08729c8dff39d5bc9acff71dfbf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ace716bcf5894c996c16f6bbc93d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679cadf53b94f773db2845e17eb8cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eba136eb65d41bd42ff96a1ba84f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fa4905c845ee5eca0ec085a6c1044365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42df04c05a0fc7820abed0c71b190c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb07623416b0ce60ec64ffc9830f4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fa5975dfbaee0913672e03a45bee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb42848fe8e1cedf9882b79c9c168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3eca39d80679de161e2c01278a04f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d24645bb2018ea8bfc067b5f37c0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8b4b5828b5b046453140d5a51817372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d69957d3bf9835012ec0b039fbfb33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b364719dc89c95f8354301025047d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca75bef1c6c2fbb6a6ba790f403cae8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8dfc66e2a41346bf12787b1ce64ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ece74f7f6ee44895c6b7ff505070377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686488bcf12870642aeed77ba1b02366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f548ab400d0a2497a97c0b6f5ba8d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8c590d09885c31cbb69310acddea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186804c672c0408a994ca6fa94a4ae1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c8bb760e4b1e26133a7b08180e15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff6a296ac6dc7b57b8417e485da0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a185f7d0d4058b2a2680959dbc16a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d509db91efacf2f23fef3c367a9f42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168031e27481827dbbf2eac66854c624386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aefba5b9c3abb1485aed1a0642214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270341d95c9862a81791a8881adcad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496eec0f1150c82cf727b2b7f36e589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f5afa734ae0a0c0667d8ac5617c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f1cf213fa2763b79cc06fa3c7abb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea65b388a5bfcd01570a159b2db7c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9feb631149b3091790002d549fb444393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8d873e63336a6bfd3f95f7a7de82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2136986536346c1c7f213b2ae0553395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8df929837a9fce59da502a8d88eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39fc0b4b68de3ab4ba4de373f43e24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7a3b003a454e9dbc876a59239de9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935398d20290a3764564c17384a48c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7664b7287129df4be0cdcb067228400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04013db8a8b67ac5bf105865fda457e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68648ad972831ab1699465017e973736402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30300cc763533614d5fb97e206babda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7ef7a65169300598864440625f45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e310972dc5e2a7f79f1f1129ae567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0128aaaa0446aae9f73736c3d4beb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61142679f5efa754001c3c5f872fd9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b064afef7ee2c8b754209857e34cdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91ba8361d1e72802660e8b57513f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d28e237c507f6191ca0ff8a4353a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5055ec768975c375460e33fc6e92db5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f8aa4dd4fe79af38271828269547412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe487eacba5d59103dcacc1f5cf63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72dacbe2d4412ff54f8e8eb06a29dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee734b06a3492db143bed251dab65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702ff28e23e1920b3ac7d6e5aa6890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946c51cd3096b3e6b6a7226ca4a30e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd5ab8054b5ba94d4e673e802f191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c15b0162a0f5a513ea5df8f9d57b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5987168bbca84f000bae5c42c2744420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9745543e2def40988dfcab967dd7b75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79ab4d496d3767f3b04a74ca6a555422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc896bf319c39ceef132f14693cf7a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eba7af24eea4bc6b631a766217644424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e7e0d86d94131932072ece234798425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e465a770cf147cc10cba3f2ce47b92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d84765e61d95634f94909f24c9fe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532c7ca81419bc7ea39ed686bede60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec68fef99f5def3d839a9ca8b7a6cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2732ca533013489801b54b7d4ad2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd52a49d1dcfd1efb5e2bad2a3c805431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71189a30d0e219e4c949d9c6a9bd0b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90783118e0aabeb6d23b62aed0fce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e840bce7fa6d75e89a8b60e5139a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c01bab0df6976b2eea27a5b4bd9dfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170fb9f28fab36ba2f452aef1faf693436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9568154a2e0866598770c9a0d360c50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe8f94201b70f78ce49be84920c9d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055eb0f973ae54da1ec2484c76688af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a778b35b7a939784541c18b818e5fda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e408f4d73284bc463f654be750ad670441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e910338e13f357107edc7a18af6983442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb014203b5b54384d3178a04fe89f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f726ffc968e23a9a4fb49c05eb53be0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adad0ec5dca143fd66c2eb2807468ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4c4aa6f4c4b3c7f8e929bf4abd6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4f955e90a6c1a5fd4e7686913fab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52c944115a9ae16125c3eee972974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ade2864f5d295e2a8209fd3b649a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8def6adc45c1c79972071dff6ec50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96972f002022e4e9112f4e106461292451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77807c3834c834d2f6898c0ca48d24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60559d5ab6d816557311fa02a7877453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8962c603a53faabf36da96804850d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8eb6715eeb315df908ac27edbf3b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1c6a8d2a100741858da3f732e413456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281459e3243c50fe80558231638b7f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cb6a8523e74ae0b3ec08ede195d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b895f83d003654b04d661542f3f032459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26dfe0329a6a88865b12c35a14a6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a746e57c6e8cbaad92c9209154a15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af6df9b8f4eba1ab5ce9aa6d9c4af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1b474f748fb6c077d9e0017603ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fd1e8cfc3c81b35a3e6079f33c204464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140333dcd0ea8dc0f48ad52f61392f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8927a59914ad7ac265e8171be14d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e043de1ca4142a1cb260cdc9d7c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9ab06cc95474dae38cb79ddbef77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb7fe6aac2390fa37f50255c90668469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffbb758a7a21575050e6916b44069470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd0fb282911daf0600695932d76902471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d59303d0dbb8d97be35cd1064015a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b0753c9f567de9c460ca1e3354dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa6bac4689bf373666ec93a577737474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7acf64865e14fdbe9766d8b9a1dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c90ee6af9da4434058cf6811f20ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6a7f3e04aac07b60467d5475da45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668fd3a7c9c49bd3e7e3c148ddffad0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06bce43285f9d93c818ddd1029c2d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbbc17468fee77eade04f5826ffbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ace1a020fd44b29a56908c785650a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688e36ddb96ce0837fed0c4b0deff3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b22649a74478c784e175a69cf449483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038506c798e5c509018a699b32c00076484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60c3ee0b135e98a4b935013b23101485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b19b7d4058bdfc617835291d86387486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da74eb827af0f419e4e2b7fcba1ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719ac177f033cd088b5c0911cbc160488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1df54674fbcd2f79c5e16bb4d84e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3f8f4094af967ab12939b3ad67bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c129df60f935a6b385c59ac531c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0af0705f956b8eaffa9ea8de2ccef5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce92f946997e836a6e4655988a44145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eabdc07b35a760a9ddf87a914865da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e96e525d111c2d24fb8bece533265b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef2ef0d7f03a2ca700fd304fbf0b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df1ab217d896f68baef0c901ec64b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ece746d657ea9d3bf71c7eaa8207498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bc1b6dff9f344a6dfb3dd9dbb9eb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd87f5fa7b78a720da5a63e0d6116500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab610f70791f066f03544a0634fcde2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e627d7edbc55c8cc1627163c39ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff4744fa05879977762fe2c6a5a9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124df9d21853821ef42034150f5ccb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b844477d4e218b4a0af9691fe4b9e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7156c0396eecab393613196d32da30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529f99bb2aed5b1172e2a3f41aaa68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f155cde6c8033ec4339d16ba4c824508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774942ddab039c603f691c52f894a39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674b1eb775df815f66b170445957dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e49cb3ff8cbede5320b939cdb8c419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871613504aa6645328edb8d3d060e973512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fdee76f0bb8f524fb3c4884c58168513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3124b5834a858c1ce47a58db053e616514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6073ea6069fe6213e0afed3d8c3f43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a84c6016e1de74a8990deb7a400d93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fea913e8abffcb14f57173e8440a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0e908e3057f0efd1576921d9cf7fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a831ef76f2e94809d01a7fa1db59c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67954ee8c9737df6192305734dd13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761a1be84d955b1db2915ebe6045c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325acb8aabbe957b8d4becbabc79110522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dbf88ff852a94ca115bd026abadf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e936bf7f04f27ca2763e99cb622c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ea80b74c48afd840c0b456f6f3ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5b8dcf884b9a910c61d6e3837180c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b7641f33b97c1c41c8f8ef24eb5af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caace24ba8f4772589353c82257467528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ca54388a4caf2f170017ec0b0c39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853932dbf575e71ec78c68bb2ded6c2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d4b1be7ea55d7a411a4828eba969531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe493c15fd932121a2083088fdb57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002012c10c4db5247f01c321ac99341d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e4bb66bbe5f1625f7e10eb34f0fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec2e93bcbea9992274ab5b55302c18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c55c1f3e669e11edf57d9b5b0c1b09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d6d297d47fa8b17f1a2595e52f0f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3550afca220ffaff06c5737678a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee8dbd11110e8f173a7bc1aac257ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4497b646d283e4451a0cdd9f17b66c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4011432f7ea614db42b5a2b50a9a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e916e32c571fa448a84376bfdf3a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74cc77a0d68d89051dac052249237f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c303f0adca181b925af1d0339638d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a8ab07b83a0deec8f8aadcce056dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b6c13cc79c4baf4749dac965131a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c350169b97ff3bf2280fab892615547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379b684dc0cef07c551e026bba41468548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ee403c790beddb477a63b792d263549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e634f2db3391874fd13ba54010b79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c48925e31e459d49326ea07ed661c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c54e0ac96fa531a4a15bf52110d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace73433ecb96de8d7b5aab3038efbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8453e81f19e7e65f3c9ec9d23ec9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8f5c3f0c97e79b7cc77cd7e338d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7fd7c84c8786827a23364361ed9f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75a73307a16e469bab21b4785b5e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef53084b7385134f63524b195ed8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547790d955f3a3b7085568ed0476f7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf508c17076e0552296d5d3fc7002a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b2fc30cfb7e775ea84c344c6eadd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b2df3d04a2d26837d43a842f7078562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b74d6c129e2a20d3bf3aba9376721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f012d6f540a031c4000334ee0884d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c50125d31875a17ba75329e7d2c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5013e19468dc97f62b84bf159d395566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a409e46efaa2c48d8249d0667bed8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96c3fa1a35e3069cbe9bc20dd3080568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434abefbfad3caaa03b8d225c310df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd0f440ad535841ed02e573879e2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ad0c3400088e705a37a675ad31f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8b446a38dfd256193b9b9d9316e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a36497266928be7e257d662d0088573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a68c7efb5624f81ad2a407ea8209574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbc48549725375b86a81effa263527575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bbe80a0d41e063e68af294c67e1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811df50d09dffcb3ec5fea8d5cd301e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780455231c7274476d96a7f260ed14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7fbc54f256ae176e574fea7760d3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0e8e3ee6d3e53f9b162504948fd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c06a3767383b99e3e554e981f91609581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a33a816f51bc8059b39ded875cfe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318419f1097c742dd2761acbc4cf821583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575aa2f12db66bb86bcd72ec236e7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea06cd8cd20e5612051fdab9ba7dc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875173e13963bfa7a825a7186c55fd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3881eebd055c3c58be9d53ffef779587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88f689e718fbeafb2d61aceccdde4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af43cb6161afa5d722238a4e8762b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26097bf13b42353a2064b7b24ef1607590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f88c6f4a38a98c1686498f7e63313c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1bf46f3f2f2c514cb0fd39389116c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c3e9ba8389aeaffd21c66e910741593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16a03422bf0df82f6368cb8b63c01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5f0d7c655ff471db4cbf82f70b5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bba21b57d5b55c4722c0f542d0ebd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6aeb2d549dbaaa252f615797b836597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffa6ac56884b9c5f23ad29b8fe43d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88a16ec2524da4855962fcf850dd77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330f2eb2ce281324f722e044daa9f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463a889902d3b733b4715d7a75460a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e3523147cf462554f5b3e53dc24b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72486998a35425b0654599ce3e6089603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77718c2d116ddf29a5412038da7d0dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159182d9d3d79b6fdfdf091ed0bfd98c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac5ec300cea0dca1f93a5743793dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e04a6caf1fc0f7120fdf8ce0fa3fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ede978df4f30818ae46a30ba9ce89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2030cb034bea90911ad9fc02fc429a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f12e9807ab032b56e26cb43b4a649610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55e5f80b3fa4d6c501a17171e65b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde789d7faad23d3838b8ef3744f3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d23a88b83aad48babee87a9841c12c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee03d4dabfa1b537773a7c8281f63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccadd6c9a4d1502915005f17226a3d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5d270b10992a5f04a4a5dbe96d2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192536d4b6ead3ba76abe03f9cd0754617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8305963e1b04f193a5f82624500f2e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a14d015655235c1fc431a3b0d91bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce002eb5bcb2ab0d149360770fe260620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5250c147c309749a2b611634703e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663513e6b6c2a23fb00c5204e1a0457622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba6643c786e3bedad6c25f32c3d6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510c510812f210b898798e1d730ae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128296d1f81a3354301d1597a0e54566625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b8ed6a557c41b96e6d70350b4152626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b014333f6fb75d18e23576d85f80c50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be132ce39d3db567d8a85de478757628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ce16f6a9a342e80052d38c09f6cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d9a6ae6be448d34ba3ae063ac2c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ad5db626a516463b93ec7da83e98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d1cbef45df6ab30b73c327b70364632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf58dc8e9955a27a170d51ec165c22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832dc918e9897f022691f2fd3ea66ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447cbd71679623a191e09047d4d79fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d66b513ee96875278e98d4624557636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b695c596d27be180035605e26de19d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa4405d78cd422e20e06dbad3a0ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4500b8d24ffce31f9ad694ea05918b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3004f5be416a7fef41d4036bcb6fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3011a8b4d2b65c137f360ff57e17c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd17738805c4c19d630f349c42a11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc3661e24ea55d02a3b7e91aac1f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ab566cc3c1a1276a64fc94e07db6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90012039a3631132c7c04b42448aa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f044d1b07bd3435e38f22dd670e4559646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef9d948758cfb073e16547aa7fd79f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37397893870e7ff2ed523a6e03cbcf72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f3485315ff995a0469640bc833f58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c574a6e4aa39895f3aeb0d1e74a5e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f5e04a924bce9e4e90aea5d39e85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880fecfd9bba1386c6142ac78d1152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d8abf6c2ad51f4cda4fd9c36c479a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc597cec92287790d0b2d89ac434939654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70bfc4961427d03397a8c8683e9fb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe397d4c7d029111a3be0d2e9a8590656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a7f9f79e79d4c06dc124a30280da5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a8e5d69aceae150ecb879b9b86418658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9409a5fa553b7bd4bde02a753ca9730659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf40914270fbe015ea1f6e50925ff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737998c6e70365bb3f68d041a335509a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ca75bdb8f0f271af5986041bf1b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442eab73139a08df6bae8854961520663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ac2879627b9ba7b965f666b91278664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127718256e5b12ea22ef2319275dfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b9535e176cdb76fa54843081fcb11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e92b7adc15cf8cb2c5140242244b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6849b4503139e440f579107f6d1d95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f285686946fb77f13ced62a432c9b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986affb03660c53b33a9e527d974c45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8377ecfcf7e715a60dfe211e7b63da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdafd14d6ddacf26c7abad6d24605c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc6ec099069d1f141da41f15a8cb56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f7d520d998a1b6ad8c65606bf7e26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b2b1f4cf7117e02bdb0c135256f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776647864b2fbaa7ca1309b208e6a5d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d363ce3c54b3da18216725e4dcee168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee24437910a3fd8f87c6996f9a2921678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35360877505571481116fc866af7765679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d3c75e74d153580c04854cc7df22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e165a24def09d4c0fe249939e43344681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1f7c3edaae16b282d0d00dd7a7ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f673ff7b6bd37d4da8759a4db18924683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d48fa8e943368dcf5a03658ec01da9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508eb76f1cd44acd4153f24773621a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677c6f81d863e563535bd8d3594265686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3c9bffe31ca77ed337fd0510dcb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c961d0b19acdef7ba8f289ecaf5a287688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90252f22597aab45c96c2e4756a9674689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184cd28809e904c2cad91bebad72452690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4ae5c72f6844fdecf63afe192cbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53f9524fa1b3c77647594a54639cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8cf2e06f9a06cc2facb4759c0468b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208fe6569f08230172fea6fdc29b45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3566b461032164fc665546a2e79db5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dcc19fc9a3e1f63d9a1a53f08ad9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8009e98f893f4a8f10230a48a71c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e266fbf20954b11557d15e02f9a6c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c13240f3662c0d8511b6e1550ea1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b0e1bb8de012f1368ebbf94552ec7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde2ff87319f882032fcaa38c0409d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d9f8b12fbd055bdac14d3c93a17c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a36cc9cc229dc6e717db94d4d00e0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b250e5a0fd3ad8bee3da5399f4c7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56f5569411650ba02b63c89d75e75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e606773726963a56405bef4fd2b18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1180c5f1bd1df77e13e28c960faef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441410b8023d55fb8bb529facb5dd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbae999b698cb812c994801f4106a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049209aeb69dbe795381db016615eaae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c4e2d68cd706c675b8482c3a4321711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669772335b0f36eb56345db0d173e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ced69eb283085fbb24de4ddec726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed23dd6af75beae295065021ddafed1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c390362d7e879ac143ca9346202409715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558bcaa64cb31911c2a1086eee6a2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e9467292d1fe95eaa2d0e464c2776717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905dba1929b258e2c51706ac36596db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007141b260389011001e0f4942f43a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191d0cb60cd534140fdbb1ef92d873720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf2503a32776e8b1cea518a1cb61d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf525639dc73e248415d99f2bea0f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04349cbd900b178f9ea19ecb5767efc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f7278de978cd257a9cf2b14dc173724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f023488ea2059b1e66c2361b62a17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653fc54d7e3b304fecb94decd28ad79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670d45fc1cee184dea68fdc4eb0689727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb878360d1a22806a8b46e657bc3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c8fbb47d65e7d6974a470818f162729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88db4bfbde7fb1ccaf5aa2f9f7dc67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a713ec96adbb8678d19b3bd441c64e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490183540699fe2e23bdaf22beb748732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec06893d004aa6105b21ea51d1137733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab4d5237f43b7aa5beb990c894b57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5328e068914a6945dca4f08c9cfc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231661048ed6dadcd4359e5f92f80138736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f267e839b3d31bc4763b72de2a0821737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02057079533716ff69203daf5ab9240738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd0ef37df673483e044a6b1a0695cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559430b4edac898958f7d28a45d65f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3a54daf776041de66d2186f1a328741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a75763d6209a59c2d845e976fca514742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f02654de6d58b68f8a3f3ece876c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03919c9d8f893823c17d194dad813cb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6404eaee851e18419be0daedf7f73f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba678a9fb4721a4c00178d6fb80d94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c232e43979b0f79427d76f6b7805199747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5591d6215ab054d0183fb0f3778dbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325abc8cbdbad25d9391e9c9f3acbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235af91b079569f72ecb2c939fb1fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf164f1b38fc3d5e22e567a9e8151751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ed3b0f4256fb3392965b64cdb80c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387887bc7b80b425db881d16cf1831753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e38dfba55316cc25ea25a8e6145112754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8343d6ca6ed8cfaddb65746788a1cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e5d40e90ca2329027216b08aa0c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15732c68aae00d9bafdc809ce2a0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5d00ffe03e2476f0fece6ed1f5b4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0cfabfc9a30665286cf7b6cc0e98759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>