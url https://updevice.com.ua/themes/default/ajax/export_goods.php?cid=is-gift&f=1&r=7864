--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09b65fb203a50c1354cd013a410e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946c9142968988e462bb89a887362ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3eb01f336d9c6eae914490ec9c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37903f316a3da3fc4dee1dac6c2524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d1192e7a01ce90e5006ff1ee8a085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2aa1798f6295f51b9576b915f20336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9746f1341e4d43472fd27bca343a5647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd842539f5c2c979b3bd6af3ca25e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2bc83c234104532103cca3def7859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d4972fab248f9a625e9df83dff4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bfc7f3010876a97e97eec5202717f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d5423f0b68a43655793083f3db7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb07a53aaf8ce6d42fe4414017f5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e1f3d6221d294dff2fcf79dafefd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6d95cc6a8d4d79fb6aba8774270615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693fd16538d59a93be03b1af43570f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b594d0d2447a1bedfdc9e9be5d35d3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73442a5b85b59a26d9ac2bb0e703918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452672ca44a19bdf39119574b03abf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce138f5e5562c20608cd02f3a3f8c46b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a1fee46ff9c17e65dce9db65189e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0357c003379934b49325def08afbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3f641734a20830c7bf81adb212e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70014f0b93c4a83e502a9ba5a962125224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53605cfa9007f51c15860ff4327ec77925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75541187bdffc09f803e31d23ecd2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4a34afe47313ebe41f92bcca87f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a12489ebab9908e6c9b2b305594f6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4000d5a9dc4805ef580b060788f1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ea41081f2c8b11f8bf3db464514130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00138a46294b56496e65d515e478731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53abf43fd67d94a7b9d34970ad70632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222027c0f1252b1174f228c264bdf7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a516865c45a45d1e74f47fc3abadd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e9f5670c69e3b1c6a6184f67bac335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fd0177e27556f2d003e995b606ac036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb599dbfdf654367aea792cd2768c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d0ad83a5405fce0ced933a03d03138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf044e1fabca20938a64107cd4eede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbfcf6fddc7eacdcd06b761e136e1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63922d4ef5b967985ec2283021765a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f568101958e2d3da39a4030b47db0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883531ad87ad8dfce8b8af5c48a17f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94804d9c57f8cf650ea6d635c742441b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf316a0689ae35f7fc02d38137aa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b7757acdc158835fdd60aab409cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847cd29d67978815e8d7c71db09ff7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08eefb056aea818eecb45d0e0034548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ebec8a5c5dc0ae23e205064f04e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159328f03682a3b913dd680bbb059ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff22d80e15dabf522951dc33ebc8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f341c5a7b67dcfb097b68eace9a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388617f5e78abd1d1bad1ac015ba33d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74508ab152d10821048b0198d29b3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6343054651318b11cf4e107140504755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d4e7f73ea7e3b914b7353452e844056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfabbdc32d4697c354b6e9c873b2eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c71baad4323747f052d54786dbb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0b4a3f33e791e8b8777b0fd590e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9203e5e18be66491d05375026c0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c6e8a0d63a2af1d21562ab66acf3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad3d277c33e80b1cf68212ed3f6d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b608454d2ae6f13e4924fbf946de163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693271b5a5ca92cd540e425be50392d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652378199b1173afb74787a6ca8a3d1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be0e2c77c964363f51a682ce25a12f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff58e09cbfbe9310eb4e8befbc2d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df35ffd71e5fcdc29c1cd0d0b0b05c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708c539491503d36e2da98ed54a0f3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e3f7becb62f746cbd755682e356970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418b378f5f1b675b9821ab8f305ff6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bac8bb6edaf6fde592354f19235e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f86fbcdf7619b00c0c3c448827de173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502182705f4440f36421fbe40d957e9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7d14c65990ea430bf11851819d5e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af56da7e04e5016927e81e127789a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0ed29ab2674e6faa5f6684680d8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b517c240f74b11d85036729c1e31c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefdf8fdf6681a826dd528ed5d2a92379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86992f107125b3f642fc46039a499180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2eaa6cef774431bae61f91325bbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b4e058fa3f451eed51104e4417bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d540f42d4117d0fa479b231891d0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557367e82e22d7652f2de59b788653284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186d267c729046c049f19f6bf8354885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c45ac11f30532f7a8207b1f475eefe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87220f177739408b90419b3de100b02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8cfe0862cd25c1895028ddac671b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd566678296c36528460adf59001789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0798b3472614e2c95f228defe329690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d074f666e646c02f6f4689ff5162ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59336b9cd15b8141c17245dd523acff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82feed0288118e11711be20018d55c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a98bee837210be9384e2e7931f8f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811411bfbe988631b19b61deaeba53f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53c14655589f671818d506a2ed65296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e3c6695b5dede50dfbc4a4d40411397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff7476a79b70b4897ff8ed2a7ba24798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c614308af5b51e3b72262743845299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2678fdaf945870c6331bfd41d68f29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28ffd8a648e10956d2013f3bd02036101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061811d16d892d27f8c10c2ce7a310c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69042022ec8e18d2f6df1bc528983b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756aa4cb1830488deae854ae4b39cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd0f2981d4c4aeda1923585cb311f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da873d2bea1f00038974c93de939e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90817af763dcb861f2bb2423b940d72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299dbe65fbffa0f295e80e719078a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071c92695a793b0f0a5377bde144f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6b95b12b5e2c4b689c7771a7563f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a142d0bcb0ccf16d700f848e80cbeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b897dffe9ede82a7d071e5e7dca72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadf764de73cc30dfafec510f2539c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dea72fb121679a4f3846a5919c591114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8aca3f1a9c3125a765727d059aa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6a918fe963ce7f945f0236dd45c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29b74c83c55e853307a9f2d70bb499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cf98dcb0d1c0519698682c886457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2cec26f53bd2543e7e08264f53a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f2ecc4db843c5d3c59250a778aa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7217d64860414beb36ed00ff55414121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab9dac421e6a84da69c2a7a0373d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245058a5d67119cd1cf24f5532df71c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667601322f7ecc5d349ba21b375675d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10fd2323fc45d6344e4e52848b9208125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7438f1e61b7dd1e131f697e3c939522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b4512fd0c11a6193750396183132127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc77b3125131a54bd096265012b8a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3c2d12d2c81e77a0fca8344ffa46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39555db9f225c1d6bf3b01b6c07b347b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3da05c3dca166fa6831d24f31d4b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713f0df345cb1757f2d8bdae7c39027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aad665337231318dc7f8d366273b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4ea9a211fa7b089985cd42cde352134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c7e7574f18ea0aa3de6fb6daced8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636a32ed5eee0c85bac77fe0f9d2bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1360bde0467bfcbc5f1a6cb9ba7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8985a2bff1e52e9a5d6cb2592b1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314428ade58388f20c7aa5199990bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfcdfd595b3321b56774c0dc1551e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea6da2d0c529a153901b0dcd7df1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651ca5cdb0d27d2a0bbcd99e0e84b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0447e86d3dd4cc9f63ac4329ca5fb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf9ac2d872c4888e22d40917917cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e0a4b3fca4da3211e09bfa5b5360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002569ed45f1f00e2c8f4d5841752cde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f65121af895f095936ef0c54dfeed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5e0b0f2247d2a89c7259334a53aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa17301a931088c33ae782f76e153149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f22a71be9eb758cd703602526ed8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483378c6599182ad4882269239923eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9c3b77fb23d3d3a19d1fd19ae714152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2deb58d62ff35e4b3c502392c63ae5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92639cd0b7b8d1b73f668986244c1be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460002cbdfd3195408475a629a994b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf244030240a89deb0c078f7e286dff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365149328bb11865076c443694c39e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc260c3a0d15621e7667653169a1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c95d589e9fec67ad48e37693fc4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e706b04c935832b8e911a977ed405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349267a95eda36a1a94a73baec41489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae581d56ae0ee31f84f7b0e1b819e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f949f9e6bc9a6ec8109983d23e988163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e57e007b6b5cb2f57aaf6cacf55c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80a008e9135cc6b7508b81581087a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757cea749f8cb26decd3b9e66adddd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768febc59eaf4591c699a337c6164c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc128a72a3f500ec822fbea21b75107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab75b23bc2cec8d26c4db2a2e7d45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5712fdedddd4e013a712de6006c63d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23ed1b3699885ffd36a833dd407f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4487e0aae67323d69ef750db190f75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea8f3219c8bbb27032d3cc8db414e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec2d0665d55f5f8175aff058dbb5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506451ad90192810d17e6f1b620016ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397334a1a18dd9f8720999d6afbcda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e01b3d5bfde40f2c1fa4b924f558f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc44857b4d4e19dd73a2364bf8ce4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00e4132e99054423b24e10fb10e21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eb13459b3b04de3b3b06453b2c1ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139ede2b51ff9a87ff7ab0adb4d8ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d5f11738685e60e76477e85e9b08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280b8daf9f336e3dc66e5a5fc514523183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8359a0d32a8e40abe650e603aabd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e683b6930e764325a9ec20099d235185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e66bc6956e9afed32f5bdc0b01e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b36bd2ca34a73ad890d18c126d34a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40002064fa0b7bccaa23d64199f6ba7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e23b5042c5ae00c0230b053b858b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084af895526e2b8f23af73dec126e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749bdb5ac163ea81677b22238024d88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31529125da9b9fa43fce9bfdcd635e4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447b6c723d4de34facee7c5ebbb7493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf99ca2dcd2463638d87f734b2b7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f840cb75ea97ab7ae1a9621a2704af8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8230a6eeb3fcf134030aa323a9b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c065c8dd2dfadabfda9a71a5685991197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c68082de333f299598f751411017d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce428cf5960f0c4a4cb15020ed7dc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa4124bf440b219b3a09822379ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e2ec88d936177ad40903bb1bc0530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03bd8cc5f7a6d9467fffe8c9ee0c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4fac1e9e87714babad373346895f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d80f522566f3a3ec218a6ec6d2f67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891caaa20f42dc208ffe97321403ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebe1cd496380839c405821e517438206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4903c2f01a6b1e0fda432f0e24907a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c15b7351bafa596ba13c40617f1ffb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787434de4e937909bca4a1a1321ebaa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51744088996de2ee15cecbe3e8bfba0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f18ded2525363899df50467d9015211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9e492b028f3d8027898a802af5182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06f538930e3891d9ed9e7737a0324213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c53146060e97a0537ae27b35dc55c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724781d5ae4a60dc94a86b76878429c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564d592af6ba87208bb658859603e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945296153d50a3ab1c2c3944beaaf71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08b8b16a2744303833e8a7c0bfbbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e7578242ef225e9cdde03ca162ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624e8acc9654c25c8d5dd263adab1a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3536ac35eab0a61c32982e6319d7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26a95d23e79388b7b7fb3e2ae8298222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c1c8d51828b4be55099171edd77c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4169a84276952efb5c4c05e3bd233224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966faef57f547e2cfd3c61dbdde614ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f58d2218d4b823bcfadd57ea0c52e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9c79a68ddd8631d676a569c966ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba2f8dcbfa9fbeec544c31baff745228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d3631646ea75335f0c275bf7880e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575754169bfd24ab0abfcf185852ddb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010561c9bd90f2a57959d53bdf48ffad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434c6694d49617c378554e871eec0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4486ca05835334a2a256e464e312541233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa909a72e994466768bbe2501c53b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b5b0e9216c9c6b3a8bf23153d9f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ffe08807b2270af0d58edfad02da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2edabf853b7a7084ae972ecaeeda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f30ccb497837b81877c113b0c20fed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d955c3faa1c0a9d01f7b6c1ad00a13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f6953633764407eb59c4f1ebb463240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e776593df7c53650fe94bb3ca87711241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c3f909908a355a58b38ecee993d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf8206a592794e31fd6c5adb6cc4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a623d6f757b5e7546f0b3ee4b999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ca3532177fc7c3f078db31b9b284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1de272888e2ef9cd04b0eeb44973246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b0457371e983dd1182cd0929d81cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a582924d1fc22ce2d9c111c5a4516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9233819b1baf5f296f157611330c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a0194068ecd026be6e99d0ff7d91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87715518720812c4f5032bb9b30822251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b798fc542dfb625c2ff5d464a3d33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7726cc555aa9aade9d05610a5500c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed448b87bdcf5f049e08e62ba5c03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11e420e2b70e811d4daf5073ff8ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254b34512f95ca82c6272c00797cdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44c2ff53b66b815366a3d1bd68242257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7cf9b38fbdd322fdfaad659c81b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c687f96ea5094f668dfbf0f9ff15a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f111baecf4ac13ea276b7ffc1803260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff55bab56d795646ffbd9d584e05b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa37354c0b73f4ae8bf8e6efe164e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6339c45807f28adca56db917551bd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e27153c1d19bb10a06741eb671e36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a64e5a27b5ff8a4f2e8d802a58c257265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cec26d920f9c2c71f415ad0d613f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5cd763dc41614dfd2eae75c428ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba083bf799049094c4a49030fdc9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa54a6607db8864b1d8cb4ab1a0ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba147e84f74a60a153b4c495dbde7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d54b54ef26dd4ba5e44554d045e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01d64e16df5d038685bb064762daa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbac55732f5cbd1b8b1be9db94b3b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0fa668e8170ce429bb0ce846a2e8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70d85de15d15537ec100324add295d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0664a3ffa1de20b858fff21dd6981da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f425218fdd31241cac4de070e84319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ea07c8364a4654a540e48a2fe449278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401940c3f34ca4a0828d8edb993de69a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944dfb09281f6919afcd3405f92ada280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe17c82289d00775688fb4d8fe51d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a225552569496ec7707e00d8d46521282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0585946a84172ea72e6a8c4c84994283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427e8aaf6b5a610289cb14189b4caa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97704a847b6b5dde7163989f7979db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef953cdaf24ee8baa1f2183ab54c0eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0657aee54599e9702a325892b72156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76b1bba31c5c9a0f819496e4ae4b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbcdf2f876f4ef365bd8f0eaa80fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffeef4e2e7cac304e30c7e2e528d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa1a330aa8315476abd2085514e0a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33ac8944104ce5ad52517591e4688292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a847dc6e31e720b48c0347543fdfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7db8167764cbea425b3b5ac8db08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c03fc248fa97ee1e7c69a52d2e62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f23ce0f3a03cb87feb6f78ea5f1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8a3bcd6e36afa967de7c03d8d8c06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec03c7c15060c61c52b5a52f1022d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626df5541c41a9a82ea6e07c291d8ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c45faf2cdd84c008544299cb172b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d0bd1a382ae532aab6f0d97ceac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f79af453d531e7724024ea0d729b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a262252f9cc1d85714fd410d12101e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bfda6aee0a6d2779b1773dce96ea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ad2aa423312b51d3928148a89186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708846af2ccd7cfb3054b26a2b89b8b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f62926546a21a8ba46e53a0bbb4cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21118c6afe80fbfbc807a5f7c4445ddf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07019b32a653a60ac1720335fac53b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2a89d14488e5aa7083b05997f2dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2fdf13a190d5bf0ca8edae1ececdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dab2cced7caf1060cd0c7c0f18eaaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b35e402050822907b71fedfc1297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fad583775ba9768e23f4474fb2dbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9fc405efb9ff77e762d185a8d954315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be04266ea743e564c1657fffca869cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb29dc6b2ccb1112a58a84443379b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1790e2ecb76cf36fa07d1526418e48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa14fb0d9f905f3d80b3070880bd4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1660e8176c3d928f36be958c3a92f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0953924726cf54bf7b8aeead01aa163321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aa724b9419155b24b6d81559b4da0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036235bf0ed337cac0811af98577c565323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cce4da993d56def815ced5f3f5b4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d1045319a4efc536ddd0fea70e35f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b45befe4eb896159281b5e51e6432a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb57b4eeeffbc22c30231f2b21809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98d3bde7df67c7a6bb65a136fa8a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c0c761f30dca1e2464fa8521d927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddab3fc7d2adb2c04b252196b0e46a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb768fc7b28e46b67a8abaa8cfd90f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d4a4a8b0882f133fd38d16f03c0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a2a5c92e249ab08f4a453e5db03d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d095658643a1f4e805350ae97fddc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46151768bcc3a03622f8f43dd77263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa5e75a4a3b3c3e31dcbd5931d37d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe82aebc194f30ed71257a87ae3fa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0728ca98cda08b37131443527b59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c2ddb89387482306246e550ba86b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380f835cbf5c17918c2e0d231ece17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b1c6f1eb252adb333df71226c0aaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abefba46d0e52bf87d674443204e2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae27f08d937ce86f422df032266e64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fdfe994daaccb3ca87397ebb7d6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a044b3caaf7282f9916b8832aa22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f860806d548625737c1ce92df9558346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009f92d881fd216877a503715dfa5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb59e7949f4b77169297b500d75ce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f58038bd12ec29844581be866577349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe19baa06ece4bf3b43a6ccd4b5393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adff35d71dc7dac8fd892c5ef6d9a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688173a6a436e48c4443c233e531622352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4777e089466577c21be5c489ae87d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21dde2080b0b5630a89e62ef5577a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb61234c12fe9db7a3b7ba70c57ba1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae82c09e0e71a9b4d6a9db5f46cda0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f412a1c5f310f4232a0e607ee974a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd14fc8393254c9e4bc60b3c50b676358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f7e138a2999ff586dc0d4f1095ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67e7b4e58b7032bfb1f662a608ecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911d521af66038b1a3496f95ef785a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3249d66971e5c239b6904747f5dc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225b6df4a6d5be449d36abdcea0cee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb1fd41937e9a97f60faf9ef65d91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec7d6e9791b86cc142c6542ccd186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140dc9c138b896be7009fb06adb888366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469994766ef2ae27531b165fdd9a7a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30d70ba103a78952859abb3d88fed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cca4034a99259d9d9f8d2b80329bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8415ff7055937b92312aa8eb80523370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216b443dc5e72184255664be6b3825371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697d2010c6299bda2e54a32573e8ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d1473b5d7094bc0557d829e801e14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557c3b45939262ffa2bd0b0c45de9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555199ae9b05edf968bcfe6ac990fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc4b1b3bff22e16f0d0bc2580c8a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ba9350c723d05da0a56c8bb0906f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df4c5ed997783d283a424fd176064378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2c4081ad2fde5d0274198b6cc7a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd6a7856a4a669e2c5c22fbaa04f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d639f065d79ca3cd302bab0f27a9ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4a30c265bda1b5839483bc49716a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73ac7df2dbae2831148168408ee6a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f5c7520e20190b489b668f804998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215cf2acaf2088efc2454526472142385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a4d011886ba4adbac710c9ff6f73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab28afe90024a131174da1045f62a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572472c25f8284b3466147c25a86c9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f54e0e816b8e3d0c80257ded21bf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f447de37db2606c1ce7f0668144155390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eee43fc3212c7f10af3bebc76ed20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af64658c01f5ff9c7713c7cef95ea7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee2b11adbe4788b3f4e6da572ca92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbea2a8199456774898a678f13b326394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd42eadd5122e8def22876adeb195e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5b7a44d6e0481eebf403cf8bc8ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6ff4e14a41c72f74f97f5a9dbf972397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7bba4e014e2e51175b40368537af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054e680738dfd98cf40e91db6722875399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4277c7fbd458ec38bf679748018adae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeee9762098f9bfbcf1a1b2af74a033401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41d65ae46f33cd88bafba7474c8faf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2271bb35c78130495b7d43f0f7c62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7156e16fa131a4e8abb4fdf0d9a318404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0c4e8ed70172f23d25720415ce14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb8b7e678a7e601d3c50f5195ffde5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b7a2fd490a11ee67ec799114c6a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b36886e78c3fef6ec733b9b8ada46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d972ec78d367fb30010d78822a9c86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf94626540d2f2303d3af6f6e364ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffa310e2dba9155af86aaf131755b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429eef7ca002c643f70d7949d65e6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc82b6b1c89f96f4a152c4e1a4aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e289b2bee1375f42ba8805524c55c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01787eb45182477f74696e4a3c323a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e4e983efa93e95a9a951dc4c4cdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e92c85951fddf5b694fafe8ed884417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94af28473705b51635c25c36e56484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5044945aa9d42bb0a657a26b64c61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d061e1f43f37ebbf8df6c193d2073420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24281a99f39760035e54c417b3fad4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164511c0758a660885f43c69a1a9109422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d2fbbf432282257fc2fc5235219d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d626913f9bb40306259ccd28b6fb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21e171bd6a9b5ccb833ac12433093425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d633786a7aa92cd7b3dcf3ef5e186426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc9deb552d305350aab38f19cc61f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712f57eac2c4699e8452f6c8380701428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96eb688bdd2be3e2cdd40fba259c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16c9806922c72437e178b76f43528430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f6f47b6a1b9195a0b1b7b7958328431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20694ab73ef380c4bc2383bddaec93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f02d4f77c88758233f490174784363433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cddb52af733f6a37e1f17f7d93b7c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352675d67edf405dd8faf20b417ff56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e5b8c77b11803ba2d93da2eab04ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a66e36d0b2dd9b0b9d44b78d28964d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15754c3bb51b1facd0f3e6dd2ef4730438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135caffcb1ad9c7d95384b01d848959a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6aeede4fe162d3bfdaa68bdfbd315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb84cdb4359c52090bcf73068834cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034b587ab8f90b312eba4612d9aa76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d7fb9377b3221c45beb5a487c0262443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65d5082c89437e7e2df77c5f8e426444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac445959350907d51d3d4626622338445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb36680d63d053151190accb1b77d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f8776808ed37bb246c754c71b5510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0cd76783929082780cd228738c161448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e3655b131a46d1ae89329299ac07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678cf1c178919d92a0e6df750751659450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da3ed5a80bd15b6b18dfe4e0c97a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd52c9967e5ea57ef9d023ac95a82d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d75b5f8b6499c757e61e48f0650e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c21ec46c792c8654a5258e19a7e8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044bc8640205861d903049caa63e589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186979457fd3a77e0fb7531dc41c2021456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a310fb1a2820c801b99a6ee5dc7070f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c00ace253d7a579ca4dab6df9d77a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed8f3ccd88d70fe04bcef72ca4c1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdef2d20a890c3950e5c90d8111b81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e7afcb60a8216a41ed143f4c7cfca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a4b486133147905fbcedb81dd11e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b01941dbdee12c5c023b75dd19bfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c04793d493c43b9747d3066c0c923464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23384541563eed28dfe19729ff1e4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2fccdf0a09687a355c8e23df610ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b12d5fcdbf8c48459540576590441467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711d62ca00f8e2ce6042d8d8c8738f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4376df6d5d9c6a07a92184bfc185469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b2cd733e3114fe98083b143fd67a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b64f2bedc917a0f4f08472bb061ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684b0dc04a9e71ea7f455db77f05ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47043e8dd4d2339651711a9a4c83d846473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568151059520fffe28c027f52ce9cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363d8197c106ebbcba7e9537eb00a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3c7ee4093e5049f04ba780a657a06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15900987b4701f9cfa866c48111bdb1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f73a85d19fed9384826a270ab2d7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2924eea30314fb629574a768870b57d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa01947841cb223cafe33973f7ff11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38c6d0d9557440302a3197da3f495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e76c7cab4429de36e87abb16e9a2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa8f3a03bb5f6f49d3205c0e773923483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396164070876d70851161d19180a1d2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d04cb33989e096b98fe416f0b489d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeea059e431cd32b8b06b969711adf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7884a57b5b1c3b7178076ce0d69b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0652f2ef450bb8ee129d8b11a421e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa5f9494f6ade427616d339d748247489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877fe294851b27d93edf0a47ca177b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9017670ebb0dea5d67a58af32a2d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe317bfaf01068f7e01687ad2caa3ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569428ca1b251dbc313c1e8f1818b17a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b197e062281ab17e83a2766137ddca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82718fea8b6d805328c38a772efc96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1a52b646a4578dfd971a8ab44c83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765764c679bee03230b7bae03b641f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b3af9c70049ebf12f358b5c977f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406c27073dabe6bec8d8898e131667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1ef920b314d4455e165d99c2ea9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32625d95c00aa0f027e42bcde12a483501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae86d1a09ab68fd2f72823fda5a116502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775b9fd04e96cb411fb59050ee1b24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd84658059a514aabbb209e448383504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22eedf0035a993c840d1dc4328e09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a580665b7f58c0c579ff42a1a16206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c292bfc93c469c5cfe97e17a87e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534237766b038ea2b48e696b3bd69e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185cae058ca4b7938cec1cd555721a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a006cf798cbf83d89e0ffa6f3378510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c82b78c33a486822d90d0200b76f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9acbef737ddda86847e3d24d8c6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f35be593624ef2a5d39246fe87bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3c481c55247d657be45ea6d2305cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88982c2804c6c6a0aa1a2064a510723515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebe0564377f8623422da7484708276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60ec953310d6410ae241b0eef48c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff8fafd5c449146b40955ddc304da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a3f6492ac210eda2b9cfadee0600519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994012a9376f0fc752ec376803168954520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ac96719a1d4428e429e6c21bf520521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c7196fb2a89b397f94effaf35a098522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f617801bf9ebe9b81aeb34d0b208523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb8d727eb4fe02f128de5e69feebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0cd50ec6825aa5b61a8b75f36f0d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268695bc850623af901551765f9b421526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fb6bf64f7b329bdb2d91f87caed86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4790eb5b5a1da8e49f73eacdbe9dad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f59607c643a094d94e7ab114528cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24551820d0d0e381ab94e8a80d026530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866080edafb068b88a566b8ceb400b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64019da3c44d235b2cfcf2a9efb2124532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300168c72ef78cc5164b8e21f9cb1122533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb2e9b447f3a9e642634a26bc93d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510ed6df5c697fb768776fd7fddb5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac55032992f994c7de4f9f361ad639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa47d0ecdd5daecf4b15dd65b00488537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f5aa0c16bcfeb9d6d0f70ce56dde3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efac19b9a97fd3d2c4c3fc4434249539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6887fb974c38f810f097b25d036f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9a842eab3593c2e4f2f1b25ad3fe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e8c85a68041954e38425bdd0f5d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217773615bd0f9a1a5c58d9d9df5d4dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efde6a57957afa1c85f8a56926a7ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406da4d78e73d78ea592ba4755bc3851545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a1ba8a34838c37416aa638c9368a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f24078c0a00d8353810b9b4dd556f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb2ef8b60e0b83b50cf7a9014b630548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1d5458c416cc4287f6691f5e4677549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74621fb21a480e2c98d1679ad9cd1c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2d11f2bfd759bc1ff1befe04a375a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0cfa84d9ca84aeeb07527e0993ab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc12fcc9805f4a9268d7b198b2476a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620046da110da629f3a06230b3da88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da84348857dadf85f17678f870775555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b1fcd78157a05b49131c9ae9a2df5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566900827df92ad232682692b92bf0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e2003577a1b62c91791e42b96323558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf98bd584de15b349418a3bc632fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bea0f17a2eae892734203c1ee9aa0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc40e7f78101834edcdbb44012866561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3ea974c1a6eac75c51d1c5720c2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cdb07dc0176839c30e361f1971b34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64996f8e57cd3d45a9203fa0409bcef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fda15e96228ba72f3b937c8a43b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1fe9734416cbde57bf3a357fdcd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92de6963fc2517bd498f6b4514a229567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8474cf087d871f2e101e5958575e8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117914b0da42f3490ddfb692eec17058569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eaa3fd3902cf48ccfeaaa69bc56dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd0bda14f632497667f47fce3f266571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0477eef52f72d0db332cdc8a157371b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b07320dcc745766f4ad8443a4ce76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa4af37717bc9b0ed661f0658caf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170069278e7013231e2e1f1e31e018bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22090bd3c93027273c6d4c86cb6568576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61079973f351d9b83c16f21e033098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d98e40d77419684e1a8d30a4d797a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e1b0e57a8b0496e135f5783aef3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ab0c647594d41044aa8b7cd97aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16389ec212c3ea62badd5ad186f3b67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f13d098fe082c67aeefaaddb2484582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd471ce6ab873e86ebaed7857966052583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8a4f2a10a3a8c2ea557f08d8ac56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d85221102df7e822e97bc8e927c55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c6beacbe0be3872b11146eb17bd64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1ca5a8b26c54a3f43addbd6b90c01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4e7172340b5bb41580c46cdd99c2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b721d9f2105600ab3e738028e0319f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b337aa8d19de8c8439a6bfa6438e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2db447612dba28f3a6314cc67d5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd38f97dc493f4c602edc630be61d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78ea3810b270186440717ac4d3197593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405890f7d7e890854be01e8c7b265a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e197f5244c475c16bc9c1a460977b61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d208c011ce79dac037ff7483525798596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115edd728ea2b72d7e35623a6001ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002424e0ce7f8bd394ae681e2adbe75f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb34f234196fa70e1732cbcd0078a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c37c7a1039eb7d6a11f169c97703600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c554ea9484d89e3544c400d545f56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848dcaf655517ecc94a8f0d2d7571a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf802b267df091593c51dfe270c971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5108a4f70e64d498c9d47136a506604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb087fd08d3dcb9c86181e6a706bd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91682d36aec6add653565d5f34691846606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e26e686fc745912db5a5523643282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460939992eec99a297b0aeb8f98b75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2502cc06fc0b1192a232d4bccc7bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e612f5cd5bf2e113d24708ba2da493610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497eca67e1421d552407bdc6a6a369611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c03d77c0bc183ebdcb284d28332ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984010741be25d6902a336f32fcabda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56741b9b2e5884e6cf516892e510d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761cb5bbbb87b3720bfbcc67e5b71ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f6413d832863ce57fc5ff8cf76731616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5608290af30eefcc8cc5b15ad864617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e42278ed096df4f888947864b6924618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987cba040e8aaa6e7aa57bee0ed59f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8b282bcf05b74700e67ba8d258bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c27665b12e8de7e7cdc90032c73fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c87f927755d08ecd8795458bc9c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52990fb3e109495f7473cac785833623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f1831a2f935ebaa149615a1572ed6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b5f0543f5752582ee81619943db7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd85c667e2bbe50fce3bb377da019b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d989c1fcece9814b4127dfe37bcf32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2b7295a71765fa14d869ece4c8c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16833d2ababd779b9f73860b93d5c20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d57a4039fb02db4487d076b05d74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bef0645ff1b104b696f76ef5e9ae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a8334c34868274b2ffae3b2de8345632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac388481a61d7bf6346199c224d33a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a880940991441dd12d207440d53801634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3434a9969a876f7c477c20e917956635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946fce313e9a905bd9522251b03d7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e8e69bcce4bc50f5c073c99fb9f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44e3e76901e8fc3520d6c557c860c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83aef5e524429b46b651a69acf182e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488411799d109b3873d49c2010d513a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa7dfed4525e101ed3e1093ac5809641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339006486eeaa68be074bc6730a793642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c47d179401c57fbf57b81ab73c3e34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5639dd70fd4e8b0ebd37d15ae5ffbf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f7601df17d2db499483dd834c1b44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2533d48df9290c66b203c4e34c68861646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d798d6b11a533715da2361364c8c36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d71a6d52dd028b3103651cb55c0c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2d5e294ff9b0887db57ed520bff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff99cb6628915de1f0679c644d515650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06416ea07b63560db332cdf76b5180651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86accebafa7b7124f76fe1928d2dca40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927327c0d92e1e57f912fbbcc2c6c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a18cb9a586d1abaf81312ddc17c516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf2c806ec8c10ca2194f271736b4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f5b418498a56e902d76f7f8d6f2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2364dc2471e3674a84513ed7ecdf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d601ea2402375627e9e81b2be0ca33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc316d78362b24bf332e722a055b3c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a710839921691fc654d3b681e1cf112660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e89cbea777ca53099f51ebec0fd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ecd3f7156c8fdd4f7d512691c4f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018accbb6d80655388b07bd7d217014c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b02033a1b0aebc00da391333643b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7739aec803c5726cbb220d3ba7fd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc2a7de3045b1111b79d0ed0c7aa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51a407fd5564869b38b3135dec8ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99878d99fd05b3a1818731cca3967e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c20b580b416c53fb2c22eb675789669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904398506c06760edfe2f686d083e82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7e03476bf2cb81fc88de73036e77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed002688129e93810d296784e4493672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eda0a5d1cf7fe213d703d2fe9524eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf75d617de6e0bc6ee0cbe9eae13fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded917f573d300d4e99e718b433ccba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212153d8dc5a86249f71b9cf494fcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd785cebe7444cc2aa4cee96ea08379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff478fa03e3b174d22272eb03a0ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec80c11924211134628b2051a28ee7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7fae7cd506b6ad2590f10bfacfe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5919eebd043f6aeecc04efb1f94933681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564837f8e6f55200417a72af7fd7f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03551ca4b500f1d12f41271f3da0017683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcaaa297322ffea7418bb88b8e261684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58839e9d7ba42262d5537108a4fe12c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934994113b58615c2b7690818268c0ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456953ec8f383a05410b2129c33096687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3c059311f1cde5ebdb96a554b71e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261dd4627fd023cb164bf08e5a4ced689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bbce727c0f7fe883002ba5e7fddae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25956b8c51e7277e6c39cf89ae2e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0cd8ba413ca3665733ab235ea44e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e41afbec01c5ae9754ac587eb8ca4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f5372615ed6703ac2cfabbc056004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab66060c6a704fc0af9cda0b6e2bd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911400690a9e356e361e8365874f5a2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c576c5fcc48c1680daa3b18a1b69e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc499248e9458474b175f34ced30df94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111fa9c824a1db25670462040a9ad5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd22e1ae47b9393e5daffcedb01e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0689401946a996a6643edcf286b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55774c10d526a58d6141d48954e2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93b4fbbd086870437494885e850bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd45371c4d0f506f605492f798918704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd12e35c4df651a7e211b1ffe9572705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c078a23c83520b49ee31cefe739e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66779b56566be92050054ab305dbced707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ccf8e4c4350d9e9d0cea213a2fcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9047660ce61a48fa56ee109d76c0f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8765a267456b3166dc98ea884189d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b492ee26531a941ff9010c0705a28e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452299538f2f8311021a7f07380f40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32bb6661dea208725967bebb58419713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255e242affdb0d6c671dd971409667d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f6384d036f1944e658c34d88fa3ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557beb0cfe0f85f9ca8df9c81cd6c5cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c26d97b2483b50d302be243ad8232717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcaabf437590794a5ecebc05d153fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654186999af268c880685d9d502926a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8d560ad1bb3cd612b9eaffe9ffc86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0fb9584f24e3954e477075cbaca6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0ffcd6bad451e190fb6c45969db5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992c1d7b500c5763f88965dd1d66fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37d8b2e0b9041468d673a1e665b21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e68be3890a5339d7768437c0eb9ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824171f8fc9c8ca84da0b0c57876da8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151431e65890de6ba98ab4afb0fd83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a81320a75cc42352c2cf07e483ba0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a1848065c0b478e1940b5fcfcaca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531d5b0c9803ae46bde3d7fc8555ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7bf43b0223a1de48ae8e92fc5dad7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5883b012a4bf3cae8daeae797d9cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40325fe9b62be6187ad9f79e3e16f6a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea855c6b49d27e642b3d33b4770d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211378e2f9d2fd98dbe3d54cf92c067735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174c79671602a0aec2b13a45193c99d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f3802fbd7fa321d1647483453658a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad02ab23ed0c474e66f3c8b2f9c4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca6f4e25f4ccdb5de9eb9d865ff21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e3f8662ab54fd15c3bbd7d1f4b5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f0bf821cc1825279e2548d00b19d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c65471256dca5a4b734960a2f6610742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792020564b8ccc8e7d23eb9fde153575743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e87acb97a281c83db3cead2aa8bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f0440e3d3f2540491c35b735a6b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee4a04faf4e8fbcdcd8194c326ded746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e03e9cd9c834b336f57a7b13bee2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e00fd74aa9199533a6352792b87cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1000cbb59fd70ee75c47887f55d9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252529b83bf3d6cebadb3ac078ba2855750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d905d49c6d413bbf4969522724ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d69eb7975e1e2fcca5e9ea335f158752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34474f80b75800bf2939be71d2795753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778e2265462002b383a97e6650321e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70491c33ab1764940d15eaabb1922755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f0884e7ca4d3a42a7ad91151050c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56200668a7cc6f98eb3101446738d2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a56087f38359768863db8dab0c315e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe0e7a24fd31b665d5f58b63f60e6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f86f9b458730b95932709c4b7d871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fe548040957b70e7ba46de4e8cfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140193b17373fc7cb98d5634cd710efe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e384dbf42ad481fc0497dc6bf6ac2d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3128a16539f97d838f21107aec4e8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd7ba2a754c4d0fba4347829af377c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e170eec5a6d71076fe122665868555d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c9673e0a8e890e612e58a642e0b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0641fb2e7b560ede027fda12a7ac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7891e08eeef1b50633bbdbea1d8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f109cdd81f8386d60d3cef6a326f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4afc5f0929d392074785341daeede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e6c5a501a64855f6866e44537b2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54842a324ad006d350dc887be778bc3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c5021c5ca8be85cb4d0009c592ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d146c389a9ee90b6cdd10a437281ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59568056d871df3a026e16f8f56753cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd580d05fced5026a49ae0f6843f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b928fda7ae0ef1f0e73b7ea6876fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaf9f12ac93fa3a4aeb598c0c9c86420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e972e5b76f427ceab04fcc1d8ce821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189910f5f2c487b265c1fd75f195bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c5f89bebcf460e6c44eaf052f24b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445cbf23d483ef90a7fd0b789de69d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144851e4d22e9cc89240b5fcc3991d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e594981a8890077ba207d8ad7bbd2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48c36a03bd44511e91c34b5a021bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad644c08fc348a8168f13b1b9f2ea0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea71873a0700d25aafddeea974662c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec3198940d27bab94e50a13938873230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f5757826688ac3299da9b5cb4c72031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd583ff32b1f716f3f00b1a5bfd96bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f445e6e5b89169638d7d6dc7b49ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec459f838c8a7584323b5244ebee3ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634bdbeec1481e5922b414d3a8589da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0feb83442cf43e4b304b7359c475436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45f7de3f71ce35207a8140d3f1bbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf406fea7d144efbe385586d5814b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511529cd54ab694d00d3078f01c8e7d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ac41ddddc9753490ce29c3c9f64540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d88a7cbe46555a741d2dc5fb6162941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ee2c955996bb244c244b280e01d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25462fb4a058c83aec534eef943f69c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2befcc3e54631b58bd4ce7aa19e7ca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d48a270c606e2d4bd7ba5a30f3e6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b5fbbdfb396aed484e021cd739c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cffda428ad24d9c39b225c647ae7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568e32b8798114d7db44db724346b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89a6ae81d5b7ee6df33c6b2b5bed649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d81492541fd227d76cd0816032d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80448ca496b5a812436eef92eaeb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9396636dabb03fd43c2dd594a453552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ef37b542f6164204f3d4dfcc535e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4993e4a58b6b4be3b90b7ec2169754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f845f1fd604da650eabffd9b8960055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10cc49da96354c2a98f4006087d44856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39e2c094c3aa1ad215df2d62d687a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca8cbe0fb01850840bc9e0b93517658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b284575fcb8adf98708fa98e9ba6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613f8eb39a90452e7448525eabf2a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c986d9d7e7c53c3f26622e162284661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c618411ea17022c68729e9084c6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef96ff3009b4cb05ca94b6f9bfaeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d57239bdf76dc5c85fa8b7cfa9cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354994392dd3520f1e6a49a915793cb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b599c18c95de1b035735ed3390d3e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532801928eb98edac4b165e2c1307a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186112e07af7b176321b053cb73a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed17b18dacaa12a7643ec804aae8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836827ab5639de1c14939452f9aaa8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5513ec8684d82bf7ac84f8b1577571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39beeb051eebc25c3852c8c500a98bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20820981f6e0ac68e24829556d567073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e58120d1c36e65b2dfb5416ed5b48674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575c32fb4bf8da77cdd8972891252f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebdf60aec25a119527a1173556ed3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a455600b27f3cd2b4db1f91de3aa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783362d437ec69e5e126ac366b54cd3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2582577878b339e18495bee92d2bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4a744a6c6e72d7feb02e5f6d7ff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df95b5d396797e8c3a10d23830b0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2233d37e4bb0bca76c1c4729ee9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f17af3e272459c99d7e22ebb4f72483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382606bceca4a7f7f44100d065364e0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd2525a58f2c89c7da472d0288a3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33353dab9a99d14c048926d54fd027e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64237d2d251d0f02281b9dc4afb9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514da00ab33ecb34f98f136f70697ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ceff3b8bd8505c758537a48d292889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3cd366f6b4939e345d9b689fb9a0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74386335dc705f10d0f499c85da7606991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa174195c326f2fa11e16375f413bb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd9b914829bdaf0f848eacc60748e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea0cbde381336418f3694f133479394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6cebd28c5a647f13463c6fd92d0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616a415a9850b899466fbb565d6972296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e015491f881e31d3d445de6f10f5ec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978358a4f59556f19510664518de00ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56d260b43a398d2b00363c8625a1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a95bd71c79ab89cb6c4fefa04f3ae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f611995e4a60aff6e1f06319e3829f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d7d3d4fbda6eab986af63dcf6beb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff5278899377e500366ff96a3ff081103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292875753beb69d5b7b654ab21ea611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514639f1ca29d91400dee603f973c319105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089502b5859d3aebd30038139bbdaee6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13c7d2e3899b622069370dd523fc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2319d0e71f8dfeee72f512ab00598a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707d714ff9d207c9e67cadf27f2cb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049252e0f29aa27bad2da01f8f81c24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510775d8ed1502e1d953647ec58cd09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b55cee78d2f1edb4709b12d91532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826375407b6e493184c368116a74e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d954c8d251f195ddbcdffd4ad1890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f927a561ed476b07879ac7b66db74b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01786a2f8e8058dbd7d2fbe464790fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316fdedf5db6d30d9a7d8d384e7374d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872691d45e2e1266e6698b8960052eeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6736f91c50ef450a6b62e0623490f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b99707126084a70df252914c25323e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dabefb4059a0a7303a14e472e55df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3a4a132d7b8608917daabdee1f28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededa05928d9c8b647570affd59b267123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7b46cd4367263cddd0ebab89f3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580ce662ad739937fd4e1c82d0baa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3fd98b273052f8f4e7b72ec4dc03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc9e7442b69fdb10ce4f331a08bdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec717d8b3afa0e2283817cb352cd4d65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b280763d65ec3476254ea7ecf86619129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90377aaf8f2905ed7a199212420f7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b6185010e69250780e12a623a90b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c1c347a1de76934b583bce23461c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec448db08a4858e6ec05f4f4ba4bdf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b5e1798f929a7d2d40b21ff27ad9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac0da422ec2543f3ba5b0a4d5af4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f91131db51a191a92e7faf26aaa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6fd3bff0b84f788ef0862fd90d05d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52114baac3e8ea95ea5d955d70b55f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10a37ec294488028237728dfac148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c42ef11dcee1200361a00af633708140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f9ae8bf2a62b62acc533e9df290a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66123ecb61c40c6eee706ccdf731a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93859936c16d21fc960dfffb27a3f3bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aedd24a76d132b369cc5ff55d1297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb7f20b450a687885585f91d75ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c655f91ca75939405da3f641b847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab85b5ea5f929b8b5212492a4e5f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350da9d6849c344110f0539c568a2cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfea10b2a9e96170793ea3eef9753f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfbcef4e9684caff5581eecf10138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33729381a18fb92409b635c953d3e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc63c4ff37a2ad6d388f0c7ac9c17c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10a2b44c9904b86c7f0a633e8acb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b8172d8421fcd9408d1ce4381fc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a6078a55fe0e5b4f3e387af6921e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a8de9087c20ec398e11a68ef685c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3cee0f5d0f4b644212c4b029bdabf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca0b22056e221837290743bc6d73f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dd83d15f21e715f08b7d374f408f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d452b6b1701a2b666feda2c5ba736b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a095b6095ad3bb2b875440cef01c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869acb7c59d4a76fa9585f47061352a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa6dbf241bea48c8dc8361abe664c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1a0f8c84f0db784a549190165adc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b057f2459e4c4049609b7998e570ecf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c6e4a7bb92f6696d562e5c04edaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64545bad4e049725bd45d185bcbb69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3811b0c924365ffe031c60bb18239168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fec306b18e5cbb437ef4f93258010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a47b0c1d29f47a2d047dc3357116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29992c1d122b01921e8cd1a172d8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d390e4d65c7008507bb451898880172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111e7b1ab6cee87dfc70890d51ca7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96296f977e8294b650ba02f75d8f328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb53d27d7e1ba1ad3822bfef10b270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c053bc9ad4eb0eba4e698015b06a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d03e260468674e285b1b8a3b24eb73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b7ddf1f9e436fcbea490b90ca27e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3a5c26b74dbd190ccf394979f284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ba6073ba19e58befccebde62d15f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a36ad8c4521fc0534c2ac50cf705181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5c0599667181a0e9840a940ffd9d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8a0b5cbd1d959dc0de096cfeacbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b276579b81bdf0a3572bda7e868cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a095468aa71a48c3a04498de47aa0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3175f3f128742e87c4ecee6dbda93e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb796a8e2ef90e8f295578e9b9de2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703277fcaa53bd698006cfa38ef9bffa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e355acd68bcac134b002dfcf4f91fa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527cb9386d406138140b8d5fd435a7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c670a56bcdaab68eb973014dac4941191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa1fcea5ed4b51be176125c88811b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5230b324e28dbcebfcb89084a12c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685bdec393d16cd59a7521cc7f293b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357579fe89c829dc5bb086bedf00d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba66bf089f5510d366edcecd3f99e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc4ed36f45c72f7d3538eb5dc92eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42023945fa22e6b4ee844a069d195711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70e78d8ee1d2fee868e94065603a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963dc7c4b577d0d2ed916c429bb8ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260200024606a2b7ae6980946c144309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946325d6046c0d213ca51dbef0713f1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557cc8b9bc5b8f12d60558bbe4c060d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d33878aa8d3ef0e648959c349b83d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde0cedd887cc6c105fc224b0d86b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b8f6258204a73cf809c8f8a8651e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60057cf5b98d5ff2e9516d999bf4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca516f1ee483f1411da16936de83d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a984cbfa61eb183d2599b5383e397f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3805a01beba1d4432a7897b96392b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebded8b799ef4e953eaa84020c2c59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500a0aad6c8c941733135c0ebdfa9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7348f395926a9615a5bfd5eae9de1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeabb8396629006060e00854a0ba93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115640b0a5ded0a9a449b37471752b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a58e2fac3c6fff06e6b44667b1f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e87df64d292afca3432f5763df1d36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d965069b0c9941c19b311a0c288e84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c06fdedb961c3ab871ef54fced3ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9b53fb2b47187e9efda27f81c889e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198834eb295123db661ecd2b9282394221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622241b5c275af3303162739286a2d22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab512be6d46fa6ebb9da84459097d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15163b185bb7ea1c7318b0bc9aba4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad6c8b7768ed0db7d0c0f44fc7a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbfab279ff6dd78278fa6b5c7ea9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b46578d13ae2600377ca3f0bbec34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e93fe3329ad6856a91fbee563ada5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130fec2c69071fa669765fc0f500b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229d6759653b08b6ecbc32ed1688ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb450126a40523167a86cabf3c517b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e5b0101ceed74398cf22907bc1fca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef628ca915873d4a0effca19d67d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015debe30f679ace0010725b7d8e78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36e55b89a117f9e5bd4cb5f864e29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d19286027246505d6f8a3bc53ba020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5772e582085246f6e4d78b6ec5f9d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718075b26337e860674f68791af150dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ea115a5077f876c472eb3d4925ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184907301be7fd07c6ffa643e924bb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b364ab188a1bd9352a0fbaafeb8e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11053f0f5ba81702bb6f0f36c8140c95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51b923b0b355f8da076f87ed134a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662cfb6af57d8bfdb9d4e57bfb24e01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd471accfd2a252d20dcc9ab837e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f602969f4a4dfb2b84fb6e26fc6d1b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29eaf675f2cfc4c5cad4a8c777ff80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62021f681e2de5c42f6b6df9c95cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b22844c037694dea26c49ec1a4eb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e4b84257c4a91d0e8f5450e680e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46ba64da52c005b02ccdf3f05d0c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea11cac983d4608c334824408271360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb556a4f0fd594df0c2d42603f1e9a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eb49530f6e309aad7e43fe4eff981254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2961862c519f6e5572dba3f7cd3bd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9dec7054894129b2bf98d8008192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f81920aebae5e676c8a7a55f94769257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4aa302e3ec420ff1eb54b66d7debb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f588260d5e79138222f17843f54830259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b9630e2cadac1cf7f7a5805157ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef306af5984e806725fd16cee91f4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ef83b4a1a6e8957c8e338b3472d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331403dd0419d91455900ef38051636263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395becb5c73d723066309f78efba5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5eab2750fe793f4cfb065294ecf09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030d49d3d639216cd14aab9dcf5733266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d7e952879df3ac899886d084a5f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a853cc9a978a1ee74bd04b9a69d41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564afe6131f377f26bd8fae7a47cbe8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02491eebba472f254f3c38a2c1392270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004be75de5e60e7d9e724a6f91abf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70c1a6efd0f52f54a516538a44ded272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f385739519e5339fdcb74c94b8d71bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92efb165d508dfc8882835ff0a2c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65780398a41f9ce755615ca55fa1a113275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932ea9ad76554aef8598fed117051e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48082e788fd609afc38b3e579f90b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf40006a4cbe93abb2a16b96688985278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeafd4ff8599032c88dca30ef72848279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb2d83a97a4e4cd4b7fdd3bc614a81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f412e01d7568b33cbdb9b80a90832281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c582cfdc2b3cdc0ca14f3626fc26f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a690f6c91aeee1f0fe63521fd07454283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84dfc85c6bda3b6f8616b605c4f66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e011f744f9ec87c2b4fca84503732285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377a83e40b0d74c744036a80f03ddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261bb9a0c981eb685b9f62fd3de7b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25e98a1050f3b5269962d5805af9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5bd709cdc6d9a258db1686655747289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63204dbace45656a1706f0d37711d7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499fb318c5049d9abd54363def8135291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335fdb211cb2e029a011d2408f0567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd0d02d537cb704313a2cc78dd359293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b934be1001a549595729f99c192f7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873031a1782bb6fd7ddf705627e592295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123123879aca10090624ee3c210f9a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed52e56db7af92f7db55355203e7bc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791e6af433016af14c9e639a674bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bdbd889565ec9ad0893e1934bcfcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14498b219bcb70af048a8fc3ed2fb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a81a09b0c8de5fa591348addb6f5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8b9529b5bf2dc5ab6e36f39bd5427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934efcfb315c87cec0f12b0c95fea3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8e4dc885786a534c35fbbbaaa1ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576ee2950cc7825ea15221ee12c304305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf0632b909eb48430b24114b421d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0172dd340cf96846f5b75322c80f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40774cabbcf55d0a7d3faaeeb958b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10175852ac926a9bbf545f22d8c29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cf126503c52dde0a7bb726a2589a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a674aa4c2c85d064bdb463ef7d48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa946f0edab0377a1228ec74c8bb230312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caecee11e240997581c7405c277a7da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ad5d1c2c6fa431803f42b1f3e2eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99f87504b716a380868bd4b059138315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d41a0a433f12de5c6abd710f820c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74dcf13f54e085ff5f01e8a6cbdec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc6361218453d24b5920bace1caa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8155e2aeebddd482c5adb5d0b36e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363d6d0b1c1815e4879704825b1093320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a76d9247f4aff518b5b7df0c53fc14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076e87d408322bf254fffa5c8214b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b938beb33b9635f01409fef076880f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69af57a85f2f65f2fccad47f7ffb449324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9f88655c46e420fa8a7b38542cfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83385ccba90dc9a4cbe0bbdb5b523d43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250dff980afa718e7514ffe276d544c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c64354cef1d5125025d2586514111328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206b554e3e1c47d21211c9ad6cac88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330643ea608ffe75ab77a69c3a6b35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd574c9dc586c2ef0da61f03582e2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9944cc98577f527c6dd91f55687b78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137eb7fe7d6a610ca0a67b64fb9dd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668d19bd26eb812cc3f2238306acb35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0174b4926e73b16eb9c581fe1243ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a79339ddf000813c48af108167d15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d5095e83d81e9f59a4dc78388aeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494834b4c30f1237f86c65752cfe0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1464d60915de5730064ba7b0a6da33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cb0e6cf6303fec6dac1d09ae9a043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3d7fe421ce2689ebf1b0bcc09a82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c64b80d5bd7242c2c71ea3221106f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5604d13d70d486b5f91cbc5824822343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f0da9a86424a85371c376a46d659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa401ac6be326c716e2af7f219f39b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c318b6ffa55c69d2df0fc0f8c982f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b73decfda52104db6b73a32a0bb47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0a8af64abe1897afb0e3ae5b82fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd19e0d40142483998d4a6ecc8ab5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e234b3eb3f5a58e3e90c74307321de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d3e3993ece116789c1e7b035a16ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47a28f1eb9723a03cf143cec43a5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f8fabbeaff5e91519d0c02f3e2ed3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755c656508b4ce364adc401632bd228354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4cc36001bcf39e3118c367351f18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa29986917075fe2d114f5036ba46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffecce54a151c98fa750f0a0345003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88999037404ca36b108aa5c018cd8ec0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2114567255d1b220918c1f618a2a33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ef628bb3b2926533014e7830ec68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf2fcfd23aed48a333cf626860a9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833276d8ca43c4912eddd2ead29cc60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c94e8b479321947949822fc36c547363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff8f517169c5384793b6db52f67b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae317c4097f43641802d7e4f284ac7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae4fd8928bd600c8c0cf1dcf83f16e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a91d0b8a9e234400ecf0080fbfe51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294df663882bdf9995593fecd417fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f07f69f68e7497a901d052d08ede369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8350081ecc7756b7fc9faf4dee6c0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0dcce5ec53073fb2e943fb34af5ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0839bafeff97be2f95d622bf2160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc4ad16ffa69d6a8abd6ef5d88ab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595096520ad87ed00be8a90ff34fe853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7743d62ac7b1c14e81409377ab7b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4ad5d8266dc372e657a2195220e7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f16f16017da1e430733eaec164eea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565f1f9d100b898788435ade5307ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1be09e6840246b2e7823046621092379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602661c1f19f4d6d98274b4753fbea4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7731a0ce7a73518ef767edb4f2ff1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744ac7f51b75c5af5ec600db140985382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f96896723197821f0c258ef37a94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069941ef36a5d3cb90884311ba96cc27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c089fe2a98556318516b1db6b4c0a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7491ca63a7406db5d0cfbebcc6663f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8058075d5fe9156a5a9c53691dc21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336800659dc8c6fc77852f69f00db5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25353195315111967b89eed336963df6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4899e569fe8620649425778998023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff1ae4158cfac8813749bcdb6a49f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8ee7065433d35e31d801bfbb149fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87efe48a4524631cc636aafa58780393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49746620c1fa46817b635880971cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a2ed141c988846ee0a363a474c27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a90e125019d649e49fbb6772106f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b21f826ea70e75f33a3025440ea7be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a42fdf9a805bc017475f74c8f4a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a966d1472aff6cd894212dc125339be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a24cb10f00dccc68ccc32c76da54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9862d4b6a10404d1e95b63dab5948c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd041a3ba2137db2c3b9707854c2302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79623ada6151ed1b4f582b2d2a9f24a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea81b9768564ff22b2bcaeaaea0f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad64d2985f37f3af38eb0c290e217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82217ca4aba7a8e4e760089b09afe2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45aab8c1f813549d108e9736dcd13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277afde3bf78b474b62e473f35543fac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525629e515be984f1b6f17a725c212409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda96efdbded1486fbaf9aa677af1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7a8413568e521407de1114c27b83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40d78d7eeb6a806471a49cac3f35a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6e8d73652a7c154638e15d01ca0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe71fcb53cfe4737e78c6dcc01f615414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d6c7117df28c618aee918b74fe5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5feb1ece6d0aa7968769bc75922a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c9855e3f57de11963689b27eafec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a992438534e5057388bac4aa9b8fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea247869b9aee8b899971176303d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c19e7fd99e2aa5c191d79837ea606420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abdd08d145b7a5c5e504b8e6dbd855421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde50bbf8273be6ba5261c971ed2ce0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7763dca6d1d3cb123f05f7094b3ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9785bcaf345103f57c0e1a0fd4cba4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709860dda8d4a37e22ba7cbfd92e9fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c312966fb840287b5c42c11c0457426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a3ce4d91c24a0d55273227847135427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be26b82cd042dd62120db374171b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9d757010bff87489e920906d30a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79545c08464ca1001cab5513fcabd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce1066b5500a808257fd70287572b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8408a8a623f3bd98a9faf19ed305432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c61c4b00a9243204561f5d7251046433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261f99ea92611e6e92db200d20a394434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882ecdc3bef70f06838d0aed1351cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c15b3482c99172dff99c9ca5534cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b57461f95d136d57187aed77c7efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8ca0ee4356cc60675c7f0d3de9aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b50cf7239854308682baa936b97261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bdfdaa7a4715374f98157222f2bbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f2fcfd2cc1e08dd00400b1e50c3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f551af531533dfdb0aa6e3b78e36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac21e99e54b898a1c1b381e26ded7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c84eceb92fd559cdf94dfdfa7792444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c1eebd4d22aad8904c75914dcdcb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caa330a1fc6aa1f4ebc8b8e29fbdaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a4156099485c8419a5359c02a839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2313b54ca56cdb12a8482d40d16ff8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827dca4ec2310e753741ebd891ff1f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd864a44a1f92ef7420cec333bd81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63272b4fee0e5b06c91666281c6ba1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4351aad4d2e79a25002999f4d59e9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c1d5d9ec7238101a0c5d35302448453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0acb8692c2dad440dbb5b60391066a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b0020f1c76745de8343e15880c3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8eb61401a320b69724fdbd88439e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a4254104a6ebe15c1b1597d767b3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3c2ad3c2cc8d09379279c5059fe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccf11b12168115e03dfcc5741e1e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e6d68d778aa3f54a0aa9e4ec5b34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a398f9d6e03b65740cfd451483d998e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebefc93a8541510b5f10dfb06cbf1ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac17b393b324042b254b82e872baf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdc3d272097a782ad30eef65c12b5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96980358482db1866c90cb30e9762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae5928cf0d2ce2ac0c7a4a9f47f09b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07d77637d2cea3e9905625a577727467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8168c4efe8801bdddd39d45f97699468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a3d52dfdf2491f3160c0b35bdaac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d6041e947c35e025dde66a771e647470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca960a252906c451c65f34c8b62b439471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e6e6fa26a6ea8b87eaad53ee6da5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10edc83042e8cbb7046700bb3779119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf88d499d77d9fdf28482c44c07ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407fa7a03561168841eb077549a2367475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fd985579a22e64976059046680f5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826329d2646d96749e9f4abb990123d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fc0d55565ee40fcf99debcf7dc0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f3bb898aaba9afa0c0c97816015d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db51035f38ac6feea4fc8ef5420a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe2a0ef7d789f9d6de17093f13aa5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83076243d2ee2d46f84507873c6c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09fc9d11e3edeec964783eff08156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe361aa7609dbc13604c3a7aa1e1c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf50565bf419afdd42c5f2c1d066e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc22ad265664014c9191c41f97a91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5b9bf7139a4bf97b3bf14891090a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5c948bee6ba3bb926c17006fa252b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cc435c28c69bd884af9055305f3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6156d2bfda3f46598b69e7407fcfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1857efd27b1677c1e8533dbe574876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ed096abc20a8b0373c05c1ba9b8ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceac6335db72027bcc9c9abe8392f70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b446486cd63de6abdeaab4bf99a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd114c58a583dd0b06748224981c839495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98fcd14a6bbe25edbcaae157f53fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cd7787870a915c836b094a7d9cb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbcf4101fa423d5d680eb985baa76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e317b9ddd2c072d363323ef53ded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be794e030c7cc2691a5c385e2656b60c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49193801bdc71213f576789a6dbd40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd1c72e192e4c12a049365089388f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47e8d2c27502cff5af6f4524e51d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b9495e50396f98394c81244a30ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2d23b726d83b1afc47a5c705f60f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8598c3fc415c91a098b5b896080a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d311ebded5f977e5536149861297c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b588e7d88f2ab9c893c4676f15b95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4709c5920834f93dce8674734df10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e64d4ae10c2ab97e0fd892ed5c84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f690ecd1456e7191cdb4764cdd73e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a1fe1f346110a59ee15cf87a675e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b2d02bc33a69b2a6cbfad82dc933d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc47d569ff163b1be63fe16397aab0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110091e450cb6104dcd4a452bb93215f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d0af827f0314d4808c0a2f653e53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9bba0bc63cc70c8cca26981f485a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5aeeaa5a0d145164141fa9e3e394518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1256a47acb654ee8b7570e354ecb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709c374dbc1019566f2cc049c35851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26465d731a507cdbff9493bfca88bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2848701d44ee030e2c4998e66430a27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aef30aaf3192bf4d5ebd228a731bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00717a95d39c448e9d629e703ee302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c05316c10ee48620bc4307571c2cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871201dffd4527e65c728e45f4f182c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd30e9c953639c0068cb437f03a7ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b80f1b1bc077cd54f70bafcd0d57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969f82424d42f3e08cb7bf001a34dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b896db57c9b6b1f922529c9cca4ac82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde798a46a920f8e5edcb7bd50273d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d02dc7d29a1492825f4c2af200a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477881f7ab528927d977a0841c2e0b9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630e7ce8b58d06b11c57018df087ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846714ef3484c881a6ac6ca6d9a5d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d03e7ee89bb03a2a0d74170526d14a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc68ee22bb86ff991a5c2de3e1d53e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def59064fbe1469f61aafaf015543fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a464c806bcfdb54e4e6ae29e085fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa27c2704754c1e167bb6afb7960e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561083f3d2ecc8f310fd249d8e80eca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9367a12ca1cfb592bb83890883e8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c9bb30fc4911e248fb3e8d424f37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962ea4178303170d69105929d7acbd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a2c34679c0a4f970e78e37e3bac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711b5396489336d33fd316bebab136546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198856b718892a98edd5b2077404bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338801665627abc9533e8e8faeb06e06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a9a84b508bfbde3ec60e25b2c95c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2460761cb4f05a1f3c7f434c79570550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d730bb491c641e5cde9f49ecdd5f80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41526f89a845fde88c8eb61394ec4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da388b51db6a254440336359cded129553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c42d275570ac047bb04aea334e972554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c036a4fa85c336111f60ddeade15a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112bcdb3d451fb37b9878368d925d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddefe06254ff1618d36f28397408c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd8c0bb64773191a038f4dae2aa72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649c46ff769874abb061c47dac27d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647b13625163c5d213482a6d4aaa07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7988992c53c5de4f2309efd48a4d1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5975174d0a16a7266a70a04c3cefd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679350220903e623f067158150332884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3158bcd64b393169bd3ce9b416bb01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99601275c19619ce7ad3504aa1f83f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dafa9565a399e5dbd0602f77f69bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82cef9441c083d8d05a54d39333860567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600751fd869b6345bc175f22cd63ac74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ebedfa94563011ac1f98d46de4f53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e0654d2c5da2adf82664040025215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b1d7838e160ec51ee85089d4aa95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c739b3f937458a8d716334b60d3585572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cd4a4103c81b51691205a5d1aa44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116359af21ca3199c2618f084418aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0300415dfb0f936edbf2a7a3b8ad61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e68f2997b577a8925af9922ee96306576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65afff4dbcedbd8a3f9d980d9b2fd41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d9bf5ddb2bf3913525c857929ea33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c21c9f16234f6912e26731852ad57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bb8e5a5ea3b693b5f93f3a4451e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497e4b4245e5b57e4671d29fdc78c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6f595febf4307e1d34796b7d51df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbef61b5295e589affc73510cc6bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3049da27543b39eeb1c7832142a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b67f8720ef7421938b3047060ece8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273093090aecc3caad42ec94224feea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991dc03d197001f7c33bd25f7c2fd73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e880bcb104deb68acda6ec9f9d8164588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3223d222c114401870ef5e42835969589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50b7c872496d7e8b80cf86051330a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f3545e8dcdd11604f95a2569151d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd422423767d0cf6b7ae3bc9d860c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b5b94c8591fb9c826ba0a1e9709c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cece9b63c660a7afa775c12ed53dff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd179e3b0fffe8444efda9905c8c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9725861ff13d9424100f1ffc96d93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baffadfb14e50e059b1af3f932df59a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b493e2848937ea130be61ea0979f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a3148455e6f6dfdd12b8dcaa8f235599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ccfcb46f357e8bdb0ce272636d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f1dcc9ba8cae7790667137eaeab6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660272182522ba509b962e51cfd65e66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a211e6abb4b84e61fb8a410f15f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd08fab598f48d503a6310dc6ee19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abacf23bfdd21eaf4d6423bd2d772605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ab7340d886e1a7f9addfe75a97be3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7650951372439287226c6c237abf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787e163fade10a00965aa53709257e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede64fcc39739e833d6daaaf836f5041609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150bd5c07614b1bf541e9ad75c9c85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e38bfcbf5780ff83b23b7ddacb6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ceb92fdfc6778bea88847f4e1c3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd7c23a3462754c89c6834a854c7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422219c9400f77b04632e592b29b2e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feedbe8c8916702c0dd2f97f750a07b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d683122144447844cf3880dbaac673a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8fd71df8c70c5d8ba8e5cac00e69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398ce02ac94a919295014a00b495e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdd993b63ad6e5eac3d9646ff6effa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0093912748e946ac6bd51a9901745620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407ef87da8200ca916649f4d84b26c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc1c344a02dfa6b5f7aae49a7a6d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70416356a7d8cbf1adc4e8d98258006623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8986b2dab8a9d4f02cc22b49da94a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de27ee322811c5591ac0a1f29734d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd166b9caba41648cf82f1f1eafa0d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62345c2a2a144cfa57ef13c7b99df33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04978786dab03ce1403ede20db3cf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e139caf681e8b470f0ec2f1e99d0ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118be4f8a5f55303d440c15edf4af6b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45a6bc829af885b31dbf8917a03bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e97ec29ac71e01854e19d3abc806e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6497c9cdd8917b9dec1e5dcd6debd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c692ec9b7c8a13fc43ae0c857bd036634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ccdb615f24e8b98e2976b991a377f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d415c1b0787e9c8ff13239c286fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149f625ee59d71ff3b7d0b1b1f1e521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361faf570192e5de90ad3bd7be85e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eea0ef48841ca2411bdc84bf2890b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191872df2b4b01b33c6f051929f37f61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fbfd08ef5ba0c1fe83d0b2bc0e38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b2cecdb28e25f8e93f4b26d5a6ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448c654c7f7214ed5421bc00287e1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592d2151a3ce2b766026e2fbcb00e66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8332d42fc32912f306b58b75c19d43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b29ef34f0afb938c3d746e1ff195b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f79bbb24229cb1e01499507dac80b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054b9d7aa3bbe94c8d8669e582bf97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a9670aa8bc16d7cae6d4b23de59c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0686e3ce721588626cb94990d121d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b3400c7540cfc0ae5bea89b8e096651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb301ab82391c28f13bd633892ac69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d5ada43c8f84e02b19ab302f5081653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b438199831ab73107d85a48738bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96f0f284b93d5f16ca75c6494b988655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411765083ab3132eaf27c56e5c86625656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499787031d42244da6c706829f1e8c3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba988fb6e55efad343a8a3f3be9e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f30f28051b95fc3d33cf2a7ddb8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375825dc39953c1171c3cea67781d8e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b664898d9f07068e10f37c4889af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321565f04abe6f2d6ae9490d238846a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd9a109da8860e3a5699235fab7f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350e8e3bd1c80cce12a12900117e95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d33525ac75275b2fc1ab6e8c66b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd4e0e2f4d9050c7aac2a4b0ff37d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d54470693c9af8ba3c00e72475b34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62456fe4fbb71a6ea1f8750ea50350f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd0ce229f730e64c64171a2cc6ad7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ebecd2eb91fb68ee5466cbafeab6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1095c76e1fbd08e18113e13eb84a76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b54a64dc2207ddadb395c4dd9b5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199275e0edbda642c775d8635f911a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71371f5aa5fd2d3f2f001f6d58569674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d121dae9eed5c2d6850f79ff2f33a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237abd0d1cd5e54b9e6d439091e4928676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23c9c59f3c7808bb75186a4839e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0f5ba360db7c28292b0fc84c29e7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886329e07659ed35bf6c3ddda57c94a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1590afe6f8d58fe62f044b8567473680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b148a3d6a5df94de6d9066ff141b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fa0231d802ac3260a9de5c8ecce2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38991d145244aa5361a6feed8cc29df0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c43a55278ae5e221be357573ed7a1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10a9574669a7d475d5e268d438aa5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b023cddbafc39256af12ba24901a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a4826012e5a01787e7fc312def56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad281f5925f97c6a23d88b779a9f3f4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f2fdc1f42186e9d58ad96ad9151d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c8923b7f6eb02d6e267f50e73d23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467bfbef9781e8bf7a08eb83163dba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89b6341792400804f45556ea40dc74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4708cc871daf145ba235dec33d92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8152362f966382ae2ecd5d7141b97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5079ecaac6a8190d0ff6c127bcfd0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda5dea9170fc22e2aa98d8eb0ae8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de0c4db598fdea35901d8edad5f209697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c688d05cd07302ef31f51e483de181d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d82004fb69b11b040adf28cb1ed3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfef17bc415ab80b6af2ce01d39ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d832cbd26eeba7c95009c1b21dd90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affe239a0e9f909ba0a84e0319df0ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b665443f536e592f9758f3ca6fa17e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06ec20998daf0bb7f1d06d814cb16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e621a601d088d4c373892b57fea156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91975da7ba3e2dd1d97b281c3f1084ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e083f5327174c33caffcb15822d9bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600416b9239b4378fbc6b0b7bafb683708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4902398ac6e87a55ea0eb1c9a167709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102237c624ccff89868aa5bc93fb8a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653afafa62fc2b4c36205a180f9272b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f532e62f9dc89dd5f3ca4e741384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9bc74b1a9e8431b026c14d588f319713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc20a521e46ed327965d2d552c183714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb41e6bd190590857de6a0854d8ac1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96430c43f61b3d0e37d20432549d9984716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74e41921830a377846fde8e5db9791717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f94b584f17d5ba710c5f1e171306f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcfd5cd4a0612ff958b9f9af2334b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e7b9547601801d8b5a8e282e62ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb83d20ef1894532f0737294def725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814a3a09e9065afb23e7daa9397beae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506beebdeac2f0e3d085367263ca5de6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce986abcc466bcb125b5d7f61a24e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bfb85026768e52d197e1e4b000a58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75a7316ce1fb796a7937b225f5faf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ef72b2b95ea7fcbacd08b122e363727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d96a43e12ed44f761cc66fdc3de6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68457038eebacd19bc70325a2abc8cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7253039c9c9374c0b0e7813e44f55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52facbde4d6a928da903ca1f983bf48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd10b808c4f222c0e47870425eb00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81963b2fb99ab9522476f7bc04ed26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66178bd3af6c81a50026b9f3aabad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af473c092d8647e033bd77447bfec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08a7db93feaab61d30a28f50dd64b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b457751afaa17f78e35689ad57e1ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8c3be211970b8dac359a04df47ede738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f25eb73df099c8865026ef325eef4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac00d79267e3a04bc9db9cff563bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a8f1d2788562a4d6c83d81f6a6de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea94ada72745507252130ae304d724742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063455481e0ec05b66fbd200849a069743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d4512881bc28605f0a7c3ccaf8f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c42dd973ad7a779c422ceb986b78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78685b0f1feb5b146bab53606636746746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4208828bab207ecce92179bacbdd7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f20e5d2e5c78ca2a2f4ab1facf024748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c363af03960b8cffe3f196fdd22279749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b8d7b355b4a0d7e98b9ebb7ad1dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc44a385d871b9554789b0163c30e09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce62ecc4d1317b54113ba43cd47bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0240253600634b89769049df27558ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cea0ace27a40440ea53bfc38fb252f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf2b20dfb28979bfa1967e6992837755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd1582bb200226f66369208a57e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953126cb9dfecce879934a14de3c79a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8dd45092a67bdf21a4abd6c82b41d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e13fe460cb226905036698c30104759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>