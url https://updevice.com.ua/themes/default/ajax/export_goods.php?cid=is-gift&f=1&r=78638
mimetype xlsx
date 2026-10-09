--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88829e461d3f5c74660d50d7592621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12f3b9a01c75de431617391505be52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7409e93f384470e156c403a38db73223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e43956756261286ceb1b45bd74c2274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c727246c507c10dc67bc906ad46745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfeb06789578656096b46b3b814c496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662868cc8ca95fc2803136d2eab7d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c6c05a0d41948369a1c65ca73545a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef845c3c2fa48da03e0395b13049e53f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909248842edf2d36b9f6b9eee7a26f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5b518e10330cfc4c4d4f549eb72711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf720db49e987549fe20d5f69188501212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd4e2fd3ad7b3888e45971501e22213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c85c06535dfe783a2543b9d8092f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619857f4486a15efcf534bb77b0f22e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f3de65a1016186b103e4aa92a60a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e4b579865745f8233bb32706e6a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1c01c8d1671afe67bf77271c338818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccd53006c03569eee79bab50a3e8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a58bfb7c7ecfd5eee12c86b8de1eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186a9de612710b4d52c7ef4ba9182321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fefb21a55960f57bb86496eaa556022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3170a9f1228f43cf1e949576680eb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0bc3f40a391bb058203ef260994d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073b91a7196df702d872aba1cde11d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3a6b9f3f8e1d068c6380aefbab77f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96775962811b5ded8b690b71b8f10027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f336a8f99c5bc9eff6d83d32c69c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077570baef6271ecb54e324f46e068829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724951628bf1007fb194270d9b1f71530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626b7cf987425b957c6633d98774a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499a290e9152d98827f6a8c0717fa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4b38f5eac1dbad318a1f9ea1628733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9bd23ee51ce5f06b15f6a2a49a8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9f1172de71d48f87eea57dc1bca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195515ee6749fe0dbb233ab041119136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb1325e1b8ade5c89a6d530672338a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48056fa62b64d2726acbc44cb95a0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113492361b51dcd59d386bf2800e9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49bc98f4e3b709ccc4ca2a06933df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f580407ab766f9bb178df65e31a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16416ea3b9e29b88329c107b50297f6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7dfb47af59fa4a2dd61fc8168f19243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8281efe7369214cb99b73e2db2d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc02405043cb585f324df4ad068d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cba9c702650cdc532f512baef2907346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b46a1d7e6e172adce5348f8fffe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e39cc4c40a8517faa7b2fcba92a3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c39f7d90ec362aa3459a7472e0bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150106248a564d43eb126d27600e9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174d2546ef8dee9f9cba20731e2fb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85928eac2bcb1bb68635dcc25122a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f784b6408207c2fa002fa789f96dcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d58f4d8fa9c029fab971433dd2f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457dd2defede58a195406c3c1c9ded455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cbcf2e48a3630d364a8bdb68cc1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7638b821b636fccc9f415118c926d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a46902fe829de0d9ddf7368a5078958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7ecc468908ba2cb9ac6316f5695859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090b6bd43c07ad51f7bfcc332b675060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9858c99a67a090e3f6915664dc328061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75192e57fa4ddb4599e69e5c8b4cad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66cf444613b77fe24c95c62d2109d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2204b2526270657759ece12463550264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b5fd25d94f157e1016f2de0f324565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1854efe760454a4edc50cb5d4c9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314537a9e7fc59f44c978b355e83f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832223e4be2a74ecf3e6c314433d6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879f346aa220b8f4f554a1f0875c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479908f6d64c4f119eae11afca86f8c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15bee1b4f5d667e2d5152a58fc7c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315aeeaebbb2446d519953514de65f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fa32f2a05d30083ed4a63ce5a3f1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996a6f21c72d05d0eebdd3ffbafe2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e21406b9b9197d32d5cff96edaa3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5deada25b21c12bf4df737d75f3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ee54e568393114c516e66d06d7f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734f61f4d39cea111939cef42db49378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc993fb0b91603c68345fe9268fb67c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de6b52c4403143492646f70b3b90a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206f31dcd780a8703fcc45b0d2854e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390eed8ef5c74ba76798f900826d8a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd326917f7edfb5afb01b207e782883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b3581400c760870f706ba969749684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf0f9b32b7399373e4af0f5a94e48a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab4f8dafb7b5a417c6b35deed71b6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96f7935f21b22bcc93903a20be6f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828e1650783c9850af2e3f74dc621e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502850f8554300759460ae429108b18789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92838b40ca510f5c804337b80e8cd9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2867851c1b036aed54b0d4e2a26e6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499847b3ca7376c9929d55c2d8e10892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef574dee30a351ffc091b60ca1ac093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3d94da9a0ac18bc7aa3b4cbc835294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea9b3bb89f6575212b53a6b4def2fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dce85f6112d483157a18f280ee19c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4cf6971e560f8743543207196402697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ba25b61f893e7a289445e2c03f5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad194b6e8b64fdda65e37e5db32ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa66e90d37565b500fbdaac959d6735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a36bf1db67137ade2c356e76655f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f07c36d3eeed1367f541a3e4721e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86770a1d8baad18bdcc24faec0c40338103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244352c434b404892aa2598a73c55b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb749feee4dd785cadf770963ada53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2610f0dcce17a1130cbbe51c7b3f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d60cad3bcc818100352c6163ce22f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c3afca635d9068f721b9a834ae9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efaede5fd0e76149e26678665d3671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c7aacfa35de531883ddc25e5bcae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab150a546968b7cfc75bef3c943112d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb1a69bd0c32d8bf06cc031162547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b987b1bea0c3d2ba03d7f676eb5da9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feca446ba5cd568163861c802bc56e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd25a9e55c98ed45fc837e848b8947115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0aad3184cd6129d13569e10516111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77f2ae562afddcdacd1bd9bbc0a194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6171870e61202ba0931cc9320b74c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28bff992d191904349be65a7b4ee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03d65fdf25f110fafcd6cacf3108a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5ff616beddcd1d3775bf98f58314121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f429d99f7b6b6ea5cad0fd6fb7d53dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98052c727b7aa5214b0797a511d2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88621beac593429acf25c31a15251d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1887d06e3c7a517d2a5b94967cd50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f8e01913476b67aeb3c5797cebc52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c27718de81d3c54129a3cbbdf377c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe0ed286604ae1c8eb9459ffc14df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70aba620db2ebaa9ace69678c4633129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ed2fe1ea8609e06c7a630987058f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9aced775281166806316416f440f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e556c4bb04e0b2ed2a32144b9718f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0fa25a9cf8fbac4fdba7b8770cab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9de1ca9857d9556441809437c4c7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e17dec8fb236d33cdecedfc49192b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c053b77b9ab4f191e7ebc0ffa1adf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f625e8d5c110359c0ffddff1433a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9acba6a8fcaaf5b57dd9f00473eb93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4454b727d796b23e4515fcbae9ee12d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f6161f226975d33c9a28c2223861140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dafe64ae893ab186271f234040043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68a76f340d0e687e75e22a495e0954142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863d5c48f11ccdc5f1bee67690610f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1edb8b0a078715a23912a35dbbb08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe2fe8ab16505fd750d4fa19be0c83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d4398007f4cd7acc051fac1750356146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a99268e6627260814602bf088384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5fcb015e59260053b872734a9808148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f88535c62b668841c3f6bf4e7d00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f69ae9e362c028ee401967b81d6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8666a576bd1f403f673be3bedbe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215c6d11291f871b77286b5a20c7754152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33c3b6eac62139b9b8a95cb3a1abd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024893e05ba174e8f15e03f5720ccf82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984fc6856d8a9328c0a6d56a376f846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc901345e966361b261da671b5cbf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a33cd7d7e4b3550cf9e46e0769d94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479ba418a5ce884d7f02f97df3f34f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a53689d6407f1b67d921ae23ac39b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac74ccb0c557f3e42bed3eee5f924c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee59a7913ff75a187d5a839a6a561da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2418b6ccf58615b775a9f959fce7c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7782889b5515241d3b4c884d1bed5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacd2c301a713096fde3b211b7f38a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfa60dcf1c107064c143213111d582165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab857814a3f84efdef4c81ec33312742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353fafc9d1ad1c4ba6db835ace98f69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95c860de4edb3f2953cf722bd47b04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de16efcd944c941d0c094eba09632169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f470d7588d2fa3f32099df7d5a815170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414834bd2b62ce9198c21e237e14e021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f7a5f58ece24024e758e6a666852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3475086946725518f4393c2d0da43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2bd0b3a072afd798f4d583f9cc44e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4e042229746d51ca6429da690c33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d0b8705fdd85a5eb606fea13068dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb667d72fb61d2e99f23736021103ce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe53ed765b1e2c3a74e9ce124eb5b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec58e0ac8257fcd8cfe86c0d3d7b2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ea244868606d6ca14b6203742562d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa374977662fe59851cda5badb7d0da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3f54065eebade5553a8df51343ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f664b2cab60af22234eadaab75ddf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca283d48380014e96208bae54dc92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f170c691787281052a77db614b2dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c2801a0516219c552fc343a2fe4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833b6879de3349fc831f3630f0d909187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8fb92b246d1cba060a47795cdb42b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21407d63aa768276fe3624a83a2686189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9514ff3258e71a6d4835ef8928b197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b14bf667bd730e052fc158273322191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c24d81886d027a1d8198e8808d47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad0ee7f2810724bec45bb9bc2d53f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8020219913970316e971e8b317ba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4947911223fe8df4ddc02df090bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424d70780716b9553b98253ece5bb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6809a48e6247671fa3486a58fadf22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee966496492da50b3174011a9a2b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0e5d975098f62dc224903bcec285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ffd8568fb2e3bebd5f059885682d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5ced2804023dd21fb2d3a5a66f90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690abef2d19e140c2c033ef65c42f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f8ffe5d382cf016193aa105df914203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951dcc6cd9cd94d54959f75e2631e8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff76920e2ff2f2e704499e6ca05b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7233caeb4421fe063d912c6675c213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acb09aa97d65cdd379150bbe7c55c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208debaaf6bbc4be8a35ec5bebb6cb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ff29b967926be7c18ae0a603bb65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335585c16e9860fd2963fe4bd2861f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442f760d4f6e491380df0093363e84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f5824267da154c6ed8266339a258b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf9a915ec521a7946f150fd8a526f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3269ef313daf74ffc14275db5b773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7952c1bbd512f375846db0e2f6fd82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe558b2805cdf7f399e404ee95d2bda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe0fc4dd88f114d7d1896294525a8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e254471d9a3a47d32da1ef43a9358b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea14a5fcf68034fa98dab3bc4bdffa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee252ef003bfec8b640ecb3a48aba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97986200c6e36ea83d9fe3983bc067d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f350085047dd8886c9de307a6f3a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05dd76d1774dcde79ac8e4b121c172223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86306b76c87b95ef147e1c7f8fda8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2563109cb9286c70f8afe0132e245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ce09a091afee3a5cc80723adb55b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059fcbc817f3b2444cb51fee511253e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4057f72ad979825ef1aef3c9a0f5a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c18e3406d291561b2725b638cf833229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70db5b720b4efb1c0c2c2308f5bd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73921f9a78c7f053116a63169eddc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb7c6243f0e1d484444fa70979249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85427155c7b19a3467b0e909f034d73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053ce7242d1fad6abc9cff8ca420d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4926addd11529ca4bd8699c6919bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd407d9882b19408de87c63365c6ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd2b2d937927c2a456df1dfaca446b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b09f7d97d8f6f18efd0b519464422e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f61d4deeb641f997ad90974cf123e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeaf55e4778e5a1341374288c49057240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ddb6d0605536c6a5dc718055852fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3499da11ff43fa6766be9c49c1c66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d1651ed20fb2191f0b3003ed9ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483e345cadbfcf814e15e6289b3109244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d57272200879c18ccd5f69f6be262245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eeb26ee6e0d1dc90f3dfba0201ac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac9268d5a5a0bbf0e9734f083331b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ada256cf159274085c0e6fd4e25bf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f5e64a35519f5589d786209e6030d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a13fbe3305f521c73190fe180d82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1879e3b51bbfbe8fbc82ebcac9d3a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63e90cddc19cbcdfae59340a8bdadf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a372cd1bf4c0bef46cecd16e3b33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d41163893ea49b57fb8d0b668841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1600a44a0aff02917b558fecaa3743255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e15ca0f762a0664e10a893f20c3b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0343f46a86ea371532a1b86bbfcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea678a366cb67bfbf4cf587a8df991258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0d8e59a06a4ae224990cf3b5d3f9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728a91a84dd2bc573f941110cdecd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf5e69dea6919b5a229bcfd734bbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300dd40bb3003012435e667eddc303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ed564c475c8cfae5dc733179a9d34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7e39f16503f04e75a54ffb2bf4cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381bb1f775592df0b782c8c99825e1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e206095e3c145d7e05645cc7515b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc275b1cb9a4a2171b6ec256e15333267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23ea20710d1fb9d72488e6749d27f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd98adea995bbcdd912e44a3e53da9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b1446c7a2c66b12ccac15d9b8796270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b52743a6b672378956ca4134155cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7da62d5a044e4f45b1c14f2379c01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822260730538dbe4f893ed050c0828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda3a6919c5f0e1a119a5f54306e216274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdd9f41b42352175633ad12d063869275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abae80b1840ca7ff77e93d614e9304276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d12bb596eff52d0d06093ccec12120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770b140863483107a0996d22617576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814445244b73845dd48939e7902d3763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d56ab284b094170db277f7872ec65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c4a84337f53d79e24530fde82291d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e642ed33d346f7da25437729636a7e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55966508c1035ab4bdc6edb867adce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8644627c55d687506837300479398b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1e752fb8d5e04fd9c842a6e6a689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c462c3ecf0a523966e481e355762d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093aebdc7578a55502a4ae0a726253287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae07c0cdf2bbd7641f5e2f6a32b7f27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d18a090b12eecc434052166af9dfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda847c9425625dc006af1cefab640ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f75fff8c717873d0e8a9afe5c41026291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b43439510e6bc2f1bf9f8ee36d46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50a8a10d9ef390b99013adb1173d33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742cb7c3842d93291430f98bbadd72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870f36bf91062ad0ea41010fca1ee9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d59de6ec196a3bb2539fdd60db4e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69ddacc7a7a724d57c1e280889b4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbabf0bed9587e445b9517531eae29f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c93708326c37ba65f42834608833a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd8fcb2aea59c563acf9239a40550300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442acc5920cec12e105bbbef3de5820301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bbaba362f82829fdc91f18213e0fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2904917ebd4c537b4a51ff4dbb5abb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7421a4fe07ae4e670e0d44b4409dd2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c6c2b0f62778189c23ec838de9ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d72c2a4664c2bd31317ea2ac6d6b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961db4da8166b6aeb93c865c6e0ad83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583add3115586d8f17a565efd070cd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d312ee7ad45e855c8597f4c525d20a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349023a9e07d9f5e0a80559da32fa28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb920cd074f391fda884db9c12051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1b347d3f9b5fa87971271c715b08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac610e2ec0cefc1b204f2a431e0cc1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e4c9a54f8d68d75d99bbde5fcf0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a5758b2fdf16750201f3ab84e17f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab44c674349c8e89570814a0ab82f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd87fda820843e93de09609fecc8b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38322e9ef4f7f8f529ec4398385eae4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e3752b7dd04774fe3248939aa670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ed614e5d1adb734543207d441258320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ade170c90d6539eba365aa7b9844c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1b0cd67829394d59160403b1f680322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d190d3f04d9721cb1077188ea81d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cceaa890451e4a86671e926ef009ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e63f729de5904642b5f3223667dee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b269043f045dc3c9d0e538043be9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7579fe7448668bbacccc7f08743c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7cbc728680650cfd79e1a1e21050328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74d0775170c384dcd61e9caa09b89f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143fe6f116994de3b46fc2b3c05e12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db915845618f7f2b7ad00c452bee223331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956dcedb2c228de12c7aeffb53bd712332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7c0fc882242d4b7f677af2af9a30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8a48f692325201c2f3b1dedad8d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9792a2df26c9181e9efb127a30c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c5ab0bba9eee4ac38b919d74a360b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339faf5d8d89c0ce0e1677b581d9fe8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56da442987d8e70bf886194a99cd8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd04a55d2357ece14e1ca0ebd2ed4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad183ee4f5a08bf68aeac64fbff40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988312c7a2888c72d342ea34166536e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd031067b07187f1238ef05348ed80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95fe446b155a9917dd2dbd523e3032343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bf514e3468c9418e41cef9b7d68e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c19da383e07035b3a17bfc59c07078345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7877ff46a8228c13193148165a30d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73ad09c15116f4fea82f54e549f92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8d53dbd0c57dd50ff266d5eb9864348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb9e6e57a92b78b35b50ac8ff8634349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853672ec916f1652682763ff032060d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61246a793d06d855cbef2aeb69f2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87efcf4e9fc9b199bd1e1999e575e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688c6423de3d59198d9e8615aee8bc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524127c900854113ddc93836b3df91c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b26a4fc073b22ef6e8126f561abfeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742797aecb329d4699ccdac55589a147356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c6b0240459306b0632b05152a16c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe99dcf98366cc28875fb01d8c1d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22997de5029a725e4ace188a9b0c843359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203261e59b63c388251230fea4003471360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b275b75d82281073d14ce00421d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af53bcf1e4fe57d6498ecc771ea8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714a52817ca611f818c02336ef26d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea7ba77ef63e13f06faa65046c61b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2fe782eb4dba761a0ea7a054a34f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b244bf67f22615e5aa8eea932b7cf0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a41818d6833dcee6f8de2828692a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e57eae1ce8200e3973748ca6bc5b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f2f45696971b26353a517e5eed3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96417b7ff46ece925fe744c63da2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f72a4b097d7f112123e4167f69be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c978d672dd9e73e9837c20a5205d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db84a4327303b144d4a62c86ad5b69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52057bef21b48cf284f3933bd2860f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5902397ecc7397d2a188e7dd8cf318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f4a2190b8b2c6b4ef958fed32738376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a50160e92a25a74170f605a203444377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d16e9c094ca4da3400851a80eda0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435a657a881d65337de5c54192dc97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30fbac21537eb55bc622f3a73784b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d2c86c26c5565a4197481ccb7d613381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b163c3f1f4a802d3d63659e39c5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027283ee11c0da7c72b20ad41dca84df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe724f1a34b65a7cab500d8817ab0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58a59b758c5dc07a4316e6f534c03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca954bf821e9664fdf6eba233ac074b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aefefa7371b14c64c94447bd961f1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3caf656f62249f271d9f8528a66e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116b0877492d8053c5db016da6d7401389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b780171813d71077662c5084f7d74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e396f9374a4306298f92fdcc9036391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854982608aaa00b8ec85581a4e18878392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa8e973360fdd2282698e3857d3f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46fa4079225c9d8eaf2da4e5014b6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71107a0ae4e4cdd755052103641d33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1707522eee1eba45350f3ef8b94a11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784d903e1cbcce343a1c151af8f529397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142c46f0e23518d244bc672a0f87ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfde7cb87a39ee03e0a6fb842f3e18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d88ef069b4a629191d97a5fe81bc26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af641380f468f4b2bd9a640396ce4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeb159b83b5a9df5914ae9461af850402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad2c84db5edf55169eec66cd96409403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb65f0d03167eb6950a8e21678534404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9d4379c582522eaae45bfe44a8cc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1072c4d89137ccef7c6dabf75f4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8588ec28d7b35e62e27963c63d194407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1203e433c8e32cca3a34fbe036f70c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9416ebbf9cd5220bb794fb805a3542409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e1cbc8c2ca88120678176e90db8e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9949ae521ebeb79fce9572b4632eb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812793b522f22a7118de18e9cd05d43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205bf0ffc950cfab883b1aeb89620f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3365701dc86d7e4b18d6498c3dd8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754ffb5625560796a3804304f91d17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0298c22fe540479590301be5cc67a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5e59744032d20196f7d9ef3baa6cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d499392605d377c101327f3985c33f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d39f1fedfa34fe23bd901611bafa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a770cc5eb165aa873a31938f48008eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c008e5deda3ff11f668679900a9cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de56fb9e15d3ee1b3a893cdf45a35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e4b0dd91461962c59088ff6b1aad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d82789cad542b4abca971a5f4e0d77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec6652713abf4a213c55cc123fe9b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848731e425f72f54f416e7779fe9e2a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1dc56497e13e2a6020c85626429f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b04e2c053f4188f5429613d6a3f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f912826e2e11b7518d9784ed09c5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620db7354a96eb62cf50d94d40a3918430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453674b95f5fc83185ec4b6e3faeb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc0523b88eebe72bcf03e844f2ae7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d098d5bed7a1b23e8e24061aed9ed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8598b69ebfe8a0bf72254d187eb1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb531eddb14b1f4f89c963895af60717435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31318dd4b9c12277c6510ac1342541ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc687a0ab3ce0fbdc66be24f577bd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba878aea1f452dbbb1db255f2335e42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea14cd9a2a48c1caea75be9a13670b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64eb7060bb44b3ae3ab0e206146f5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784f6b6fad9d10531b0ef537ccd373d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609b29b6b4299a5c538e2fe7248630442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806e3647c4f3fd5b9f1204c18de18fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673675dec09b501d05dfbef564e86fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e41ae0add45719dbf80fa7c0a9f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda7e21885dafdfd4a7f48d3a13152c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65227153a9f4f0615ba7d43a005c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b2c09c5a259fc123cd4848a65609448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff35f5a2186d55b2148120f06b7e5dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231fdb84856578536b5b5f2f11bdf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943f7d413ca8c64ab2ca27ee7b5e13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e292be595b63195d6fc66c0bdf601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d03bf6e4eaa446f1137f05176c913453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5b90d2271c9f17045e742b2f3b44e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e7f2aa4fbe7fb0e0c40564b44cb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa22cb9cc901f87a08986c402c25d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0e2543392584b14eac4bb2076f31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30008abeb4d387ffdb677f869aa7c9ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475adae2e1293b7cce649bee6dfca0cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd3cbdeab0e09c3f5e6fa740dbafd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee258c6dec03fc6664b12adcf5140461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4a130eff71d0afb78e4e509c8def462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719f8fc3212b453131b5bea7df3804463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a471a03816461d2d3506753a062345464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced6e6b90a229672029c5966c0a715465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba76a63525ac7cb3012c1e9f594217466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d4ed6d24450aa64e8cbdc4c0c4b55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e9c459204db70c29e7aac0112122b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b37b54ec76e85a323d4a3f1545af5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144164cbb127c5e02202e6baff524da6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc3c84c526114667e7e100ae7266b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a8ef58d0d1beee0f0ca89151c1d91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6613dd50dc9ad9713bc41e9a1a340473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e39c0f9cd9864ed7db915d13d5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaafe34a9c9f2304cf3e6193f6c2bef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ebf9525e523b726a381d21304ef0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d35a36bc3450e0941975ceb178243477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77f0e07747e5be6c4bf35c7b02fef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e18757fb878edecc5e765ae5d3a79f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ee9dd3e2d7ad416599d89ade9a53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7093f4ee39148010a797caba454c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b980a7172d8035b63cc9761f790e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1545ce8e198d4c454f22df26586bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fdcf528d0364e6af15f29e1c68198484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30e5a1407bdb8b1d8a2f36f8a56a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c15b0fcfac46e62009b75be59ba8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00c8b6efc4cc195734ab571e531459487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c730d133ef29815cc48d38293d7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ec98e8db976ff5941993a2e6dbb99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673d127acd13073e8bc8bc4900969e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c715e4f45d7e50cccc0cf8e8c6c3a6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb0b56ee0c76d75547e1ac546f510d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84255dc41e736bed0b84d98cb951eac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226cac2e6b03fcc61f52c6620db56d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2ddc172bbd7d53b341b538978a97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a631c4e0513f7dce0b4405214e276d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022282480121972997a017147fd0847f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12fed0dd6e99b8410c88ff91a662498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5074675292c2272527a68b59a59d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663ef277b92e80e14eefa52255a6f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf44f95f9e2a8aa02275428811738501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1364d4c24f14118f5d9d0abc9baed19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c76b56321a5a5d545d5b3f915b8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb10f799067de35cba9f544b3dc3e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcebb850b1267184db1dc5f59b2ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af502876ae49508495b8da6a7f08a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efcbe277388524899cc610938cf976507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a61068a85bdd071bcd861c7306610508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77a16551c7819102274ff4f3e0dd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c34628203a2e329338f1ab68f1c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991322f4210aeb432b77f8f7275d628511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df2f27090af530229c22ba63ffb5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78844d15dd6ee9c863bd49cacc7e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a188575307b1503049141b1036c602e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853c46d8cc1de2a62108acd887db9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299fbfa0e322e46f9ff677d74aa97d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029e22935275023c00069de31e9164517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1051c490a36043c763ac8990dcc819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94068f86a57137c2eacd3f0043d9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba13f0eac77a0b7ca6ee379763d641520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0996816be4b12f9e50bce30e8a32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031b90fc2c3ac20bf801a6f989af02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef78c3e893bca44e692fbb7963a20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c865357910d1130e02e8f292e9ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d850a1ee1060f4bcf3dc33013783cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e8ce3aa825c753855677ab02a77ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da9ccb2dc233bb19b13214af74a3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d798e54240f3ae28c74d315471af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e66717881ec61533bab9c0af5c620c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1da152a597d215cd276cd00c89531e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4220f2c5b22a733d6cc874de3fd75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ca54c4c6b7e9d04a87766a6cce99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79821b6bf0cc46ec2c0c4e0093742cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de275ee226e118d494c329ac4bf09b93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462b8e243d67ec2105e1bdb08dc9ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85455e791885d446a46cd3720121f66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3cb4661804db60856a9f4d3c5c861537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442e53ffb48053a5091bc8d3dd83953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25f873ebe1133e26a89cc47194093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f409095707cf041febc99930480e88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e681a45ee96be3ef1d8e03997077e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a50fa2753f659a910cad88df47c1e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb48b3035f95411bb589bb5cb3055543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1a45d9d37325d188da76bd4ed74b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be08f14bcc52ae77a8cb0340de94be9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90142aa72e6c00a4faf0eff9025c0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd44097245d8a40f303031a050c86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ec4d7c289e2699e434e796df9a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a46e847b9196f65a6d9e12646c6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce23f97fecbfe3b045654dc3f4550550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722e5ab94a08a09091bc89944b4835551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b257894db05d617f9307b4ab76053a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a6ad50ed9497bd8b7aa8e1ef30ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26fed001917853dbeb8ef6e5d8edb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d6af0efec6a7a4d33eca9628fff16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20f8a5195c64ab509f0303e150015a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29aaef87bb9d6242d05ebcad8720f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010062342552127d1443e07a2c7ee112558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabbc2ec03db88a166b77c3e312b7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d7750aa4ddcf1b593765c87cc67e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a72e1cfd70001a2c5b72fd0963d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a94644c1c7ac6854c7ba2577794ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9fd4e3b06f005a3a4320cfe4e759e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ebcd03f4559965f2e45a805ccde7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022573e0835a99ff2bdd6932bfc030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f60406c050161a5cb65afa5fde76a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798c8b65814c367cf7c8f4bff6ff6b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8288e4ee54f74347479df6ed20ac8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529753aa98d79fc32d55d447653c6f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d5ca7ca7f3740a37bfc589ad8f05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e744f770ad9db7396d8610a799a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348bd1707537382fc7dacdc0adc6823572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da65747f55022246f0b53275260c7cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fbde3ae368877c9b282292fb4db95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe8c516100fa62d1cdd3bb8b9867a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d189ebaec2405cbe838be4e8ab4fa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222df64d3239eb2da133bbceee1a81c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b120dcb4572ded3787df3834546a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07ceab4e830e91c357c2ddf629bf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765206a675bcf8208d3a05dc4f909c99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3987465ea9d154a37cd790af94d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035fcf88b6f5ab2afdf35d617d674b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6ce16d9c1a776333b6902dd49ed6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb82485759863831eed14baeaf9b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300eb50b5aece7f1e159b358f34f65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b4cdccd3013e3f9bff0872a9fb1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a63c115bba823d1d1529d5925f497d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb644730a70bebb018906537764ecea5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a0d6eba214352c4d2af60f70b1e04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3325704ac9a4bb771cac942baa1dd48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e1f043cd6a176ab1cf3569d915e79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb968dd7ce9b13235e8f1b481844c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5caf0d0540abb73a2e2d924cd689b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662e3c82a70668abec40f31d25d3dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d09e226522353ed08eb5be58ec57f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caedb4ddb6f1726ecbce951d714919596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3a5ae4a6708f09cb43c61c360754597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee98a727defb9b526981159b319e80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c164be7ebe1624c360849b14691ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518e7c6c940d69695df98f7db265cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508947f975335ed1fa39c1d3f8135c54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57cae9c4755d1766e2de44d047656602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0267778d1d5780c0072fe0477f49a67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c666d032f13387fbaad1b78e703230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2ffb15d456cd106ccee81f890607605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411c6f59fb611a51e761b1176bafe2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479b664bbce1b2160a164fd219ad9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d25557258b1c9fe847c3fac99196bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e485d9494f77112f9ca02de1042e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4dc3283355c0dfbf48ff5606c8da5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682153fdd4688d8e3436623ce3c64fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484b2d79b78eb5d32e1c52046aa093612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7066d75c9ea4f21b1ef5731303340a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b69b9dbca56b56ea59ed1394d2bd2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cc1204d8efb36f83a9512a0671a5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787f6d8788fcd3930d897b9125d3c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c5add78eab542742c5421c5f08e58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b52334fa6bb6e0ebcc1c0780ce57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c91d5b1baca77afb05d2546f5c8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d092dca75b401a5586951d895e86ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be7145ee706e4c180d51fc5b59da5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01dbc8ff3426957e15bac434dd3aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df743836663b2ab4067c4b3fac7d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e20e2c36d3f52a39dbefe5bb00e02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19daf4299df0a426e408b469ba740625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d524b343a323d8a134a0ab40a5cb27f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd896d7e3f29affa9b71106e09191627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf910ece2e87ab1810e537d223e97b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c25365151b613bcceea3431cb63af0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9492d3f19578828cf38313af11d38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072dfc2caff420f36092760192871a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b818f6e8615ca5e30a35b2f79a711632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed11d89bfc26c4662a339987131a7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369ce5a217d30e2bba7f09da38271fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6f432d2e2395d9406ec6b6d5f239635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbe4ceae235ffb6f7c5df3c6cbefeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7912c577ff4f799200457961a4d994637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ed618d5ec0a4c6a14a405817d592638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c85b4123bcb80f7e47ac63f28bd10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ee1c84293bbd6923209d8db6c712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c150563ed247e6764f838dc7cade7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743d7e7364c092b7f691f73841ff2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0161297033efe9ed50544cded743643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f8e2cd498ad490b0fd2a0dfc150e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd748499efbe693ba9fb427792658a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd004d7dd8f620c5cd374b3f601ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407ec1b8f29b9c1852b94302ea1f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e898315562ca5e1e8b62619111844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8eae40f487a2fb8736538149a5a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592331885555bdff35139188aa7c0011650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0cb2c5d7fc68de0b8fe0c8c317e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc66136f43493c0ca28da2b5d15e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583b43ecd494d3d431bb5000766b95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5822b433a15c774799e55832156212c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fae791f20be4f102cc32169f66ec3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165689508a01dc7c3a6d96cc61c456c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a833cd083afba1d2711ed2d9c38688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943a4854dfbb7d7ae0c4ed17945d1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7264cc16e9bf133d8b6921a8f7d97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f88c8cfb5b9e0f2d3acbc6e39347a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77764c0d55909a640e95afbac91f5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bda12e687b00d03225fdfbe431792662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5ccd017df1a088bd4d0714f66de8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f9901aa1fbf90eb1f64af2336aa5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf5cbbecc9b1b9a72185246802582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0229f23560b7352ea77334a2976cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0991f2475cf5a558c28882c5d0fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6189373c7b61ccda6f89f8a82f579668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e17f5c3ab87105d2190a68acfef3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f70b2dbd4f2070d54f96c85288dd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb636ab7d01fb96579ea7a57d420cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78622c7444aead33d8665693b92d2663672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc220d6cabb5402f2e0920425d58c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451256f542df60535ff67ee260b9a30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431eefef2d2a4456f061315025f08c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dce8164ec5ed0333fa8c40f4a5d16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aea3741dd86183e46abb292670001677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf02931ff83aacdbee9af553710db5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b4d477a41422ed3dd99966801a20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12279d103283c80ccbfffb83308498680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6cbce609e938680b89e44ead8ac8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968582fe009bd47945f5c8b184bd1d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48454361603b57a1ead1ca772ede767683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d47e5656f37a5b033a1411fa5415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021311c1844078f6b55489173d232e06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006aeb12a5894653b1d9518902f718686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6d32f565ad83b699b3c03785acb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a6f00459cfc90665c5f9bcebf16e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8380be85a4af1aaa269cd4e1c1cbb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c0e199d4273af3855eb49c0c4995690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011faff31586d62a569d71452985cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b660788a21c33dd5c192af21a6c72ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63e576db2b82c1e7c8a804826edd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286087ea6eac9c329bd0e68c3cc16c53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea956699415238b933320b2ace1f9ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a0947b0e8cca1040bae1409af7d92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519ec81d0e82714ab82afc4c833243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320367da43b3c651bb88696c07db87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ca6e2d759495afa4fc70f01b24e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb34b740a40672b3fe16f6eb49e207c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6153fecd5b69ab55de6b686a35f70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d0248ad4f3d4884fc5dc825a60c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e200410819325b0e3184ae3c1652bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e4b9062624a12536aca684dd180a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab1bf4d38e339cadf8adf058a58da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029ac4911f10926836cc5b18981e40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7b85c7ba8f57ed85f95dc84b5afa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec4b8d63185fd74d03a43a3759ca4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bacc39fe530c2fa7c53b79588a730709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5c1b87485d3373768c5129af57c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da298d180a4a1fac4bc959b78787c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9412f9c63075738d71103a73972f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642633cccd0b7abaa67408302e2b5ee7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903556b87c417c7674cb58b282d6fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e4afe1103c31b9afcbb7daa1d911715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a2fb7d7a76aef646b3c14b8ceba8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af68a9659b90b9aa16170dc785960e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e840dc835f9f35ae71983ce9ae0b4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef9cbaa13646f899d2dc569ec584e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ff7c734e9909831de61c43f7ccfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844668d9c178b51fd0ddc3eec1f0248f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b5f405218f2252a032acabd89d6e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebe12a32fdf1aca7cde486e73b84e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0164d66eed7177f8f495f1ffcabd73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6786c0781d513f2f8a714091af8027725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf8720eb3ff16ddb367cf98be3712726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f2ae9e725342cc9b0092a294a6cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0cd2bde88d48c653e0c4fd600fa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05600aab30d397779b7c785688077cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a93b2b825ad58e3dd35f170961ccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813b415bcf553f46c157011acd779c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f84f451fb7531b0bb327bc7fe8d3f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ee1d7b99b6b6c6ada1aa80243f2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ab10a93b4693de0ad0ff1b6589ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ca5a72efc1e9ef606fdf5028c7b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed735d5e2c65faf3d31126dccd1b2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b219a0ba4d61c6da2f5d14e654dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eb6e72549c890f616cd0f5e67bce4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b0191e589f3a54d5bf57c7949b689739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a321330c4e904f1f0a0ca9c0e91d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ccc808747ddb0333d4168c89cc99a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6e4890baf2357d32247412f9da8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a6d93ba979d8f412658c72bf5be3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9baa4ae11633f37ab6d1a1095668b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e620cb4426be159badea5704005d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f6bf9fea30ebf1c8c4bf89f4d249b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2f94a557b05b9c0d4e7d57902437747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c42d3bf9fcc4c9bd6d08dea6c159748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabf7e03bd6537a89fc93e357ac4c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860dc8cb0e4b8b7791eed82ffe5f10d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db5901a69044774fcb68546cdfde8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98161bc37044ad6f3e033ff52a0234d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb50b254fdc7630fadac7c4310a89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d9482786cefbfdeb1bfd3478ba14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954e9538b3daca469cedaccc055ac6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c28c322e1ec2d2fd7c2a64766350e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092addfc2385c4bc80a470efda4a50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc6841875172a7585ffd4c11e2e8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ab4fcdac83eb2d183541834d167d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe416640e8b16547b2eb85edb5bad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36198732365f000815eda9919e9b05122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d1d8b2b9ba003b241dd8fef0282073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cba5fddb4da5d4fc6fb5f618132574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226c038a0bef76c5abc276fb7dd51f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb6eddd376c2ffa7056bac07ce3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c04b9e41eb9572ac5f29fc5f1a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f34c6cbe1b4ce1b4d893f9e0a5a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486d18f10a3793278fd419ed6512bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1fefde4cbbc0cef5e13c8ba691df310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c82625238bfcc39542616ed4cf7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5f8c32ea5c6be78e49657211d556d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf815216be17acc1e0c9bd6853088c9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339e906c3e3267cfd2e9526505f5c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba1449739907fe359c13baf80133315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5d9ba29663cf36b47d193b5bba1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7dae87d47eb6b4f1373fa54013e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dde9bf6bf2d72e9a6ab6e90befbdb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58276595f6dc34bb1a62bf790ffdac819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5218d5ba3376b726e0053a01ec7ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89aed6bb0edb4c206caffcf6955fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389153013c28c94172e25be12eb22a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812211db6217e4d945508d4cf3683f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99b3e84bb688053692eca6bade07124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4acf28654c8826a406243102fa7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed999f6ef2a3fb4fde7b5184cb0ed926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6000ca45ef4106dab3df94748f5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad09d6e8b3d0c2e9ad7f97114fd3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef463e48dd19c324237e1896875a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ffdabf48289056e2e59c56aa56b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a8a33c8c8b0b5c99df66ee6a0c97a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915874bbaff5805dad9b29c82deed5d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a935577bdbc28cc936ae0b3cd96233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503675f4faf2964a0158e77a960ce1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf97e416e54d6ddfc1a5a75c92f3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4022e14ff4b246496305b10e3d2bcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0ae7817a379312c35cc5d1206a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b82b129715730b699033e6bf61c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04389851baddfc18f51a10049f6e9d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5fee1d15c45b6501c4778472ad4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093bca80e597afdb17aaeacb10f93c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f69f268e6c45e22b9ec33ac3c519942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ddb97ce5f45a7e81a5879f5f668543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2c493d1637952fd518597d985c5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce3ec5725b6f1cc9b628c5e5e5ece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6810b25465f1c1fc43ebf4449de5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579c6160719766ae599dcd3307bc4d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5e17b79bd857affe5ba00bdb7586348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e460594965154afcdb6c6593599dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee1fd90d190f0728c126c95a5d6ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba51881a40e6a235ef87eb13e28e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da75d7151dc12a491189fd7d622d5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f53d52a465bd0c6a6aa1ee6e169f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4788613117b766abab2b374e6d24e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d82f905ef1011912bce3ffe983d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c006ee7d12021b1e5fbfbdd29e976db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982c9ea7bc54c7a8fc76be0a220ce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2818e0a2dfbf518ec7a26a0a9e86758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00814cc0c404beb9c870e64280cac059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60807f25e81a964b635a9db4348ac660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30dc38361842184608b47cf6f583a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6968d05f3342189d4888e9b86a0e7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba96cf4c5184dd791ad80c062f8ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6706a337d7d36e5500f77c04cafff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762269dd641c56036b9da8097e3e239e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06162f6f7a6679e9ceac82b93e50107e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f22b1ce2d62e7fa34cb617f5191167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ffca3073fc7947a1bef235ca3edc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3cde29ccf1887d4fb36c4d010656d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2921423ff699f73bb4f7ffd51396370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02576bf68843f3347846643332eaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276dbb5614ed1a60e5ff71d8000cbf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350147a548161b24acfc2cb2ee18f3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d6396cfea1356b5401e0d53e1dbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85038bb6582f6db488a25738044dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e1eed273608f8da7d1ac9152334276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93394d9ce1eee89146b2b382ef0efc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86e870216c12c8108b40cc70745b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351793b039a0eb6df4af266b314ca979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48252c04c2cf9520d29d9efc618cb72080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596b80314ccbd6ce3ed771ec33958781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b826c333dc60d0346c017682072cce382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903e8f611a2d6f0f84044999d892b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092503703a32072cfee8c354dddff90784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae7f4c75b5e26fb367279afe92f1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329687e181bd6e9202ff8432dc95d8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ad80b57b9a330169722987cc09d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d53e00c56730834d54394bc98998e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74752b0d209c6d04a7f4260d290575989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba53ac67f765d87185617c763da5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc6c164f0d249581a27b14d32ee43c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ba0cab435505f9fb203f09a4f1b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5371fd16f956019ea6769364e82f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fa9c0aa8407359126a9759f5e6ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01a506e74c9d81dc72cb087dc66bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1848d6c94fc4c2439649b805f22e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387c30c77c5d6dd200cb89877ef73697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434abecbac2b2141ae7a516138d0578298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99dd58df3293a888379a41b8718eeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88344f18c85ebd72c783b5162e035a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751581cdd58c49cc1e4d7e719872649101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37a008d6bea38ee0324a82442f0b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bd1c12b8e44d7e39add7588fbe6bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e5d27332dfbc3afdd64c0b0a2072104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b3dc83414e904f7085619ce9b63d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c6f691b0b77a7ad840b113959989106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf22452ce03aeb25586ab975de1c329107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0591d58013a355c99b43750032ba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae546c4ead89c7bd225cf9f5a9c5a76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac67511bc9bf078da7d8886faed49c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaed93e2a1b1a3f01dfdca610dfa84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc689edbfdae95a65fa268a8027d906112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf888ccb37950854d50cb4612a25ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c58d95fe1f91bd726e82b3323e93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba844e19c18c81f2d4f0b5584da5d46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3959bc6b3d2a16c6ca1c670476a7f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839f6429871d41e3db4b666f8c3554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43164bb151e342ffcfba506287eb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ddd78afca7b2db87f1b3aa2a5b06e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffbaebf06d3ab143cd8910bfa3189b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a180fdd6486880fcd1039ba5abef85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3951cb3eaffe178a9350c252a9a81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969eae5b487ae6fe03c240b4a048d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b038e3d6a8c2c961df345f6dadef1c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3c0962d4fab094f0297e301275be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf926bfc60daa63cbd24c7523b5f99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66536fe746548d61aacb165c60c74292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831b2865b60aa747d668808c3f8021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b40f5bf2d5f5055090175bd7e50f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360977776112c00b453c016b904b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24898d1bdf71fa02f406c7f8a655a8b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6304d5d74e539ea0de1fe86b5ccbf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e52d11c72e75e0164e96dce90853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08adcd255de73418cd79a65b2d033b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b53f6289c37e1fa7c686c6df3d79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cbf4834e9cb9fdf3591ba7a0a5c2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbeeefc44f5c78df8b852bd57b0cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05da3e994ed35fcb0072d830f5d0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a228acf354cf39b19aaa6d52f2277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb0ec9c3febdfe21a5901661968b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b16d880eead28fae432045cd9a97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14084a0d3ec2afd137ed9ae0cf8ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a4da3435db24279163d6465d9aa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063b57342aa0cc3736a74e3680060c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800595f0b4d4f84094df39ecb22c919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f08b6cdefd3cbbce7e59bf1da1436146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d302e501be2a105e60fe02990498b85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a06592297f45b1ef6d6751e7b87b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1a874047a7bde3fec4b28d4026ee7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f560a105849204491518e1c4209b39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456335441c7ecb49a2b8d551ad9833a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78538bfdcb253a5844151ff1f7a9998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffeb62cea3646bcb016144841c6cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f209e774daf96cdb93dce32c69183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd920be762423d84b56675ddcdfb76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ff3f467e095c4e0206377b3c540a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a225f2de66a8af6b31945d69d16c89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89072d07c3e3677d18badad71f996383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f34ca72d1fbd4d278827de8350851a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded6581e4f8ac4fafbb466aba20784160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928081c7d0f799565e7039c95e2fb5c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb47fa6946e4cc56fc4037554d5e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808843dba57442218b043656bd01585163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13250e1798ce7707cce5aee71a7017164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c20a8b13dfe86c5c5dca476616c8f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554c793e35828a10b068bfe3d6ad5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ff3f5659b7bc9f36a53e9504e3ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea13c66e03337e3e600bdb2f76dcea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149dcb500c633890795f9ef25255a80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36062009ccc3a0919cefde1d508e22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e65b1d894bc24293424757d3a75b9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd40e44741b61c9ec6e9be506e7b16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feadc1b535a4267decd1a3dc3d9d16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201241b5c4631ed959539eeba33cb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17276be7ae089458cd179a0439d9eb57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e04051b600250719d8521e7245b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24aac33e18358553f568547fb3e526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888ec97d1933c1b88d4aafdfcf9cb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fff5d397e5b36369dce12c26137bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7690e0a7e7ddb02383e19bad8064f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150cdd914bd892d806f8a83b23754c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089ffef8e6c5fa83897a5723d0e905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c5652499265c3dca0c764a735cb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780150bd7544aac265ffca80707de93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95128d5a728f47cec7826fe72c79fc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ada726f28b9cb216c97c478fa7d6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5f86ecef3dbfb2aad16ac917e0d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a582a99dcc264eca94f21c811be6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a2633d068acf9d25cfca2daf78d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d048a17c920cc4560306f3e1071be5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04b57ea0765c9af1b9a9233d09839191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323622c5c501e31eeac69af7e07016c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b2d6f9cada57e8b183dff7741f2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f88e8406fcb1748f7c815b55bd534194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380decd86b00692ccffa0416fc10eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1775779bbdeed0058e13a3d44267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480028a889fdc0e1cf04c08ae7a403d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c7175607cb49d4690936f27d4c70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dcf013cce0c95f0b857ea06c11a92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7047638032ee6b43a2daece6c141200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c562858b612082c43cc98f4b863b500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ef14bd98ac7e27e60eac20b4a912202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fa0ecc03819a9150395891cd06796203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdecb981dc20e062ec3a87f4f38965f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f288594a2e07c03155f0096777d3117205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a35a47214805527adc3915d561645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ae0a7f4c5bd94aea6e84c37ec55b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e9c24e8e2050db48eb86eb9bbb8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d10d15e28809e23fd4bf53893b34c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813035cf63576a6b6fbc67ce7c3395c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80657c1846dfb0d42942f03743a9c90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1a020529976b1e4f0769953909fdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02906a1bb14d896576d011c6d39d8e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a3e54db8991a64e4876e4cce8d364214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f3ccc93296889d08c7e2ee5a64d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7f8c005741f0102dd86bc62ec65b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2ed4ad12dcd78aaa3438ac70e8c9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6006b0e6dfa291d64d71bacf57c44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1b8dcc9747411e3c4e004f42352c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e58820ffe9f2e2231c06d1413010ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be3344c7d3582c8d4b854f715d386221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a2e204ed71f78089480973fe74dea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36c82dcad363b6a92a0496ddc5bdda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795843163c5b507614d793ba33737ec3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3195cb2e493f044e5e4e50164e0ad42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f7d682c57801641d938f39d0a90f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef625993dede986ad53ef0d5826fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277a527737cd76be2a75988773f8efe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156069cf9b0b47699fed8a6d31726b6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930bc95efdd8703b41a2044485d91c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2aa19fa2d9d62057cb69f6ad0c91b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd641158b5a6761cfde7dfa6603552ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f123e60f1156bbc2585a30f0e2049233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596001d46ddb0f0e76d838fc870f6324234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af0473ff7fcef5bfc562381812aed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79aa70fa0cc9da32a593f06ea7638a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80868328cfa4bd964124517931ff33af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf0efba9b9b7cddd676bb70d757e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e0e8a4b54887cb835fde5fbcbd2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6676f61b692dabc01c5c7bf510064e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273ee750c4d70c422ed352aafa460a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c8311bff1d6ec9c9840f1f6c39d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e54e2a8515d76dde0146d2981513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ab373a7b8680b10684db6d85cbd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383c8997cf5a54ac059cbec60aa6007245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cca88e49605a76bcc76c36a1d654246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56013dcd38d9ee7911dce1021ea8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef1c3ed09ce5c6347330e37e52211248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62f6324e07d0050d806b78643613c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c8a30b7499827c2f60370eac015b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf055b259aa8defc5e44b79e9aec8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290df1fcb5f565d805057ae205943ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8470005de8bd510e062966956c9df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ad9f12842cc565ad138d5d199003254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fabc0a9d7070ea6486ba27488bf6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970984874550ddb9129c0efb00aeec01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4678f45e6093b873bea1acae7e372257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0892304a294b94499f4c7f82f18023258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38980a659e63326a8204d5589b86c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ccbcc90100db6df812d1c3c78e0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a134208121fb1d3ce0fcd45b5eee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6016bbac9f55a34b73a9fc9e9a75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5a65ba004fa4d0de75a770dc8be9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ccf3170728ceda5802724e1edf48a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a14289eeb62e4afe32f39af4aa22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1af780c2b3c602757cdb997bf7164e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00983a2fef3cb2f3a1dff2956db9ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7a14b55b03c9c92b77653254f2a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9682be4c5623e9e4042e506406b8e5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283693de96a6fca975a65f9d9604d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb69958048f75b372d9900cf09250271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb65d222d5ce479c10c782f1d248f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f994008929ea51df0b8ef3f1bba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a881ffac7f4616da27c76da364de2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324343aab977f77d75ae4e7bb7d7c23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea3eb44b24e3b24e09cc8be66bbca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db132e9c642eb06ab51da07771d00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44706920e3492eea98288da5f13ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6a6ea0bf4d74013dc32e9586962f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e2a1b8f8779c48fc54d385b672d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ab1c9731b33d47823883a487ba48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c57f1748b5c369c4956945d6e5b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5990f5f3b4d6cac880f2bcb37a2c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f6840eeac071fd66d344512ffdd64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6674d0b96380ccf46f0f66166aa46a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247a53a8e1cfef60fa115692195e5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190fbb12cddb3f6c883e9ac76d285f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa5d28afbcdf3a6af4e8f3396cc57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f14bdf676dd9727816c2fc4280b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6785c3c93f1cfb9644eacb66f2fe9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ab7b3679f57c2c44250cc83a1388291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5784e3963db63cb39b468941bbe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c641f3518d7acde4f98efc4fc081293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856d32a36aa68330f4eaec96103bfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa778b4766eae0747c4330818ca6647295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd33d97afd7b99d40500f7824a445296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b144a6cfdaa46b3d654dd95ce9434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130438e5fd56a4ce98d3ebb89a4f34cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0952b6d67185f192a3e178189847a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71840ce6310c6e636deae9fab97f8186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825511c3e7481329bbda146199a788c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573ec126c1df60f55d0e654e45816f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde76792252ebbdbe1102a05571929303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b4aab5c986e4a87c6cf536daf383304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0441d66451dbaa9306b611de944a0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bac073c26a17306d96ac4b315a8c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc2f7027167fb869edf2f690f4d3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f122541620c86335c9fc07db1e4f0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3aa489ef718363d266f31553b529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0071eb179f2a198244cd0c53987c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf4ac14f4ebad5847c65d8388cdf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c752b71b03931b1e82224df377716a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94061453723d48e65cd36c5185ed07dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7b052bfbccb17bf62892bab9cb1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143879b41c6a0fd483611c3544d071315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850ec91153c0ffee9c3ec4d35e29e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0353b5f1c95fbe5d56c0870a3fa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976680de7e3826db58679728ba175d2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ce6028caeaeadcdd814c95c49335319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b1b73478d3ed72be993aff084d48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09fd4a59482b281fb3f41efd76d36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ce7b71f1c6b288e447e70b5465285322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29e6db5362265e34ad4d5a3ad5d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b54f48ed3ef36321ab217f1cc4b1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e764637d7bbd718356c85a3141d29d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143450f85f9c75515cab1277b219aae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f854ec3cd63d279c0c6d52e0c7b94b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e61075fbdc84f539df9154e42737c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36fb54913ca78116e3095de2a4fca1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2a2199702a73e30a6c7476bd84e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57925f654b047ad12d08e666f41c583331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef252961ea4818ec23fd8a4bbfcf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5fd71755e975cca0a037ae78d001e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cdf471e662987ed8d05903eed67d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094847d1955ff388bfa19fbc11c86984335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff61e8681f8ed8f81d7bdde40e810336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f16452f30989be93aa99b8dd9cd72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9d7c3921baead3b8dcbe9285ddf90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69854bb304ca5fdc2c2f2a782ceb7a0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9432d95ceb1751e7ddea7daa365bf0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a811bc8e43a5f0f44d23eb36614deb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19895291b98f2c01f667e27743fa528342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9987146d2b7450305ba1435b73709343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529607449ce197a4c3395b1fbcc0ba1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abbee741026744c4de15cff55523ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1454250308b31b55554d55f5885282346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5c5ee2952024d8bfe6d75d66a7d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0ad0cf8cf4bd6030672847adf503348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb997ec0cd378d6bab3c3bad13912349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9396dc1d71e90a80e5cdd6142f71d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561836998b76b7af22f3fed66611d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a4ba4802c4f84ff035d2670d41a74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be41147b23078a0233983a5d3e7ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c11707320ab2aa87051da79aa6826354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6831e517345f9ef7093116412f914355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b03f7846918083b2191b52651a806356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e47428f6afca865717a2819ac505357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf20462e761ba3893dc34f7d186aaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfddfe667a002f59f0cdd044d69b598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f26a3e584596c45b2d4993d00c41d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba972ff9e65d88423d1655ba68dbf6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26a18c74f955b1456e8f6fc1eb46f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6a7981ce74a1d91f3327d9486404363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed38e033c9affb30140894de2d7373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c0bfd3bf72020f3e50a05d42caa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5197c35b058e640a1af1b16c04eaf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf8e7edf69abd12ffce4c18faf180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6faddcbe64c5d8ead51c626b02abc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e097e72a1fd8f8a2d5c0cd2a0c3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caafce45ccd02390a536e5822be37d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19456c3ca7d90c3297a98dc9f70d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adb48e33e6eb6a54af12cd2a7660c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca81b4c683056de7ec704734ab0d999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d59f7d7e6b4cf07d6748e02a107d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866263fd4463a3b6a359a3bcbb0ec209375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ec6fa2df7a047e92950a229b7037376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db93da7d3839a252f36e546f96f76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9097b68f028c9024804331a59f8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b69ec2a2f1f3215cdb6bb22e8a9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba8d767fc8e6125ab0a48610c518d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def271a7fd2fce5c1ccb1f725c821b1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95b32bfd8d30e6e35a1575b4c9944382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150426efee3cbb89c864aa81459544383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5641b20303e22cc995d348d3be6e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a115ab0189e86799f16d56155e27c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342ebaf63b6ac6caf0dfdeaa345d0e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38beb7a2082853474bc6cdc6ada029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5c51034320cabb366a740df21bfd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377efb872ccda662d3ce69ee09a950b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a6f695d8b5afdf136747e8fb4bcd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b61ff0353f4aba925e0dd6198821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056ccb23cffb291376c5ade870c6b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ce12904aeb68486569b28894b3e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9588fc5cccc5740a96b0868d499f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66960e68566456db02b86d5248b1363b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb613f6daa4163df86cb40fb79098c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d952f426471bd4601be008e3a1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2971a4ddd64b44da794357a1567e94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c7469854c26a129daa848dfe3495399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551dd18b9191536639447f1c91cd052400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc9c696887b0745ea7b2a33f74321a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c7af643deadde1955d3caa2189fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b15a75c8eed9fa176e5cd3d8525bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5428c53eb672f0a3f7e3c7a022f06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9013f70eb7bf7711b2fdc350679acf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392717c09466a9a631ee5e2b6c4dde90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434dd2ea9bd9932948bf78f0bc5f0a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84926835abf77657d90d256c9b261861408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e4e812e83bff41e9e36c3cd910a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e5dcf54e764b23cf89b1a99be767410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3eb37c650d3269fc2befef383c70a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e9d7fdec050a9851ee6345bb6da9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b790bebb6a0f57d3440dae9db5bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b9173ddd9d2456390b4ab169ea8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308be5cc5ae2815f0df0ca76b01c718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa65c5806222cf3e1742823699b0ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c6afac80a4763e2f5e53597d447f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b79c5cc31bc8be5a03dfc5a20927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682d5656c27708b1b48b897fe516f6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cdd08eff1fdfa526ac12bf6f77f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b00651d3ecfacaedce8b6778b7dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf3e30cd4282facecda2decbbfdf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb1658bda36dfdd0314c34edf5725423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e517bc1b6fbe2860049b11fbd647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e5cb558102d64d74bb294cb5e322425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e86a8a2ee76af6903cc339fc12c68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434c2fb28a2186599b37ad0861008f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051e201738d6d71659b323bb8052c48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec67104a4d720d9b8281d57a3e2830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e200819654cbfca5472c44210d7f26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88f1fd40d4997df9cc02eb79be1d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538ed585f814cf0ac4840242e37d7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373337d2fd4334c91f0b890e1452dee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052994cc54b47db764f65cce906a4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5969bbf0a3e1965efc434672bc5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549814bc1ab649977a928ce22d7c3119436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65747f571fa442b8a8d6d015120046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6732ff771f909ed2d8a0e7e373d5a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d859fa530cf51467c6fab638eaf59b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543f8899f3fb01bfd14bcd85bd6f49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa78a56f41028d35fb917e7eb25b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f9e4683b74c9b9ddbaf2b016d9d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d27344f6f1e46d2f84ad0579df5e7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dec37d696eb8f13630ec97d2229bb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771f68907b37c56add797cfaf6eddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4671cb5af92f0ac22a916d294ca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301672b7cd0797d5bbecae80bed66670447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfee75c3a77cd3fde5a2f45482e633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a40761e21189bb8561a1dfbc9fbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5f2cf0fb83485cdb403c887dde6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061aa97a642be9c5ec3b8a56aaca9dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ea7778950190270cdb980862fa1e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eb1674c30beafbe77e3549e2a2e1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab034ecd6270cf86f48f7257fca9b76d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49d692851438b892ebbee30bf9511455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1c0a8a2d0025728202db1dda3358456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5641477799c2808d691245f195b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53521ccfeb5bd311ec0bcdcc1c034458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406717570a22a767e8facbd01ecce8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4eff62eab81070ad68274a56ca8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb04b3fe0087b809817ca2e6eb245461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383bff3c2b8397a134946d697b166f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112950cf4f77337058ab98b71fd18c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d36d02c7ac4719f9b47a57b0f4247464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ba321c86901b86b5bbc2ecab8939465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcdaf86b00a0c1fdad54897afb269466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b0f68222dd65beab0b10e8cf27c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134ab78a8912e72057c0a8c1814962468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c06b8b23fac7f7d0f606c7244df6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb64b8cf15273d134e3ec7d8cca6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba701ffb417732f347057f82d8c1eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738caf27d691d15522e2278037954e4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7256e0dd174d09e61df85429138827473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fefa2fb04085bea931d6e83b7fcb14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502cf3c93b12bd50927b47b07162a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703749ff5f47cadeee06b079734a182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133930d7e94eb08b92287714627b50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabb552f0366aaa510bde0b6456f3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ecb37dbb85b8df71c17d0d1cf772479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d87dd2bc9e6c2d91fca5a9b032633480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca8d5eae2de3209b8891bcafcab24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb47a6b0a23b57d8c705031f52525482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8ea2a830be94e943d26bbea27af2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ac34f2c4cfca7c1be26b748501ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91acff6978a5bc21e45f4c0f5264bb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b4fd3d7868dc1627e86491879547486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770abcebb38297d9f4a855903f225edb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968828b8474767aa5ff6381d0f819d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502196b938af08cf64999e46741b4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c54342115ecece9eb5a1f6166d1e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc290b3cbe048f7568db7ec31670f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f90685426444e63714106c6d86ebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663232b7133d7341416f1086b111b1a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8a6700fd76f70eff478bc2c14d98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374299d8bc694d3b59000db8936d92d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f46c65f346aae116481919efe97a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099117d24232d3a824afab2b8c286a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d6204e496ca1cabaa77b1b27098af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9deb2f7dfb0916143642c90a4a42f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768082f8dd44ce39203b09e1c9b660a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff164480a76437bf519b1c83636132f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62062e5c3eba33bffa68b7eca64039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da151b5e587edf2cc33512d69ec287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b562f8f25cfb62a28a37d54454a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa849ef01a4cb79ccfc5be62b57473d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed03026cff61bc75be375c77deb34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b7ad45ee4edf9802a37a91975508d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021591e48159bc7ea772832eb307fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaad21465f2e7a77ca15c9f5d420aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c1bf4a1627b24a0db0fed238a2eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c175bfb516d2bcd0e7d356f4f1ec0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae25855b0ad2145abdca52a2c951ed1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba12c6c298cb03c73f51ddebb9bb87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cb3fd943cbddb8038d87f189aa2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aaa43d2d2545e331f49abb6cff1c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807429332494b29731f21f412befe66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015640557dc0c829d68ff2ad1eb46019517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74753b1f3a4163e56c0c4c49c0c7688c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc1a37b4ac7cb0810ab1b990af719519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43a04e4409cd30f7fe8ec37c894f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217cfda817fbb20a76d58b7f50ba8a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee03ee368d58e5b7969fd8e6d7af18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379174311c931a9f8d420ff356ff5414523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5f589690f9c408a5fd415554d302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417bcb3ade0c1575937d2b3b88e3b1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9179febe78cc1834daa147f4bda4c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ace82b0972bde7964b6575dd7f1c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339fd6a524b9cfcf7cdba946e8aa52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db715c48f76d3aff5bff5dc826e765d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabba8d6bac726a6e4cc43b25d06aa8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a4e64f5adec6506fc9f84f66cc0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2893169fa7a5944aa2b81f6cabf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aa5fa013729463685700e979f1264533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9adcf44afb16561b0ba10a79c6698534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58662095348f0486e2b6d6e724acc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f38bbe5ec91b0bfe517ef17a9ccd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b54c0b0263acbdb96b0cf1666306537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b838d374e8ff8bbc9a4eb0f8c89daf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92b6ed88431d0a729a64fe9ef6056539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee9d8b25669b312b4362a22226a68d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440abc077834ee468e4f58754f1db4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485962296753d53ad4d79a15eabb6999542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f810f612ffc2ff6597b388ac7fccb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a668cdf573cc12b015d1e13f9892a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8b95b7d2ac57da15c9e7d67724b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c44c216228c862face4ce9a3555e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c3712ed1e464c6be0cf1ab6b34b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865762701a190a5aca9b4184423dfc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e08bfe424f1601e4feb3c1551faa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2257b331fa18b55f26d503533b3f38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3f580c55326345b85ef08d4ae35c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669b99941a0ceb7adf00340288b4dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03618bfe1c92068f43b9d684812ddca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c21df0b3a4bb92ce7432fea8c21b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e330bb4df7c0804ae8937dcd231dce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e982bd8aeaaaeb0647d97bc70cb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20470b187f1787db5055678c7edbd670557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a17b7bb501f6d8133b8011e0e3db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbed9db8c71ca70d02e32277dc94c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6b2fb738206ac0f330f3de3ac8ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522196e4f3e680c002e8da9fb4293809561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3960ce6b121a7f1912b388c3b069f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad7fc72e510a25dada0f04799c9a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63baeaf12b2ab9a9853c22fd250aca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ede0fddfeed010889ba8be98879d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19536ba400c743ed0bccf022e59eef7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd98588c93399c0a4627436353404567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d47480088099eecd7c9a041975ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5482cd36387b0bacc78700a213639569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e8ddee661c1746fcbac55ac49527570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b5ea3166d273e9f1a8bd509aabfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1eae1de69d5c8b7c7f1ebd4fdfb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290a78e4dbd598383a2ae150e6f46a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d1bf5c4b7e1d28281e28a893dd9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c0c88732fcd2bec6bb7cd17bc1eb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547778822abcb3f2b3bce283f8b0f87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14bdda05bb26d018e440c6d53279d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16917fe5be8dc9faafc5eba2d3b6c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd13b10127894b6a505991a115fc6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604a9b92d154c9a90c3eabaa746d2cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b392448015dbd1950e5dac3c9c87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2d8bff1c7909b85d466f7907b800582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f99274100608ccb39c3ae633e24f41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd3dbb516445725450a71fe5fa735584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06912a1dd34e8150bc8eaa1d1784b18e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32f3aa6e931bc7d743b3e29dc116a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d98dc971a072ede56d9da13c6d04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e96d932c725ca9d8787f974eb1d11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59b14f1c477311691c2d0986f9563e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d571cb14ac8a04684a879d0002190590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0561437ac584add6354449076712591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f39ae144b68b5c5ec0156db178051592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22280577376613e5ed90d73d6c2e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09800ddcf70b9d4844af3b6122feff8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e2667d8f08d7e2967b8ec6e78c22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b74230618f5b57bd0a465cd06cb0dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee4c2a38539b082f591af09cf609af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396dc42f5fa6f60bfda2bf2327ded8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8d120b21135ece0a7c0527e3644b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a203394c48135b39816a18e19ecaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e1226b773646794665e664968c9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb0ff5217565f4848d9cccb980601602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f4515ecb8947248e95600a45a686c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58fff65313440d84c3e5a2e79548e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c7c4cf7047af17658c0dcacff944605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752fe866b234fdef9072ad5a2c88ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87523d2344f34d8df363d56b56258607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e793dd9de8b9cc3ff49affbb1233154608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd4aa09360746829e697f0f3331d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357acca604512662967d012186641f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b983e48895c80e0f676fc7be36594611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482aa5ba91700e031b9848df9cdaf9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373fa7922554f5238afbec0da44ad1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c804ea380b22f7e289330f3a3da7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b701a14352fc464037217a6422b30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ffcfc8fbd2a9749366cd2e18ecd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e671acc74ffe2d74b85a230de9cc35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9393691e6053c52508042a4ae0475618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195878be3cb078c172ba44289d7963ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47cd0f9b3a9f2f3e54d7dbb6e382dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771d4663f0504cee02f787d6dc769c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183124df8663d2ed2a14c62973da93b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202551fce3b60e2dfd6b3a1892c2e1d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30233d6861d452d63c9f55bb86a2f56f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac4fb6e246f1226a6fc5e68960d818625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b05119b95ca1d83e1ffc5b588c5dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74386150180ef69bee5b9727795c31f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58962c216f2e266be5bacaa2d3374e27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec719ce0e2961a0379caf836bae70403629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d7d136c4c9ae23a3cf03ccf1aa23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1499e78093ba1271883ea94b39c00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839986e2edd3bc14824c3645383e736632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66a5e98661425cb4f9b8b3d9a8cec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9544001ad2cf88b94c594ab621757e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be7eb9e8f0d2e7b5f612eaf29759d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945fb00b35332ac609903ee7ef38c41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23119e7da0acf14030a29a94abbc51d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275a2c341db37a92fd7c72c2f129614638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953265c65826f321c675f4d6d852636639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670b948d6c5b58840461a41a6484e37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccaad64a26b6e9e59b6267d80c543a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3febcd67fdcc8fcc762ce85cdf81cce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110e5d471c73817ff25710384075e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd13a71cdb44685c4ac0cc7bbd8dbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395693ff5c14986a96ddc473e8a9c22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739521532c0a23fcd401a9e711e56c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e778074db91fac478d3e02242ad4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b04e7a66b1babc6808f137bba90770648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c202ddab740e49a18d5046bd3d15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda89058bedc636ba3ac267243e312650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd7d9edb906a0e2a7ce84f89ceb70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d16560da68ffb229abc35305513f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc819dc7b95d03f013008057c516663653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9025bec814321c4c84aec1f4e067ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9836d2a99e4598b4d2006a0205595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b0e5d2d9dfa0b8f1f6f21341e6a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb7ce767587720bcd78f337233d9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ce508458ed7c11c536ccd74bf14a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3442183b91d5726800bbbe38709b5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8becf1f9d691c0cb6430f8765876660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfdf1e37693d2303b37470c8702a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f36124ea76adae493c69e847d20e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a6ede19d768f3f55842e7fd0f35f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c219409db87af43b748a7f7d7bd2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd605426c1ad05a3ded36a60cc289f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d837c4630a3415ac8b8001eed5e96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc6854316a1b5f2fb455d81fd0d9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1018bf94931265ff1e92d5745c8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2326224573853f00ce1ca4c60feb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d55c4ea4a51d858a0389559d71174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615122baadbf23ec9030bc413a3635671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24d13dbb9d17b8c28fe0cebf539b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ca47b1128a3994e9041aec99e01b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fc7d818fc8dc04585dc43a210844674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b40c6fc8bb703d6fdfd555f6ebb09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f8c8a7c1439494606f91782cbd08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc006f6c05cfa9d9cda52339d710ec29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150602c2606ab1743c2cbb730d2c34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6249e196af010ae84251803d5dc189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d42b62ba2728f81aac09862642fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04ea94e5909d62c192ba62786ea1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43da8d78de6fbac0d408f7c4563d4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912f48e5027ea7fc20773677c692ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f5229dd707ed5f88b84ad18549ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda052049f787db0dd7aacff14cd9304685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c21b91099ffb078e6da5647d747f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e52190086e7a7fe2100beed4ba0df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fd5ef9143590f05e50a37716c5244688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf59f18c588f227ef1c55c008a98816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363770e6c8bfcc6dd02c963beade9031690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49b0fd7f6732e7d0f31c383fd29fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989acc297542bfc27f694d61e39ee6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868a137bbf35bf230d5ff7b73e120a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8698934150778122b5d216c8653111694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0fbf509253d7a4320d304d7783785695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da0025120799a472924eadedf251fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf57f7ad4e40555a045003348f7395697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317e29ab606a9683af6c719da78882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1331a6567206ab789482a825a93d98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ae800a48e41d69f15cdfe8885c7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031e926374ce490a6192ae49e4dac80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf282e12026b1beaf2e1dbee9a9cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb420ce77ae190e3d3cc1e843d15be9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e343abc9cf962b6a8dfc8c280fba22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a166d98879d45efb3978939b269ae6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f94efe3fbc167249cf65500fc1e13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b43b894f5d7a088f4dc75fa8f6ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770050df59452b11302e1c501ea6914708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea8c12ec6adc7cff2007a2a6856a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5beea3abfb5d8ae8937286ce1c9bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683ff54390fe17232724ec09d1f09e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd813326f2b9c34c5c10dbaf453b348712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4efdeaf3dea3bc43e564e70f45e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0b8327e6a442eeca762f2f0b399c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b96a2a7d249a485666b5cdb6006061715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb763686a03134770b80595eb85fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a0dfcb390c25e1182c7dc6c2eaec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc831b22b0bd2a8abc4e217e6e66a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa5c8c8f7ff09e4f12ef26ab1627e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fba78dc2822ac6d5014729f4e8258720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799df18327ff4801c94f0cf5262569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822876df1979b9bda94383f788bb38ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b124b89f42e7442013e92ff1c3ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d5bf7553b820e3fcfd05d0e074ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ecc30c217fbd305d27bf9087dc62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a6d1ca8e83c59894300ca6c676b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef85e5741005d0f3da843af11b2405727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf74e9e6ca8520541a66a9abc10146c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef05fef05542eba0597ce74deedc27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e97f02bd66ed8d5fcdc64ccbeec35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a708ee11fc814e8b76f160910cd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee0f0571af0dff82ac6b838eda34fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0df213e7c0929fe08a10b15525f0fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a3b14e37c409036d3effeff6a82d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62cb7f0f06921d1e64c3f1dd4a8553735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba111df51f174c7ac2225c0564af15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a6bc44bd2ecea2da63f0f2ad615a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34e1a95b40d54bc76077ee88d05af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d784c47b89551ede1b8a12d4263bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb28c90e2a60b75c3c71d2ac768252740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3509718f7fe14558870e70eb37e05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a27c905428b349ca32f47ed4e1b2c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb17642ed2bdb1aa461b315fb14da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19509e12917673af270ed1770019fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591ed108e8b8aa405bcf4bd3544edc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e96c0160f242cb78bdef8311f001746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c80db9fc03082630c398f1fcf5804747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4e586263f63e09046b0bd6b49905748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42decb6257bb717476497589d678d367749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616d32867147181be3518cc1b450e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c33f74a8978f6e6ce8e7d284cc0bf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbed3e2d7777dbe0ea50db0e4a9822752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a762bac9ec7091145708475150ba8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234d0195dab0a41870145a71b249df6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36a5970c80e4d2797df87b86c88ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9b75421ba7a44c4ec5bb67896220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594d7b9c5ddf61e13fa4b33e995efa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1cd3b5225d2e402af86b32c42339f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f31e3af9ceea1ed440d53b1fc381759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>