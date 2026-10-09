--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08deb3035491988086498b12d2cc5a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df911778f0b1bcd71d463d377b4372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e37c13ec88b570bd0d2ca0a5362a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc240e69c9e54da61f2e88982825cb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a166fbdd2ab7262caacf530116a645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9ff086f208014144d62a0f060e6d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e39591ecc382a600a06dd9058c0147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc83ddc2e1654936383bf023d8f1d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe95b178820d9a01bc305149a79e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71022793ea207c016bf8c24eb526d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687087b12d0bb644a006f81a12fd0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c98157aa052775d161ab1273da1bd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eace9b992511234f5d1b58ef05c97b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e15c04f788ea104f32fb8d9d9aed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd94a13e810a3504757868e37784015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e33d9850ac93d5c3e60bbe87f151116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4060fa7f43d6b00250400190e718fde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509623bcd4fbd904daac35ced3364e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6fe22c5f92c06dcbce7215ceae6f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c570960762ebe628a67aa0fde5c142420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fcafb0fc45aa6534585ed0601ed8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58870827ba4b881c0dc3c23b25760d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b63db68f5539cb9915eee6c919cb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561105a825a958c6155decb289b60cae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810787389680311251280327db90ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657194e60026532b9a477550d26251a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc2c770d3316cf2539d75428ef25627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140fb4a017c887cf78bc03388e360d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f0fa6b786d4ab7b64337508bce56329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7aa8b0e4406c5d6563c478d19961e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a89939e41024564e1bfed095488d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2959a30e1ac41c87e33e26b0537332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb25a19fff495919dd170c3f6e813533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b7219ea6eced93b857b99d9b983934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb5c6f4a11400cb1bc0acbb0c28d7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8726189832df1d75fb72be24e599a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ea9a693a62f7d7ecf80943689e3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40db3cf5f4d2c6b95db182700cdef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90825d9c346065d572ec9addcc263da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7756fc8bd1d3d3b1ffcd7fdc7ec8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817e6b1e24357c13bb0ac86449ca9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b14a13e8baf1638280d64fae996e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aeb738cf869aafcdfde23cf75732b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd472c6a5fbe888cf790f35299ef17d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e803986be8ac7139205acd02dca93c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf809c08b16032872b94c208380599846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d117b6654798657e106fab24722f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc521b1270babda96c4caa9a3730648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a892f09c0de90b2bfbbae2397bb2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdec8512f90c21ec02d0e6467ff1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e0f1e466050256d78c09238d10bf151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1f4ddcbdb1a675e2d2f2ec09e33c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e5f05cabc305d9661810b113618ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cfcd87b0fff5a0ca3dcb46306ff1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42082bdea898229e8dca9b996675797b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96c8c99cbe76d0f6fd4838b4fb0b5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740748ed64b166c97e071c0572e8781d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec7b721bfd788f9375a5e950f50d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b525fc009f8e53d2d465d89543f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e464ebe1c131bc2294e9e23f04c4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ab4aef5b5286b225bcf249b30fb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f493628874caf353e1695cfe8315762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d133c88287a65b0215d2837f61a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849e1819fe5c8de2756fdb3b04975664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb91ee5926b6fbeec679ce8822d2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8551502a29797069f24c332136cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb79bbd854c584a39291d9058a7837167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf7c837819c9e0cd3bf95482b94cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13abc3d29515ff432d6dc092dd15e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535aa498dfbd7ef446b4609f087c9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55acd5b45728afa53cb684d9f7237071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35d92a667f041e5f94731b0137d6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae7c5100230d573ad87fd30afcc6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af026bc7d89cd1c2b649498eeb1109c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571712cd4ab48243e8fbf0175b6dfcc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc3a92d1d0f77f7c722219321ca2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00a1ccb6e4560f78e0dec7237c85cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163eafa8d99ef81ba0fd99734a302578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf861082e6d94dd501bdbc0ca04b16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1b154d8e29acd0d4741b8278b0f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f575feb838bfe53c795433ee5982bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab4053d331f3d6ad42c798ea5fa27582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873633c547649a41c683261e33303e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118165de1c6f2e5141b0cac677f2189384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f72816e68e9237336e4d78f8a46dcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f2240058fd0924a3c6cb6a7897b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346c300bcef92ac4df2fd259484fddd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f95a1c1d850555a83618da179b51e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e593b99e13376dfb75ea3e31fd8b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878bcc1aac623dd0cb6ff1b339ac8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f225a79c58bd2c7dd2b5bab99139d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8483a5523a9a5dcef84b175ddfe3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c951602af63a851370a6fa43d0fac4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d309e03631e8a974ea2bbda6c864794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b4479274c76d345eeec88fcbf6bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23944398d4c889b55e00bbb62d009d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9303cb3bc67a2f36672cfa9dc64a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f77f4dae480634711434a927f92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65c051f25241e80d8163917b2a30d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976415c92acc0db9ab6031812c1d77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbacf854cdd52057fe1dcf1f73039101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b302f36e707cb45db046e051e3dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8212711e4266ec9cf8e19d04d1195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fdc26b04d782b8c0792f6b907c280104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05547c7877db03ea97ff7d375511f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58e80ee3c250b4eace98191ed4138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5720b9a4cf8de5704749cfb86df2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf4952c18be2c2ac2d62cb24f9045108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f1320fd1d984d6d9315b001b56112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f98f024be9cb7304bc9f1e7a8f99e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a2c06f5d386d0698cd8b43518bc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2122be92408a09a87bc1f8a4f1e35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731dbbfdb7af66112b2fa67867df9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eba2859492b02301dcede33693e05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba0020257146909f9f5d2099ea4b14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d0b82e259fe7aaffdcd69fa24f96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18bc42ea6c0bcad563638ee5f5b05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29b7e04b71d4b2aa7a7bd071f44cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2187010ddda6df0513c1a649f89b3f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7639e07caff1c1149b8485fe807e9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8467b13fbd76d6d77852fcfd0151121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50953ffa9e2cf6c667c4198afe0dd15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca20ce95b764a66a412db53f460885123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9aa874d1cc8bb7411b554a9694212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd817b644eb21fcaf00917719a989f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fabe43408ce0558c0b85b1bbb4293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c231ccf1eace7ace66c3c8898674f25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc59d2abec068adf729525457be6c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65be4d3b395c571b9bd7a5fba797ee6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31e6b9b9685ba7ef19f37a9cfaa02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a17f81dcafa2eebe9bbb0d24626b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98855ec2d2efd6fc6e3e556ea91670c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910640daf7fb232461579a664d802062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e48cb481ec8cbe80fb58a14fd727134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228629270ae2528262ff233c802727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232c1b68f7b26c279723394d3c7f5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f009b52064766a167b6ccd59f7675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce36890d998f44b984b9cdf1b4df5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9d3b6435717b3a9042110d478592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb128b800040238f2144aa4bc040d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60b9f8a0156877b484cfeee87eb60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213d09e939e73f4cfe71051fb5f5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625fcdd398be51f2a20ea53112825c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d675fe28f0925985ba233851f8fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67ae5902a8faeac9480eaf8ff2a81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce56da1ba74383d02031926e500d7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7988da9c47d825c109df83ea11c070c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba8af124d81d77f280c03dbb50f5b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85de508727219849d9ec0d196ab1cbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf854be5309786d3410d650e289b8b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676456c2823548f3f6fb87b1c2e6b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166f944cd8c0ebee435e378bca7efb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ebce23314929801fde5e2ecaed66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9ca90587f762096f23cae9dc0807154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7dce259f763c30f8db9595b5705fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371ae685bb05b9e34f58cfdb877088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6dd1d0b7b0fab3cfb50cb57f254dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f91d99e285d2c2003bf457565037c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4c7de5f225be194dd9259eba6b918159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec4b5dd1ca94c6241ec2c22d32237160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6c5cb03bd4502c2931e267259205161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4f47f7b6ba78c3043587d572b473162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7c50290a0da5ddef9c1e57a33264163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb3c66738c194d4d34c4ad209ed467164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653d18d3445fc12e23176bdd339209165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0163c6e1035edb66ae2997b919fea0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560094705f1cc90a44166959ff165de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763c2a52adfab18a04b75307dca4e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a337bb4eb6435ad8a65f4ab6a87366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a2e09ad2b6ff5077693fc4ec0877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42100c24603659c5b07c501e39a75c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985360e9354b8918e818f4196831224e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8d3fb8fe89cc3b41d1f62a8ee933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0780eb046c761317f00181a8e2b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5adf54b1b6658ab9a3add14cf775175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1374448e93ee2400ba9b21cc7165df5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab818ecc60b7583752b11d69e6e57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7becc4e734cbce38db4f601f4eaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf721de29606ee4d4c87db0a05d3f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d10d62f85b88086efb437782b807f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f94b41011ffb49e0edf04df408ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24623edd7debc8ed152e3606668765a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a053b2c5a917ee0544e92eed5a6355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a5a4914338928eea3393248942dd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73949245f630100b6434d6ddbe1bce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a25d0e685a04260786b9ef75579e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa3cc1b71ce35012dbcf633a0eeb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f46d5a84336d1cf17625438de33fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc17d17aaae28bb128d84329b191199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f48da4b216abc49c75570cf1e97a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa2dfe2c17564432a20740475dad6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f80b7103d4eaead059a308411151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d5c32226b54d636b717e204a4c31e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1df1c752540ff1d78679d3c167d67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7436206a1b4174a88cc318deb239206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ac3e112f6304337e61e43a20f71a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00859eb34195d08e7a968a131401bf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5a77e9d9be57cdccd9e1c738941b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164de285c47d09af3990f3546debff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7a2d421fabc10e2a5f6b8c5d5cac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142064cbbac1fbbfa0a491b5967a64d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce3e1f04ecfead8ec9a1dda8c0d1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef67a24964374355d14fdcd6bce77d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162c157997572ca5e4eba24649f84b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808ce6cc7138beff6bc60af8b26bd36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6482c18f548ec6670315ecc8dd6672206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690728798d8cc832260f9e13de0803c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e14d93390828a888873a2647019d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6243aca648ebcbc9d4637f886725f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dc468e1b515e0da03159f73b05053210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f21a7de0eb6b971acf3b8dd891e99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b18e48d78f47fe0fa9c3e90fa525f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d7bcfea4ae1c1bd9bae79ca240a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808984be5e2138de373c7f918744d7dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81abf20ca28490af722720385981d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf2ca079444a0946a82dfacf9e1835216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d22e16a0c5cc5547f1af83520456217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8a28de09cc077fe95d3db48a7cc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8a5c2217ccf636d9398765f4f963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85fcf890339340932682c4185dbdaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d329a7a38c458165618a6f7d3ff4b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cbb109af754372c247aa398c80189222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ef4b17538835c5db529318405040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146cdee1d46736be574b504120e53f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c35089fe3ffcaadd72885d83efe07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94af6eff3098bae5238d87d610ffd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01c1d7a4802f641e8597863d4bb50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103440db8fa5c1f571e72132b0468132228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077074cf2e0f06120b11ec42919e5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0067195ed06f7ed52efc5f81ffddcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04db96296c2cbcbf17c4c4cc445bab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5164c750d5bfecc48d6012bea68e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369023012855088dbbe0a829abe99f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7913c093df890f8b3982d021d9d81f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2f5405db4c33c72c4b11646bf012235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09d3095804103d914829a6fda3688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2935ac2215045a47be285943301a6dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb49aa28b1b6ba3a0b29dc01886a87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102dda247ac5078c9664415c36cc6d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf679dfb0264d26fd391422b151269240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fd1d8b3c0d7b58515a305d18ba9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191941570c57a90b054af94c167edc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f2a24f457ae543cb438ddbd5165a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f57d059ef8c1e81aad7acae1c102e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2cae3a8c78eefae9c92084fad4943245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e44cdc4e4ab55a0894d656d359bdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1eb61c9f22359b597b7f9cb82b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e167b6bb3f69a828bf819bce927b4c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba07dfe5131809d349880b6109983e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae381aeb4aadec8068bed9b3b212b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c09b2e7ec96ae1f35fbd3972c2fb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c0cf0438b2894357921e9c1a5875252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03979ab4074c15ab6d2fd92e91ac5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371646ebc171f2df40f35d53775e476f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570fbf4206ee60c6465cd3c7d31edf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716913d206a8017c348fe7a881d5d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b90c4b51f1015214efe98e15ebfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763e48c45f7df8bda02bb16c50ef09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbbb246c8ca243a1087b8c76998598259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdd2c473bb04d3a0f6702ea9b05acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62e63e840721a720cc4f07812b526261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1733064d92717dd8705ef75d5ec0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f88161e15008fe945e086f3aaa69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a320a5cc6e4720b6f0f4462994b23f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be22b099f3eed58c93344b104eb10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e886b2b01a1df8d510512bb7b0a559266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7775dcfba773ac3b3c5bc5f026a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d367a65653b4546d0205fd82a70e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14856eaf50a842cd48693c19f99908269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72f18fed895c7ad3278d4640389d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813ca54bafdf5facaf5033a481d72b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e9cf7f1e942d8aa291a31067fb43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785c6a1cd28888f1a89d3f0007b47b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55d603a2d36c65998682c3550a313b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ea100d6fef242c36d52f084deb92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b818fbd3d004045aa198c591cec31f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5d694ffdfb3e994ea88322165362277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6bf6332c2409d671abe759d0622cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae10cfb33d99547610dbd642f7b4b49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e3674effef9f1ec599fe0866ee82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e06427d83a308f11768f76584199f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c9aba389e6a9eeb279cda2a8ca2e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b997648285f0d57b23814e80084ccfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0033ce6fae244a7abc44ae5acab2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa53284e900b33bffd165c6fb7f81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d0ba71e01bfa92d067f15d66cabea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31883194979c9b337ced9aa51ef65cba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e70ed43a2d20d6ee7683adbf06928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d440bbe76c003be1a5fb11dd9aeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f46a5d40a7ec513588464e4d42fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe83de6d1de2f4fdc740c24bb0e55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17ce36e0824e9025533d06b7c870c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b211d092d7b86cb7f2e1f2fd4bc08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabb7c247aa60a0f937f164b0e33d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb48cab1697499f790e2c421a67f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b326998bf770b4a3c2254a3bb009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185d44656b5bdeeb70b6ba2faddd9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487aa790c02dc4329b98994980d1631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068bb33f5e1b75e856742fcd4b6a586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff2f95eb7b5f4a48d72a918de92ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bf4af0a6264f89c37f1a8ac9e1dd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c8bfbaa631268ded4d1a46e16459302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c80e4226c966de2462251065b1f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d88439ea303013505277ece0c9b1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23f0212379f83bd30e1f0e9dcff58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b6f5b7510e96fcd873115e131bbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89ca5f9af49d345069144cd17e8e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab313533c8bf4a5154ecf6a33c0fb5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734e5f8dafe054f92bf31ba7cbb1f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9387859115b6fad884eece88478666310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fb5119c6aec8dd9406711716dff48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0852dcc1e614a0750bf96bb4894c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362e5e7cc593eeb616de9f16ed8c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766ebfa5897c480f38643074cb8939314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c781069f38aeb3ebfc6ed20bb6cd5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b10c7acdb02839a78a7548a1ce9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136735ea7251287fb5fa4110a283a55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4104a1ba817e50931aa09dbad0db525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b05ba4dc29e81dd3a35530d1c29f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94097d654cb9dae9c552d1a1bccd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39623c0136642ed86b36ea0d69f38af4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b56784748c760d3b0b6ac97af2360322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cae39b4a4a8fb81f27f32efb5d4c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bab636781e70ba87a90f015e93b7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ee4df152bef20a92031bce6d11ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73984787614f2f097efcae6c1902553326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64e67bf2212360e124ea7a880e8c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2227619fd34f418d484c5e6df532a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d3b8599656c671ef7b7c42957f1f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410970de41e8141df7b36bb607b6409d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b0ff8da511fbb786bdad3879bdf7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c926fa438059383bc1d79a3b30a337332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba283a253e9b5d24aa00f66260d1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b8e36505edcae8224d65e01273bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91fd70e2eedb5b49630d207e1d8ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac772abd30a5234b638c17ef58ac1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc48db8d8d124f20fb8e178e09872337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e483aa98cb7b6ac815cfe3352773aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdeffa9aacd859194342cb8335d77d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a630497cbb279651f504c484c8d9f20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc670afdc2b83725feff21ca75edecf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e5a1d8e4b3f85b774bbdb94fd566342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38922728be8fb2b54af61b6941a2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50e090d94b55e6f251a8d574c17427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4fc85a5384f4b5596a8ed2e241af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66550ee4285ea3c1de8eef6a385726f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929478af7b3254663f7e15b849b66bd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7da645660ebe43a8e7e636a77ef48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3bee60d54cb13fc5fcc3a31fa4656349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21c30bb60eeaeaaa8147bf8629fc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd421501bca746d8d66007b1742c83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ceff7c02615c57c30f16a2e92f75d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe0ce2d409de4c4f633f3df26c07c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812621860526e7b642c70ae81712744354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc56222bf0100746166b3e708f19824355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6cf277ee9f3884e413d7dcf78a5e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753df269d0b7fe97268767902fbed3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeee24403d7885c0499c91df3b13ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b909b9c6a178ff076dc927fa6e57a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2dc681c7c07da1688e3053f494112360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91999797abc2b3321378c27f296032e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190285bf1f2734eaecb702d2d72bccbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33078f8b5e19b9862fce103c4e428b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda2737492a2a8cd8c8591bf746584364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f61720e0c42a9f3d3f926e8698287365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f719003ec6b66dae2ec46378bb4fb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4434d49e325d33ca6555f33e252d35367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9caa566716175fed14225a5897da03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d11baad07bdba9278c39066f18fcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917214f527176be2be2ffdae1475108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171bcc6f54aba956aef4e9a21df5163371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbc47565c63c7dabdcf9b14706ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048165e46295c2b9ba01e720f57b92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c5adc3f76eda3bc42d62740927f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07533fccfeebf2c1c397c887260e03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37bed1cbb5df18e91f5ee236531932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1c05ffaedf2ed21877fe09b086e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea33f0f13883d0f5326543d1f9a104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4d0c7c02d1fff567f1aac7d88d54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81116dc8a4d1622b7968ae5a75e04605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce797fc9d5624bede26fffe4a4b07e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d11165c264601cd42af035af5b516382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec057e1ea1458569aaa4c8cde6b5f31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e59bc8ea06f728bda2b3c401363bbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91207b02ff2915bd08543d9e67425be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619882fffc6c5a32837cf5c0649764386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2663145be69fa4dd047cc8a19e09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d1603ff4f27519a602a10c40a65c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de80653a640895007cdb8e4d445ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d1bbca12d74013be4fcb2768fb5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a102282b8707d72360a851afb389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fdb6c8c526d88442b9d73b23b6aa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62624ce4f8a3af44b6a5116b02ae47b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0042074fb10468f85e90e60b0ca87f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f9c9e1f7a3c784ad0596fa1ba6642395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d5dd18fdbefa8246efdda68fd817396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4aedae59977b87f06ff19b2c92a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884dcd67e5e4b3677a468223ec21da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0eea475a65afbd53731ce7503953399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271139c0443d467a49dc5b8ff6b20eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc276e77f1cb77ba8224f2a3369730401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f4fe99ab91db40c7375ded5721ef0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b146f90a64f1612754e0fe027b06fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627cce822b6b8d5cefd7f5fa4a81cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ef3babf49e285dc96179bb8fad06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2217019b9233dbde74f2fe315879406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de5948f8646670a085e424dc0ee74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9026afce8b548cc3552c80146ca851b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b631921a20158e0ed589a1bcd0ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8889b74e10e0983d166e1cdbe1db081410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fcc5f1ea50c4f5153702a3bd6d155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af2d419cda59bf3727e748b3c0556412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe4a2de3f1c618411474b177e0e67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43565719c6bcc5e2e8be2f8085c316e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627902ff3f871f47f5df9f7f9aefc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5a0600710328b82ed2d017a853f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05ec953ffe1d04bdd635885a6782d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a191556e3893edc73895a1e0d0e4a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b68f2457b0e0b4a500bfa4ca905a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a17a435dfc7425edb48f338c33e4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a72802f68ef5d2a21ecc1f6e26a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd01cbb40b3a0a53d10e7a834a724c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e984b45b3ed5f1a634e0173a45a2d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d2de30dbcb572a309af87a6ae357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565f514e514b9343b1c06b529f62bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156e8c4d082a465dc542bceb5c597b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ee5ca8a3456504e5e8e4c874efddf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dd853cc78825fd363cdedc1df851428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec05e2f162aaf2c2a2bf5dc10054d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276dba9b97ae5da68c342fb2213bf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79143ce7453873ceae9f3bba3ae75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4070c91542435a7427401ffb4e03d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee87065606e7d2e798e929db1dc849a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1d89a5bdd41dd346479cd971ccc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee66ff5891af81865fa8bc8c594834c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114f7887ac1d818d501cd69d3b94236436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494e86fe5a78fe0bcb9b983359122b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d09b03968fa12f7764428d3337a30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d536bf26fc0f88ec1c0eca9fa7cd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee3860023c7ee55493bea45fd168a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551d33bff13aca735eeb73d9be91e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a926ae979f7321a7818e659d60363442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbca1453ca4a8272139b6eed04d024443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e7d392e4ee6f3f64479a52a0c8456444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf90ead4f6801cd658eaa40539823b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f35ef42172000904bb94b50440bd5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375af390a636cb1750c69d336c283f0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0be2bb9427032ab50df4223cd4f02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f1d8ccb017b58846da44f7faa5e41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac9ff756529e9d92a5b16e9aba129450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af6e25905491fa1c677b5cce8e52f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e82d9c81733f1921c5b2d5aa729b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede4f2fbb0460df371725727b14840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b901be02bad311ca7fa4c1533738f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67dab0830770426b6342248148d29f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397da358414b6874f5f44504134323456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5057b6e1118afe50eda262f8453ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d04c9585efbe2c172cb7481d983c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe43141065c5f18fcd9870294d9233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dc0b2e76c32828f051b88d8b6e3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa0215d82118d19b8b2ae30385dd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da0feea1267b042594b97877181862462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83504e4e24478a15de1d7767247bc708463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af50f28fc0269d3a3d5751cf12555464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac27c6bad4d68cb0fd83961e939c570465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644aca5c3b11a1e37c0db9be0c4e4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fcf3db3687811e9fe7cc230c2ab8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c164e7b983a5cb5c7d85629c615d41a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd7327dcfd42e6238d979854a4f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dbcc57ec18f037f96b033eabb5de1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4766a572a4d7287773c54a6d5aa470471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a696a416e9300a5eb7acd95642583472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa61ac9942fec9f3032a422cc98ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843540e236564bafe6e1105e53818251474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a33667742f81bb866f6d1d6f4e6d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29930df17629e7b5a42f1dedaf829476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aff0459b3d94f16a6fe5ecff138714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0789363b0044df64718defefa6c2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993a2144916953a3c7cd7709bdf6b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b45e02f4c49c8927b761f048f95dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8494d3182273ef81500074e9034b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d2cff5301c3f67222f2e44410fff3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2caeceba55c173c2d146c752a963c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab585c023020c0fa27cc46412eed249d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f0ea0263636bf87b6172d04e2820485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a58200ac52029bf9a67954a45f7bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea9d8b78ec4b076124a999d2e92c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4c4b01d3daa48ce913814875eaf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aa1d0a19c0d0aad56e1e771ad75a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb1a95d527fb9d3a6b63f4efe31859490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a04cec772e5faed80bfb872012094491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953e20ee0a3cf6e6123947bfc11a93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8926e74be65e6f83af4c81a8ab4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bade1351fbfe93077063e0bb13ad00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5275f392cfaafd1bb69fc8f1c6ba11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc3d4a9ceaf9cf86ed6ceece818b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf374fe26193264836fe7c4c40412497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816faa8560b4e9f58c3897cfef6bfbba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6a1ad362fb0bec417fec9c8d5343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ddfbf39e56e5218a2da52b151ac96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9e97ab7228e28d3c8289aaccfb83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd346450257b49e5a47a95adcb431d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3df446f4e68ce8ac65963ad660ad9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9068576689061978e47ed51b2492baa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c26e349ead6b6cde83a4e02e617b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de2c2247ff3c3ebea5c11aa6a3d5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411cc3859f6aad750c22762308aae8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303400dbe4c91840b70e94ac85323409508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ff95e7a7335ab4b325b54cdfe9ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f889e81f029b31dd07053fcb011da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df1a033c39948443d61b51e9bd50c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b3afcd1c9a75f8e811adc9b1416f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935118c598831006a37d9380afab24d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33675cade4e348faa617bb0f64a5d7b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f038381b2d11426b9be1685d854a0f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf78375c09b7e22d53f2f4725ee22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226fae80beb02c5b734859a03455b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23edfd75e683bc281b061c262c16a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f57744fdbc084873d4f539114291a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ee5a3601956b432726f735c3c2e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4736723ea132cbce8244b27073d49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4213412e01927511c156af1bdfa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df369fa8fbd23c0fdd9c8efeacb107523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b6c5e285a565c129b28761d6570d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57e3e7a9839ab8c5dcb457f4ec502525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842eb841076964d837f996a71c8b0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63e7a334c0106f36ce9d57364724d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9cf389c26eb2a26cfb69db5ab8bd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca88b0a5f186db4a14942c67e314f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799c2b7b2f4214a47d653c3d3130d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2192b5822b847cbe38ab5039aa7df4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5fa05ded1c9c70c70ac2b295f8adf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e9f47865af21d9ffeba3326a3d35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b298eced7116a5cf7016ba077ed83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe0509e44faa7aa8c387df3785b14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a9d92a64d33110e8b7d757bb5ce3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150583d3e902bb32cd8bdc2a495c098f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb28a57d8fe5abff2d0388f6cca44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83380a9a4eb0d447cc07c1309a37ec9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e408db2425b0230602a0bce40addf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553cadc5f0e6e3d3bdaac13db9a4a6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69d543c38d3add33052c3bf3ad32f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe2128540a02869901827322b907fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e0e86077bf382e441c6464ad79f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5234cf267597645d6781e18f7d46e06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfb3a68f133e203d9958bc61d1a1ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f2b035dc4deec3487daffecb0363a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d0e978035c8edc9b22ce92c9073b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b8d17f39ded6c635a315ef462567549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fca83b8267a8ec5e4d180c50e6a0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e4cafcbab70bdff08b304e2b9946551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af549b63a1b581af216f95c5b3513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db0b7340aec3d563942285b950ec1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51860f551e2a2b0755a454da8c105554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8a431d8d160aefc373a6f7b44eb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d782742bce6ae6cfb205c02e24bb3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9945a2a1195b80b3a7ca3448118d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d3e6cbdf383e873fa8d3d3c59dec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470478ad75a2c701ec7f54969a63ed9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad859281e7c98ba90b775bc388c73b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f338bd22028f8f714a3a201785860e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fae99a60ccf4fc52f92d719973070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b53d823ae1906d2da61dad8540c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e8d4df8f082b14ca384323adf9a0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca9cfca218cbabdf593818a305819565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a1f6a11eb1ea71b556059e2b6db1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cee1e980b07c7f55bfc85254e21ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2bc82bb371e033c86bd1478cb23ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442671fb5839cac11d1e6f87c81a299569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f0cd1c00412c6cb3177d5cd2d0d5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aba351ee56bcbb2bbeef9581b4d3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9566306110ba1d499b63ceeb7c6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a59c30c0db757bb0d5a92cd2ee348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0c4e25c343ae87145ba2c4b21a94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6408a5eb653186bbc67a1d6f35491575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc3d66b924c8986e93d023e976843576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fde829db97066f0be3f4b0fef00d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fb33cbe965899952f51370afb3ff7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2159f7fd4f284b55737c460982739579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ebb36a4195854c8c94645204c31ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351180bf1fd95422313706d7c58127ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd856c8381aa31e4c764ba8f506a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cab7f999cb92603a34edbab32bc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49de84e86f277445d8431950d7fad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57d173dd80bef73e368bad04ecc86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e2107d851113c98d8ecd30982234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0e0613803e7dc0e0473955e26815587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92d19265667e4dcc686af5bf52e79b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c494e2abe53efbae3ab3688dc2429589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b2f96df6e7569d67b3294f3d58d9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53be6ce38332fb209484c15fcd9fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a69f76731cea33109f9ba86d4d0c94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb679ab1d44d1d56c413cfa5d5cada593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77c320126147550f741c494de29ede594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969887bae8b5d34b587a4b09aeee87f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fcb39ab6b1e000d4559162a5d8540596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444efb68099eae5f0337b587007c23f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdcbf6200f3debc08a16b719ec75d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24975a290ebc55172fc69fe15fcae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f231750b0a11fff8a7db7da654de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de6c8fde52997817cbc267ed6e363601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338d1564a23b393742b2b2184f46cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb5544acf901584df9534770cf90d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d5eae4a939f23dc587e5bf38c312b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2241239e3a4149a601a57345768e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f491741962a99e5a07212d7dc902606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b696d55e70fa8ff86fd9f7cd69313607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f10e0fcef710a711f2920953401b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973d15ca6579aa3bb52c1bbd87d30d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84092074cf6ab1864ea2439054a3dbb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5110bb50283feb1ac627ce19ae045611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edbe10cd966dcf4f6cf71e0c280ab1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4cd1b75006f498a23de07bfe5b94e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a6948ad7158af2a0823191a7df80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd2f3b96893c25052c11a30d87a46e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d9023d7e1db877f364f1f8432955616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd03016b7352660c9d1e8aa271eb3c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca9fcc8ec797419e617cfa13a94630618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033692b96eefa7e0b8bd74fd3db2a81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b756871d6d1b89a2578375c455933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ba8485be39cea598a3c23e720e52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89673a5650a182b12d6c101b72f98dcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787cf26051082b8be44fe51624d2f6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931b36354ce9e5cf18a44214384515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd251d579cd2fa02a75b0547414f1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd52ded21b943376619f774cbb95f65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aea00410ead26d8c78fc958cfc045627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21453d295c54f052708acbf79524de6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f849254fd2cfc2b0b923eb356e480b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d42df269e4b2fe473053e753a0afd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef855c96e0ba8816983c4e318344133631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63645d813b8e8151e3a8c050f28294632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc541ad9f3d33114319acab2f92e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec930ede9042fd00a045bdfad3e606634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba686e3e49b8f43d19dba51ac769e405635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab677638f53dd47e730c7796b2876d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f9ee12bdbfc96b383dd662c30433f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b810504e5a5a450eb933d9d653d542b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c770d30b198d5581ddff6dd876cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd95f4f2e3503d9e73ac3321ce8df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c964c61c18f0fbfb734e00035c2e6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e847e3c707ce8eab5c3b0b79591e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895eca9d9327e2751e204f35ab0948643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefa18c8f3b2ffa2309b26097739bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a89d68dc46378de184c729a94f5012645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29970f6b788e80879b9dc3ebf4e6602646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace83c37451fd65186f4ddf12ca744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698a3a3d60a84e3116b8bbd3325011a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f913613244dec6d2548b681d3fc29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005634d64f2b520d5176c892dd161ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f985f082418198a4d5b74bbece7740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfdc2d414024b46da3d5173aa6219652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd306bdff15fc561bfeb66bcab941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052aa820ef4e2022ef7379e2f6142d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20c063329b7e3c85b5936f2ee4b0a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a845a89206390fb5a431a3cd558f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90a6f23970329734a4b4f41c9fd2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da9ef9fe07223dda39211fa4b5e112658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cde16f823ea461bec0a07d300b64d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86126c34cd6e184c0d654d99be03b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062bf32e433376b57bc2f91d5b6aed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f4b1dfe930c7e647659ff9abc955662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfe055fdb175a968db81247416d4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a12bb25c883eec4061d877ba35c95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12d0494d8d0d863fd0240737ade79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb22b9391afcd17edb832a095e3978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080579edcd94f64f789bf0ad3854e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3bdd109bdf2dca722ea238a9a3fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a586ac7485e1cac59531bafc70190669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2c3f3e974b585299619f0071230f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08748e1b8dcfcdc3d0b3dbf3e3c569671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dffa927290c2346083e6fddc587f58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31c629b503cea8aa5858781695206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef1ace2507888218de6bc808da465674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42800e7064af6feddeb3476de4e85917675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2d85bad6f85975f54b86d11b2199676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cec45f87f2cca0fea813b582d6a1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152600883b907d03c943ac097c63838678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fff805e74af1a5dc5ffe432814655679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f70bbad90c13f2f8613b86d9e32f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0881ba263e78d69f3f9a528ed7857e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c38d8cfb7d5f2b001492853f16b8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c954d31d2e0eb5ad03a15ff6b3253683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003157e780c144076fc57629d84ba8fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73c27392e48e186c08d7f48e86fd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4bf9901bf890ed1ffdfe946c6bdf2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683a78ac2de9cf2e88648240b705c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45f9acfa4e718ec655162e3c501c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5099a4d1e57d8a97322d7ae23f8d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9f24273a4fe6b5bc7af9442f92a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f5ade277729827216f9cd346e3d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fbc5493856651b053b23380d4b633692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5c3e33aae399e234d58cca77c3eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff436755749a4cdc06dc78fe45778694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225418455f7de4b37bbc840e0be8974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095fd5c4d3d27ffdc7f0ba0262e0a1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f24f5689042456e499a412bd81ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c027e46d9d8fd22c1aabadb14456a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357c6b8b8baaacefd57cb47d5057c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0053f9160cea8aaa726906d2b8b99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84617bc44352a76a66f2f3e77d45dd63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6b035e114fdccfd124c5540967a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18352b672f84921eb2975ef4155c75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020064c965aafc50b38a12302afbdd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c5c2eed3add9be94205cfee501501705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a72328eae9f7a6efe96f90e2501705706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633a6bdca36b99f87d021fb22fcf03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b03b0fbd47c94f22ecbb5792388c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0dd40fb09f4b9bdc42edeb5965e94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f31760815fda4436b644efc4a68463710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a39314b8fdbe1865d724f72f24e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984486dde59cd5b772322154bd09e21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6030acab7aff8b53e62060989eb24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaede39f98d1e912504b0ef7c798679714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8313329ff356d9ca7d8509def0e27d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44584263dea87b5f7ec9da9beabaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409b128e5986166d25241342b385966717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab6c8bcc6fb3b9f6522d702020f45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751c387c98618119d892efd8001a13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000ba8f18fdd65b3477dc4c61c5bbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474b7ae0776e76c902854fb02a0d717721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e606e8c38099b80caf8e3320e2aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56a010a5205c43f713c1c27247dd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284937648568febc2352b478f94494724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1f96cab094e1f596ac452b298ef6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915cff67bfd7491ca4421291fea08c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabccbac0cd5dac44e6dc8d5042e0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7909c0f80b1226bde074786c1945a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b0b7bc0dd00a38c29d5664e4fb57b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4f90be271d09f6f726e0bc704ce38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e685c3717952453fe4bd94a8900c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d11d391e1658736d09fdf71ce4661732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f47737e9ae3dbc78bc21a37a0e1b28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ca48cb2c2d0d8d037a4de90386e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83f9d9d3ca17e431c5b48a75c8a116735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bef75b7a9d47597a34baef8217656736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007398a451e351dfca856842c41edea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a7f4c79697bb50a5bea01ee8c4a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1564a566ad9fa2d1121f0eb321eef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f0d391e8d08ca8d1c04278a3f833740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6c5e7e8a4892b46c0fb6470cba64d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa226227ca758ee5f4f054b64b71a8b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565b640d05dffea2c8857d32639df1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1c9240d99070ab457afa0307623e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c5dbe95fa2520763b14133f60e5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0794401bc300a8c91f5baf6ccdef4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122607c4f82acece28067c6057646d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4cf4d0facf3f32d96c8d8170b68c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df777e61da17bac4ed4532b934a045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac342487cdc9b0f99c7622999859ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9874590d10c0c2a47f35b19f203a946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8daf0ae4f08f6e5e16ffe91f7c35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f776d8aa0363087487458b929b75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7ca4c5f58f6c768ab0cc574e22bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96eb53c979db1aa8db07aa2e4102e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2259d069f547b03c75d0bebc4c57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232efdc949b5aad811b1aaa0ee4ab3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b324e4fa09f982ef484055c69a940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b86ef0f1dcd51e018ced5459449ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5898815eb797c98a8b350acedf3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc63d419938428240afdc42914d9d7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1092f88718d1c34167ade4a4c0de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb344cab0a91a01e3a7e8c1c9f47c5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e94e86f0a897e884cd851cc171aedb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210454e51961e2b26a613951ee9e0266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862083d5b81adf22b933d586d44c229b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b545a07377e7ed8e7cc9e4147105638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4addb3c4b35dc3b4bbe6b1ea7eb339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59937c946076ed2db6c0e9fa799bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f71d894dda6e05a3fe42f7624262011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6726492850d056ab059b18e05c84912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b756e2b85610c37e4af3818804b3ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f496fb0e29c7446b243509544448f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fef4cff16c23c08dbaa261779792a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea39c25d11bfb2754a65dda291fb88716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fac0741d9f88193db5c35a53fe58117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f743e6bf18d63f96027c325c4cc4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a90bb71bafe2999f69f36483764d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed67b17fc81b95089d3f8d907e9e5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022882c11ccbf10081376bf740c303921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd75ab499d0a6013df5b9d6525ad8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae458da105c0c8a6178b59d8a3eb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229eaa90e6d7dfba4ef53982e1e7ba624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd9d34443fbea471841aab0060568625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae922a5e7d749b99dd6273d7c03c3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4035aa7b6117f8816ec7fa4936056d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3b6ec27a3d7b97673fcea845e91528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0baba47eba8516502e27e18577607129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d25095671eb42099fab765308292a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f45e8135dbf66ae7e32249bd368b6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f4fc326a0513c3ea09d8747e730732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da202d1eb1cebc655391698b21dc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703856f054f9cf68baadfef091783e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f8350bc0cb39dbd41ee85b8e1c5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ff762b08b15a2b6d6d81393230f7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85e3ceec956046bd0359d375483fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e900f7e102fbbc2e35fb2ae0bb33238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2471143fb58267f89ce75915667439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbdd3855b5d0a3b58b5969a8ffba940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560eb245c02221503c6e9d2a0721b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac2c0f09471d4b8d5b03d7f63848b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9baa800957781ebdca1e007e4dd88d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c3fc500a0e8255ba3e9e0662be0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093fd58a1b9b30adac34dc0dcf556b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a86567e7aab722d9aeaf708a33f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f02459ae51494b0a41cd57b790a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb390883328bb086080674fcb09d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca719e532f371b26241a7924ba3bf85549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b2530c753173b6b0af7fadf4276d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c9a82dffaa4f82693d4ecdd6153351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a5986de2ddeb22402e26a2a62870952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f9549658b74fc752fafcc60be76553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33beb76ba4ff7882e429d1e9c827c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768734747ebaefe44ba97441bc4b7f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca328cdd6fa9676ceb053a4efd28ecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1afd68010988abc6a16c11af22f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bde593c8a249d99fdcd4ebff65cc2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b6aaa41fb1162ce2e88beec5399059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659198d26a910b325e028016e8c8b0df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de922bcb727c4b7f4eeee39e4b77961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b7d2c3bf906ff2a24981855b8956762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce169cda848cb0c1208a2abfa0cc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566c0d6b64471df98c45b6a40324a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360809732f5252a43ee96b76b89eaef965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedf7ed0558dbb7219a01e4cc8998766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c3cd859a9b2898cdf6983f043f7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f12cd1407733093347991a85a39a9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcc7e37e356d54f0a148990310a9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e739c66a80d12eb48ed27b7a3d21970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc78acb0fc14014beae422daeefdfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d8b1cb0517c8ca45099ac5d1046e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5847082014618608a8c3ec5d9dd6ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf99ada98cf921305e80cdea6ca02e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ab0e1c20e9a444ce881a316d6d2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ece35157f2bddf6257c4e10e3ae9c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b797126c126cb3fb2fee726888e4ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13be8d944a84c0f7e48ddcec252ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b2ea1e2c3619b53c5804da08826f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e60ea8bb1496c49c1b8998e57837580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4d1cebea01c35d8709e3705f853881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737fd1d5522930be688aa2039df00f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e880ca52b946462d0fbf5c33aa48ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91284ec1f253f0ca805c59bca354df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce221d2463218ded0a43dd3b17fea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f90619e0e2049e1b22f357111d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c410a224eec59de702c99542e57ede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf247d7ade875ed28c495b7da618cd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c473cd6b44629e253cacf6307905d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107ccd87e890e4ec1215964ca99da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568f6542598202b69cdb07505e848e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a14256ec9ef8ffa25cd3291a3f4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994b39fc03832994397deb4ee5a95793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb479bd5b0bbf58b8473361c0c0450494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891150c2ad8ca11e28a7d8d6b00528195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5724c4cb36d3eca8ce0cab696d50a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677cc8bcfe934e0da042d60c79f714a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31ab2237a6eb6a9481f42c73e8a0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eac3a39d29286dab1e2aca14a385999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186b6e977351aa07cdc1b3d1f0fe3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804aa4c5d8d31b544ac315e70ba9512101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f227e894d82f59ecb5e920fc3135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f56d3ec98a40338cf28c99bc5c350103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a20125f7699a4f14133be4b11d1e7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122b57729b9e608bc5ef26cfea44011105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e9f3f038710b40fb8e283df75010106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ea4a5a130dff1370e03b45bc8d61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3347619e003e49e9206be3c040173108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ef2f3ec15b1a42bf17c3891845a10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca2f79cd49e957e4602b63cc449e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c449b53270eea2b4a15a76457bcc56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c521a49e8410665d17020ffc636e8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48984add1cdbd92fba037e1ee2952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d20345cb93456f1d7297bfac73b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d3dbd9e1c15ea8133fc9823bf245115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71fcfe7f3be3df01e86d8ba9140cdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24b8e8cce69c0f39f5a35d7d007893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e067f203197b1d85bff6253eeabe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cdea28ce1469ea98c27f5cc10240b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bbebf450010fb74a9743bd0209ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967628700fac4dc535b0c1f3f60cdd84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed5ee01b285dee87585a789ef9330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c871293d4695b631f96d48128deca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5ea6c015fb0ba726c731cca48c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3262d72a062c209db2d2b2202f2cdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b144f953f176314b7c9e69539c248d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e6bd5b04e26fd8c8c954d4720c15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d468c3b2a842b24add4f8f738dfdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560bf98e740c209fea87544a278b59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745052bad8763ff8df65242f34aadb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897faaf721bd4c65d65aa3bd01f111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031000e70e532adf0da4a09748b49c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139fece392334680c786b3d2306e30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75dca9cec701a970a1228dbf12d6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2710908f4a3bd00f3394669d5882bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858103f58e4fe0c1809599e4834d41f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b36c39be7b1c3b9c932e6c6bde4fc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c3b426c5ec159a4206c4b655a831138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bb44d7300da00744dddddd1fe6b47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd7fd6f16933a60a20566f1d72456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487758b9b951c125b5118e786c6d877f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c76ae6884772e2cb1549bbf5189728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac53432b7f13267a29082ad8f1eb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82cc8a424bae6ac1ccdd3326e88de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f066a48aebcf523e170eaba5a0eff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b1af7ee2acbcfaed8dfd89d45dbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c43303f37cf41d2a1b893e4b3c513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a73be4c082e7426e596db7d32f35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67901d90f6aa813c198a6e30fd5e0a18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b59dffb6e41e39f90e3555b43ee53b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed51bb40b3e172747a1225da1d6011151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4774a8773b45f0302b90ac014f9bd5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4bf249d97d3132cdb76196b54446153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19ea0d9866cb342f1b6af9a3217fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02683d191a798a213687e3dbc9781de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec77a85d1889b384b128ed143a64435156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf07cab3db1972dbb07d310ca66f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b40dd35ad365c030f5d3a08a552bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7059eb146c1aa1427a87394169a8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360f6e4aea1d8f0c0f04de98af078c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211dda81e08fbf8b8802f20b6b41de1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b323cd7da571c20b1d01fe0ac703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd2374930db4e98c169a0ddc108ad0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a666f47727d8f7e1e4c2a10f28e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee6c379f69b21de8b598bccff2ca2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa2ede6454a76f3900ddf569e91e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e535e2d19aca5956cc9ec60ff35886167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20fe2124567a01b3314131d5d1fa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc8430b5c0543d21a0a507cc91106169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c51ea3a21d986307a57a6c602e25e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c1d7d28ce30a74b532f9411d281e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977e1efb53554cc0bb7a38f964fe8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e58979a1ccd3f230139f6eaa51626173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a489064337d2e64474fb957b7f248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e617515f634e52b2a0485a0799943175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc44414cae3c63904723c804f1971be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454960c171291f4037e644586befe00f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d9658d73bd46d43146ed02f221f59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5983ce92da9595ad69bf024c99435a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e66348763d5641d70dbc3a3017f0d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02febe4f72bdae0144de85dabc6ac9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19eb96c4fb3a4e73cf83e584c0c9ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e7d611200178cdbc1be7f960bb9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e93e58b9618400a36a1e8aa5446e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda52535af05b34ad8086cf7bfd478c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652abf6d868aa4ffe0aac1b51844e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940e76e9dc39fdba987936fcf1ca4cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543285613e1bbb14c99be53b1e5b8f4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88299ee611d359ac58bd311c5a8b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd063e39b8bfa74d4ad6b9a6374b8c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b900f8dd1c269470849a3db16ed8834191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad5274aa9954b102ea1ece3363fd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaced0ba742be2644ff9eb7939a357a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea335642f4ab865196c711b712efc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb46dadfe77f909b23c596ef5cb7eb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0a597474b57e1414c9d4f7ec82a93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94009333f1687b7995de9b5dddd23b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea25c2d5146a15005713e0358c76d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6f66252670b4ae4d0a7caf9d76d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb574adb423a052ab75ad06d42955200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21def2e2cc6950e161e2782f706af0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813aae3f66326a117f7923a1163ffd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12500cb6a0748c8c82f9055c24b6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b8c16be74ac3433724f75e64c6af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba8065b8fec97a1aec1af8ff7dc23a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6133f84512694e1ae92ca6c4552f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844658f73f13dea4c5d1c3b7a539e98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6baf350fde2b8490f521a9df213fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1ddcb0abb50f0e062167c8dd4353209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e2d20985ce89c1b4e3078c63deb3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe0cc387caf2d47a96161b2432c96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c757345385fcb6fa29927b204d6d3af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf49b5e9b2463b030fe4e17eed0a6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d088147a08b6ba0e41e6b585202e12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69aeacc0631f41da0d1e7e5fa22296215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725448c8d242350d9beecfbafec9494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272c1c536ae8b9e3e539fce50a938a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca329de85f60d1373b339cddd300f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfef92bda07e889606cd992fecdec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a1ddc6cee3be701a6885309a4e2b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a89754cbb0c8346765c053a9efd8b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a552b9b975e15b97649edadaf30b35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272625d9e5a83c294862c5a53c91aed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06a030bb8742a93528df88fffab16e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388499a9d02ac96bc31002964b1b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca0e0402fd7c922e37de5eee37d18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723109124c75da3f2616ac4a7589ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbfde95fecccbddebebb247a7a6653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7fe20c2ab1adbf5013d068031b72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812955ef8aa674b3aa17a5a2af5544e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580bd52be8967c7fa3702311a18ddb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8405b69e96d13f650d4e95c71ebb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d092982a12a205525d728e1530d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740a2ffa27f809c7e47014af2bc5cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5d74ed0f3cab910a9e3f2ea406ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fb58579d8efec390a974f01448ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23c9b8729543904a2642488a94da9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076cf9a6a8fb223e5afb7d154addee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544a9e383ba341fd4f6dc1daea46191239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f0c4ae809dcc2e9bbb2b3027d2b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95fc93825391506da113b2232f0a8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d939150cf8ca9d5829db911758ee11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac06ac70c0bc5290104d9934e46ab0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db53354dc21eaee7d01407832638a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7d394d2513952706a2a0887fbf6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badd0cf5863c7ce9f48c4d1ed5d4985246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c20b859bb2ef9bc937fe30da4b38ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f5860319299d5f9b8f8e2ac42856248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10418a3ce42b9d05844c10b4087b7a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4e315bdb40302194f1d839a188253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66074b4583dc5fbbb143fdb5bc2d7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c738fdb703edc7a208f08d6db4d9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f823b42bd35ea7b358638829018547253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4484d9b551f64bc07976caf57b166a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4557c0dd16832b5ac63a3ba6f1fc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69461aebd74f12b289c1bf052a5fc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af830c428176299654c43f450cf057b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c00f492add13d3bcac08fceacc8c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c44a856a2101874e319caf00b05fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9566182e77b616ed4cab3b27dfc2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3056f265c607acbe927b5444dc6c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01608247f8e79950dc9e8e029129f80d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea552f4eb951a7f4c4c229d60ca3fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8d3447635aa572c09ebb06bbbb9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56740d283d0cce18983758b266f348a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986200a9ab1b6161f7d4a748294fdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43eac52f7b0ef633e282b57bdf3b5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174fda1d5b407512b9a071d7f795d26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ff3860bcea47e0e72c9ffd6f8e107269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462605eead96354f9deb05c2a008592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a551274e594097cf71e8bd2e078990b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2efbfa78abfde3ff54407986148e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5509ce513cb55e24d9a51ea2e12c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224202c174158daae90eeda820056fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64bff0006ea9e24136d629087084a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9bf2a636155f630957f71b5ed47c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961b953e876de1efef3d5e65048bcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33432eefcf71bd3d4456dd9aca401006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5e5b96cb2f0e150220bf430d1761279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e58b2d52527a660a6a0a68719cb4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643535dc687b63f5f7a7e5e00ebb79cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266d71d48f33b09143af287d43e2ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c807d715729823a0d5146637cabe79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151da217ba4cfea9a05b2b51714cc679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ef5bd727bbd1fcf329ccd7c6cdc73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27691540abbade2d738400c9e1b42df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c414b9a68325e982531e224e26104c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602bc199e1ce3c65051877e6ca023f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b04846bdf4200fd65de7894e9c4bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640591cce22339e4f3be3f36e3cb90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d2b187db28e746b7d89559f17ec0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d28f931714a57232ce3012e65e58a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508adfa538b9a2b3e26135e23e8d28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146057a6a1004dc306a7465e27e4382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062600ea4bf05dcb107f082c5d1ddfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f4075ce1bbfd46341bcc05a3ce03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec573b1770c1a8cf672a523cc9a1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0e6d9a47e3fee95c9f04ea1fc614c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340013a59178ecbce0df1c26d30227299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6cdb36a2779061363a1c737deb244300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797861c0f5d8d253b11d2d01fe6ac2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9284e6b6a17fe538958fa6cdd34493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767677498e8b56217b7773ad0819f227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5342fbb5aadbb50837950b111301bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5852ce88fe976dcce3c2c59e4695e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbce51647570910dc100c1ce63d5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea875a277ea6d4bf948422460aaff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e85936a53b5748c65994f797d0507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed02e5c0e7d21b816bad5154611bac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc923f8443ca3326cdb1cb56aa5b0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874587c9610728362f1b4b57d289ea1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44614ccd43ae4226730cbc4e3ea38cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a53a9c7fc0efdd15994444ddf661b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f1279a5b1363b8af5a1c624a9057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b9ceedbd88d61db1cea2b62dad76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e1f333f6bd5b435e752de0e5064c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb125e05889fd9bfeea6e10e2884d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327f1a55e8a38e47573521c4d682a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76b2af82a42dc9a700789378ece41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd10ba1166113c92704eb25dd65fba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c14cecc42f16e3095fed76c0dab083321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194066b47c6205a9a049dfaa1da11901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240efda508adc4e9100c26e2733b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5ebd8279d41a3b77580d8ba91ee4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf46b6f957d7cc9e4477801d1fdcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8effcd97c046fddb42f1f4a4db3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ee359508c9f408a7dbcf2606a3ed5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655da712800b4ead781b2b5519c10a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71149d542b42e9b54a0385a1473b1d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb30f0c0d533aaa43fafeeb48908bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06285e82c05d45905bde1d18a2370331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751e3eddf8ec9f5323c85ccd7baf6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc8cae036f4fe06f12f326998c532333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ef189b1361a85c1178aef7b53e8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50180cb0f3494495610dfb041ac45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f03a4531af8d976f6290e0db181499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5d949eb6b6a32889931f59075dfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ae7c54e81caef9c988bf0fc28b5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661401a111134686a5cbbd0c03e4c33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b35429adda4da7127be0da49dea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1e4a87af6a2dc843b2e7a57e301d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf796ea3daa0337819544f2c3276f0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510030ba2d3c190edd5169113ba2b2b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d0492a0fc426e2550185d071d0b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953363e89f72075d850a26b93d71d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c07391b34bfa0db0df3ddb4a58b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614bc9b57eb65bbff9adb3052555933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c25ce64e11f2e6747f49cf84d2a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10184af1bdf37bb3e4b8427cc7a2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5df9fe32b8df63e05908861bca9b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149441caa87ddb6a807cd7c78f9c4b84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e912479958a199bbfc1cd79dc208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de2cc09d48990a61515e8b4beca74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72caf9451a8552713aaf817a984c658354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe77041aa132c24355906875b7a61b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c067988a18e19747f40eac0d129d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b408f06d90eaa90a50e5208bde1ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaf3d469524b2a7f6289fd3cc7a9fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc02f55b92bb875c2b3b8a4a33cc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb988247d90d593b2f14940f8fc8e50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a16c9cc86e7956fe45e6b0013f86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925421e29220e2af59e8f89d8d654ea6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e2f75406d03bb3b77711101e0eef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6429ec762a79e3fe09a744b1e803dcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0315aa1c2abfd114f7db5a8e1bafe4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3490d59164b1bde8c1c8765c4f54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f758c9893658248ff0e4f455444198f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb383221acb6ceb2a82a3b5a86735c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91c106bd7b6475012b93981c26cdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ec9f1aa3ab8d9a422d9cf57f3406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cc524a57aa7e04feeefc55802b46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7066a09487b2be1b074cb9d51be7155372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ee7fc6784571c8031086686a9eba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee94717db7d523f96af663144bba4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc212f9dcbfc730338fe773b10d6dc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a226343b6936952b78c5aa6ee8bc47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef5a5302543f2bbb2dd4f59f8c284377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726be2e91b885db0effdc6060219e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b880357601055b22a189a498a9571e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6276068cc7f6e642bd033fa20f28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116213211298dc1adca3d5ffc245ce9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa46505c6780223506db60365c7753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df336adad7933cf19306bc800a2f39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc67fbe80bb383c284aaef111ada2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac1fe716b3cdf2386d36d0635eef2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839cb4e172dfde5d0699ac9341d2951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955356f1accba99fae9fd929fc559d80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f01d6fd3cbc5c37a326a827a6d22c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d0f47075441e36ddd807598abfcc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c4ff4524fa7b0c4a88ea885493c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8eeaa9cd1f80dbaf2e1614762f26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a78761766b248563355d22eb0c2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f53bdd42a9332328dd44e9f4582c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae3a181bea116e2558736d3af373c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0be3c566d2ccaded27a338e523292395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35c68ec8e30039eba053a6c76e503396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d62b892a667d90bff2d0fc8eb45a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd1af7fe88548ff6e4e58ae93bd0b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003e5038ab2583774ffae3133d3ccd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88bc1973e412ace9525b9c549778a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ddd71e9d4d11ed79d9be875d5b46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6efd48ed1ace5413e6bb8abcdcef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafac91f4efd8b2a11943d3d12207af9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2267bbcbbd391a9a77b18ceef18cd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4855fee0ad35577b27547c668cf5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0113a88a65ba2c8d669d0ce5fdbcd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d647fbedd49a770e20f88e34a188407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe62ef25d895172c541f35d4b3583408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f003a99efcc50f712ef8a53331e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf787060becabff381bef9f82926c1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d052c69ab041cfd9ccf7d5ccdbfc3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf3f144eed764a7498dd2ed89d34e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c13884d8ab7541a4d5f1a4c218e192413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c4dc2d44a63f450bdfc63d084eba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63050d44303a216a7302996c5b0790f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea98234edf376cdcc84c6410c9166416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5746d9f4d64c99e0e8127aef747d2f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cf7806678e28bca3b399ecf256a24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74b383e77bb862851a34cae0ba177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2b58e8efe65b1ddcc6e44fb264488420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ffa97127d01d4081038d5dc94604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55457bc824b4d4cdfe01f2030ef752a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8cefd7de03ad7f8d0ccfd5894704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458aa9f3a0ca643ff2daf99a7691fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb68d2680592a803e075b5a157bcc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4348b95985b2abbb191bd54d378c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b00fd2c597f82254a62f90a8d54b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd852cb990d1e57c42a474ee07017428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487032f3b4b0a72ad08a57ec775e55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc059214b74cfa567ed1539b58d1253430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0895dc099f22630bbc7282c5dcdcd46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335c75de07f024043718969c105d5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e38dbb89c0d595525e4ba1011919433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac83c755c7e2cecc1d8f1b46b5e459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58d2d6e5895b3c01098ea24b26aaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7471b44adfa27b51eacc52b85d866436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4288d64b306175147da2b846877484b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22383b7639836bfe90c231aafbc70e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b476aef4fd5bca99c7493f1e39032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85210bce787da55c29eaa542b0a77d70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1daaf6cffb04d9b40586531a93289e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e94a8e518a04028274da35402ccbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e77f1c618c942b04ef9a5ed89cefcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720e4dc05f7950e25075034a631e9c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eb3195e54a49c502446d29378a983445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec7c97562863b97140d3a9bf9c376446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806b2112df7ef74aac060f3c60c662e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9822d584854e02633ac71f93925a90a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f88a1c3729762421e9d656b4f38dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0df9c95630ca61fedfd473656bab4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b4a4639b6951447341d457fbae8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5693afd0e4cc387af5c4afb65bb1a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80efbc096be1f6cf87552ce82116b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6372ab13209ef9e5024056f444c06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7d7f9bd3628d9f1d3d59670a6fa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11701414c4f70cd7c9583cbdb5fce9b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9b6039964b05e0989764d59782cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a8e97b7c8d027cce826699e00dc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4719a76882642124e09f2a0310df44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793364e6da9156e1f5863a7a0341d6ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f5d70f841e3499fd9886604a029c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645687d34eb74fe275e5f0eea593aee7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a76cee322322998229bbe46a088f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0f787233ce0ac1986a90e7249206464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d04dad5c22d86cd29700dd4f77b6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392bc6fc12d4742ff6053b5e68dd04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2278f2e5c1c67a7d225a5f91383e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86e7fb467ba90a7756a5c10b11c80a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2166ea8a0d08ce039b637d22f00b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054346bbbe0087f15968a565ad0880b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748747511c531af745de55f8742e6afa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303a6fe6d5e586137e6731b654a837b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98106b405a1a6d91eefbff0864f1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71a9d87c048cd03f8808b4d3fd685474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d570440c4d8e3bd2003159543444a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73817a347901f63b9ea9db16b39c6dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb9b7b2a628b1f6a40b30b4e6eac6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13863c3673679e23a6f1886d321ca70c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c6585698d4e87f1d7ce74016dd24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3063873f5ee169ae8e9c3162f867427480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71705a5c61bc3a48cf9949c8165cb12f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975befadd06ad67bd20dd2124024f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059b76dede122f911d5c5e5e6a1e62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf11fc0e33ae49eb40bb13ac50639be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac0f436e22934b10259cb0399df921485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b568074cfcc96853b5dd982c8008b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e75de31142380b1fdee176d5aeb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb538155bd3659ab2cdf5b2d971a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea370922db9891ca748b236d4fa85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca361d5fcb35791030bdc1619869b57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1db79b2623fafa5caae66dba9472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08b70401e753c25f4a468cd192805492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa3f517bb96680990aa68cb72349dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d206b55bfe1bdb5cf6cd565b1f290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7842d41946fc8df56dd1929038ec9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb949350654c5dd661c9152980348b2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d7a9cda96e6df2294e8c394efd6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133bc7adfcfd64391d8847b0a8192bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c60646d8cdddf74f7668deb193bea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6fd7be326356584b6e16a6fd066f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981560783f967b998bd36bff62b4e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380eae3f3aacce1e611b30bb2dae56f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b46b8162f387848694312d68831cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea0f23247e2e123eaa848d132e77c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e7278ac1cf73bbf064b071d04fb07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570651ee8d16026c5f19d7cb69334f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6154d929a58203ed8a1df0890f71b11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0decd99260e751bf716da6f4a903a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452fc7283506d02aa1226248826a977509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099e70711afd2a61221c3cc10b7d03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ab36bad73cd62baf43248865707d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53ba691c24db57905bff50b5ebad9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4ebcf42db580af1bcc0d658f87c60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48819924cecb81440a1046bf46f85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ddd65826f2344d0412064fbea331515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e839846a672ff530b1b997cf3370516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a5a71c5281ebcbf7c716e7854e21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae9e854f1823bedf2d26e22f19ce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4a88a9152d62f73a951fafb1e0193519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac9320b76c6a0599a2f0c4fe67ab0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bd03f87a907ff5c881a6ad861762b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811bf83776bba3be392c6afb0a9ab94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c707a5fdb5ae2ee9175fd0611b74a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc6a574ee349e59f9a4be6b300953524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c551a971874d9a439670a52f1fe4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13711f93e494347e14533001131acd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3565569788e3d669f32900c791eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61e19440f98adc9f1bb14f4f02591528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046891193bd75333e7aaf697453d2a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1d62cf1ff4cf3cb77fefcbd20ea0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ba1a2355e056723d391e4eb22f0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1293a825961b15dc26fb8c90600dc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064befa4ac4161c3235a4f7891f1cf25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827921927392fc4790badfd9202602f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027eea7b0ab6a52bcdbd16f969fd504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ca43c8e6b42fbdbcde4ca961beeb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb47b92dba5da12efe03672b1c003537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35a6e62a67fe9f15270aa6412371c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bbc015c4434447585e71f2fb46212539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc0cfaedcd9f314d739e6e50c30ec3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27658a25634a635dae70bd39cdabc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046795ae09e58b9b4fa060220eb7f27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654071c1ce383aa3411eb5a5fc1419c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380972b495b32f3c9e747bfe0d94b572544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78950a458fbbf70a178732a08effa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1867e07f534af1014dbf033413ffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4b4a5d62e77c5c2bc5fd81e28851547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c286b29e613b8316bd32bcacb3ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da10bd42cc55c59e71c94700a5f3eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f7b569394588a2e027b46592b4bf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5feadd2128047f848a6980a9b923d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474237f6cb754258d663ffab535dd05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f592fc873848938534f1649a1f9a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ecb4f7819208d6af4162ba609d7a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe947229ea70d1ba193a6df326f1a12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d1e3cf7741bcb3b866f56fb75013556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2065b1baf01d473b72ea2b8f746d6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958e686d5dd9e1badb29a738117997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d0d13b4ac538dcca1168f1e4c150559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab8813e60451931ca8942a3a57295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c1074e9175ea5a5bd6f4ababf1ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527027b62c67e2c2fe98bb0f88c47f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3600ec731b48419b42ee52b27b7b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79941e6c63b747a7a796e46f78f41c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f8248aa5b8154d40c3aa9789d654565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5c543de9e932d7f33c278ca9be74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827504374e3f360444d1e6466bc7d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e556e6bb4cd57b73c0cdf5057681568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb313f157db8a859c79769722061e3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cdf421441c9aed6c60ca0e4c80f56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf0d65dc6034349c8a0a4e570b288c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3813c8f6be2b2729dec826defb4321572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cb002f22e7ce03cf8bf5c058403df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d0345f9129a06a83a9a145234f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744c8eff1f9300a9035a8cde73717b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1bc95484a9da545b48b864561fe30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd58564cb7d329aff89362989af9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e665cbb6d3bee95564026f1e77792578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a20f43d0ddb60ecfca1b68052c503579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97385897dfd7fa4a0941d38967cf76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c5be3ba1ec2579660a61e4c024d73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78389c3f36aa869025fb053e07cc5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b127b47b9431ce55287d1860fcfe0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af7504fff7d160dcc4ab60083d402584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b2e8e8d2586aa0e45d64471e58137585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abb4c776d1887c9b8f75908e61166586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db2760f4cd4f52c0724e6ee0c7894587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23fcea18024877fa5bfe82a7578754588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a71109eadc232918a150e239819df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8d6e0ffdfe5e72b763cbff42f704590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490394082443cc64f5394b59e31493591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5126992fa6ff9480811cbda4660c8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46be58cf99e6dc53a7231e01b388e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a21d61af345244cd57a84110a0c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7b1ed2d61d3b5667e1930239d1a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b0cec92d3859fdfdd9a7cc11e0d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7903d7904177b10a4df750416f8457597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00b04c0f72270cf1ede1cbce9a799598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3c554e9d32f0b6cea098a2c85d88a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7c06bcbe4d3f2aefd4a4d8b11f1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14cfdfc9e83719e7124d65f83366d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669e06c4a31e60d9751833d68f54c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1519c6d946cc0a237a7ee2ccfdffe3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959f9637f5d3a00695ba80c8ff382a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98631e4ac2ef6228925979cae127f85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd579a67e48c6c8835bd2a5be89bccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d45a0fa41a50b111f60599899be694607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e28a0596a14b0c2dffa72fe19b97a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3bf73bf2b758d2dc0b254e123fef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b45cd353cd688c90090d6988390c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ffa564e324e27230a697204fc202611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde64ed99bfaccbd9f5c873281d285612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bbce549dcec9518086f1777f184cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b20420cea8bffd8cfbb59a299ffb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f714f99eef126577f9cff50f1dd2f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aae87e5bae50de692dbc0c1d72cbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce01d8a30291b86eab30c21353bb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9256ada46ff5f78ea7ac5282f70e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f886f8b966ffeb120bc909735d3e64c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275dea35652db4615fcb91ac193a489620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58dd8f18fd25414a89a7ded0b70c3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf89bc513592ff9648319884678682c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1797ed9bc961938975f7df2212d8c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a696d2da8c82acce3a1fe79c727a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9987f759aa977ccf007ca61276e32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d6839ee4f8f6e59e20244ea265545626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dacbe1d37f48298df0c7712f00a020627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53740a0e8aaa410fd393af156a8a960c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f396962faa9745fedc2b5478af601c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b38e707197b84cc18c139a81b285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc98cce67897282f08c5b3ad2611edd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82266a5f5000556f81807b80bbf81b94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79694ceda8956cb5366e8099dfbcbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7d3a23976f4cf36c6a73221e8c46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622c0c7a9ccd541ce6f7e6c4e09e78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39cbd7f70c3e3e5a2a86cb8a19c6e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47876c441a2c8087aed202bbbd375b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e1a2fd63a7531e58d011c59fc3f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff29872760fd05566660bf19d9255639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d37e437ba6c805f96abe6d0565afc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583979ba03040309d806c48be64fa8b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7812833789138ef5c88ed6e9faa8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc33801a3cbdfdddb5097311b4f09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b5bfa00295e71b169190e50a3dcc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72d8ce237697022af008d8395f577645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedb51a141fa584aeabf164a067052646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d1b041a07ecdf6d706bfa4bb8310647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca35b08ba161fab8ccb30684375fa7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064e605b2aecfc9592027bcdf9cb6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431bf6a88f9ab80dd875415d47f41af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e86d61a51d3b854c13627af4bb5a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f8a37b04f05da6db4a5e1557a227a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ac9e10833713ab458c1f5cc4550a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbc7f36c1ab5dc24dedea401719ba8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322636aaea475bb5c6957f0b3fba468c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba0348ad60113da8191961c89d75f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce15676ddecf3930c2bf8ab4a98d91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c49bf38e74029e6b5b00b6f0b54d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950829ea48f81427bd877f0e8859f62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650641d59c43ad7dc3edab4acee47f03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb52eca6cda2d56e2ec782698675b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42417edd98a2450e4d8d5d4488ee0c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744d0579710c214fcfb985a144880f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b0822ca69a9d25c7e9a07f4262f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129b617e47a20dd916343389bddf70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad94598b7529ad8b897372398fdff9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b42eef6a300b1cc6c1619d46acd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b70939060cbdcff550ed7cf59a371668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ff164fe645a381ca4cd2205909f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb64b55f067e2a78efd0881e5eccb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf44c1c07e6263a5c2dd32c2d277e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86af43f5acab7d4869704bdba32b32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa05254f674e00dcb401a05aaeaa6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7907044b99d54e8550ecdc34e052e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e0d7f5d4a2bef934fb99acfbed07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410d1cfea9c651217020dcae7fafbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720dd13b4219a901cf766570410f04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e97217df7105947df058a03a506f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea737004d759de38d4dfef1f9d3d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dffe1320874a296413e55221ade84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec6fcd7efd11fa9793f2bfe290e55f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a321293eb59b1ca5c68d7d6625f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65cd6e16af3b69269c585c582d3c13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5535f822acc7f9811d418bf49931684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea53555875fa7d8e7d694cbf84e356685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fadea85da98413258ea1d00b6585a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcec3e17c567287cecf155e7d09ae9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca39fec4deacfb0f04134eaa8f5e673688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b11e1cc367404a2a28d483da0408b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e802dce309b4372b6bb29bb53b6f44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb14696e2ce81c6e398bf2ba3de889691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d407097ea8951b473d1d0f53edbe4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53f25551b5c4cccf69c84c197fd224693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3215ea1ea20a6107cbb922bf57dc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79452e25179d1e4b352c4edf3c1159bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b62d9f30e013d6a9222ddf93713b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39ccf51074e76856ff59ad2d65e4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c878d00242960f38223668917a375c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a13e29b0175f209b7899726b83e203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee39f179aeabd3c9465f90195e133700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0850e7273b182439ffd8e2915e16c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd57dd0df53649c596fc9727ec9713c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522b391e71084b5b1ddd19f1f6dd5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37642c98efc313443c81d708c51492704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54da17cc38a9cec179cdcee8a0b035705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77707f7b7dfdf2cf091e8dff0c83b9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088280029754121e814211921fe071707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755ef8067ec2e5707227e71f38cff2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c8c26e8311003d32630c1a10d2bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d6986bce86e7f49697ee33c11121710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334823221f9b0e6ad31364624b76f80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c2f64d99ea55754c411158b1af518712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658dcfe30ca11025a065530e0dadc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919622fc28d6cc1c2950d935ffd204a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf56f21c1cd33f5e38bca32c4bc7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2353466c5b3536c3c691a1d2a0b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f692a714a900cafbb86b47b2bbaaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a45b3412acce283643a70621a0d80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0635f55ecda5b57114f50b4aaea35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc25096520e6110cfb62e522bb9b9d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8e33aa8a53f6825bf80437280ab0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f0080e206e79f785a462f8e67db3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497b2e304696060cff808079c2a905723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9247ffa6a56a3710636dd59942d8f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306cf07dc0e6f372946878efbcce344725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9b59d90840e79a18d211f10e6e37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef7418a6d262296462b589beab7a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7847d9ec9efc10a1018da97d9e67b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b88986371ff7599a69aa47729f527729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e9fd744c783fd8b3b3bfb8e921300730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9debf98d8c53a74ef38347eec49a844731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0fc4e7b3f5310acd88ea7818648a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b586baacd02626131589d9aae5b3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526430575ea2b783ff1e2d0c0e48928734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9817809309ffc53601329408be6be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830c71a16d33981ac779ff76c7ebc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b9b9a5469223f082dd9bb3c547cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5546344e7070687000fdb9a6906e5fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e58c6abab0a80ceaba7ab307a8d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9fc4b6647ba57668b9348b82ed86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a68df1383190898a41d74a1678597741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b29eaa831eb493064da7aa6f67ed1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aaa6107092794c54dd3236a3e008f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c494eb9b531eca7d66fecc6552d724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094545a4b2e9ef90a34a870ad3da91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c8f7683fb184abb4dca3b506aec6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab698f68234888afd849963b76172747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bca2c8af7faed95c878bc7a98f90f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58092826246946bce6cce3d62a1737749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5f07b70199e05054106ce0e36795750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5da03087264128cca015ee183cf90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555772fd9307e3fa61a5e2892348e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c20faa7539928ea28adb9c1b30f588753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a1387efd374faadddcad18e42f93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3793af1a21f5f9a1d8b1bfe2cd2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d85fd23e7e9167459a61a311e6953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b3b5f6a9492f438c52d23a164f34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c989b9e8df2ff1f18060c878d900758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5a4e9e90bcbad2bb0158880fa5bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>