--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac248092b96ead8bfdc1d552546e2e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf66b664da9868098c529d04a3c0a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6077a31bb11903c9cd0a8d57bb6473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b475f5039a8914bbd83f9cd2685de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480ce022915a307d2a282d9adf9e9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987228917d777bc77ecaf67ee11a0bf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee485c8d76acbd6072bf645fc9415677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ca0974f0e02fe7047f449432c5218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40234d89e68d28b20a1983007aca737a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47c98986f5321c303b29a8fa0b12d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c06e3369f75b45dfeb0060c5c2d0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb748f059e85f2dc3239c0d2ce2c56a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded1fda67e6fc1c9ff885d12a9a42513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3f1c90a9b9e1daaf9d899fb55b0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee09b8a16d4bc4bbb45aa03748508715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b065f4c40308e92fd98142ba6931716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599e3e548224bb6588e72c14f52c3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df6291c17823ebd387ba033cbcc8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a07662e72a0a37990606a1b87ffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af31fc7f76e8e841d927402f553e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1683f259ee8486859c80ffd88ffb1b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460caaa05b4b8368b2b2dbf2f867da722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174b6e3d22ebd33a7a9afb38f48c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a794b65cce14141e6d804461887824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97d20c723104d18339bd14b84cbe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb4a4608c4ec7574e897056cbede526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28446a586c6cb9c195d9c689099f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1d0c6134ebe88954070f12b67db9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296785ec84cde37043dc67b23cdcceff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa19a6eaaf15e1b4d7f9c7ad3c859330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e54d884de0a52ef93a026caa487731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db90f4b9128b42154db726ee29cf7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420cd95fa4a1a194246e1b6a75bacf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ff43a090030fd70346781f17afa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ef503dd86ef44b956e6185d30a1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd15839aabcb7c84f9441bdd5c1ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274067eb10d7b308e396aeb08e7b52e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763580598940c5cadb5cabfd0de933ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7d44860dc4b59ca8e0909d4172c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fce44719f29cebef02801d3553ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca345922f672c5cbb4db268d9ed796a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854eda837129e9d7efc9166abc741342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83593581b591f6ab285c2d1517d4b7b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02384bf12e12bbee82824b0413c54a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f73c27217c9cfaf1f841a60e939745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e351f12777b33bd3f8241042d085346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37198bb23b0e6dbebe8f727eff65447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6ce6583af4540c42feca190584f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638922c706cbde785246e49326044cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed114f136ec28ef187c62b80b1d57f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1408fbc3038aea38d7f8dbcdc2ad3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dbffc8e4aa5423ad057aba858c8db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec6ca6643d70debff1a6ca55afb11653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83102d3bf281abbbc519e0a4815c64f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afae03fb5b56724132fbcbe4fc7e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3547b33e9601e7fe8b1e780b03b2f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c6d524bc95cba5110530d83dacf5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0926a173968f76384c473721ebe76758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b5a61c6d6342dbfe00f7574d984e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9a84e40d219a059131b280cb193e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2705024d51d3da332e53dd8716dac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c046784edfbc6f10affa4332617bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1afedd867f7fcb651857452fb9ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40308c981a534549223660f51f1b7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b01aa58164da2028fa47bda825586a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b609710586444ec98f5a2b44fb1c0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1bdaa6ef068005677806b3cc8c4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec667301d58c0dac0f35ee495cd82968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0036f23a5f64e9c3500623becc7be2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae231fe703ee6f98d417d707ac87b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc596cbfbce16bf1597be55359ef6c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd919f794cd727d7799efe3c4b30a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71628370dbf308b3c4438c1893e6a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c0d1ea7acf91d8aec89ff95c1a87174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f4bff5ad548fa0ad90d33ddcea4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3b5b86ce9afbb7a9454edc6144b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607fde2f82a853ef75cd17be3aa809177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96d4e6988ed1077e0593a41199d3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208474bbc71602010f07eab2a11c9be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724a5b46cf6d3855f5573f12f7f290580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333602ed2a59bdd3f65f27775eae4cfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0362a23e6e8f2d91e1e3f0e7f02e6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b3b9bff579239fe405bbf86980b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da73d841eea8e41d8778960c66a381284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172c72d30d9a8bf13085738be6848585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4b21e34df83ac79f9b851fbbada1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f551eef381de42494496134757db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae0a64c670831b9986bbf10b37bfa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a969ef26014a11f52e58f4e15df5a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba6a268f19cfca0d5bfcd0e0c501890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ece7430d193237669dce5f0e26aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ce2176b41a22ee6da2f51b2f2979292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96584f5bb1e8d0133bd9fc260359e2d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461bbea4344dbabc75e8de071c080c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99904e1f43001cfacbd827519538f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690999fbe4120de9e21daf6d817cf55b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea809a9d353705d1f51eb68dbc18997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d221ef898e17aa8d57613b5980ec8e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd08a3cd5f59bc5f4d668c8330ee1cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc39cb5a1c46db1dfe0a5be025ad02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd2c141039d509d57f79623248de9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedceabe7eee4afbc8ed6d16653cf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b86c496cf59033380c2c8b67c4a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33776b2a994dffbdf15cc07d9339354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d301be82a477a5e95419f4b1505b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19af82f28b66b037b41f462adb69dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2a6e24dc4eff3ff615bce7887982107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd69acbac544a90abfa10ebe3186a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f82e87a89eba43a01c351dc4c8966109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b514a1ecb20cf301fda42313c9dc25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f971bc76f9e05beff10d5c2cd3367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b5efcb50b73bfddbebeb8fb8c0073112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23af10898d483e5440e0d38c8ee15c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a98325e97f0c24cd9e23303396a765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d142338c9b240f8d7d43ecf143892115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40937b394eeb6b5e8eaa0e2cfbb45a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411477cf536a22eadf5df3d68578fc80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3a50ab3dcdd011c78eb325e5e1656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d31fa9fad82f81a834ef95182a50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2069309e1a77b26f72b8254f4e39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1bb1ba0d1ecd269a57af415754cc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c393ef6062894ba93cc21f9917f89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9628f2a176974b3b7ab4283512de750123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92367288d026d795327c9e14d1203ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cc06356cf847a6be2ad069a72a1a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091da596ebe5979f7d869e412a10413126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26915aaeb63051680e55a0d295820bd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935913b4cf4bbe73bfeaaa789b3da4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125887ed788cf79b3f6a6dedf439e37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778ef89f9aa953044b68fa43d642fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad84d5758ef4e1a366a04647e11bb8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf9c043884f223efc7fc091a49cf5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89640da5687bc9090639e802ee4e620133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67873fb67e4af1abb0790f9c35e6e53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec546d88cdcaaf24d33eff47711f7cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa6ccf454d23485337e22a6427521b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c03a5d83beeb8cdeb5eea7bc0a00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c30989f7c7e23fe8dbf4f1f89722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384a9846f94225167b1cef1ca1bf1a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad590a8893783fe981b9d25aea93f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198a64eca5a53cfeb62691c683a28d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9e74f3e9226fa884cb0e7257d1fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d934b071c849080e58d9c044579a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a255f3edfda99e42f27e539a50e276144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54162c9f9f4730c2a9a26843929657b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e614d95cc757235df6da7456dcd56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286b7aa55b5624aedb98a5ee7987ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec857137f6a022aa5a7c6b09f0b4dd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd37bf3236f4f2b16880cb0509d634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae0205ccc99426c423cd4b59b190a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44649c4038f7d7727f052ea6703534c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32275297b732a4da79213f2e8668149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d45e17a114427155033ecf301de20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04ab66d183bfc7ee051e1445ea3bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8ead444218a0f6dd356df909e6c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985338829743eb4dd2b50c8f2cabea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49660e16aa0885eccfe39b2f1e09d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274de86b41ef640202f1493356d6c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0238b18d4e3f7f4b763b2d41d9242159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25091fca553bbc34c320474dd03cfb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ff97b7c91f48e21c83b2dfa25e9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a89be939b83ed0a33598942cb0446162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337dcfa6d248a6f2e777243578a36d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3f6e6b5bd0bd7b95f7acee5879b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf53cbdc1c964f3f6d49666deafcca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581050032f35e50ac77b8c7a0ae278ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec6769987a2ce17f15df9c1e8d42df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194f0167caf8262b9f4be19b176d2ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133482261880f01dbdc8ebbeeccdef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee930a7bf774cf65cd827336d5072738170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55eba88be63b22302f940f127100d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662126fb3a4926ebbafdaa7b52aac83b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebceea1616d04155ecf78cfe4684be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc301113037f1f35e933f49444176b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea1e790d5e0ea18dbae3e054e9208b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5441955f9e4045c963306310a3a426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe266d80dbb808bf144732826345f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee654c79092b482ece55b5273cf4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323ed1993d565e9fcad24cba6487a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716b771cf2e83a6d437617c905df47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e83368b535af7c86e9906df137af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b41717505921959b15fd7d889d6b0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a68f7594bda1792721f57c5934b0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd894858f67a23fb1a9716f22b83fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6922e45d2a47bbbd16588299b305b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5da8278a3488aae592370b6046f2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c31e6bed833fd19aceadb3517b50c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bb6c5efb80c2b8dc7b93b30d9f77a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bfc68640b4233f5da90c01311ccbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6fa7d1d145a819efaa9b892440df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff404333d6a78438c837b88909bb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b2d0582a016e44b17fdbabced60a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e6883ded585d1c2bc654c10589f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5c13c8493dff759cc27bf5254fb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b2eae34b23adb5562e88d199c60d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67854d6803a2e05a143452fe6649563196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea2e884c1f56baa5f4920fea8263f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8280a2fdffb6b5c64de17afc437942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2c4aee9d3e1fb60dc62f447f6da4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70337eb2e0de589632db968fee0ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b766fb69f42bd03e1ea9ae6c80e0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8375bf6709f3672ec6abec8ff471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc662a05448ef1879239df4b8df38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1cd4eb007b7504184074199453b1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb78a8233c66bd3e40a3b88558b876205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923675f5d14e0b6ff9e58ae7f69a4cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c78a3a17aceaa56d39819cb1b75f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acf8f87e9b3e41861b5771491f693208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26346cbf6e052b23b0455945c9ba22c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10659cf41bfc9313f88e3537c65605f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67833ced4a43376195fe2d48cbaeca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfc96138fe5040c329e9dbabeecce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334509ba89a810bcb4c3141b2cad03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0efa15870d288be7311bafd3ba341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c653d618927d92c52e348defbe3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33b96a24a2d71cd493aa78e863715216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b217428c3e6a8a1c7177daa563a4e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ecd9435598859278cd2262924a3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4103bf8759ba41cfac29f6762dd0b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c3966bdaf69f8580cd1ba447790a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effab819658e8e4db3c4dea65ebedcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8722e78668eca2f350f02797f740222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171a3ee9e72306b0578805ebba69a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e48552bf4c2735a6c6ddc3f3d4ea33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f08f9980eac8f43991e9fdd42f4c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf0f0c00217c6897a2afe0208a286226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cea5e65e0723a8f5c2126a2811131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a59ef7e8f343e85db55abb1641dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075101be35b3f70bd7af9970ee4db1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd2e58c0c84fc3be51f1c584b3337230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1d08fc275d29608e2691bb9eedbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65daecb0a594ad08bcab0c7b59f0cb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c498c7d5db5c49cf92f350f2222de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafad72524b52a2db1ef5210d7f83c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e08b5617fb1a5d40b8297abd2aa93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880dd1620c23d3b3891a008df215dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692e97e0af5ce864955dee3ede8658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b2baeb3771f692835bb356fda24e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b79c1d8dd036f7055f598dc44fef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73ffdc8ee19527396d114fd6aacb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8078ef494fa743b9c694b737e00ec43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd838425867468a9067841a246daed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4084c5534950817ff57096b301cb16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df6f5079ff6f80b74fa3f72ce08146244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5ce0a59cc552af7aef61ceed10ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a630b2b1bea783a54f0e726d6db0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576f84371f3e812f082c09724aaf2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4125a0395704c05467c4367e0f5bf57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b30517765e91974504437f7638f7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9165e9320c5e6d669dbfeeb9cceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6235290181e3968b0ad71fcdbe3ceb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7dbf68ce03f74f3f0a9b846f03b10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ffa876ce03b1af71cea7880d0bf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e9e414d96b1be44f13639bebe846254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb482952f57bee9b743f10a9b37782f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc933052f2d4679d47f673b90dbde5a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ceaa9fc4b8f6a8afb14d2b786606257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505f52d437981e0d9696a32e7616da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b353bfd4af6f9ef16774fbae0309d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aab0b5c974c33ac3951955c6c9c71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435440ce49cadcbc6a46f00e9b77a27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f71fc90a212181a1393a9a1a7c52a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dd5e68bb814bb79fed6d8bff99e5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09f8b742fcb8805d77a33a7c6574b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6d6a905a07fc57aa5575b8b232985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4c67422161a363786f9fa3240342266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989718f2b14b4d90b3c0e96feb104c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245d00f798341c17f516ec40749d434268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d20f12c1ecb5f239e4ff21d19c119269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394861f5a8b18c338975c39788ab107270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cab886c96a5c299ec2764c1c6a836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff57737e0eae9ff77655c5404020be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1c56fb5cfa6a46fcd9555fb5f348273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313c976d0678a913e44ed47f9c50da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625c970cc3aaa602272579be8487a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889047585c3779b2943fbaf6874809d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196828589b5b5603f46f1bdc5fab17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeacea705ddcb4c79f04f37009ae56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef29b9ebfb21bb4c26d47baecf4d43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7042e9b542dbfc2f4fff9aa175e44a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f65fb65b68f00cc594e2623a9f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a5232532a4b758994532b63af627282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e474a075e45c8a0224b1473db8eb22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda8d71543d770b8dcb90a16524e52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d4d4fa7a0dac8895e8393d275a15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a5e2f07395311bd14f3227374f30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ef5a08a6e5b0212d947fd042c1dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11e34b247338b88d93e54509fc761288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54912be2a12eedae8bf4040b9f077289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3ee5bc8380844b9688b487be182b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a73c365105ae2ca3bcd154dea69c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82983fe493f5b73f5a5836ff428460a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6bb8242bcb66077df0160488bf2d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72696f1994d1572891e872ed90557d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5765e690ef852c56c1235f58b83b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c6f8865f5ccff85458507cd4efe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e063da4a2db8b58e4e67e0f29f43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b21def08bf42500f18a3d3fbf5a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ff27e4e9e6bbad1c09c3a35b6ccde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cedee8448ab8d7dad476067b6c9870300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39e93d92ea788bc6af6bc8ed3ba0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c9c5e684ee7ce5260568ddd635bdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97a7e0d8e0a498a1f4887351476d46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42ea905bd5bc50bf8530d39bbc95f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdde8ce6dbadcc03ceca37ede36a5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72196252fb8e57d4f5e0b963f15e2112306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da90adb6d812ec34b5925c0cf3a99c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686044fb9ce6a860f3e0eeb4ae0d125308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f92e9607a4f3d48ba8e4f7624fab3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1bf54184097e391fbcb52abf65db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2d5ea0b11300d5e3a0aa3b165505311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ddcf5fc3d472920133e15d1e7be2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f8e67c519b997d4bee8c508df33d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364920bd49ee8426a1b09b4622d31770314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7553afd57a92c903ea610d352aee2ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9f4e18e5c1f50448a479f3e6f2b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f71bd61867cb1ec6dfa1a27493c04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f443e7da87cc45d41cd0b7e4768de8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e94f7ec4b22d6d818193d70c25575319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46601dd637e9e05eadb73d8df7ed1e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a27cc1913bca09f64a42ef4b588c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533737d7889489db17c60f970093649e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4938b04014c4ba378ad9108613c01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f72233f33287b9f3242a6503effda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67e70c7bcbec5e66bcbb22318ef3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cdd919fca8aa2f22c2be8714ffb76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b387631418ec6521fdf4ef8e3fe7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b81448a8b04d21a4cc9522e7d0f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e47fa142b35833b3e0d856edc18c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124887fd4a92331e515ecd35f5cb2db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea441dcbabca33128fc46666a77ba0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984da01d9fdb5a5ea060cf14b5993bad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc42ec47256a153a4ae5b19e4f9d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca2d1326cf4b9488ed6be61e64051334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ef4763c01818971dfe79ba2e2c425335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5d261aa7589eaef2323b987bcf3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7ffd5e1c4e1f056939f753f891e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f43faa09d2695ed33310444d28814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c527561cff5eced4effeecec4be80c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01f1bf02e954927f296f9adf6ea58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c759ea3c6c76353eb956371af958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabfbadc9fafa71450d27e86444d6fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d8ccfa6beff8dcabf9ee6657f23d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54904890d5d795e452fd4365c6af5a81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c02f2804b8563074bccebc8fb0356345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aef91cc924d9a4f66b62b9bb25a8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c5b9e109fbd02120a27ded9f9c56f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921acfbb9b664ac30f030edae483f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db1d186ec6d33eef74846c1cb4747349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb957f74ca4e92232ccee083dbd082b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563b6a6238b1b95f9873fa99a182ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ecc1b7113c9954e67c05b54018765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9660d50c605bf06222f3daca8a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1fc524b87c6c05c7880c00cbce30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94708e5a33d2bedf8ae5da6d60f3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804c211ad2c379bc3f6ada1052d997356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6dfb45df46e1a6232dfc60a44cdfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d48a85ce1808585818042512febf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948c9864cc06b426ca25f1ebad45de9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306937ddddb9959cf33597a357923e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cd9b4c328c39f1700b1d8b0e9c38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d65b3a7092a7a2f88416d8990e21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81e7710970534e8bcaf6223b48e4be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8da00007f9634fb1b9bdc18316b52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f3bb6336847d2ffe4d0832a9185c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314b7727ba2f92d12d763c96cfe3e3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f139325196b91ad22a71fc3a0de8b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4800dc92b82418a0d11c8ccd6e86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a60bde43d63172bceb345de0489f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df3e08e468f2122fe9c7a5bf3da8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94dca5bd35ead7f0b4c80bb177ee9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860432f2427264a72550de20819415a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0250b3b74b45a7ea519b23ef52b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e0ad24b5ecbc037f2c0f28f3404b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc445ad11a3b07f57df01014750c88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a2b7f2d8797b863e22455eb25154376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cf547d03bb66ce262af4891a42ba1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e27a5b11f93becd5086362aa5fb2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86264746c8503f18f98c7e263eb0aa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1642ffbc11b1d1cab8e39cd01e0038380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aaa6ef1173cc403fa230fcb4a00f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1551593949f33e2824cf346707bf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e9045ae35afb13efec4f9b5dcc0d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda40b59047db686134c8e5c6fbe99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765e1902c90fc80cfc13a8f7e3a43d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b23128bcd2f2fa324f1e6d9234602386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc58c30c7992aef14e971a4ac16e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a21f37d9ecf6692a28d1c52f6f2f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1477ebc4ea9c87c53ac697066bd917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1908b207e04fe4240094422f03ea22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38765f0381c78c242a128121c3566391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279c60c7e2e7853ddb0fdf2b124f9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9852bbcf236470848595fb4d440bda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b863f07710b3104952a7586308d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4c41b9325216de819604195b2e46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae07aaf529b777486ea703d85286f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1058e7202d939ae47c7772aa505c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c8bebe52b3ed74430ce709ad85f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e499376cfbbee93d93719ae322a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f3660a72c837b81eb5d90b21478e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c233c43edec2e76e8a0841e6f504f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670322203729309ddef8a25b9bcf22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7aa5b2ccde26f5fb8035a5e9fe63d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8770c8a87c2c28de101cd140e4a0a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce999477ac3659ef6529d2c5348d6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6bd6f835e85bc1f172e0594c6b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0868678513caf43d5573558b2c66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d33f207ceac2aec86ce052b487b32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb0103266a83c89e539573046c386409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d22d646ece2ab344694f3edc2c357c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ee03cf5fbc81c4419ee5ea36118a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbf488d9deb36fef69087d6094a59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37caa2b6955c7495a5b2b4a9dd38442413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f4b2b9915964f637eae8bd5427af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf04424267258a259245d3b8ece295415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f9d1b78f743ffff6a01305331016416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88460eef7d5f132d77eb48e4a4bd0066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee122fc4d3bc4398aa697138b2b284b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc298e36e49b92c2859755c12ec7befc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1655db89d74945cae1a95528e6127420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d5707c724edf1e80bfb30553534d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb07fffbef5b7ce8e8618049ff742c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e945e014e3a338aec59e64f02b1760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04176f5c53d5380bc446692d6990104424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c310ff48ef224e171a0b27acccdb3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f863d4648e3fb6048573303be29119426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d90e65f901d7b95c0db6c8a69ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeef5c3bc905fbe5f021dbac270a71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc922949a08e5f84d1cfa69ffe9085c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc01e35fa3daf38c0bfe6e385ccc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156fe8a89b7ce274ce0c897e3195883431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a73af3b21c819cee66d4a76199a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c29fc8110ecf2b7e8641995f8dc221433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40693546dd9a5d545956bc1db45f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad80a14528baea862e4fcc2ba7d20e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a2b3c2c18921bbc158cc8a18977d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a670b8c0f854fe38794ba365327844437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e6fe1b200d9e7fc034556a4ac7cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f210c9279e287c5abc33a30e74c8832439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f67367b0365516c6dc2d53c9a4dc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0c2b775f851b5fa78d1ec6119d21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee350da1844a19b792185e4e5ddd5007442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cbbae88902e16a121709d5110c68f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f4ab06ddfa1b23576285f901b83c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2cb1056cbd0fa6074b46026cd753445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8bf0b3ddd6cf62949d2d838e5a557446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff8842263fd30615914dd222a0e1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b9144ea7c24c956794478c5e7bdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2624d44da607c6126508ec54a9eab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679bdce640362155d73a78a9fc72b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d86f645e2d1cdb5411aa6dbb2ceb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f69a14822048c9414b09fa51aec5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198743460d6581ff3db5ef2e3e0624453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a838ce067086bb8c5a88d8061017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eea0089c0778e77dd761112c875e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdefc42d5d35e8f94ae693efd51e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e90ed31893e12c2a157bca2830f3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bab378ad569e3a29c15cc6b27f476458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc651c71eddcea973cf130413a3d13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0107fc98c693cb7d1078148ab6af85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108b46b5806fcea8a213ef29f40977461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eda2feaf9f1cc5a079a275d1cbe0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e88425bb5ff85fa4fd5dfa335732463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe3b76d4d315fb4074115771a90775464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26897e9c863d55d3fab97a8eeb9cc6a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3515bb2519d032f4a9f13968ccca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01603234c6f3235c308ac5284340a533467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5932c9bcf8051617703299fc251dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846eb226df38fdea4081d573a6ffd8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bb99b787513d02ea8ad15765648a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e532016137676b99df5f16b4e879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1ef3473f0026a83e2640b1d4b3f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9485dbc393955debd40c048559746473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4c443a37fdb27d222783247c3677474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c36b0426f6ccd2d5cadc8414ad88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929fbc9d3384dc9b68ef2311e78d4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef6bab4108cbe952fe96d08193899477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d40d75e15492cd53bded6ed319544478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f795bf250b88ca194a74f65d012e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1d7cee79d29975b0a1b33be08090480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609b25005101cc768a987858dc4471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f41f91a0c1303fda1b0dd32a52f59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e5aaa691b0f858d30bce487962e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff2de4823bf55fdf56576a886c8259484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2af4c25d167ebef88c3bbf5583318485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178bda2eb2a808e757a440e7efa8663486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e675ea6ba528d48255b720646d22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccafe1ce55496c84713fca5b523ea24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb49c6ee214b3231da77793a43e9fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59a6e5f384db0e2b9c828a2f7b031490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64665314aa4c871f8ebf87d1743ce1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa17385441711a89a2574c8262b9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f9d327c3ffc3f4a97bd2a28e51e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003a52e45509c498d201e78677cb74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147fc4aaa78d56136e9ab438fd4ee2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098fb9fa23350e203528ebbe7bc4d6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff947269fa34e342cf0f6bc975fb6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430496a9125d2b94e0293917c967c7ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0879c3d56c13534215fb4386403779499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5858c237638de0c138954a363d41dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0a896192f6c95f729ee88f0966d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a645a79b89f03f4165849ca720c5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e25177ce7729de7afb65314f0562503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5dbc958dacc0c905b72d614967b08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f82221d33f7b7e8051ceb57a05ac2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d005315086dc5fc3ce62a5c30656d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f89b8a199a0d77f2b670a41cd2ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90138eec9f5e64745f3be67418be803508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a484aaf6ea9fa27f7aca9a6a105d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef039996cce6f6b4e4d77fea8dfc26e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75891af95adc4c9772a911a8fd0a14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1097ef844def9e0fbdaaf0f53ff8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f3892c2bbb547c630d7b3f44b6d11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9fe4d9a3b3fc093921afa3c20e4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a59dc07b33e516ecd9f12b5224a36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a526ee5de790eb36cc55d32ce2202516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816acbddc3c542eccf972290edaa08d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74d5f84748320fea6903c1191a8ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6421ee928708afbc889e03fb0d554519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af944bdb59dd188a98584335438c9684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd1663aa25d391482ea4e5216678f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583538848780b4fe6eccf352a0d89696522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b151fa12e9d8352bc87de4bc6f68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8a1a61fc966f6f3b70063263fbc40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a631cbb4d1d1908ec1f2346643596525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f91c13ee7c5687138c074951a513f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0077d3ccaf548ef3fe4aab84748696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a837fd8533187401aa5455181350c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935c73bdff7f5415da6e5ba4390e0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58dabf9229eefe084750b759656d7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3674abd1f2650d6925051c3734d27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e695f7bd154228447c67558d89aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d498b289f5c43e44fc51b30e6020a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2239790cb604694a02c69390d0b079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8d6aa308da47f1c392828f5acb2a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e6a3c4a527c0c04e3807236e651e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f75ea0b5eabca83fb175af181116f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265760a05a137d0b21d261f520cbfe2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a74163641bfb45a2993aa50337bc66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ef432dc2698e9a6768f1d403703a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f357754bd66427b106e8469c8b33a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be7a50676826db55461c12c661d8fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248198778366a0ac52145861b92498b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0669a6ffed991da49c1a3e2c334ad5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ee689c68b1193b14b26864a6589c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f98d720c2841f758d9e18c9a63ad45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecae72300955952023be12252a7513547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74a670b93cfec3fd03ac47ae5c394548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88fd511f373503c4414289763db40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e291196a04b71cd650c0fd9f8257550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf837e6b545315e4114db6f7b00182551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c8467d312ea0224a27d3733c9e17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d5873ab97c7b4963a698a94c31a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327456610ecef16f9de74b73499d10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe6783953816d64522dab40e5a981555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260973fbd836fb52ddb223c3cd8431556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef579c05c98938a47b40aa84358678557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82c07acfd994aab1999ea0556e813558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab93dc973fb6e437e8266707d8079d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac3362a633336b0750804a0725c8c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9795f90916e19e03c36661e90649d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c01386b1cdecded3862343d61a5bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e6d198b32d4b2055eeccfd4f1676563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b481c941f36d8a3753154801f4be47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4e45580f0ae2d8af0f180a404591565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafe15654368a308b37305a81ad987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee19100d43d5ec2665f14c1caa5613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b7366d7a84fb2228b8175908f659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d7ed9869ee009aa8ef0b19aeea93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad6667d0b90617ea90a5ec972550f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e0011e6050d55068aedc9e1983f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deafd3a0f35dea8becf13beeb0efa3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c7663ea6a5ea07c5c629b2214d10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c5c21d78aa4ad3c4d7830afd70a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6db2aa8feb2d1c9dfbb637e6ea2f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffded82ac47ae6372f345e8e9b5a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5771d01eea1721acb2cca1d8b84c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e266d386bbe694126ed1274cf3534578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c249e4623ec162531bd9aa2ce6e1889579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91253f439f0bbab8701cb416d0300c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a854cf9f933ef7ee98b7bb33b2342581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee0033a425cb2d14871341f4ea4b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e59eac42e5fbe31b04783783478e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ce743e3fc29412aae1c0d6f620c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068c60235e99525946eaa619145ca2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2ed9658fcea1b912af93f36470367586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49961648a23aa6172fad88514ae099d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa045f68ad243a9cc2af30917a014b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051cb3f62bff6f3953fd8765a7df70d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0bc6a98daee772dcb512dc098c8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5b48b478f9ed718cdb1d1989405a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e32035e1bbf17f49f41a679cbe457592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcefd5e036ad7118f70459df4578c52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e86dfe86ad3fb70e4375004e27aef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070ba8b426607960965b6344117c0e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e13678ec737a4f457023c1907f45e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795863a459fbe05c099c277d79f29e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcbd36dfe1dd5c023ffb16dd10acbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d58c7b2b83b020ddf7dc0fe9bef4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af251c6df36d04bd17e305e99926fbb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f012883c2c8535c3a365f8785f602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf557641973db8c68095ba65a57df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654476e05e0356c2a063059953b27e37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f82312816f445d10329e9f92f2e5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd58e7cd01c54f50637b2dabe52b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1626f28f58a55fcb60e46725a39dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d66284e4d26a0896c309d38ad6d15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c3d87c688cbe19bc6d5a0fb3c07ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d8468ebfafc5c2c34127fd2b748f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d3e4fa7d358307319067f0ecc778610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e453d36f651a3d15259af759f2e76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8371ca3ae8b584252ea0bd2d81899e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2bdbf5eed4aa7056fa73b9ca8f89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ec2d7be471f911ec23c420388fe61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea6ce92d74922bcfc6be8b38e96a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3fe92b7892c91ba54d8b87a33a010616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0023d5c14ed629a875fd8dcf69705e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2dd0404695748b97c24defae6ffd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4bd1f01afef074d3035466900461619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf3d5dda1a3cdbdd22c1d4996913d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c171e8d18ff94248456f4ee3a484b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a61dfa9bbe2ee7e2828b452ca01d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a66d6a45b2f33d950aabba606059e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c74c821d4fb6429cfda9ad6c2d07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b1ff28d3f282338990d9834be8698625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a30237f07c73c14d889fd759c2e6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d909ca7a8a05d5668ab4f552b9f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4220c0767b12d25289374cd0218acf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac9946946b36936e671e1059aa4a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f704ae15267b7d69796e0cd64156630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb973cdec5619328386a0361219ae8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f6bd978a5e4ae6d787b11c70d3fd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f80a623b054d3bd6294cd7c68be8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746212a7a8e1f7ae50dd7adf69ec04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63233d98776c8bc2b2333ebaf9c1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d8b398f2c7d22dea87c6f61176d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e86e81b8f5e6c6a923a393d17f393637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc1f8c92f45670532b41d7150ddb60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b070df277fd3f5fd5a8fd3a90def3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4bdf1aee533cf0963742c28ed456640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cab21070d321c4273b94b0a64fce4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849517d222233840bbbab6dad0581f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788daca2d32af067d9364e47428ef36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef9585e5f74c3fad499eca1796318644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b905f9ebedbaf2d1ae240eb3173af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d6f7039593d76ef4832dfefc0e9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eb1f0058573bc94192ca81697c2cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b99bc4e1f54b0c81942a9f10f16aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6959c150d2b44d37e289d999eeaf06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d0eefb468086d5d66f0e3ddb442d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807d9b63a3701bf4bd9d6899af20a30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c8a65d57f49f15a28f9a6a3517de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb86b4670edd0cc3f21f474deba7a57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e53423f32ea5dabc9737d682078b03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdcf3ff5ac2f187bc64de167d60ef2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac94ee384d93bebb5cfb6fc624d31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301bc9400cabd1889f54cabe1b37e27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5d8c8063a664d57714e8d873a628658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f514deb1ca52f9602f92eadc670d41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06926426541018904463e87e396e589660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8de8d3677cc8e2a582d4e2f5acb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a5404d5a09e391caa13d7f0295af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f954c6f9d98ba36131cee6815c93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54f39a7bcbafc02fab72c1d2f9a1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3a570a9f0730228722a458cc61da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b9d7ff717f243676d31221ab6c56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154542b1889331c58e06d7957b72a3e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d9d5aa6be0cc990bcddabe442cf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafba7236f9354d4ffe11663914822f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74534ca0da72efbd782a8e6bfc0e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc0aa958065e72d0989507069b72e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df6481ca73688e95a50f26785e33a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e95de2afa30144c1b2d7391ff278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e9ac4e6653e04e8b4a3f89238d68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117bfc4690270a8dc41a6b04aeec8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f9688003c66b560dab437616a2c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1222932770149680af38b46e32f098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804af03650da28956073e1463f594b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c6ebba4b3494307e0cf23b21522b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2806de683710f8caa29d2d7552aa6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d8121ef122f5fd9a1ff795e455af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd43b5f2be5a4712dec5f7c28270022682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b34ad0aee51321148af61b84147187683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160e2a2e25912acca0ee002e95f219684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffdecec0fbe05658dab6c4382554a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4a4cb03987dc09caa0492981eb9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b5f770fbf9df85c353d7439736c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1ec44fdf291926db9e94ed212afc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f389d0545dadd5340bedeeccead6bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626089b58bbb93309fb0bfc948541d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1802f70a3a5732de5809e5a13256219691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139a8a04ffd94b078c8a58b6ff56b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae19e975b2ab131a4842e98e8b14e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf18b15d406d168da04690bd81f6a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3dbdf3e9742b81979f621e4495694695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502e8a58fbe5f1660cc09131c623475696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6391b0cd320078986892a41bb4df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537089b799a586825b7a612b7c8352b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fa0ddba8930425a4791d86cba29dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed1c12e11851f76d5041a19036a21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e47fe3d31a71ee16d8306188a9535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd15fb8ecb18cff4c2cb63dc644ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b89bb3dffd9926701bc69de93bf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e2d21687c58409fa4a448ab28f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec237e933f7eac701b62bcc992b6b1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2472866e4505abf3364e398a171d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7350f4908be8fafc505c227975a2ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1a991ed8ea6aee612dcda865df82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d48eefa1f4dbf32715b0f175fdcbe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ee664c44da2694e45679a8612728710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd873af4547dafaa990d6197e9f176c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe0550c911ddea0749c621e25e0f03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa4d859c4f7bbf37df45915264652713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc794a57ec145aa22380b2beb2132e2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2fba245a2fd42b3b26368246615e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc5823edeeb73e67cfc05398cfce27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7473b274e993ce38135d767b57170c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757a75b810ff0125a3b9e7a844d5f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f0a80aa8a4ddb90424aba0a5e274719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d027869329b14c2352119857ec015720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97625a00ebddfb98493ab2e0a6d1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29779189aa959562edd9121dfb1bb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd078da5a0b462caf23798b3bcd2e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecb032a0bb42476424ec8e6c4bf9b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d73f6d6b29bb4422fb4adf6f299355725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46f8e08f5476c374ea770b73f67ab5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d401169620794bc7b67f90cf78a263727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943881b40db59e2bf09e0a6fe482148f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d84e0acec0e825358019a78ad87e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ead995ae15079f228b75917b086e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a20a2676087b824e73f5aa3a73bfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce6ca432c9be8aeefb55d6b6933da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147677a278e0040a779bd7ff1654613733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf32e61e7375b105f0fddde9be554734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a73713169afdf0f105244f2872c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4d0a8e4d896e883a007a3ceac453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234c6f8800bbc3ea59fc25718ee63d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c9d43af6503196f06ff4be529636738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abcffd9d4061370bd33f9281d63880739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4071746b061328b512ebcf172956a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e8a3604148fa7566ee119fd0c213741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baaf6069157e24e742ff71b285a2f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c88a26a4b92d951e6d018dea7df90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feb9e594f738c53a0d91a08e9e61d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c01eec13322d9ab990fbb9a66129d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f46f9a04da5fadfa60c6ce2f52062f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262cc8c3090ae475689ae04f75ecc83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73673256d1c6870cb7492f491cfc7862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783915abf1a2819f5bd5b5b2df6dd53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1c5188503f2c6d4da5abd1d0a239750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8c80d0baa2290fdc50152067df04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635171db61c938ea9e13e33608600d86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155338617d879943e5ada45fc48983753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545dfd226557aa34d6d8b9d0885086f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7117534ec9df30c7fb127c427688755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0989904c637f4e6d15a0b53bcc36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d19298522895eeae0108a3e4ce81e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795e16628f24937ab09f50646d80ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c48b2612e5421505cd8618315beee3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370c242a633fa6f625a45a8b9a21cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950de8a75135f5fd705d0a85b494f9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f88461c6b6f8a7aff85facd55d0c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc62dcfdbaab180209426f8cc08b61f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac4472cc7506d56ecfbc47c1834f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755085b9f421558e3708391520c94e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08457c34fe26030570b665404a7e1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755c98d941e16baa53c4bb4623836688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c533ea1616751fdf96d3d51cff497f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8eb3176c82cf330f1a50d60c5d4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8589dc4309f2ee013ec02ecfb9ddc6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619194e8d2f0724cdc113e6b9d7a9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719257ae7705cb071ad82e165bde297313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7bbf147743f3cdf71fefba88b1e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8279204a14721d3d5d998191debc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1648168a9b96ce03459915d841058d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656292baeb9c02aa145f5e5b1ef3dd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf89d8a5c043bd554afb2baf3b22d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ea618fad7fdc7d374a099c37626c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea55b4e4c1a87380985e20c3736cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a68cfcb088a80ff904fb742102bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e962be5119eae5d468ca1e19439bcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237e7ff07a5adbe68cc8acd460fa5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf976dcc91606ad4dc883598708df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0fbde6c53a4211cb161bfc1cc63425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ff3d29032ad1a87c3582899f19ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24568c5d551436cc597e0cfc2436227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc25ff59007bdc1a4b39a26930454228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fae941605e83f9b0f99ebed59c04329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181baf090f5016e3d5376620046d708a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5fc271ebfb9d36278f14f49ceb0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3fda80ce441319af150eb236f1f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e05787c3b3a0415338981578f32833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b631e8d9839c26f79840adcba2c3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ad94985db0148e39d3778b995ee5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8c6d99bc19f8cf7d15511f3b1c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c98e3ecc90c5b296b0204d46f394d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0ce062a2473b7ea03937ff47240d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21935f10ec63b31d6a7fe73e8482963b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553abe0286bbe25d3bd32bf7a4ef30940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1f404297170c11eebacabb7aa28441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4df195831262ab07522a9d4baf0b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621daa31118bc1b5aede562c76c784043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719f9b129ef4e9ac455e8cfe1c6ae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100321c1e5407a71237d50d40148f0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de969c8e7d9ccd4fc0d42d092be2415246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1325bef63d6303d501549dde7e3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b174cf23e5c6f1deaa3e04207bb6ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a866dd0d356159895902ed8dac8ea349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3c027f7b5e268960f2a5dcec448150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd89988ce88eba001e47808ef2da251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3150f6d8808a2763edf233f4c4c3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677c23549080688a5ae69aef0d6d3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6076833c8d5c31f40a94412501b581754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073dda581ac33617a40883516a94d4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c0a26354db06a63d77e99592c37356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dea8d5030e5fbdb117cde326121d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef39c07b567d66d14805cb751e93058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b6a203a0dbbaec2453d258b6ba74159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717a85ef3c8a99038e714ddc7ac515e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b39af8a2bd54d0ab9eb2721518c6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57dca1c47e88c4406d439d5bfab42c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b71a7b7e2eb3e0cd092e906e7aa063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d67065039725b0134bab51d04ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72155cc3c439f2a076972147d6ba64a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10f11edca2de8a3c868aa98e46b9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc88d9a09292263ecf06b4bcb82d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb338f904eb32803eef86fa96db0bc1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec206061c85c38b72fe751d17405669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab94ea2879823d21f7a080423f635c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6219dd596780d5d78f6b1c37ab45e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a001b38fff5eab59e8c84ef9f1329072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889eb1e8224825918c6b0fa79f965973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8137f7ee3bd2ed92b566354b891f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbb2d20535cabbebe703585655146e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776731e56e34c3dddb148f9eb7ec61276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c922de005aeb159753f50e8f1d3d2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769b929d5544eb0d59da0577229d7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5c5a37338d5ab5d2ee4980fb7bb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe186a88424a9ba1a04fad47120e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60504dfbe31f14a49e26d7f8975ef66781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca94c1fedbecd550a2419585db952682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ba72964b5ccbe3995bb2d655daba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e136ca7bbad06a993e196a5350d29e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066187fb1aa94c105c16ba240b5a1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f9fcdf2143f6d653e16513142569b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76097f817d4b19ddbd2fcdc39a28a4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cbd0f210689d4a0dc0be03cb4ef3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd54f4397bf12e629771b7acc7753289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d3e55ecc075f4a9d7d309b0fcbeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c187c81c30727cab0f6e9e4f2282791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa1088d7a822269fa3fc39fdc2e8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320c3254352c24b942934028ee41ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec75c6db3bce70f57b51f9d2a00ea1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee7b8beb637488ae350cb6cd14baf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1df4e20f8c2717c21f42ab762522396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee298a0d433b221aa933536aa11c8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c32a2a2b8ba2adcf9a9a69357d72598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8cc0cef715689f7b3a6e04328f2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e65db1d5aedd2c4f2b4b48d70fb1a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a1b240c754363ebc51836ef4c4c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2d014de4706677dc3215da13a16d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea087857df508f5d65478ec9c1a0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8314956923683fa5ac864e29ee95a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71da4e861a0b3b780f50c6f64b6287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732d02247cfc1202467ce0f0ed6b47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78f6a629ba741bb65f0389620bfd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0577a79fcb75e0e5c3995d28c29b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4fa03d41a87615334f03ecdb87584109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57fedf50396440f9b0273ddb50673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758921d6c7758e2d65c1dff81e88ef1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ff61b8e75c9768035a4d2ac54e95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50f8979dd0cc1ef205f02d7a5dacc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86fb364a768cf9211d1add3154f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f37bb406afabd652a2d049618e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9273694ba0d2642e54cde611cc0ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075574fb5d9a21245e394fc1c791e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f1fc0fb8d4a169e4d76f6a92eff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847374b33d06f37886edc21b5e0fed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad6c20157418414728c8008d1c971120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c97ec9a9a4666cbc303f01b22f77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20473a4f0c1a7f3817513557187e782122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f3ef1f3b6626c4e434ed0b16a849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14e9fe5c90d0e27832ed99c695167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398722eca7e4f072eb1c3ea81dd81a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206369290a2b2cf19a094db7a042f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249029eee95522c08b922927f31069c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82927ca81c593d5f443a62a85e61911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b34601e1c5713b811a3f37716e45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deba6083ac1cdb844842f7ab79bc8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558763dff0a5195fa32c98aa94bbfc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec5e1b306505a74d6af8f55326cb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dcc2b599516152420e51b074df2d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786db35fdf8938921a9b638e928e265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822730a2856593b7c5ae1683b918dd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18cd0aa17d3f263414449dfcca81af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f59709232d19a8320b4bdcb1ca63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137d38ba610744b067c99ac9eedead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042495eb62dbcb98592ddd9785a91fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492498b129d1b6cff8a1b6aed3f4c46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd233eac43cd15c61f011b1e9f8241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450167b411fce70af51c37e57e7c2823142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9282464a98022cb214ef8bcda44d25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915286a90bb8f3599e6dd98d0400982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e9caf004acd5d610d96aff94654f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f825932e2bb452e61515dbff1c603146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd53ff6a83d7abd11f0b14c55c1aff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b49ca7e7b4ed225bff0bf9eb6258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865192eec3a620a6ab5aa54dea0838b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df502d6fdc0a94fc734698f1bb39e411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a8c6b1d559ce53e7279689bbe1a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a8b0e6ca63aab919b01a79333267d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece44884f31f6d4ec91aea80b88b1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a7b4dfe319decccaf21d6c0a1e1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dcf7a4a61678d0ceef18a2d1739be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a2a7e905d3db8d1f19d57f66da5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289bc48c8f0fcf2250809c7072f0086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a89dd860448040830a7c571f2a892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1270056a85cf7b47461a18f1dab5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44482a1d0376782bfb2dace232f58c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6064418abafcabb45453c23b42edcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40777e6606a3be7b503fe5c59e40dce3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4899df77d4b4b7314766b032657325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02b0e71bec4bd444e0c5ea468d07a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c4c3a469f722f515ffd9556e88ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecaceb8cc733dac9cbad8a2ce85539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f368830bba04581ef2839f48d777167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d24c0f2fe0a76adc5646fce1ab74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a3b2de087ff855c76a7fc7178cc8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a398b38c7d4db0d62365d5172cd5fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e466e6e5240ff56eb350526663528171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa70f15890fe319ff4f8942251b3a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5e3f13fd5749d5f1cc176d1205a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74aa9d7afbf7cdf69e7fc4ba015dc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861805d0a3d72c586416e6418a69426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e03720ee6ba80b89e9259486937e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe318e19455fd2ee2d87ebca0aab4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d75c37e7fcec61fd47f6aca60e3dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f0e39d045c507877deccf61f9ea1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189f2d73b14afa15d57008fdd6230f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff16c01717ffab787f6d6c4a6a3fc9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6ff5063298469396cb4e1e3c99de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d703772efd5fc2d4380bf6decec8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677eaa8e13dd5559d039886a386c34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d484e132806dee06e8e0da2454ac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db5ca716f61b41731917394264b61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc3b2d18af4f275dd75a3bb973485187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e45cd6bf3143ff30a4d7b5bbf5881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41344825757df1022efc3e7a28065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82549a915865615aa0cb7dd4c5c1dcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0cd1d978c0c53e4f2dd58071f0b06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa8dda79e992af741f03ef780d5b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374cdd96f587c2ac9419227ada3023c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cd44996bc647e4c52627c39eb174194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e4213194d6ffd4cfe6508c8b5a671195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22057f0a8c77904cbbffa197dd676de8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bc1e177987890628d2b097423a8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca787f1de8d91561d03518afdac65c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f650a8eff182c1a33f207f5d712fcb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba376d12e637f07ee39670c655ef40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee9934109f438f27368fdba2bccd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a92792df77d8dcdb887b79efef834a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68207d1233ac533bad1695d6b82f472b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a25ca4f5622f2bdb428500142026b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84730e19b9485a488875448c669f3380205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239695b2b74158c7116314201c8e03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e4caf97b9bc1a4bbe934809b50db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd31f0052b5745ad44eaf4faa9bd2ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f2eca4dd16446d77c8b2c19ff044209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e9ae0b316262f71e0a21fff33f494210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474aeea063ee6eabea580de8e513cd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06fb778defb5aae43ac0e0eb0372f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b0ac0a0bae3065abdb81df986927d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebfeed0c72609e808e5862ae12edad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca48acdccd89df46cf3613488b9d42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3cecae22fd7fdb388cd3e2be5bf05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3cb9d8d896df76ae64c3eef3a0de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a95396f9714d111910814b41313ba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bfe6f1c311b59a36fd5eb68f73d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf7a6e8352c79ebb5e99a28209e3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f30b686deb40d7a38a0a442ac324c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88107fa6b3c2a69a30b438402e5c8f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9e12d51c0c2fa7f301f0da16f59e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb6ada9754be00dfffd982a0741c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438987064e04f8ac3af43dd480d2d632225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd92f0313204320825acd269efe98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf76ae9a444dd5054dd03b82292657c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898cfe5a8479ff985c84caa400cb19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da636ad2c323ae10ba740db95f1835e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa055fb78dd104e9d6fa5246dcbe9e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c421c866b50d7534373a1c0758d243231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310da9c94a458a58f84bcbfa6a9f897232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df06658074663e48e9373d3d7ffe84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044444e285a42ae68111fbcb7649b23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4559ae9479789558ab98fdfa9d5cb20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7f4a8103018297448517aa7f992e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929456bf9fd397b67ac7e9c727876f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71503ac6fdea690c93f738252ac325238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b397574d9036580302b1939da3ab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f625c267bdd543fa7fad552f9a8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ed5194d96be2af7b032f241960bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f05454ec58bedea42ef8f3b4e6084e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3798c69aa1d7adc1c898e17a6f57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6f0f3f41e7ae6c92590be9e102bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03867c04c9b7514789def3de15dec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfaa7266f4f4e46661e77fc394121d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0dfdde8c7444b377e51a69decaaf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8425cca5c17a64087e648fe445ab6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d110df45e57798f537b366995fb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567278b93f5b96ee46933fa47a4d00d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b90eae91dfef7676a6f20cb0748f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8443754169a1897e98b34b641f18c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd438daacb598d4ea525fd0d386edcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c92bc23c1dab6588dd17f82774b82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97c2ab57826a8ee0b724bb97b70ade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0febd1a72f1eef45c57656921f142c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f0c376d986d9bbcfb5bf7cd13c42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d068004460df41022061699521f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4bfd8cb8307606f6ad4c530968f59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d654cfa36ee6faa876ff334607e248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1780eb9243f3d7915c2ecfcbdbc24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac306d967c59ce071f209afdacea87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd8e2f0c92f3f0d6fb1b758dc58f95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e10e5ba196efbb8d4f20189923200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56927ebea39abb57cc2da097f521b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d80d95bcfdf9f60025ecd9341773d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63daf3b65ca05d91072c7e308295c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56839b7a698fc0723e89a0fefb2ee8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bab04cf23f4c393d819f8867eafed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854d799db01e35fa9c01354e81fefe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44bdb1db6529ce6c23f8fe70e17448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d1ff3d5c83bb8a82783f1d815754272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc0df60d38135d1e08b06e2535686f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee9620f5e684ebb4a16c58a830289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682c29754c82d2030b650c74f319a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f92112071e9d9227ddeeec7872c89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15f7f51acbdc4db45de05061e241bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf27f724f8bb12c074b02c91b68cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706fcdf1d8defb3cd981e7fb296a6d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab4072dd39e20aa0c6e3a36fa1ddc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258b1c354b6b21570edf5747f27b9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14069abcca48ff80aa4defdc75e860b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda9e4d101f5687eda3ccc1a645c1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a9f9d555e007926da8fb2ac5250d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e83b36a53b290e318057718549978285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5876ac46978b3cb0797ec24da4d9b97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39050e4e39e2079fde511f2e13d68cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58fe3f8d8611ae88a8ad92d78b7342288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae0f45e80d4a10702ccd09697c5a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131288edffa8b9f565b784025736f74b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc54be79c5389e5b71db881a5edcb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747492f0e0cc2eee14e75bafacf750b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899fac64a1e93309f5aa3f259155bb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a17ba89641db73b89276e77b937c11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7028739f017ae4cd5d81f885100faf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139eba1c8e3945dd3f9ba93d177063b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d11312d2beb5f76c4d69ae50b161b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58cab59784c5f56249f280af693bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb030beb37289bb0cca393b2acc34a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd0126c7678fa29396aa30ae02e81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef28e9192a32057df24573dc04e60f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4314afbf38dc5c88b2bcf250f0ab1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25cd806ea89ee2462b85914f641584303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957d9ee33b3d849296374992b44999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eacdbeb170fab3a1c2b6f39e251bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d672d5c6fcbd8bb6e9156c14a9cbba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe60d766c13d3ef5df94fc4cb5223307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb84e73a2232ef4fce4f628df3fab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571f4bdb36fae171fbd351977bc427309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f64bbe71a8d0c62dbc74cbb41d07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90fce1685a7e9d2e5c8864ea18ddf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf844aeb2a2698096995d25967a605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c88c20812368da2caab14a2a3f7ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f00376adebb0e5cc6aead0f88f65c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e66f99ee8a3181841de4a24bf1fbd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b5a8cca946ee5b58824ebf655041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5e9697ea6a09e2931895004cea71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98769558cc7209ebd618fe864a737318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f7f0a9862b06e14cdef693becbba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608038b69aa75e770963d1a631a6d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdc51e4139806b90f680aa26fba77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85eb6da16b5b4a932778a651b491d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8da99f11b307bc59ca38ec8a5852f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655f5eee4d6ce2d74815b069175014324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854376ed9a50c9b7f5aeff1c1980476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e035ebabdd4a16cc46f75824a6fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba402ebdb02f4af837e855d838c128327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff92ca7c35d816066f768593e8145a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773437d7a64ecd076618ee3a0420556329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a79310dfc697ed37252a4d2fcdcc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f98bfb8d5b46bcf4bf10ae3495fac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76f4b73df51ab2fcde214c34bc6507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d971b2ce135e295e8f538000cd2659333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f666a7f10158f8c05e0c6342a3b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4256a888312d84c85e0da03c52d0c79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8ffaff6b18d330d7c00739c4abc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1656fbce940da86ed72cde05bfe1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf71696d8c0dfd80944f3872742a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b6a5545d88ad1c3b32765e1e4300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa657b165b7252b72ad2d26e0d155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4f030f8191f2f211bdf634f5644f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc075fd4ef58372840b3b9cd5a7c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e105786f2fbc7bf889d54b718a341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c48a6874d38e5f6b69f6ff65deb19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac543c3389e982d8045af5d1b1481d2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26135ea6553641df68c6c888633e45f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae03cea5d2f0148ca5a11e455caea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704238641b252bc408793136d3ebf50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608e81550183fe754aa9ef45f7a1cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1bab39fa5343d5a3ba459ea52dda9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0633aeaffca9de826659aa930cb7c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd3f28b1b0c815586064d609b7a0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84da96d75d893f6685f66b2451555a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb38cac87cd54270bf32b8a3b84e60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61fb530e71637eee43dbb75761fb78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b96056ee2ce9fdab12f5b130b554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e566da71c9e4939b35dba8fc33a63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4ffcc128da8d06f63e1609587aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404a7ddb52f222815cb31e6dc3a4f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229629d734f6a4a60ccfeaeee1d52944360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc6586101cfa0b6698054ea2c8b08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875070678b83a0e5de71b429f0fabe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35667c68955fc77c7691a1735f84c9e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c6a515c6f4c7e76db3cb26c9f24b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b190b15924f80b2ed70cbc573f44511365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe061c37d6b7a38ea5e709e9081c6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d1278d8f31f0ccc582e8fcce3d14b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301252c04ae920e2f5cd3788187c45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677de9572bc9d3a628e41fb981ce46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80db6a4d94daf767db5afc3fc6fec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e05f1e483a7ec699f0aef3243c305371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f1226f10805871bc34603c56bd47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9cd3c09a0ad9aae4327b1390f20ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645621e524b9c37f94ddeb5fd1f8a46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d096add0ae505da9a5b603248b62cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f003ea08bb664e2646eb4796dc9c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00c44180fe96850d8d103a8d5bf59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208467f314a4bd848f6d97c9e3c6080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa517bd0ee625370bff719e2e3d66d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36680fda786ef4b43ed35528b664035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa397389e934837a194a9f46a5a544381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5f647158fa43bcc12059e433a0a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb0c918a09b473dcda70e84a01436383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb088bb9e4e7442c8eb428ea764c55f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda903a50d97f302a2ae7c40a019c004385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4bfb664c0b8e93fa90d545e5d85e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af2700eb8725a4c59a47dc80ccfd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6b3cc41591aed4e8f7620a332f2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17170c3b255db2ebf19aee3aad1d0231389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d9c2c964a765f16d3650889d5c699390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34171dfe77c58c4afb4039d90ba8fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d8fda2331dfcb2298997cae221c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4c8a12c569913e9a2eb234f5e006393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642eb820a475a477c8e6ff21a0f446394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d8461b0ae3548038cba5e40b79cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c7c98ffe1ccc1fd5447bae3d401b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cd58bbb78dc996857a372c181a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671932e88bd78211f1fc5bc2b5fe5181398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b8083182498486d23827cacd2a86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b575329f32ddf95210cb4d2133373e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b52a3d9c5ce703a5b6ce80158b1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974822f704c7e9b2b2c303d7bc33a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790db0ed0f3ff309e3c3bd3af21e59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbba01dfef45fcc74722bb627fd028404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9e4bd905fc3d9d1237a214b4fe32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e19ae06d49a95fb828b8aaf90b1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410c6a7bdb5d35fcd7d6c3ef75fa773407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544e02ce49cd3124fa50232fa49759408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43125240b7bd3bb29428ef8e1ae5172409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8a786ace6388cb5a0352249164e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b6a9544b7a0460b00670d66c7e2f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc638f5dd71221cfec36eb007b2ba2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f96bddc6dcadb16737836d6c1f62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2104ed4e308355c8e8ca054e3c7a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1428eb18617af1cea4a258a424d36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03954014b6ff042551d31c7258d7b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e91f00540c17bfd088ac075f7088bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2b6e2c35bfdce117214cfcd8fd76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd77a3ffa7d8777e0e052868af1d94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800931cdcb4b4671db88106030867c04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8a0569a2cdcc7192b7eddc34215a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056a23e1a5143a0e1fc39968e9067c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf04ad20fcef508a6c5dea35bf21cdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d167cf5f9a8d2fe6ecdf0407b82d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d0f725b25c10c1c00c8457f781c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19bdea6f1cb8ca73529a581a139f07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d8e7a133cb0e5bff365252ce0efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72835311eaffa916fb635104956abafc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42af7df19088aa34745153760000d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0302144fc3111e3bcb36557a28851c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1738fde35b87c56419d75bac941f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985dbc50c9a5a7c6299da14ff2b3c85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c648729733a32ebb58d6b5ca4444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c5866723d9090fed14308db1e637e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2dc249de77b3082aee097d67dfba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727ced3a9730609bc6ba8a692de3c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8826882983feecd883b0b0d860aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d2a92ee2cbab98485c5949e34480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada7fb579e01413dc42173d847e04f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fb183322176eb1909f0c760e785c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71190b2a88534f9085705defcfa8d60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b517baa10b905aa5ff709024056d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e4fc99cfc31de1545c682f812ed8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141d7955d40d8f38eb97b341f3eff8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941506afdce72d0dea265dfce99d059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136ceddcd49a7dd4a53ce69c86abd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529214ac410758e0993fa29e34af28d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f065afa19a4c2d16ec053f559993d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef003ed4ca7b5cbf4cd27e133e9bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db41d6129fa2675385731f2b76ed9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37265d6fc5733b8b8bd374755903a9a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0363c2909d7ebf78df5d28946a0872452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4cd2683285ad93a92923f2c9d77b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4938b6447325e91a3c989804240bf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd1c1cfa7079fb45b73d846f4a0d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e357b2f1f0dee969a8a1cd78057f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a4a00e9f690154654cbbd583777f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e9994e1ddb2524e399692fd6dd6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4edaed42c962bd9bfc195f924c547459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8e5b3c4edb6b62686bb49a5c2d75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626543d8acb8e0f92795e98a39a1b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b5eee3ef4fd8249c59dbbaffd335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff6e081fd66508ea7c21b3d0fcbf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07331c6cd6d727a1af4d50542dc269464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd880384f11ecfae16f31371f1aa23b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6407ebbd64f29fb2590b5c802cf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bd37dffd4eb0412af4f8c7eea08b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146343279ad20ddc07348814b7bba612468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e11c34c5d233adc83ab485b27ef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23458e5a4488bf5cdab7dc41fa6d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfc4efd25c1481b54cddcff4dfb5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b7345dd78f5b4bda54ce15951d80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f31222c1b72e4a3eabc0e7aff0df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4711cdd4d2d17f7eb692e46e8dd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60ba83a5e681f14810a4f9e5b0670475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6fb890fb3c7b35f812bf7bf19425476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83425d278a55bb51fe78e69599ca62b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7761889eb5fda689b533e66fbbe81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed6dde4f04661c9c9b84da91a4b0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931203b9d1e787e1b4c0cde3be1c2f65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb110dfa60881c6ccdce9594d69ba7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d5d00a1580deb3bc614cc17bbebaa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5403fddbe51e7dca11fcac40b115e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6f0ca8ea385c6e6ad448db558dfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30f475bd9f6dfd79ec1bccd7f3c67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec8129b2589fe01a3fc79eb270f16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6705bf2191dafc35330623a5410b33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e29e7a5f39ca56ce44e5074cedd30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6076ed0a1003d08fb16ed9f7db264489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaefce5bb297e14737bb290e841ad97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3c72d68ccbfb682fbdf49884731a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74501f21f974d8d11a9638f355239761492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c27cffb80fd4a96e4599b995405c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce840af466c68f588bae0094fe4ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52320b8b4ce1be1e824340540bbd20b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88dca952906582bfe30f36996615cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12946f86c048c9ef58cf40cb4fa4d65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ecce1326e97495a298b56d5e369b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee838d0f8d36dac6918203ff1b6f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1e8f5e21579a14324f1443594dc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c783d952f9e6ffe21699953f8516b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859964bd89ed8f3b83f6a8a81eaf416b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1cf1552ea90d7d00eafb25f4c94b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4da4a964169fe5ceeedb7b467fff1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf803b15809b49e4d9b27be4e0d67c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b4b562327f26147a151a02fe3c55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa63c9688ae4b50948b67507056ae00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9484808113e1cdf03d8a1193eb8784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae364cb312a533c56fb8b8512414db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31fa5f8bd60a5e52c886559d0682c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd32908c0825f28eabbbea4adcacba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd00dc409e45d9c4120c7d847dc98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291826f0c944b928264b162f9aa7a8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801021d6bb79c0bae0bdfda85062850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a7825b530f6440054e9445d331c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094b42ac7c4cb535021e7314c16ea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef29e063689b789be39f85b6b71184517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd693435a9314ba5a2bdd8136c5048518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e331300d2c3abb4c45b773a29e9c9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3c9ea109bda812586a36e1415557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f669e168a084cd0dea8c1a75c7c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94371a38a7eef3cbcba05dbffbb02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74dabff5d2e6877194d0a537b0638d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41779e8483af30c31731fc3ebd1316524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c5da9304a61c6644bf1276630a05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb3d6a136b1c8f2865e8d17a3ff0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417863abc01fd739cd463dacc3028599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3945bf2a55c9d0e9168bd610366bb2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7304e3cb9bbc5686f2c0ae5190c3eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d6c79a7dd4b652096df60edf5c43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e746a1b512bf1ed451a3d7eb3d93df0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57cf2792dbbb43a4f479adff7a7834532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf189d05c7a7596fc72e5aaec0227533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0882b9d3348f2504d5404dd17d6be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a874c50be17362acb2c8c8655e7f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074707cc3089092d5a38251156f2429536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb75e387612727dddd396c5b749a25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dfd75c2393f220c94c897b79b16d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436eca147865b3423ccc7c9979da28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd5c8a7b42c870e5b72921bca42b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038cd8ae2d35b0d1da655f353d9822541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad4ca3fd237c405dae1db2d3f4bda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a91a3c2a83a4a4005df3b5d5b032e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96faa30212539c346a123751c4639544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfe1d4d246a73850abec6237cc2f4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b78f7ec385d801705424b34a2c1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6cd697fca5128e9be46f70b9844dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302e8b58b7b42820561890a13e6cf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9675484ba6961ceab90d6575e9d7b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e18de5948d133d0db41080936f15a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6132268324d50a721ddb858b91d822551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bf26b3001c7e5721dc04a37f6b59b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d950898eab306b1bacb7f357e83c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538439808cbdd50d2c1996dbf9a30fb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26e5e80dae7854d0c3f020cda260cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336feb4311752b25362d65c41f79e2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb79b9dce8edf046e81ab0a24b5e5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186c15454c167ed9076f27684ba8a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc0d0454656aaff9cd5431f19aa7a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9769d597fed4aec7bc5208339965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c143b6d01ebe953f21e1f93d2eee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027ee1e1506b9a7145ac0dc77d4286562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac796f204069bcfa946284a945b369f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2cac4af3f595dce0b499521cdedec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794fa4a01cb66c3b327e093c98c6f56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b207f1616b9e373dee61071e2efe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451591ca29dfa57ce951599a3148805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944bc61cbc688cb0c382d4ffdd65e8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea27717f8d2448f8fe8714a2d56ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f1d0892aa41e0d5bb77d5e82a932570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80bdffd1a310af9b8342ceeae8d4dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81546fc24b0530a1921ca6a0e91221572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d88e2f72c774947a1a1aebab9aaa8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9172ba0b7d909e30f0c11fec7f43f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17a3542862cc6f385ddb1e5098ce27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8be9b5455c844c13b3484cd83f46c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff2aa7362d9a897535c34a0a79be5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ce504a75f0a2a1b3c749b0b5a2b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aee02e17a4431387151c6f21a9a3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803002015f01d31e13f66460c30200a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d824140069342a0dbd22cae5759f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cb98fa2021857324abba78b15b26e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d91f589f28046950e774fb3ebfec5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31415886e6a43669d00f5c28487bc9c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c84af271dee915292d76a12cbbb33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe48f7dc6cc31582ce9973917d704586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4137e1939e083923de1437f8302fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178256953dd0004a1d3a89e721e209588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601cad90fb367c3048c9e8936770a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7bd594f3e7da708061bb229816baf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592276ba2ff8fcc59bfb7e909d516bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b646391370fbd66a166fdbb4b7653592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b820528373265f1ec77a44b68f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac63946969a527117d532612023e142594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635ab9609ed75687f78163bdcd0a90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c422a30c7a7202084b347a52f4690596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7040f0b2b557c58d76a2d3dedf10ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be428dc54825ba9b6b20c6c24ebc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c180496ddaf4aa7ca37af70640179599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ada61c0f3226373a2f242b8ab8dfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a203ff315c9ae233af784b018fd9fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc057e7e1fde583f0ebab031163d8d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c2723eed7659b8de322dcacf6bf2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103bcbc8cedb3190888568bbfc9653604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f78b7887395b9a87aa058432d1413605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d704923d9059407832eb83909257606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37afe4060f0b25ac7ff67cf108c22f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7a4d67961d9c320ff3a099f545e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b262994fa6b07dfb2692ec2e2d7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bfe255eacd8eabcef0f3b8ee9c425610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54289b12125e0a6d32ce129e4357fe0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b44e870edd8d53c37692e1a0301228612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618458cf7d5e842aca9f5a1995c4871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1eba5620ff7c50cdb92ce9d9da45d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf6e1520dfe591d60265045790e02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d66c275a995ba41b4e41cda2e633616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a42d2c0c1f4171ac0bc023691c0c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dff7a9c06168b2179d48fe48d9abf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72fa3394df902df79890f0aa12e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feedb809ea8c7486457b602d9f5f9a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549b2c8cfa13a8badefe106698c62bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93802870ccf262d4ba72062909463a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b78c199b3ed43c856a4a2e9b5533f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824f9917c7a4efb3754c3e2b6e3444f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f52b619d7349aa21b2b3d38774b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4e5db38d7673748c448d6724795ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d414f5dc93278b58678be806326ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2f0c4eb1d26d97975fb100012afd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342c0f8b0b3aff4a10be85380a579a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c575dc1e7839dec19e50f4b80dc892630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d682e4300db93d5c22d878ccbda9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced5859dda3e0db7b5de3201913cad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70345ffe03fb83db53348d317e36dc66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c55a400942e93f6770504ef5bfb019634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe0855fcb52c439cfaae9cd05205e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ec634aef4181698accfc7995426c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d45576b8c0e20c7d2054a941a526d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553151685e510dcea6250e53a4a13b1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2233b7dcd84582e2644ce168ceca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b491ccf850283df42b4cd2bc07152640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522dedf62b7ddc9ff29e06eb8b92b1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252798f83341241ad820da2ffaf87370642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78dbc7b589da278798df115fbff595643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe2017bc232f51a625f810be9a619644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ec88d987320dcf83a3a1e9ae32de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9b665541dbe231ff096a7c844046646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e89ae9a5d1176ab3e33116f80ab8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d797175ea154047b3f8cb55dedee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a27b780d8da54f846e71d5945c55d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7549c74168b7f74a5a6a4336278a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99caafae98b252508eecda94ed322bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042725896480ee9a18b556c58beb7b53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7bbd51413be331a7247669c0850a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188c7b58061e6e60366dabbc8e2452654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011f58a8d6b1b7e8f99423e3e15e47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9228ae3d7ca59a9280262ca2462c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584886f5fa91cc82d78652a572c11db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f48088e9208fd4458a6f39646197658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657efbf77a5582628af54728fb2ac04f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff819c6c807954b1723b5c96efb6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3157297e69be7f48ea3e8bc849a915661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275b2f677ef57942a22acc8288e9bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f979410b219cc78a3b8b0d0adb01e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180cd1a64594b18951b54a6e7291661664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb682e1b42c4511bd4adc1a617ec27f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14befedb7642e7573bc2aab739c1da2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0bb1212582591b9c3e0e0ec592022667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451543d6b32e51ff4a86453c39e4de2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70cefebd60537d9d9b316bd273bb12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7089e840269b1123d67d79fc01015670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d0d058645a2db14cbdce5861325d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd077647035b6d7a2f1764b08b2806672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290c88a76ad2818d4dfa2788c2821f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6e5d8a0c1125aac64ef2e14425f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3191e61855a83116bb7e7900de909c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a4be64218f1e67de8094ef970d0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb693788b18199d549faa714b5ebfd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce57216b7fb18edbe273775fdde38b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeea25f738ddaebf43073d859f6154679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a882b9f9cf91f9222753c80b26615680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f54a735de5a9de5a712d6555e455b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d4c08f3c15ee19c03aacedceeb8e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0aadbe0ac69844a3c28242d8a3cdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9647cfc47a9842fc5c89d001b0ba105684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e031554a78123d403f0826545e64ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd190453f2bbcd155b7bb552aed121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c0e2f7be52e5873c998c7d86f263687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023272e892bc929cc6f3928f3b8275688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de227408a65cf1d4f3c0245a999de6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0dac4eb0c4fe7d334afbeb1766b1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc4aabdaecb1205a7e813194daa3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5efc0660e80d784867ff90fce9d15b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cac14b25a36a197b3e4776d958240693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b1fa2308df354dac4b679ddde5356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d41edc9d81b1b8b2ad57d38b8a481695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c2806fb55e7fdc271e5ce747341b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7b130d4e382b18ee0f090d440e5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec930e03d594e261535b79c6c30a8a07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0207cd5ec93e0aee6f4d8c34eed0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4e86b3ccaf44efefd41a8f60cfec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddc6180154aeaabd43239fc4d2b03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb6aac3312b9e24c9ee6c1b52292b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c2b8745487faa76684ac8fa7053bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd686837bebe1ba731354cb62b1e5d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a54b2f99c731ef292a998c99cef0ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2d19f3048db973b1489631d1b1c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a1d6385f5636c3fd1c1b4cf9deb9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73ac52b2353a20504465ad59195bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf3e0910534bc997fa9d8d5e12968e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726082b94d2c40f2622d13b79c0cee3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ca7b09526896250c985648691590711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cfa0842562adf30153c694a958049712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c687b20ca08eeb4e3b4c9dbe0a7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b799a1def3bb0fce23ed244313e242714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc0cfdaacaa2676d64571780b4f3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac63a182efac8661df8e7687db612d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da2448b460f3ac033621b7d222201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544457113fef9df2afed41ec395b1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0563edd44729d357b79eb49a849f60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db3bae99d8cc48a2392aac67df2144720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7c0c6cbe9ad41b2b3ae5b9d780be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda8285967ff194907f9c3a7f37939d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959c6fed7ecdd3f475e22d6f4e787b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf179246770b5e971ca0a8e0ab4cb4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3b507ba977282a98d5e59ae4afec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318bcd5afb12caa8fa6ab11eaf0e615726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b118d9b676fbdd13ccb2c3320c1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e0adfc7046fe6c47a4fe6e08c520728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd94af25c33781f2fe923183e0a14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89345e2e0b584bf6b82013b723d94233730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a622ccf36859411b16e7b9093156d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68834b1d3474dbf97b5f2bc071b4a85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d896b43a612e1771fa1ded14536d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb91305646af61648c2ae6c18c9eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094186bb534554f3d921cd42cf69d5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3918b2289e77ead9206df40b134bd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184415cffe075509d02e65186f2432a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bba874bea8f817be8d8bca4e36c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f6b31ce2a44d778ac213f26351c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444888ba1c6dbbf44da39e86f75fe756740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5e01ae67c90c7cbaa868c852f679741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6860e4c5d50f5bad2bf7e4c78341b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd3b5e1d082553bda3cacdbc9b537743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c8bcdc23b658846f48d31e076df09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dd574450d1f77fea7722e88ed3f26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639fdf4e1de3c17bc283667d6baa942746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb36c325d80bb2f2010fc97aea5ca9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6be4bf0912c9313d3d29aa899c6a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be130ae7c5c517f1f0c6e83bf1e1f09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abedaffcde80998a66617bc2d6dfd76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099cf395211168fe80266f5e1253229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297d7c896410af25f14708dc5aa35f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8788497c5c156204323b15bcb4b87f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f15d9801f2df1a2cddbf831f9e19a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29cd998f29eafe443bc3dee9a6dc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b01e7c2055cf9a5a258667cb064a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015716f17f0aaa0229a2df337cae3a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ff0f6dd06ca562508b9eac39ff735758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb028449d83d2913b8e76271169ed3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>