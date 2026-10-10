--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7341dac8ef76889abea85358a17e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978febb0d0a995490965e3fe6b735f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5cd6b38be1fa44d7bdb3d4d7c2113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c672590606e62c2b1f30a9a5711efc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb04eeefbd0904c84726c83ad0ef8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d780f96ad75f3248e8a4126c3198b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1870e7fde35f1adb310bb155aaf5f857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5f10d6b9dfc046921d245316ca7618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca2d923464b95429920a41b3f7bbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d53b79abdb606b9c0b972f544ddc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eaca6b32186c7ee9ab5df345a6f5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b8040562a0cd1bd75e3f4d6e8d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec2ba378169385161f262177d9c54113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad15ed79b7da8139dd573d9c7a0b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef3b576551ff0d0911c5bab389ef715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a475c49c03f1e8239b9163cfd20e9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808149a07d5815f997f7a8f19e8ecb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c19ed6daa76800514b9bb2b339ac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff844ae30dd387f57da840788c898619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e61ef008f0c5166287b774420ac6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f66f5a604dcfa6b4e595b640422021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee52a8cdfe78d150fb9b14f9556b03522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955d1637100c7b81d1b6ed0c16983323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81b489a1a996534d1f050cdaf14f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615cef4dad338c5f5edb1b3be6af21e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628f05ffe64e151fa587a778c4d3e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37489e03cf4f0ca12a25fb0a9f4ff5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a07b48b2e0cd30019b1c25a6ee1f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f276d38cbe0870d34dfff437600942929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9453424de327eb7cac244300bfa41c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362da44283b40bacbdce1ce5be028b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12614f20bf15436d6b99b8502af68132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef04d0c29a7e504448aaa555cb168f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1586da6a65396cfff5c16900a30583834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb070473232472be131e2cf0891c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc351d6c1076f999999b46865af3016636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe006c90afe5b284f6d322612841cb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ccc663f6b08740f410e08e5d232138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c189cb73ad1451f89fd075327e93839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f0e20fcef89f90f880f21ef49e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c84058f470650abedba37b1a46a93e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbb954830651695a548759b21b8e9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb8a7ca514c46f46258a326d9570643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8107c9a2bfe3bfa95d6adb7d026ea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0100500d10b606a0f5f762945fc11d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680cd687ed7c965eb349ceb0f6917946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d172caf78d1f583048f14bfff0f5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb988651bfe4c5afee6203ed46841b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db10f6dbd8aa97cdb332c57352b41a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9e992380eac9bf95696e8114617d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0620de276d88d71c1e1e649e2dc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb94359d339959e8f238841a4824b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8a6e0cda6f06da51d887f173f68a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6615d367e7245c6d989aaa9af8d5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023ed6c458c90a132a33bc4eba2063455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b574e66e6c2e75a03f42f771c569456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369224182c58c8c60fcd283b570f9a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd486b02aea0d933534f78293afc5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d1ed17dd4d1f8e73ce926f02e8fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d22fa8beda7d6380387b3c9aa14660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba1f12592a511f32a5040c8e16737961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cec01bebbea4e3545dbf1e72653c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e2e4b0ec0c63b5d69c45a1bf687d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558d80c78a2c0c940bb70ae964337364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310ca8baaa7639c965c076c5a603d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e938873b6e554c3b8e1a4aa01055566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793817ea53de8600f802969ae1208bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0671cb291261670142175b07c40c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf473c9580aa18529c8077a8a569c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcee28176288afc1d6e8f5c0f0e9e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97afd6bff5bbb9871431eeb915a901471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6cc18646e68529aa3fe605a5076272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4064b453d2cd7774dc16176f50a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede1361d09e28b9ff136aeacae078d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0b37a40d25f38974d474ed9ebe4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65395b212ac7cae4e9d4ef32f7adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e8112465c5b6fbecae06c8bb103d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f01d15784152637946f51c519b7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb9310a115ab1c6abb3d3ba85472079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1a9538ee71cfb57fcf45f1aa6b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de532a6d01b08f806ab62903d782b5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4274bcf751ebbda299a0cda218142182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084299db47769821bdb7411467657b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c3278b1dd0f9ff2dc6d05705636e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851eeda2047f80a6b02f37ca781289485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493b48dd41e190d923d1f30ed1101a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1b3a376472cec951cea070bd7bb9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a26c9f8fed4275c0b42f9566a19a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc3cfa43aee3a2926c611be65e251f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a3f4cd2a74177726bc0633060c8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a9c278c089770eceb00c0335048c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ba258d7ee517034a42d9840a056c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faae9d5e5dd3d2c8cb58e22455825493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee1f7983eb902d951fd47dd30c841794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae651e5ac8b86cedacbbb611d44b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfe4f1d00ac61e2b78b2a31483de896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796ebade8358b82842649e15ef20bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8214b5853431d7e1f5974867dcaed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839a507b6063500b80cc1efbbcc4cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21838d2a87dc38570335b084fe992006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bcf986463d49367d07fcc58a04f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe92cc3b2c556c9661dc714794f932102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c393533ae4b54626f882c5d1c5475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056afb5ff93f2457527d029684291dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164cae693cf6aba9a4a29de0b6418e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ce2c32fd9ab4b7a6de2124427f91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5925c40bee4fc4def24a1944bece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb8f9da8986a76573a6d2dfd457f37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2152fef4997353be97c7525aab104109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261b709bb93f8d6fcfe1cf221c913d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9273c80d7c3888f57e541644812c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290bf4b9c6826a01ab6ffcc5412427112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b974d467d7d596039bdf1553402a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e77d642ff664f685f69407fb39f51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2356c673dd5a2ed652afbfb52d970115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90001df849d4dc8792051aa036139116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc24d5a4c94c780f36bfb30f0781061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394ccbbea998fa7156621a327c249c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345911b3e7d2d81c8cbd7d0f07075439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4983d6d479e68774dc85538f5f610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f43402f6246f7f1c4073f8b9eaac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93203e954b582a0ab0d178c2eaec31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955b278041a0f9d2a9e5186522213b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61d52608add779cb4a60e91ac3807124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9afc5860c324c4032d3c0b2bf361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d19c91ed9fd91cf446f1312cf1989a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc601ff59ee4bcd0d925c57b3f24c0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110948afc7b4a6e03c87b4ec4e628fd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38aedb990f527481c4b595b33467ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa1766e23f16d720c8f514ce80c867130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2cc4bfe62ee88aa877050262edbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d20e37fb73f233d09f8ca80adcb8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa87e4a3d8858ef0424a6faf0574f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585d91f447f2c228f9592090521a81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6084e9524b398cf66ce3be80b96cf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd127597829676bbdb02d298538452f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2e6353c4eaa3535299f97ce9afcc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c68c273e510fbdc37989f92154b4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09295e56d02a5f5f4186169ec4b983d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f377035a48ab1bf144af2e4bf501a3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ee54849e1f80b787a85c94b31363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784bb67e6118e382b42b59c46e2622b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e65ff8fea6b70415fc97483c5e3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456add202fea7d61b8443376d7cbf2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8309c61185cb237fe6decdca6c1b7c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8791c7dc68193cfd559cc50374634146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e001c02924e8c2e2996391dedc783e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e98857039696685ab56e7efa4e2d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f69a0bb1fadd55b2cb64711972e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cec00f88582267edc16cd72107231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1df53a4a7f053d908c440719f140e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727113f3c4e837d55a09da2d4055363152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b90b634632f082f2f2537aeccabb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9c1494876e35599202626622e1ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec37e6f2f6abb5a09a142edaa508b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70cd9634d7f27696c290eab75e9406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c9a920f3321f77b1db94a47759ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f42e2a01ccc164789483cd1e8c6b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb87ee128dc91d75a97d6335805870159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7f77b658d81a309afa4d487552b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526737d1aebf7845e70ade4664984aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7fad1b96f20e99b957621459e83ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718bfb0720edca0f2d2ed899dd5929163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d740e844c437d5d05b2b7cb14340c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3c0da120b8171a93ee931217ef9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541c95530308ce86a635092224cb35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca1418cb3b7f6afc9373de6186f2a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2b34e649ec91fd13756a420f9e09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94ac56f0936da026ec7093965ab93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee06a5e653b567d3a56482704c7c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25399e6585bce5d40d8a35e32e74f399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b855e7fd20109d29da7ab9da1fa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2637e1c24ef80105582b9bb34cd731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3a8682a8d6d5555a5195d110148a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c95f43221231dc3b74b9a05c18853175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc6a4b44f6fe4320788541b09e14e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b07abb48c3921bce0df9251397afa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8917fd499d514a66824f40dd864f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7ef0934542a4208c494b0c4d1f4eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423815a779dd326dff48b3bf5ad4f34c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9fc8c26c5afbb788490f2945ca305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374880ac30e349643881c1bf136e3a77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4bddbae7e43756c779b3370e15144183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d72e0fd1b020e4554f79ea404f81d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6eb31b9dc618ec861ba25ec41eacd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a93f556daff31738cda17e1e6c46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac839db9d6ef22c4aeaf8ed296032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422de137f49d1651e8de83fddb3b3a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689807468e55ae97636664cfca0a4b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea722a83f8ddfb3421b184b7fc95efd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141565116aedb5f5ebf6330be48e4186191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3dd1e3d377415380c5a8d04aa179192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7323a683dbb0153180696bd5c547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57d2c3af8159b8c27a057c41fe0df4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f1cebf936d398817795e03a89157195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2161e5ee3c57ccf8643f09b198968196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca7fb1027b0e6e85bf1264c2e403b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8d1a0ed6c3f134b225deb9d1d92e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e8331e3773000706d9351aa696b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863deeaf7bf1bf5007d2167857209bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbf8b2ea3bdaa9d1b7bd03bf76c5f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980225e5469631e68dc38f178a4048c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bac59f6929323c6142b02db962a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a65bab028c14306195097fee28bb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc2bc0699f2c77f8c8741b9795858205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8c96a60a70123729791b7d792d94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d7d403e7d5410f972113728384fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d91f9d97a6c88b009f0b3e58ee48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ca3a9059e8a8316ecf5d2c045e6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848af1d1a187e3c21dc28f6b8d7e14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9883eb4a256e5b82b3b612fe8ed594211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab8a13ff5e518814fe6c92bd1a6c40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f9ceb705088cb1f0e4ad83cb1ece213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ae98b5de674ea3df329380fe1867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc6377c0f71ba309152137737da17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970750a120ae386531bd67c4c73c7318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c41d341c7b8a88ed4c150582c035b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1bf375ab8e690918ec94c5dc81af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6c97f2da5c6fe74b7bf49b1cf99a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def7e80982093db71da1f5a50bdcc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7080734a3993121341c83be8a205e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3903a19f72f28d8b29849632329d5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e497654141aae0a3b299b47e9699f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776a67d8a21e773eca4e8a453f3197c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548231113d79c0412c2a8d636eb79f8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86c80f6ca7ff04f08ba6ddb7604de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2854d1f3a090abcd665d8f5eb66fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5022bf6b6e278ee2a7c0980571635f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff906f3818354c53c9cf153b4a5207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0b8b5095dfe159fe4d2b60ad955c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1488379fa5c7994c56b0555afc7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c42fff63f24a1f9dfeb19a98a001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7face97ab11e7855c86142013f638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea536ded4d968d7f4f7d36f2d07ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a16a8634cb57a376955d579845dc1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477faefec764d926933b79fc61f44d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ed44959f4a0936dad33f13a6a781237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329e59dc15b67533cd5d5e02090798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c6ab9a7d0d48a4f9683a1f82574c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8fc69954657805d9c50ee1ce3d4c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f125291790c02798f04bcb3183dc36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09b5ffb8be8ce62c7fc146f149088242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8151e765f3beb45a152f8e060f4a623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6dd58139f2793e670c65c87677ca9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9c93bbd5fdd584f21b8bdb6cd270245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2062ec6e6cf050f13c86cfeaeea2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477732831de059ddd44d81be003fbbc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336dbaa5b8d544663b98db7391f173248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479da4dd0e0718c6317d71df5270e06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c7c06540ca11a4e0aacdf13bfc29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30a86f4c4f83b8cd4b95359cd14e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a69fe8e768254d37cc68794751b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263412a5eb729c068f022f909db9e50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9eb9a8a197ffd7208e58c109591eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1d25c770eb6775388eea2276f664255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a1aed21c77cb68696c966b54e7650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27e30ff32e4119a96de2164e47a892257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f58846ca6c6a553b4d2546ac6330258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb7d656a94b4fa375a891bed4af3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2c51b4e84ddf55ce4983fc5abf518260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8529e94ee0396970ee8aaf9b846e3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114627e0b544ed6d6991ae9d2de625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe014ad908c85600205ad451011e89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c003a6c8a19505be4e323d85d38348264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f482a502f4c53fff2e85a003eb8266265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc8c2bab2e8fe3cbdc7e68b4520eea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f24e559ce37264edc388d579747b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844f2c1dd3e02e4ee3132cef711347f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb725a58d6115fbcbe5c2454a6c26c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353987f2d6d599782ca46ad1b4cf9755270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e6df699cef616e84b8d7168b6c2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c34b6dc2dc5697aec84fa57d20798272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943c50fc65ba51b0918ec0055750a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840a60645c22b4a69b588755955c36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb7a1129e750e61fecadc42247c13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b4d39773396c0a1509c63617ec52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc15fd22a7306e57c4bd4c382e980277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad08b9f01a31dd645be201a5a2a14f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5379c6f636ed2ec7a37ae28c9cc42c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be856605db3554ac617490372289f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf814bd578a0e20625b372862af2810281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf912e01ce5dde23943df495d2e416d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0638526e2e4bbb82d254cf5666ee9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082745b8b949116f7613debcab5171284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d12cf13c77e1f543a1601e2a912a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bba70fb8053b9a64fd8bb68f9cfb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ad679f630f87a415bec2b224817d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d75e2b7bb720b798fa94b4c3190b3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9efcd69426e7465020314a3bdc795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad2568df3d046334956819eab7f06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063adb36e343805c8bd52f4c32ddc8be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f77ab2504dfe8537fa8b181d37737e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f057d02bf67e10d10d6476cd9d0e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d8d6b94feee6fe9a58229d94b0c19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b4863bc6f549512cac3dec2ee946295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ceb159553b139dfa3309d5e7d0ee7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871b631c8c5f253be34ee7ee9f6fba1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba56b3b9da2d4195d65996a5ae588b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c894b59d800fb82294ec03ca4e93ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afc2d217b0e0361590ce8386580bfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea846bb513fd30fa00e88be40235663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e64e32d4d6c8dbabe9fbc7973541302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa4baaab76c3ab91116cdd21581f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3eefcea093bfb6e30af72eaf5b5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b22084b7405bbff4d6943b69fe6a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde97a89adf8000bb9c151f41cc5c63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ecc9b50c97e6055dcfcea7f8ce727307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2672a8c55f7f182564a9f899123d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a5193f543ceb9257d3031652a991309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ea064c27295559d368830a73b026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851847ba841785e886ffcc56a89325d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baf14e30b41670b030eb48ea908c27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138b80c51800ae51f8d3b8dff25266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac79f2712424e504eaaced6d121777314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da445ffadf24ba4376b3f0b3a740cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55c86ef0d4460cb6cedd41281704d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c47a5aba1d3e8ee3dd47ff21aeff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ae6846820d5db0de007332f229cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce6d8335674bdd1745a16e4ef7d2fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5df863f27edb5663739cf7dc54127320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5d2648463a5e679f65672c2cc870d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4b6c44254be1c30aa0c655237060322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c533ff9b64349c8f405ea5a3d38f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca673639770ce35a2b822ae99faab01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f244c21df44fad11abdb8b593e816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e642a286d186d8ea5bdf5371c63b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30459fb0db2002ab6306762724e530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a9fb0241668ef5300c9b2e989a9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95587933415479ba9cd6124b2e311895329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb5039a9c5fb4b5e7eab08f0dcc64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2034aa921c0eea3987c324b27d6f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61845fcd32c3e42dad4824300454e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55032ba25ba5a82752304bdc0f76a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64818120ddc47f7f5c189a85105ac88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3119f3b7dc3ea547ca4590fcb287335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7be6c9ff760f19a2e49bc516d0fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a14cb3e4a1f3d15473f0f8155c9e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4865a823d7d2db3d0b6299973957d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3908ec20668027336acd703a479d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97670b76769e95329059e23d03bab3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5d2619e5a1dfd6dbe1fca8bed4cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb04ee8e9d0d5f706a08366dc3c639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6e50b50c42dd1ba99ea9217cb135343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221771ef73b35d84d3ac87319a871d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec263388d0af101db742fdd4263868345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd25bb4a91db688fc31598711bd5c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0909b3bc10c86efc498b72cb95ee8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe47730c316d64ec68e631246e6c96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668da37edf5e9d9736e71a03c3d9b31f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806479f64bc61478cc6ef09e6da17e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4795f143d1f33fa3d22591f788f2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d2068a9f06b535cd43ba9d339778a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e688dce04d3e32a137d852cf94783353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e7891744d63130706c75451c43ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e73d6534fa030666bc1e9a691e137355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29d4c8081da1b1d6527470960d5579356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6701c9aad6cb7bff995d4f6de0e3bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826b371bd4bf4612c16d5ccc81e57ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a43abce981d5d9d0a062c76c75347359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fec510985ed86b57e4a8d34103ecc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b9a24d75ce372da94b641bc34a23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596535b2a6f74ead9c46570a405a200362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88fb80a77fad8da174f8f9210e69c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f90042aae4e9ead1354764fe791bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399746ed8082372c9f858cde9b6c105a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cafcccf6a8f0e16440e3e5f91e050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5a6ba19c355ec7e4c88989890f13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138acc6ee4eff7f0ee173b69aa546bd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f388e775ef9338a69e36b8d6fa0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf97639d690159fdf51f6e7793fbd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a16a7c1656c4470531d7eacdc5d88b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c4b704f2a13dadded070f0f1a843372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec74e6fa91bd7c9e03b3a4c41340f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc591f9b7eda2b4b76936d418e8c2c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bd8dd2f755e8940eac9e3efabe54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f9f0da36afd7ac2ae0240a3a1e0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9a8761d6efc544b7bb2d1f899a37b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d491b27b5aa5d8dbce23a0471f270378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ed7af8b0c1df5780e92315bd3724379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72815085f4a56dc1b0859069700827380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ae030b2f8deea25a9a55d28536c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcddebb7f5fa62f92fd90089c2da2a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27faeeeab1b56ae243c8a05b4208b0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329eddab5a1abf6c2009529994a79d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded46be9534b2ea546c107e75f54877385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062642aa5b5deabe0ae3de7cb2d49ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b160d1d4386828ce3878be64bf3e46b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fbfbcb76c599ebe364b07d047334a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035940354467ffd6d671b38ff1650c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94853787e8786e3b952ed600c43a9ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bc2e740f8235406e8502c698dd0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c7a5e4b2ecebe0a9d2f31c6fe39a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34bac209fbe7d204a574fc875f7fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c24f73b89e8884b1c51b1427d6de6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7349b5b0a493e766ca8cee045f221b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb681ab56a00c906afa2064de56cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce23c531405253e8678fc25dcb1cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b40f2d5c4e804abb1dbee25b3d1c7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebfbedf930caf0983230724add000f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e46b89b79295c225c78421aaad4fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba0cf69cb213f3ded5d8e9b787915401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f024bf64c018c41dced1b3ea287d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb957302275ebdae611b5a200863d20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaec02c969da85e0a18b4f3b4ea73e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70d3a4451d8b5b9d77f01815328d80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0708bd4ff75d8ea73f2450ff3b349406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e0c679259003e6f6ccb3a45f06cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070242a07090b0eb0ef25f0e3b0b330408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429ee867bbe0a09e9cb8eccefc6fa8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73795e620b6d97a99a6db846f34fc6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963f25fb64ea486ad9b99766128a2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf2a6fbb7ff6b559394aee50d14ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d642f6791aea75ca0667838e8b32e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dccc7cfbaad0f1cb851806f39bf5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242102ea5e08ac6d28ac224f7177781415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fe4a8e9f1aa8f182e7c3809e6c3ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ac217065730df387468f0fdcaee9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18807cffcbfbaa2516fb27db83e0389418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22df75a81bafc63e23272e082d01e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d506333122c99015a2c09e7ca89f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81cfe7ca68a3d90f1900f8849b891421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d1dac6bc89e7a574c0db4b323efa8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6e6bff2206b4fa6536e8f76bbd08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ca8e8e77d1ee147d5c072e3c60d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09aff73b0001a131048c19d0c68d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4468feaa2b53c63ed35ff10be0a994426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43dc86d40049ca99a91894564db86a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee9076aebe00363ae87dc86597ad3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24117acb87a83bf79a27b4fd14419bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887402d6fe9d0a1f0df3000b8be3506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d18949e12d87a1d0a5850dc375f17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a9496b2fa52aa7d9c71ed67db2c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606edfc24cb6836da99b37a2b6e31a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342f194784f98c0e41d8755f6187f21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebecd0275e3a43887bde5831a07ad0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1cdf90a76fd28c53dc9d7cf84b9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade0a3fd5da50eb2c6aa9db27248c25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e044cc6c0eb3782e59380ac71e6e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e5177a60215f89b5aeb1c1b8e4260439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb48629714f5d04a914e3383adf4f33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d66318f074e38b0b404b7464b3ed56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cf327aded9ed83411779016ca8b60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e679acaad207c0ce8f6960941c23ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82597b5aa9374ec6aba27b51fbac77ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a845f75475f4a48af04d9794e18422445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fb0d61c46823bf6978254fd14a7a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30276650394e48097bad4725ce2c173b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d74f530f22853ef52f2406dbc031d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213dec1b41ae36d1891af71692e92bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f20d066d73c88710a6abc61364144450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e42910f5c98d2d90cfb4646a6341e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5ca5a282a51ccdc8da3d17e72bfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e85a207689c49ef759fca08eb9067453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4bce429c79466aa4af40978de6786454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b452b4c9faf58470b60956c66f8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0a4d03097d4eb03fb271298b93c82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca179412910dcd6213c6ae920dcf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161675c66cada0dfc7353d5c3e218644458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac8c0f68135cc2aaa8c118aabc3acf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4efd0213932fe18538dcbd974b0896460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39700ddfde6ce1574eb4a85df4ec2088461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540446337e578d0c0b1cfd00840d5a0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6effd298949696be9c6c69c6de2c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fc5b1da08652294b5cdb0608d6c8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69904171790d69ece0f6fdf130560a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab94ba0df75c06c50c0ab2591cf7e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a40a71d96ec00cdbf869055bc3c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee413e90e2570044dd3ff454e239550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ccfbd1a8797050cc9df1a7cdaecb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e632072afe4af9f39b1a426a99562f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3203a813afc9b8e3ae1c76584d115f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc47db4d5dc6765c280c15aced38e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f0af99b6847f85ee313799f09988473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb4ee7347f75f7d61a8881fa87980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a8ad24762c1766064f186f175eea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d848923ea5d3c550a78635e854bdbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6aa9b5a352f1dbc506ab9366e54c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859964c078178fc3642a124aa6f4dffd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0078760791e9c2223583a78ca704ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3cbcbecbfcc180ecb44111e5ad1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61e6b0f9363378ffadda01ea661d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b700c50c5439866692ca5d79b09667482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996304cdbbabc534ce4d34e010fa0e21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4db6a6bdea30e09d506b537f9c0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0571b7eb8d59764fb0ddbcb75eae295485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab964941184a03aa50f5516e85e6bf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a01d28d2435eef2a6396ad669a07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb97a264b9c40f4bd964a789f0eca9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e903a2259c60046e368ef2dbd3ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d91cf0a6567588c841fffca576610490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff61b189e3da6e6b67baea8dab51a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207e9f367db146498083a04bea818b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504787392423afa526d87827fdd88fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247ba8308446bea8d0d73c1c165fb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f9a987110b513f36618df17d86426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec01887f4b9574195260cc6b8546c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2722f48f8cff9ae255207644842e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233afb6c431c4b0c6f1ab89a7d802dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8047de56347766976c75e9f03407b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae2620d8bf2ca6221c14076223019500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61bf68100373770b9ab1b1f8a05f07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a75cf6e1ad649769c2c4265708815502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059497ef46e9fcc33f90be549811b052503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc111438fa8d9cadfcce71b4fef249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295b49c2c61a1bd0b182ce38a721e28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e09f5d702ff1eb471757759c5dbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cbfb6fc0d67c8c81ae172a45019a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff5c20c997b331699082a7270d739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696fc100b41094297c8e4a6da4162c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee270c896892f8687541c0224746f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d81535ff086ff106188b3727953c2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c57034395928e77c8e083aa37f6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe896e9c4672fd2b01363af28d5369513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3042b4886c09ee4d108cd488001fd9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca95d456029314924c435da11eb1e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098963549f1e0669663f038c33ac66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4265c8808c14393bc17516f0668ba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a180cbad999be1ed4c329ee3ec759518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241f4c1f764b6b6632fb8bf909d83b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfbe44bb27ed48f818f65025f41168520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4abdc7355378934cdcab93bd1b322521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f4d562111a01bd2d19cad4bf8d8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d111c65477eb42efe1dba1952d6aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed85bf27c1bc130e8447ad25cda0e92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e3d7e7479e741919733e7c0057af7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2981764803e02ddcaccece7ebe19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6b9c3bf271dd29f57a9be9515efc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108135ab89f955ca9a91a9c4a3176581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d5d483df7629ef025bc7894a2efe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781e6ef466c107a3d031c4761be3d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1d96740b6248d8d13c2192b05e18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8250aa2ef16d2741144dc58895e260532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c5e212177573709c0c96829a4e88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b54a044f546eb74353a6b9e24514534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6f72f6e2241957359a521ab5d3da1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf6915c4e7d2a4059f81f6e8ba0d6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e1045bd8d80bbe0a09d596d12013a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0572d703dec48338fd0603677124b35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71228b8850ef2807a6d680264f1ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cb37d0bc2d5997d99094cd1559d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ddddc0c456720532b36384f60ea11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92eb9f71808502f0e36750b1a59bbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087d4860d9667197ef1f2435c34eda9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff0c8c2621c321d8c7360870410a13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ced0f3f64c6c37553f49271350772f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55677a723d1afabbeb2a0073a6a476e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb27dcb6c5b8851d26b04540bd1ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25412d16dda4a7a8d1a8b259bc3f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d320666d665c933751c695ee88ce9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883005e00dbec42da2a0080cf108e78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbea476742d55bad58a29e14b3d43b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655fbb2a8cfbaf15b9c6b406bf9f9b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d74ef2038decbe41566e4fead05ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232594979818799aea53c56fc4e774b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf216668cce4b3c419c6b8f9b47ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe7a0f68363426f01479777a829a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81955dd809d0f29db96f6ac40f877b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb21d1880b75658cca51f6b747a35fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f771f0a5821785a5419112444346b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b4d3664253d97543713b4c1b1538560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c9fbe662817abb2dee6d4a4c4c00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9953f53199d3f2dc579593fcb32fd2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85dc67de355defc0cdbdb782d94f47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7796c2166742f52942d420f19686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f59f6e53c7ed62c9d70f2f7cc0e58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da46d10c3cfe45321660429bf6c06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa42dca101848b97bdb3750e68298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cfefe42748b4b1cbbe263b879db0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8feb6db3117c2ae720d467baeaecc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d632df150dee31767932d73331149d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d952566f3df46ffe6bec43552cf76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f4bc2f6db029416304b5f3d44bc4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98698b4223fc0a3c7b144f93dd4d1b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a8d1e6117968e1da8f7193fce1b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2061713d1d44a8cb20d7d7085ff3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03059fc7a5a0f07fbba513ffa658eb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f201c7f671f7d141088ab95a3a5c1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4463f9e5a8bae1eac96ba582cd641e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20d0e560222597985a7fc4408125d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438dba9aa89fc2da1fcb97b0b57f1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771098c70f02804352af972bc9fb83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2ca7fe22213099d8a3e3ba5e740c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efc9eaf22d1a506f1d10182f0307c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f62a9c9c45ee44877ef30fc23fff7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba09bb15446c16fd2fecf7fe7b35c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0349400be2373ecd85d57d9be7ed79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb0664c901da00d6b0113d9eb9bdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3edcb3e241146ea6de2793498825c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd8fb7861b48dda57743301759862d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf77c67042ec13afc334e0a545f2ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd394d6db65ed258f9b6d9f67e85a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c99879a39c531644265dfa6560e63e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b01800250032b4894933d1413c9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193fc256a8dd0fc5cff1ef74147c23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc45e0394dd0ac3e184c2a5a3df05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe84c00dc1a9cc7bc97c7175aa863c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3310a9590165b803caf708499c8b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50dab34f6e4c7837c4ef8be6d8602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048e3a653dd6bf8126004f62c11e10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75453ff81a3b90d4403df52581e7286d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916857c9f6fe8b1c7792813f8cf88cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543e3fea46fcb708dae36db34b4867602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0775b54570e53ca7e3c3807f03ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85c6a7800d8a016aa11047bf526a46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db236b92d1cb8edb639042fe49109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9905b5d517bdbb7367fc54d0168c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014579e120a43f5d76570de37a040408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899a0a516c393b2cab30227347fb16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff1d327a0f2a1e3c28b1c555aa8e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de572c10dccf0e0b3e77b661cf0994610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e176c13cc03bc3f2b31cb4ea3ff92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a81f59c4d3107af6c323a077d1589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4827921a84ffb50e65756ebf514540613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e394ff12cd3d4d36d7b92d452d085614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b2119e2d0813a8dd5f7c62924116615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84c9415bc7e4fa87a219c4f36980c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c282064e325f552ee8645eb4d7e4e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d3f2b7e14ae606520699423a9aed4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f00f1a9e202dd046b3080c52a2484619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57b19eb1f66de6b04045a2a088530620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716e0611e8a71646abb996700e7014621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7cfd4428ee846e4649863be5c69a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ec5fb4b5fcd4ec44915c476e6b19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c74a8a977229c26d4100d8a38bca4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1a02af7490cd0849287884a4f9e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e57cc0c21937f0ef6d3afafc07444626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b579459fb0fd3a1eee3d93d992bc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f3d79ed3bf17f74932eec19db88f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78a7db0d21bc68279196db92beba66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df456f0598c513cbd87b81b89275ded630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fa2a1ea8231688aed879e86658046631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d904c8e200a77d806f282700dc4a0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e12b6814ef3e9dc9b513b9500ca9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3033de9e2a1fbda3f43fc1db3905473634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ec61f2fb301b46af51f7baa59ebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b266e17602e5a58b4a0af854e9f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa82b0153c157c889bfa3ddb3b31e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ad105cf50fc8b0f6c6c5f7b22852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4db0882dcba737708d5b3602d512639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e40216a1652b2c8d8a08be9676ff2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff94f10bc0bf729fcefca5a6bee83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629dbf7bc276404adcbffa43ce53b1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a2afa1e14e7d60a544601947f3c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb535f5aad5ddf36232bc3553e45bdd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a7906e0fca472cbdc1cfbb9d74f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df31eaac487796b2d36c1ba2e5297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ef69a4434eca64156abe3c8f1a4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049489e545ac92df3bba1a303df425d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2a27ed8827926705c18e46e636018649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ebb601f4c33c7c44b72991bb40d32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f52d4122f44d53aad0803219994df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f6a76dd4c2163bb25b610b5b757e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b96e48aac31b33332b0d27f2ff58b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca979bab189746cb244d9ae5a8eb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36fecab05a6da110eb2256e40e5230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc6a7e41b6c7cd2b2d26b7ae8f3365656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96a06e9c8b7a0811b9cc31461c144657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3f8253b2fadf8bc67a1c3d6f2a26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb734f701b1978faeb8b57c0a09a46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb4bc3b562366c334b7e6d35884ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5611dc8206db0b75f6b0f47bf5f36a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a467d755399fa49488c724972d290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c8b1f3e61eda5e36ae6ac73dbfd08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75210e2392e6b539cf45e279e0605664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb261fe776e26a8af04c862f426d585665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4906054a4c0ddf8b8fa5252a51b4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982cf59e590820d3af7c65d99c345c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad28871268d5f67d07273adc50d79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2930a0281c103a0e1a37e36daacdf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d0b12621a4a32d1412a1d96c601a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08fde246214bd01530ddc49aa09e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f97b583d45586b3ffb63a647f578ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad1c2a6735fa031185341f152ef75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72a54620b6675d96abc4c2ebb4d6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c396a7913dcb2693e8387ed44580ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20248a68f0dd1d694a8d71d61b6441676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74156a2974bded76c45ad02bcb9380677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a36cc0c2df8d866c4e168f360cf1c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c80e764b3f7f15fac4fdae9806b55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67a5debb98d3f2225a395f7b14947680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b18ac362e9b7fa043eb7400b7d6df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344a7150f190200e46f2802c04d0979682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a33bf2b25dea114f8b32dd073b9e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99be182fca6e98d90a08c078849e4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8293298d751f25b48c91ddc46681685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c77cf25c383dcc55bbd12a5be060c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fc72fe906b79a206df03b7acf073e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419d335715c398a816c6a182be7b33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b512e6cf665038a5f096d5a42ac92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001507edaac9a7dc1307018852438ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f469b38ba59a5bc44bf791e312d7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c57fcd774d6ec7eea5fe2bb3a505f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b029506957cf1ca06a72b22274cc99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12785810d75859e9e3ad7c31a523a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e9f4a319af0185c80376ff624023b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77618ac213e447c149502b0c0be95ffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a903acda8ce80015041c71070a3b552697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527effcfbf2e7ea67f0a6c9915c446ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d8043d2bff8128bd25cc1fc65e72c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa346ee77b92792147e8eef1385c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad24317e2be646376f6862be44e346701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e46aa937f82aeb661f9e6f949215702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0264d45828fcff267efecdb6ab97d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504f19472add20e9dd78634b3af0ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa1684c8b8037289f9d8b9ee70b16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75ae970cbc1fd8aaad0d1c2b81d36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a7c9f6f5e15daa8cb8f5f5f6dbda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddbb65f7162668dd27cf9ce38e5b84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49c56d1d75c261c9678b55a8a0ff2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f89e33f639f37dbc753ef8a44c37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10c91bc75cf1ef6169e22988ab7835711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a987c6a2a697d3e0246c82236bd67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290f66a141784db4d9315f152287824713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98852e1fbfb9f3bb4d9f7fd22de44a63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ed5c405d7715aa5de5499bbd1485715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae3517ea12402f5e4b3f3472304607716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c77abd6cdeee13c1b780eca0ef0f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbb366754a0a6aa2e92021b5225a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a892cf283d98baf33ed37317adde1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba94e51164d6c8e7406422ddb57d0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e502e504275d975912344fd70c05d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53be3db947952899aed39d8ce090d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d26d0579ab46e05b4376720b0197723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e988cfeab020643d1866324876f25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0f4112f5e4547ac443c15a7a554f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e76979fc63224b27bc7c8292d7588726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a631e51836084fea8231f7f70c34d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e16194685b2cfe8481d512ce4dbd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa29af18412ad68ff0678fdc77b006c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b8b2a632f64eae93d148c905adcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070348aecebb33e57867b0bc7ea671b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507c25ec9d9200602b7480ffcfa7527732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733301f03de6d05826788cd0928a812733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bcd8bdf60259719fcd3a910768017734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27054d80c654cbd36911b5b0abe15414735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c41c6878b3fca844b4a6cb9d487cb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7e0e953ec9d3bf247ca627a81d23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f0633503029be7a041591d14c296738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17e05b135799b29f57721215fc907739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba051437a75abde14f5cf61bcb0586d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e994fe4e5cdbb90fd36f3d3574dadf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa704d0d0892806a5a16cff0e24c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be4a0ef47b755cdcaebf5a6e373c88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e59e4e23556b6d9efbec52e1bf8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb105b73375ae450b264c1a37fe0e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d19ff35c21927af9fcfa60afb9c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902b08f498443a1f9c2d8edbc5776b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0f794397793c304ef80ac21f6da8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a1e9bc33fd70fd14747e2d6d8ad2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952864d08049e811e38d30728ba3c3fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccd7d7eb54c2cea87197619b086c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072429290337b8b6304f6ef705c4e545752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273065052effd7a6123bf2e73d7f0a66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192fdebbb9d481206964e3724339f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8656f084dc6e66051234bb5d35329755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9561730264be13c177ab79dc90bde9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb5068210801280ea1755493d5e3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf3baae4294458a4c1b5af66ff469758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08206b2c608bcec67e371459c959423759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038282da4e63d05ea0a4151feecbe541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0764d65b1be6c89ce3f86ac9a4d1e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751576e624439dc8b066ba030a29d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70576cc19949b2ea68299c61216de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead2d5fc03bb221398615f5b64b33bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c91adb870872d652a8b841688c8f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd68b868510045e7f782bf01f066887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bedf0c4ac4304e1ca365f5e87315878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cfc79d2a5905da314ec0dcce644949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7881e53a6275161ee2aedbe76e6ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bafaf3fab9b1c5b0222a7f3b0f6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9092296e94d7f8c896fd98b2f99b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf6dec1f8f5a0dcd6ca8135c01ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaa5a1d5a0ace25aba09c8c4d19c0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd06935bc924e5ecae887e7389313315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a846df6c32b2dce4222e1f6afa5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a509417a7f677b7e52af9dd1ed251b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840397c0ae13707918e1e0f6d17c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e03ce106c748822151b41e0903bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d1419e7fc730b5d5860980f3407920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0c1bdbe434657e6d7caad2e54a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b48413c5c8916142faafbfd95f98f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac05899a7a1bfe67af49243ef7fdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc11e6ab686eb5712f92bbb6d5d7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0616c1b96d668d3781c2bbe527d3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b81400185b6e4a9dbf808792bb9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1f11dba0a10d525d15273e60fc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950565856a7931a695904411c8ac8ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78e0377668d4d1292a309ae8faf5f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7a8e7b27752395422a10e58e7ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb50fec5535544a508a4438c175cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67c024926b63392f887c2d96b232432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3498f5c45004ae62d2d60816788a61933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c16985e4451d92d1ac37fc83088c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2c3c1d6be03968a959b1da7771d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5a76be177641fe1949ea3c9a2ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb7a92fd27cc1977bfaf583a33b4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e10e7831174909108a578b73096f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593b044ee271e176db4bd8eb40b952939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea39948edbcea3fde7668d3199b9a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d49620f11a6b504d087905e07edd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a469e58d044a150ccbe941a681b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e77072eff2853906279de1b834a27443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404ce90df5e7859d0526e680bf67a9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b72fd05861b582a83a7d7d5bb947245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c734c465bf87d96cc6d895c152111346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a111e1f8a1290f04837f03439c7d5c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e82f6d87ea4c92452b05f56f9057f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733980c41e5d41d5275f898b64bf4cad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ad67b175879a9f64d108e2fcb27e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28297294c4ca383953d08f1cb9e2d9da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295599e5e67a033048f2a1371ef2834152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a52ae125e8ab2a999599a8da2635053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a16159c464eb1eccf1a55206978854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bdbf37027774a97a7f9f90d84488b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87374c94c7b15cb3106d42ac1fb527c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838318d39bd6bb89c5c97661f054ddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23de310607ab078811a1eb2394a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565dcf0e247b43e56bab4b16a401c8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713bd2f4a20d457df10b5f28433fc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028301a68ef4e94ecf8efd5988d8c2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d503808655811ec201d9db4c509e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25fdb4c691b0788728197653ac7a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689aecb3d7d56541d56b58b1e1966f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9125ab3bf6aaaaf918b3c93a07078565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688b3b1b4f49704f2e60d71c2cb36a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16cfde6e06f14335fb166d1b07d1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95688dfc793f5123eb784f372b61c4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b1902c53b7ae78f5b05e508e8e42969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b44bfa018045ebc8fe45783ea4f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7427eeb11f2495c87c85438882674e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa248918110a8074ad09b0e1f68a3c6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7e8796df92d9547eaecd5f25eced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4990702ec15bdbbd852dc4cdcdda0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a96843f5e42d750d9790dd76dec69375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe7e5eccc1749afcf6abe3e52bd3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f119ffce15b45e30c1e7f3293006c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b788623df5290c926e2fb390998cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ed7e8433e70679c0591f3fa541d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbecca68b52e1f8b091c48a2a1e093e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad811c4548ca69b22d0c3b6b0d60b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fbbed784170753cab910148f6204882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94445944492de11421267f5ab11fcb1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056677eb8e056faef757f9f5a15bea5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19936d358beb04bca7bd95a3c818885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8319bede8d8a875628b6c011e9f62086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc643b12b0262cb49c20f9c849a649687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493418f03c57207df6a3d52aba080a3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e429426c7a2412776b9249785b808ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a116436f98439780ab778802433dc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e1045cd1d442240fc087eeeb460f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d9d4c62dc173158c9758b1eb75e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777670f7e50836598140f8c0a634e07e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2762dab77e2e2b48206f8927abc0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d34b04ad72802f0634253dcb9e9dfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401264dad466426fcb6116afa2578f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dccb07831431c5943bb3d5770baa5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec38811f5967893fb286ae54691da5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc017aca65adc2b1e5afa4f01982dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0b67aaf30c88a47421677b28a900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46357af3ded93b0745e41f28de3718e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5780620e477ed8deade301c210096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a35f413ea74a1e99feb81cc94dae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698f8060495925e90429330a71ab98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c3f5956438ff20534bb576f2835e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247113020a58fedec739f68ba661c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6c7923cf80611a295f9809e700ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beeda6ccdb05aa72e2ee007e601a8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0913ca06fbd60a7c227a2e4fd415109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a42d5a04e5b23a51aff4d5ee2175110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12360a1f2dce2bb413752ec35b113df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42361f57bd28948b4ce79679cb12700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb61a104bf01ddaca187d3cd3478c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06986715b734f8e8119e6261a5ecfb28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971b4b8fcf3f347db5a99555196306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585020e4e9a9efbdd4d0b58e7ae262116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f75a7517e569d6d6f821d2a77be0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47a7bc96a92a8ec3a71e347e80e5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b266f7fc9e1926a453045128140a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db969f9dc91eaf01a2cb3e1c38f41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a952029cf85709a31cf03c21ec9479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91358902ec20acf07ee58730cc1ee28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de5b547ce75a4c69f47db55a88b51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03c416e1d67c6f5265a84de2c08613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ceccc30e098ab1eea1bab01efaa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c7610fe28700f934210137e20d84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989a45d8c3fafca7e1a85b876d37368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdbae82f8bd232f8d9f27defbde33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096aece3ce3ad355d5b4f166c6b941c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd3fa89706a75c32b485559645b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f870857d0209833ba94fb46da25c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ea1aef78287f8f8c6981a9d96b60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0e03f74434617d26a5a0e37d7a482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62d56a126cf8d1d02f78903395f88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826acda41caf86f6817cd4506caeb25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab107dc9c922079e8340102cfddb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f6f1e31a8ae193e6e6d7a16c27f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5a798259805c861daada8fda9baf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9217befac7adfce5df80248f5e558139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af21ca7ad278812750a8ee51d7cb6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48beab5641c69cfdd04071b165bcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e8ca3c64922413c5d5dd6655554b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a1a2a787b1e921a26ae4fe4c298af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb6fc6ed030ab7f383a51cd20c1917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47378b32486a8ac2b95485a703e5abf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec24bbb7caa7dc03ab75ebb621e5b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df55dec97fb78267c79c78f22c406147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec149a9f9b2331dc0a573dc328912148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215878f970688d6d04949e9956a438c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad67f135b7f796164625f938e9b8f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94b44cc81ebcc578c69885f543681151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c549b5667ae3a9f3524546e6c2c623152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b41e77692bdbcb37dd4e618922a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012fa8adcd1b124d9c7b8c3d89e6b6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f164a6738b7fbd69494a4c0ab85ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d2ce5358e8b6b170312abe93827c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b55171f58e900a28e9fa88c7ca59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9dc18592f42d8a5b8b103abd3984b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70e8611ce418c744053ec3b039416159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d11d1d4204bdf72da5d6c47cf939e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f07a8273eb8dcc8a47634bde31927161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4e9368c9622f1a53737f12333e20b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a861190d8373dfdb48c9ddd9120a5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1c1e39c6ef428a6b35e1dd7a5f241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c2c19915245fb91360f15965bc00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f646e5fb708f6d463f84e8f8b636d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f4fa8348803d4d9858aa1c03e2a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d61db053737af62dcba0b74744fc61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c559f226426ee115e9e09adcdb10f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d1157f1f9d0789ebdb8197dd1f42e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425f85be7257fea089473409e32c85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d62db6c38d2304877a87f33c654ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c18146d9ac34b4152124f873c932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3686628c543e7ef12bb7e64f0fcc17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644e30aaaf6ee6ae89075857745c55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ee46571b124f8ce44bcfbf2563fb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549eb3951efb9f9ce4c5c3be3592256177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb0c9a724df5578a4b3466dfc1d41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850510689a4d352303a79f9a05ebf5c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050132cee3c6475985f86953e57d90e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14db1b6a944459d8f64c76d003f97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7d6336391919970e93b2441266fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88384b4c61481d2aba1c5cda96b96d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108c4fc546c74dced3e3e22c369b612184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edd249048b9c41a56b1fd94d59907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19421e3881103fc2f2fab61c68853e41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcb396f3c35c600993b570d94d829187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a5c85c21b16f5c194487e0b96885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f0395163c160e25a31164a48f83e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691764e1ddf2eeb0e14808fa61ec7b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1a4dba303d9776fa64ab3f57fccc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4633508de04eddac265340a3a59f3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7ff2b92dbc30d9ffb6476c0fb415b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f27e22e2b257f9553c45619540b5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade81f1558d8ed660996096d0e77ae39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40baebe08304b65bcd8eb4a145c12a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b364be1dc33892b8de39ce53b8f223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb3ec533a9dcf60122f431e4e8d74e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf3880abd61c8d67c1a151cf0d499199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94310367116bd15d8faee789599a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a77de2099c47a442aed374fbd24f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb52127ed3caa0c45380da6d9e590202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe433b79cf4fe7a3976f0657a427c20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1d16ffb056e9fef47a0f959f511d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cffff9c35404305c68bcb9958864bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04fb9fa126344d1c1f6537a7ff06bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de102a076d29e1e031dc83bdb008b960207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d86f549c183f35cf0f44fb7fe925f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e96e179d900483887f9c8ecc4bfb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a351ae7feefbd83cfd3b2a136b73893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8d382aac88e8c14254e3e7876cb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9057888c908b61da492e050ef6f65c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c46aece817fb5fa5676dcb00bc5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0964efd4c54b8454e900294e15cd74b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d36d7cab90240f4737ee8c69b6918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f09dbc514936d573387035d991bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062dcc7327dcd4853899862a0ae1b5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b742de524a0713a8069c8561e24a08c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3bb74938a433ad0f14fa39d6ca150219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2156a1f5961f46ad34a9f27b3bbc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac51a1a0e5f62040cb8de4ee6a68c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c731c633294fcfc23288ffc60fd62c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025e543996eb085ce29815537cb149223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d590d400d02151cd6dffb4dd189e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456edba41efd21ebccb1240b4d0a353c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a091f513dae3dc46767903dc566340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b19bcde285ffca7736788628ed49f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eccc6e8a4c2cad85c58886b817d5dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc5515e51e002825af7891f2df2f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be104d36fb8e2d57548263abc4bc0da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e3d82ef365c42f1a55f1470e686cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b088292ead2a877d6059f633ddecb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0da9ed976e237ac4423c0790b011b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebbdc25416701bbdf266cde8844f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13d946a0b746140106a5514364106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d4a545416c370c412a47c0ec2366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2e9e1bf760982e1d074acbed877d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1391712e2815f849193bb9f9dd5a119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172dd6f065d0a1cfb47840269245f83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101ef27d1380e2ecf4546cc3f35dc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f93dd00ae2c6f56a41139c8cd818e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0e4794ec88fc440bcffa1764a3a5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dea4783c6d59e6a3dd656c6c451cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570627ab47599bde7773cf078dab7d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43766b48424e9e91b22be540c4af37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97545a79accb54fd22ac2d16d40341246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bdf084c9cf39dcdfe95b7788a9cdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ad338059bed70291dd9e008d4538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1050ebe2654405c94c122b90d47f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3c78f41c2be0becd9e49815e0722250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f965fda02cd1f10719f1fdea855f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba63905430b43555885074d5c5b8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1de04039cdc85f3606f08aa1c600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be06e66e31e75caff90a9fcccfaf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee88cc91770c06a7ce1c504acec842255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475cc02c60168bbe125df1c583ab079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790620d1c5a9b5b56e1b18958e90ee22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44edfe637e34c611f3113a9de6ca6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc50733967274941705b0044bba6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2d8350feee29d7ca3383f177b09d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054a1d1696768dafac97e2b7ae71de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948769607c1e7f3a19a5f8190ad779de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d697d0c9462333c5316d960cde1ea6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebcd68f44c818e0fa5fee5b8bbbfc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0aa6d570eef10529d34de817e8223265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc28baab23b86be5fc9301fbd732f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb75f92b9f4f97f0047ec8fe88d285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152749c3091c0406d6ce7b2538470ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618bd6f28527a3faf24c524005f8766269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93ae30004a728d80731dc04b6400ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8decbe85f155e04055ffe48b36ddca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892676088bb3f78a7e6dc9d7f7754546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10c53c3a2ef8f25655fcbe38d5472273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662c74cc1b7d9712e171bb4d2c8b5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4662df93923134e46da3b72e0463f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed88aa7c53c496b79937384fbf4186276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c4f4e38d0bace09849c742658980277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362da6e9f8df736f1694e37109f39f52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40293097e9af3947d9ac8c9abf04e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba6d59d406038ffe73bca4f13b857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24e0a060b140335da57992e57cfba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed3f2a4d23ba5a2bf235fc9a3256b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ee87bb452a46ba443240f8a2af49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c72f5a1ee7dac1e27bae7f84a3321284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900b62a43d5ce34598369dc159706b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae2325667a5d1db9d549d3918272fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb44db04064d2636546202803cb0e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a2f7a2232589f845785e5e15e6d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131dda3be5cfd2b591e860b967d0d16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e8f0c2032dedaf6fbbf58b66121c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee124d4a534a36c1c36d673194d599291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418136f3616da18ad142ca359ed363a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392f4b570d6a887d15a40085310939293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1aad0fa486d3c4700c696ce99719a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a01281396f034687fc90631b8b49c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833331d6b55347f7197ebb3e6d520af1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8abd09e78665344138914c5a22898c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959ab5d90b82610bcf667ecba0316d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ef7a0fe706f024e3fccf5f067589299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d8c5164accbf7a7319fb78bbb76e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eafe89313c35ec1e752c091ac27c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea6da78413672ade38805fa19f917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765e05bc2b7525eda4b425769f617c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71dfcaca5293c3a68c57ea6e55793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7f7bc392bcdfca4c21990f2d0aae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974143a7478b3d4b4440685dc7231e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc3ff45ac7a163ad030f4977ad252307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5f14e8761874e5e2e2631fcbf43b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469bf3c6f9e6de6f0a558972dde3ac9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022182fbba874c579cdcd93538ab2dc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c4d2f5f1a46284dd13cfe883ffbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681a45b2a518eb1e7284d648ea59cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e3e1bd953d2b6a74c28a5527f0bdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb46a79b543dcf7650fa28a0d3b2f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7dfe39fc7b2fd2a434918acb4f3b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c28dcaaf2e2140a32b573dbeecab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c16d2d0ff544d6dcc7304572db47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb29887af684024338461c59953e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ce85b241bdcfedf349c94129e634319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80db99eece59e64d9446511c7323ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b97b5bd7e141d93ee7cc93f3cfcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf4a56a86718e18618cd046e7b52a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d52be819e3555df4868f04d8d4b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2fb9640279fc779d12962be9fc316324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81618ca2746f3c278ea5040ed6371325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df74e5302cf4f13b86c4b042dfd95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d818cf8a50782c9fc4e4d4767b5d8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2cf35d3c0da3212e366bc1d9544ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5c92bb03c7bfb0cead572bc73dca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd8b57dd473b321f4f53a149c037b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1abcfe138e94866e596970655c8cb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0dcda10622a582e288085a8a563b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833a1dcec949a655c05b863ffac6c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19ef43f3f83a6c56d95ea22bac182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbe185c075b25d1771f09488d7696335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566ec83c3f844cd11574b7f1b9ef78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedaea26f534991dbd6e7ffae97c575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97582682bc19a343ff946769efc4c55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15157102830ab4cd289cc93a66285874339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccea8bb2e4cf6a8e1f46951f3531d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da41f0d62864f211b751caacd9969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025e539e6ea65f9fec16e0ad162aa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e8f1a8af7790ee8e979a7eb01643343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed64068285a9415e39cbd79f92c47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ac706c24d05b10a455cab3062ece345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c161ca41c3233f2a44f51dd51b148e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25de219cf9ae98e5819992d815328a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf6a13c854c57b0c911d0bd66a60f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279216fe756939b77ca94779943f710349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c6060c4c68d4d6c97af01ff1b38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37836b538fce84a48b82de350ab9ad56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4793c12962efa597fd0b56fafb99e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b85fa49e0e242594bb64c91348d86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e0db6e3349f2cbd0c40c3b819e5b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60403cba374411a7229737eabe38f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d90318a56728e1e1e46aef85985c30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1866ae4ea7edea9b0dd7f0309aae78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67588fd78a8643bb617c3f1c61e0722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efdc7c234796e93f734da8b69b51b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd614ebccaf66c54fca3e05c60586c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb1e45f8576901273bcec6640465b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a1bc84090cde83771bc287e0d994362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1382851b2f498ad951e6245565b61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feafe68e319a5437a950c481625bee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784bab2af7082c8724fb4b020d96063365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b79806cb119cd155961d32dc86e43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c80b50dd7069db2cbb4b7a97444eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3fed38dd102dd747510e0deca757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaec998a16122e169e9f3275df0ce1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1131b50d671ccaa42d1f75f61ba793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612026761f669e295e4f5fb2a399269371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f8de68a725a150666dc162e38ab53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194866488f4433ffe1897736ffcff6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9972b64add138e5af9cf8214ae0795374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faedbf6541d1966c388141dad74951375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbff8728ae03e357c0b8a86dc3906d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa2a0982b03617a83eced498cbac5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9684b26b7886bb835f1f242ba28f44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1f21a2bffd26c1093d050fd6ecff4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373f547a92c18925d03d0ec269bb0c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f6db7e1e5b12f498c633f097d2e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7abb7d151db270cf81ab21f1357d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217136410831ac77ef34afd01036a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335750722cb775a872abd65ae89168f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23563766e6d296ec39dbf85e26d21b75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150977b9ee3f2960e18249319f1f282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ef62090f66adc782447509705b50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfecf683120b7ede550d05097d74b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc5549dd6dbf9e90132ef7e006285389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b382188ce4d3150b197f355e2fd40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d243bda5a1e5204acc725c2d96f4350391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050adf2ce8f51329b9b9b6e86e867a15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed328ea5541353ac9ef38f7afe793393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da780aa671f298aa07dd2a02384b18e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565bcc24537a586567756f43c0950f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c964892548287a3828321253728be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca600d7a40c04a5e5cb52e6451fad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85202193f67fe1a73b8ceaa47e872e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e85e55cbfb1fea0a4a40dc91d454399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf8b5904e3d9bd8e53dc8535789f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264b92fd8533a48a379eaab7d286b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb35fd0818f4889286c7c1252da1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457d7b12ec9873ccddb68a1ce82964403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799278f671f6595cd300b538a69d5c5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471b38ba07bbe203eb6a105d5d87fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a018246b768f717e82efe6348c7ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd7cc9630242a900ef9e546b4178d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc405cab1542c93a61eddc9fcd506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a981808946ff481e1662e120b7fe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189425cf0f6d4f5ecb5ee3266460243b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefaf48ff0d6b2fe8f4087901f49c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccec1c82d2c4d893af9c8db6160d04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90b1c744aaab661090368bd064fb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac4b382aa05729ec8e168b36abdf91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f2fa055a988d9f724ce69b008438415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c7e2b22f1840f186f9c01ecdbb39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997864b0a4ca788ca07ed1d2145fca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa80f98f8f1e384080dd4fb4dc8d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d620d9438929643de87b37f11e9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c22e7fe000f6a0beb809903317a34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e47c8aa2a2c4e5c1aa01e66e8a8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e71ae8ddd5c3ce15b0764bdc32a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797807388f998259c296251f4252bc97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c11a1009151cc1aa06b027515896d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ff3b109534e552d9c00272a12f47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490880a398e727c7ad514282e989388426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273171f04858201db3b55ee30286c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da337dca285b3e7572ba862d40a10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9462a87c59c8e6e9efaa2fd2eed024429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75e7881fb1b47e04bffeae6784b80a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07fe698f57e907893df797dd73e56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3687bc9a782d034eb3fab20f82a4f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c955c333b4469727f06ea42f141e09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b25e9c4cc58bb63189abfe66ebfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d8a03ca828c9d194afed40501d83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9377ae4a7e40c9cba221a9549a1e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cecfd1133622ed38f4647cde94112437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4bf30bf4b2651d03bcf60e265a9ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a723b616220e398ba919c8a99ce78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4bfa32ca689c12ca4eb3e53c4b240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e49da238329d31ab06336c77d236441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ce803edd81ba9317693f90a88c3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c75fe1f72cc9320328d6f917833b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc9b097cd4121aeffdf6c74fe23db9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50457cb48732f4221a79ba8b9f98a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c54736d8885a73d0d22727d7868ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8c404fe1aa2cb579bd52b2af0e5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded648397271f6d4093faa3224c6f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6281f672f25d726e740cdf01da6b19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e79d6676851d092a2f52d45a482cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a14b8d29514f1e652be1d3acb3e4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fae1deb6479eadd0b74dc71388f5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687406fb1636ae14ce048f16386f4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d0a3076e7214635d6859551d408f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252aca98f039005f65db0fb2ca8351455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5765b81b9220e777026d236b57d0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf821670fe5cfcbbe0c061d25cc037457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec222cb32209e3762ef503df824729458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80345373cbb991f13420ed5b65116b12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d926728ecdab53752dd550c7b4f964460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9d0b87fe32a85beac7ee9de443bbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a87dcdebb99b1baf265267ff7460462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba59a0a6242da332a82fa9fcdd7e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b16053faca4fbaa4778ce39775a2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c46cc6aa7e88cc529671c4b8a7c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289a84bef3b1b7165ffef1bc5c74fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ccc99e114e7fc1950f5046a96da11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ec5ba861088d5ed5186696f1e06b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f2c658248f58464497f0ef69fe34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f9594e4d6e735a1fadb9675e9246470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f6d3e65097f8411b6c30926ef137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915247aa8ef6f3676586f6c62da2ed2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763ee5ad893863fc1cd7dbb4e38ddc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f62346bc839f18e20a113fe2fcc3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b317fb9289bf8ffc6caf426c86971475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e3f077a5ce4809500f82ec8b40ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea834a24d1f69062379fe89b1e734477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6443fdfe51a69680471134f367c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60708f8d53fd5c450133d75353813479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d6d488182f377a5044d1f9ac4461480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2eff69ea726b1e8b96bbc368fbc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf378b757fc2a17fceec9c8c719a551b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac131c81b7ee54d0695f508202563f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3a41d2209c05852f2501aa144dde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e28f9d23988fd45b8717c5b427c48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01dff80b39773cebb689b3a5d5b39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee40bd731a727608eecb6aba2d44c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965232ee50695c400dc866b9602b36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052fee7b7a96a0eedf512b98949effe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f375626a197d5c7a2037af0519cd03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da33fa6e0b73c54832f9e9c2267f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f338dc05f27a5e078aff28d8e3a8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7d51f659def9b4531cddda16587bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1684687b727a491cffe0df46d2a77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea973d8edde3e36dfd53a014f3bbd02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce9dab64ada301ec7d6650d340ae9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c5391b79c385276f66199f7818e4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149173d9c100adab8fbdf52b21e794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e57476cbc5c61d870825ffccbd498d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ecea982569cb4aa5eb0fac9b00d5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e651733507e50e7a79a1bda0377456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0784b7712f6a09c685fd4e2d625a85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d7f4c28b13d63ed0bdd4ecc989fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f0381a9857325bffb267e94526d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ba0ef2c091e45b324835b4264b78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1df9da7e2388bab0dc8c8c0ac52c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a83f12eaae5cea44597c5831116985507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859329241b9a77891775fa570fd3353508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35fc60916585cb4fb55e0b47f9c39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd650dc526279461edc70f326e96f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a16e100a862d6f1277fbd83ea2d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899833bd301ff203dbe6a4613e17f63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb7c236efcbe6810a7aaa8e2887be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2cfdc6e61d5360a50b5ca2a4765fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c188f02ce411b7b873d1f225227d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4413f0683f9df202831bc4b9050bd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc942c756bcef5088e6b434cbd068b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb887af907ad8ca07d468b832320a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed355d7ebe41205b738f21e559f0587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860d46a7026b11ad344f9faeda3ad4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091a9bc6b69dc4f828866f90384a2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6faaf31bfc755a239692be190d60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee431cf8d970de03c6a18d6fe1ac4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc2bf35e96115d7c362e82ac886681524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa512dadecc220f10892aa173c9b51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29d4fa74830b29dd167e1ddaa153e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0ac06608e9f9091d7023e404ec65f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe98feab7afac033fd536a0be90e0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ba781b47aa91581125cf9346e31a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f387173a0e353943fff09c23a0f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd59083f02b03107114df0ceb23e57b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219b4b96ed229abd116cefd69ce4bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103b803e459d6ac5fa19887bbe5aac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda21b158c3c7c745d52353a73cdeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0304e195213a7473860eda90325089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cbe562559ca83d4c0e322c18dbc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29f949ac60210d519b83d1ea29920537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb15379488d9a6a662d38edca9d1b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b35d1cba5f459aa99ce9f61bb9658539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf4f26cf97a30a55944ebd2b964f68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cce704625cc46f5b8f6df5c887b22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adf664999a0ddd002f50d4dcb644d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e5b4a5c860e112bfbd5c805e67bdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288dfcfc2dc2565fa3327a6f329c65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed27494ad1cbee6b9921467dae1cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e6ad9a710e67bb394690042b82b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b631f44947a0d852b930af907166f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f42244dea0ca249a487d66abb7e61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a0521e171bf5ed5d2d3567751822549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0722709033dd7ac4a32875edfb5cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2114475f662a284dcb8b5ab718ae04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00461ab45f1527a4e37b4a774058ea90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ec7064951cbbb8492128e8e081a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cc70a57d0e90692da5837e9d4a5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f352ec4de5b722e34fb93b9ea6ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bad6682ce414b473044df168aeee5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3308677c481e3972b832024fac3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24cf4e5e856edfef98855ac15c526d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee6a65024ea9688ee82e854dae09e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a81eb7cc88d311a1441c6cd1cc3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd1405e6ad3cc7da18cffc7a4591cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fccddf28be8a37f896023b3fb81a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9af5bca19f1735a88939895204430563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f30f1d8d599e5aeb58453581fd0358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4922e47163d90833e82a855e4a907565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356f4466761016f9bc1c48ff4ac30e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0f4eb2b4dff2e0e918aa9cf4d432567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49abea120007f95e380479460c9f58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918090cf8c287520f9f533872f268de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918016fdd0f5585481636857a97dee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13637c24fd4a9fa504c95a1f33bcf435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf32473209df19badbbb2220d7bf6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c189a03ecbd8d304fb3c19406cc6f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956d9dfa9309f46311ee600ff4cb7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025efe34957c00625a7e8ce798ef553f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a26ec6feac6f8bbd4dad84a8b9ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659511f9829ccdb225d99b9113d52f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce6e83f721b00047fe2d4305c8aff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aae5bcdf0c03e03cec285d049702e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b9c2884e6cb61e0b6015ed5b19b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3e9af2576d2ee515f1553d39fcd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04e082ad36046b6ab969682fc8cde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e9839852b7e0b9eb98357333cd54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa22338c420e649a2ae252309d0c6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de4ba8ee586f3dc614f1b43e4451d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039dc9b49fee5de84e5a2401d656fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424394e370ac865aff004dc812190316587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287b86a5da6a5fc826eeb1797485ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159389cfe9f954728fe726615c36c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c66956b2daf9faecee1c9237d9ed4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26ea9b8eeb4cc62e853f1b5a035a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b79bfd19dcfffb5dcc537bd6cee84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad26ea5e84b1fac4ed6cc0a0e5117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d577247591d3bbb6751f41b1571677594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a2080f3a60c5ce3bfc7337ff6118a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a758ecf4bc6c431d47bfcab9c07938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0fc4d7cf5486d2554c2c8e3a0547597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7a3d0436bcf12ffee6f63c4c8ca1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce9ce478c2a09be4ee9e87434d897c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd934eb4bdcb747d722043fbc020f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8524167806f00f9a7f66b80f0dab10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527f62a3b3a2d2e73db38d99eeff44c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42a2fdc0cf46d73e01f9106c7d9bff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c0c9104d45d4020d0d32e93f92b5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de6498d7805797d3ed5fc513e0365605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8f8784ddd17e348441017bfe09b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725603c35700b2e8f83a158427442e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f8512113218d953c77a72284bcae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb756b299ec3cb735529b57ae9c3a6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114675eb3ba1728d4f0d820cb45eefb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06faff4cab9f02241b40e0a32a2ae58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26ea21bad0b95de89114043cdcd84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ff43b04ee404753cc1577c906ca0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c6d5e1ebef24248334753174a354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0005cef09a1d28451bd64f178dd66b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8a3be47fe8f17d05b8ab951f920f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de1657b692e401feabd15e13ce2ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ddacc48f27f0238059d24fac66023618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d5232df63f3005292d2e3758e1ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4513dd25e2705458294d9c2a3e83c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630692019fa1ad5a07908d6efe761b0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaef20479fc916691e26f04b7ceb83e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f43e2ec6e1c85654f61c0fa6c8a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2931e0ec911566ba36678421f1c97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26aa4fd4171c32f8190caa7bdbdf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e708b6ea939372c37873a6734c9de9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d490e5fb7b731d30b9eecb62d6f832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee9bd68c274cc5d9c952836b9aadc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6562865540eb26437062796e783ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ffc008873e38e1dff945b024cf14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edcbec3754085034ce00d3c175a71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a331a48d0635d7d02302d3f46e5ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33590e7cf52c916512d075fe10e42757633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee717925f588a1965418451ad4ce15f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c4719e1902086f9ac870f630075c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f061aff7dd3f32d78a384a8a24f48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c279c0c192bc5d8fd95180575a26dc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4eba728e597a3ef79e2f19429873638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5a859938c89f52ecdd7beca4e78a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb26297b4282586abc2594e1b4afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c98bd2042ebacdd0984c34d53658e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7756520354bac6cbe495e2d423a37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc4cae63840ad757526a8ec338847a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef681d6def94be53e15cd5b01bb02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543d2666f14ba1045a65510d284d39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f08af0cfdbdb198803e08dfdcce60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df8151fc7af6ddafc1826143c9c2f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451418e2d46b4755eb754742af65aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f61a617490c898f542330a2b3881b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d24e3446178274a745fb8377c16c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12842aaea11ab4760383fbcc26dcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef5f24c22cc97a1fd2eca928c558c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825bc2efb52a9e035d91cc21b5bc96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661cd1cf45dd8b511585ffaabc3b516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ba65bc556ae0aed1512e9176261b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07e733a70374fb6ff324f931fe3e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec38502ba1028df863ee1009a1ee68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34625dac9eb190040aa1aa441f032c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651d9a9f6fd2cc558a817cba1bf110659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef70f24aef911c694e2f7b830a6af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0749cd54f4eea634ee76b3c666958661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc20c03fe92b370369e794ef6bd3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9690eec500a03158687e1a2e000a09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b9cf48f0e78a4d3fa120596304d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a51554c51ac6925cd2a820b35799b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23364cebc0d59c8a112088c9862025f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5d18d7bfa19effdb0ff530b24626667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ff08efb68668d889811c787fb993668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b145ef99709a58b9910ee4f9ca8289669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5cad47df877113a3eb612c47f9b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30210d8df134edf5f98793038bee5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41298ee8144d7aa69d36008128623292672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc5a4459a23cd5a815af867f36846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45946f09b4805f46fa2083ea9ed0fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70826eba801cd02b5ad9c9eb1897604d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93a660cb077acf2c7f3fb885f1cce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c775504b167bf224655d423cd076c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be03811b695bfdac69f55ca60b3672678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e33f368d0e890cfc0a9a8204a771bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64417fe35409ee7e9c6cdd0356220c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6e8be26a58893ca11b3060ae33a43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39cb520eb362c31afde5a0b687eaa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44c13935f571f33704e7cd9075332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73ab6e8d1aa2533156750730e77b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec7ef926510a942cd8112e544c60a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601ede6faa0f485a80f1dbb49f4dce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad6d802c83e51a871ef473a2439bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393c86ac9b26456adf0db2c4b3d9ba7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327ee1223c75e7208c38e99123f2fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f5495017eb4310837ba0abec4312690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb8ee8178e1b0cb9ad6202f675c2f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3d11f3425eabc36653144317a29a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12a636571372970e5a3a1eeff4ea66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d74429ba8fc305578282bec0669b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82b74c03c6c614bef64b405a6cf05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7267c2a45b31d567854892f801d654696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724cb2dc6184962a895d0703b16e822697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad732bd5aa58c487cc9504fcfba647b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe7c128882b856bfa65b38330f565699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e453579507e3cd8c3ff1769e7faab8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d03ff4afa8027de4b82bc9431ce6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b507b2408b648ea020479dee5912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758bb90283f195427dc379c66213ce9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924387aa7f4fe82a76396ba784a8716704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67cbbd9a9da26b83e8640f318f0367705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd75b716d4d68ebb8cf7df29a4d96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c63fb51d060526bbd0e1f8ddc8750707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff76e02c615e251d239b54d25bec9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ac5286e08a34b2c1b55da5a62dfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ab675a98166481f6f781ea2cb979710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9f8835d94b36430fffd59df90d165711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496656d1c156c592e487c2335aa31a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99c63adf742b1e7911eece37ed12a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00712b75bd7c01aa95bbc4d383c62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203fbc0876109a06dc417e59edd30d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790f356c4b1e416cd1bec1970d2e34b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60de5bf395320d73c4a34bb28c4aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b504d92b774e4ff17dbbe698ba7fe78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0b1c32222c06b024a4569810f90e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd162caf82e0a4b0cf06fab261c8ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b0b39c4cabed13786a9f1f5b64ec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbbb61e0ee97c214a58631dadcc3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe4a3124f14b5ac63907cf939fe39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbae05ff55d23d63054c8fec9ebd75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437d779998bfc8c206dad9629338db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2340ff53a2467b0a64234327c00d66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67f99fb9f5c31a57b769c985d8d251727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bbd03683da392b03c8334003bc7c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0aeca7f51417c530075e34059276c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab25d209fe9c0a2413af705a6098f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac959f65c4ba1c297c3c8eb80eb6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496011721fc0a4ba1c760a07b1f3a065732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c26b1282cd16312f95118f1bf3c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160325e428d8a53ae7ad9542932c949f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb5e81b9b10e20f2f67a05cf3f928735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5577c31ee81995db84ae8967c6136736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cd2c1b345beef09ee311c7f620bad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59270b0f8420464f549016de317b09f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6c3b81ab2d407e17f3f60cb544010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17daa7688bc232dcf12fd81a6e5059740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688234f26dbf312189ee4e88273c17b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab37df937b91c563f12e580e369d53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b6278a744a3ae74722d7ff98300b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779da145323795d1084e2fe22f7ead6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eef2c38f680746cf632743b24b612745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de57549d3a2abb87a73b47db431c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68cb01141ecc51348e118fab5b8598747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783c8bd6693edd8f45848e458844ebb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c816b6f257365549c91dd6bd9f9bbf2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c0229b7c5362df82f47f95d9e05d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca2298fa708394435ed82816c250d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206626f5e297bf06f5a3fac7c550d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2216d2d96882e44fcda10a1cff958c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7942f8cb8903691c07f91b776462f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fce47e8f1c6d86bdc615942ee33be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b928d6ce9b92612449ed40886fd97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eee9f49015ec3916e62eff12b6fd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed15ba3981d00104d1f6111e3d684e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0323246543369561a02ebb5039287759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>