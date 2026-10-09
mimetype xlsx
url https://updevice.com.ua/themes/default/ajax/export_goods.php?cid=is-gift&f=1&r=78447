--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac822e356d30b8bc4125954ad8ea51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855d871d6fc59885212f878e1c07fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb6e9f7c1057859c7d0ec37661844c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe6479c72452e1a175eed635113cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a0e061339cf3a0848d148a768cf065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f53d0a4ecd18e7efef358d85402f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c759bedab6ec51b90fb9a11cf5a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb094eb1a7e8f5ec2ca5d8b9f08f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601e5a056eb37096f7236e93cfbef69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d4d15779aba67c0f44753e0c138910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448641bf140b3a0bf6a1c17db0719ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4557966224001801165ad4ab6932312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe53a08c5fa87a25827fb20ce199713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d684be4b6869646141418f811fb891514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864320532ef89cf62fd2d782483e52715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b33b8e8f28e28c26c59cd7a83402616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdfce4e8c724a823c671af2a67fa0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbbff3a8dc654e0d6b7f7ec724ae8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f2abafd34971780d90aee82ba66619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb90b708703718a36615a9a272638f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc77327a649fdd3eabe2eb455cc1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf20732bb9899e590ace20671a0b8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edf6fd9088075e197292845d9e45623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5815be7a25c806309c1b5c1452324024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25083f495ef62ccce4bc80e7e7bcc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d93a71cff4a4da5ec3562a9db57f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef4f292ef901662447d6dd56af2db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc9b26199022802aab9e8d6007d4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba260201cda01771dd6dd877a6568af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2161d48bf4bea8835473a7ea370a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c09f18955b612609814ffe22541031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849552e88d256abecfabaf513b39638832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f315a4c13e6aff254c2861a08455633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c39fd0dc784c129ca0042cb2cf4da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82badb5a95568ae63e3fac0f7c93316635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7642d284f7014ba6c9a92c9d253cb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f16bee6d3d1d5d955211efff45d8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb297eb4be2f8301aade3ac930f84ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34358db343e9c6835230b770ecea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed5d8b97acf5200f6e10427bfb301f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd78ae40916ea8bd2ca0fa91e00b4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aeed835854167550557cbe4d16d2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8bc52865561c52c0b2c6dfd5c604843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cfe94e4f432265e4073238177c93e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a80367171e9fa0cfe443f4a6757aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa14bc5defe2c06ed1f5f3b9655aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877d9213c1996c436f2a901a5e2c07c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444349e14a0bf018f38d218ea5c79fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbaa5563c9619c418aa9ba151daf1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9820b03e50217f2ad0ecd028ad250a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b7c430be610911705344e038cec151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb19994e50cea3756fa6e66ede011852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873c150a12ad9c0a69fd54eea10a7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9726d13251f9c2bb23efae054c31cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9dc99f126c8e9075be2045c1ade7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c4615b21d55a83da07d88f72772256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae67b14bbc4e090ca0bd7ce6445e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0df12dd0bf342cf6a3bf6cd74143758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0db7182a40228ccd3d6eda91c9eca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39f6a16ad460d039927cfe5acf75460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda4806abf35fa0c92f6bda6cfea5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bef091d693de56e28fa11c862486d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947bbaf8816de27e74a69f79043304f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d0493da3f9b8ee4b07014f628a9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d076bfcd6f42df8331c9b427a88465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b2f84ecaed35ee5256cd42f3976566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d79295abb8b8a566049c27c9cf0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308c94d73eacce5279d4afd4165c1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e901a6cb7986124c2950e5bab15369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7c6e6da17ed8d938a6eccc437d0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06fde8fdb190a8aa326791ad5952a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b08bf826352e353bfe07b353d6e2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b76b2a75e9f43405ae4f176e38cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb04411199ea0f24868c3180de945074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a9cac744a10a3efb1b5fb01ca72fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7852e32d8e75339e316771d84ff976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398810f97023baeef8a2e6aecf1ffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94eb212c143c1af39251d6cf0798ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857e4479206778bbb3e8ce483a03d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eee01dd819311051131908ac2600ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d98b6cfdf057f824eba01828fe0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ec5352f781cfa71d1fdb0b10f35e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18e2222320095c25c79172dfa0812d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba9473c7df2cb1d64f1db790f6dfe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e544d67019d72cd5379b8a2085d2f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c739945775277e91bf7a92d2294cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757017e671a528345145b100f1bf634087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a103beeddbdbc2127b9d0755c2c6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac72e9986ca06f5f6642416ef16c6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15cccce9c4ea513075edee55e667e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5015e9b68edd7578660ccd115bd04e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcda7b5dc0d9dd6434a1f2d95b8b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb8d0ea37d74f274f59ffa2bd309293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d86084cb1eea3baf6f6874bc19ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ac3fcba6d0a4eeabda365eba8e6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f10352d50a9dfaeff99089df654b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee131bd2dffa4b1b5935e628b23da9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5b738c063c89033d7fa96ee7340198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e09d07897420805763fa4111971f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727b4356e96a03d9bd7796d89760e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ecbd6d47df71a817295157422d3ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fca296825116eb6e5df5811ffba1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a438a2a19c9124d2d536569dc0e924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200a57ead1f4f83672c8e2fc2e8035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae1ed18ee160223d15ece237a46b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08900e7a2daaeb200295db5d9880ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057589ac964e41612e295c69da7f8139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8506abebdc06637eb0865b9dbe2c9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e44b8da417a7cc2f13ba9de3af1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeb444bf7008155d995c42f092b7d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f86018e9c8bf74f7af53bb05bd30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f24ff6c3deeab07e0dd83fa7477e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4af6120a7ac39ec3bee28162ab777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c7c382ba977c2d6d38d31f8b27c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d58dd62e05e7a951debbd1e5ad2e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940532e96eaa4a4b39cae52969874833116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8d82d3bd59443a0e9c657bbe3115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35fee0425827152a47bcd6dea5733c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538092c591a1e279509365b514f47c9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e602cf67210beb78e2c1840ae805e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae57525337b385dbe8faf9b5090df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9a08b66fc57d5155be0284b9d898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b46c32463ca7489bb7e7a2b853aea6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d4dc554172471dbfa69e409ef8a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f06bf205e4198381d928769884f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1aca5080c3051a8129d067d1d96f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a178660d83847466b8de284c4db86a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ab2022a171bf1ce0c54bc90376ea9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb884dcd36fade3122c4b1c98723bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccc4f99e3b65ae5a32497d399954d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9ea5dbd779a6977ed2f0c4b7c5ceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795b97bed3483085bf19dd63b42655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f05df331269da1f55bcb590f8c59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a167fe133c40a3088d7544604b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c95cec29a874ca209bfc6e63504f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b76fd46711876b6b40eb6a202159e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fb9bda7e6689a432fc85fe2e7736137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95d8644626e555349c9d21a8ab42d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c9a87f8bc41e973fdb52bcf80a0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f599aee6dcd019e1749633e182a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e398c89f2b00e370f7249815062953141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f98538a9bdb94767f0d255d8d1cde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b773697ac2da55345724cc0497fb46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf02ce9d7c00aba0cde579b68ad164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c97cc97ad57218b6877020217fb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e20248dd5c9d3eac1b5b6f82d3041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e44f76ebd17905826cc8c07875d5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46875d4f7943d382d61017d3189e390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e794b10403d9f4896b51d07706d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f675ae2aff72fba6d531943977b307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbc8bed2da84f2d03f28015d5a2ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fe56d6c862d434376c0c69c35503152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd1977eb332585dc66ef7c118ae339153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bc296434388a92fc09e0e4c340e89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab554a8df1d43dd7ab9bbb68b811d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adaabd74a94304552beee1370e2445156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b8d4312084de4c093f7283e2a43f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55855d26a5c3b5bc045f3d155471bdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd806316513da16102a20e10457a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3da379c5b772636af4a62773f8be3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519fffdc3371e0a29cfdb1ccadfb1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c84379a6226bffe3024f21350d03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991822151494883ef9a3e9ab02204b3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ad80dcff7b10ce06a8db3380dfd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980a759bae01aa4afb754f5345ef34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4964ad2ec4d4bfaf8fab47d16eeb25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19375abaa73309bfd1ff36a6ac4229e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b06234f6ca40e14f0729a0a3a359d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956c6f180298a945923a81b17528f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370c2cbb0a9392cc20a1eb31a46329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011da75054a108aa64e07a53ae2740d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e063d8df9c4898010a53c2140b72c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e03c25ea1920edab288ca826ea14d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5477c41694831497add1dfc0123494174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f88624abf83ad9e7730e59e61ede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373aa36a75de86344b2a95a4ac11d16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c8902bb25f542f4ab1ca8163637e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f16b6bc8b397ef2da10b93f39f51de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859aeeab4e34172ac633946fbbd8f0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60185ef3e037e858c0e46d2be270577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ebeaf14047f61ceb509c916f1747181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405a60ae5e2648694917899783f3cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa74e15cadc56e4b7f4aa59b941d5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438fc8d8ed775ad8e401bf6616ae5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20b59dc701cd50cc96d6063824ae0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe873d815a8d554332f545a4da8fe9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c3f254851f5d333273a586c7680a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a62ad3da2264f33ed92cbee9567bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099fca364869c7f7140fd37a5deae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cd39f23f0a8e04f922338ea8a746190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e03ff093a7d044f73d1509b8582bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff8f910010c1f5e3d1e386ce33ab4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05ba75db5dbde4edbce024ec56f0b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d17607836c22887dd5bfbab0da2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9d689a62f9ef44ded9b5bcec2e82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337ff2585832f9dee3927c26a6eb8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a80a135df88bf44500ce7b73bd63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ecb546ddd375b74c05021d8100a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952807543a98652fa4cf3bc812917630199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a97557c82f876f2e97a753e38742a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7fc9c2bd77cb2ded9ad8d0956c421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812885f461978f2dc5282e25825f392202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92812308b01ac663cb3aa0d824b15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0ece376b1a0af96fa4637bd8f397204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46a14bf2612b46142a86e88e70951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a598628ea5006308be84fed5708b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a690d4323c467e051e722d693ac88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7975342bc7a5e1ede72de81e12eb2e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86f53aa2f51858a12875a16e6cf9e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda371d92b6eeb4d19af6ba93b8121e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf610da4d45a0ccfe62d82ff868729211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8c0665fa8b84ec661c8654e595712212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64923b67b42fb654cc0bd25f6423c77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79cbb85b3fd824f3ca721dd43aa89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab14162b934c26dbff3989eef8a67a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb735fde072f5c0c6c6b4dff190df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbdaad116566caedee761963180e3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c472910dd6ef9247b62caadb942b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31797b67b7ea9d6fde93aa2ee699ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606e505b841ac3989359a9213dabeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70bf8975ecd8c9e7f8d6d98440237a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882ed98a9fe07350cc56563e307adf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115269cf9487e846dade9874d8a6190c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bb29f22f0c85e007cae8b3c9bdf26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be58c0d840ad9136d474e496e596e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4445c4995fa1eb91532f72cfbd2239226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f74d83aab719a68c2c52305771dc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e46b0f3b71f9e587b2ef5e044cedd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172774369cd5e4314c4bf0cc31e7602229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6475ded899a2deb46af86fae545a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e6239f1dd88a552bd2a65cca98e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466616ec43ddf672fa5c968a24331f81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7dcb7c819dd084c87db45274d04ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077382b8c4f688c03db1bdf2f0a25fc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a654fa784ecdcfcdf59782a6015b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e85d7953340cd784fa9ff5898ce10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f058446d1e59e4e746dadc8ed388237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff87c366a1254fd736f6ac658e5b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6596a8360e951249b1b05c163c5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072eede3991c01380304d63b7f81cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ebbc62d028377d87d082056d777f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d65ac3a1558df048f3915dd0fe85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888678ae4cff9e7b0da5df3b5b9ebc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ad9b664cba1df8f43c0d747d8893244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7d810b1768b47b7a0e12ea25c781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a0ecb0e9a3716d1f552100178375246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950048f4ba009f58613838cdfbb6610247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522e76ca733b0bd41e5a781f9997a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10c96d729572c47cd3eea3a53906c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c00b8fab67f03bdc51694e43fe0a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a24efaa118bde4423fc0f2d2aa84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fce0372876aab5a715db0a17fd51b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005dcbdbaf6f3fc5b5d9222dd6503da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc17206343aed17c2a7116461e42207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8bb426b6e1c3a1a87a8639c74840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc0c18d44245bfbcc75f3b030e56d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538711301e6800f11ded1664f1f543c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34829b887a415892cf87a4ab785a1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37532f5ebb02f1b41b2e071da9b94c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf26cfbbf3036271de6418f4c79105260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d2dd8fb35c7aef2a4e0a1eb7839f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531706eeef6464ec477a8a96a1be8ad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c60de8657e5dd4e7390fd8c0a9ec8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f9a550053f79fed04d263abcffd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356254ba54b7e538b6f2ce2a24560fb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8cc0ecd64ccc6b13ccbd9c3b42f7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac184754169846ffe2a120c155d11b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0db337c12d058897ddf3169cd2a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02a529988d4f81cf9238f83a20065269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8cc40aa16696425cfd215fc3897a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acafd042e117d70c5e68d2c41a2f4fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d33104dd22ba773b4fcff09adfc01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46045ab6af7d0c0cb50725c7090226bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11b2b707e0088cad726e91c615285274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817eb8478bc2ed64527d0af0584d7b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb00780f9e6c07f0abddda6ee12e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5fc8fa8609c9ed64b8b8bcf3b753c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce93182080ba91923b7a535c6a7f6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72adf47f060cd94499696c635ef9f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc1467aaa0818bc08d626ab4b97a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a20ee761626203dfcfd558e134d88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96655dfbd8948f122f37321458b36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809e9362a20930c9b9591cb665c89be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2a2008ec327c24eebae705cd3eef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cab56ddd08b6a0963729026295a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129cacc5b48c99edcf6bae775eaead1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cdb982ef3de58b9bfaacba7b6b4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d807500ad4d28adbc68d83411ccb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6578b93246db98272100bec3ce67879289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58232f2c671a71e2243d1093f21f60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a082533b8d774083b7058241cee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b391d71ca90aa7b795e4d03583bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df455938b330ebb4dc46766bca0eae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1299f67678714430b4e89d84f8dcd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43e067a111bf13f3e1d3437a41450295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e1ff41f646a265c7d7f989f83db0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181dd953a6318e9d3f7df1010b994a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24cc69d9b8b21185d3d506374dd76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a30a1cbef2bfb5201549fc96584d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdca30891a11b8d8a91b5ade2215ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a9c9f9f91d306eb6eda7060a93c60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928f8c58c2c60830e883898ee50504302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fcf8283e38d3114b0640974fdd9d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c687a8dcbcae55d8ca37d341c5d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d6fc2bbd97e4ed28ecb480305119305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d84da4c84b8c672932ee0293677b02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6303fb66a2e97bb24014382b18284ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb9b5c7df2088701d7c3ec9c5d5a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567cda83aabde6e868647ae20ee882309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97917b62fa58726e5e87de4cbe28b678310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c9507825fdea20741c8510239ece311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d640d2202427a51a0ba1d2b9d811d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db420c19b7c384b11be375aa2c8d69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7891bfe6f955804c75a975b56a5fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caee6af3e2e81adeec44ef0720f5a8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462ee11692143e08ab1e311a2aa741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e01eef3bb9eeae49763c5bd670f822317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314cc3b430b8c849a3230fca3efad6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f688abc24f4d33c7ef95b3783d6e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f227e6085e0e102b1d2e050c7c6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8f0f611d9de22d95dcb3db1b7e22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616aeeb82a7461b4d7ad362f519f625322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b4bc4cf0f37500d7e5437a9d2f38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aeb1606ddced4aa6ac7fe1e4cd9f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027baa910085aa8064dc19e7b03fbadd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f631bdd3dc289c64ac1b6ad58e74a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d17b6f734674cefd1be9b7d6e498327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84241186e2b961b450ee62a753e5528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737a011a8dcae79264a1aaf234c255329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e91e827af6dd0dfcf64920780a9fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1334d857181884ffab66743754380331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3986893a6d9c0c5fd9e8b430efa33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb3844737601ea723757ee8d6dcaed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a1f2cbf7947019824e2fcc02a10b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2baca857d61d33e6fa3de7ed26c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11506a9e18fa6375f8c21b6c49b916336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12da6ead057d64f186a88987764565d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d223a1f28055294abc70ced089c4dfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95117ad26475e46190fd91b01931d01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76932157f233ca743a2a7c93c13c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ff787a47527f0f6f822a7a4a62677341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53eda7692591e65cbabc26eab397df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbd726ed42bc1f1162f9b6112b5ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e3437cdb0a37ca7e2b2e4fc3c1861344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785284e38eb0ab3d4eeae45be7acb41e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abfeb8a86fdb39132b26acecae20d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ecfb3cd881e45af0e9b94b123b4f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1623f23caccba4aef5e950758cd8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5f1f004faff9231b75bf7479908a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc4ce17191b95511f05f72b66d9c55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7ddc7c59cc64482e4272eb14b8a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f2d9013c81ef561ef661628a1cff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f6a419be8b2a32293dfb2bc69713353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0493d539f1ef19b725c7d6dcf3c860354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd795426d5bcf9f0cd62c485ac4c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1b17ade47dfab64966db0947758f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80dc877cd474b6967b3e893ab9d53f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac63277777693731bad8906548bd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981df5ccebaffece42615b37b38b57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a6ca95e377ba15c11841277f4995360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c00555d775df8828ba63f59e9746f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58eda2be5d2a26ab16be8680e5d7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613164418a73bfb3e34be32f16a0790c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e50fa4d7123522c9fd8d116c2b3df1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618f6e5aac902fb1c29b7efbef6966365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91febfcdd378c3a50562efb68b4e69c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d20b00a077758020b9dbb6393919d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0da872e393f486cf596b181f73914368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9fe68d28b4f1c831114354e0ecd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6d962280d36e0a610816933e227e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f47f3e23a73b88e0da178f96cd338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318a8481808beb192d4fa95ef69f0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aece3e4fc4fbe75a01b593bac29464373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d2f6deaa9fe5f5292661841a370b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc09d76a139ffb8b3b9952f4835b94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787487a2dd47d1d02ebd07c9f0055a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436ed85f401dca5ff133df2c6cf418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c092b66037e9f3d6f58900a4a565d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e0be29e272b7259dd376664f7867379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f08d20e179bb14bd254facabc166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9693f2ed4ee810d9a82d4d52e4082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d61586f022ecf6137cd4db71319d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70fc94950ea4ea0977a3364eebafab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be9e2acbea145306fb5ceb87aeb6a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277840217440d9bf6859e16ca368b493385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bfa10bf7bd472fd8f5779839b5f46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe06335af1c9c9f83b78280a1245c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2693c30dd7cd6750e958da26704f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26d281dd3ed6cf10bd4b883b799a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687973f898ae2722d43aa84e486f3b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd058d1a12262888c1744aea562bb55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8320517c00ce5771b584796d8239c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3d859553c2a3d6c12cf60151d8c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809128ddc25c8abb8ce27120e34db1cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a86139e8ec8c0485e5a4751c4ac3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acc7672057a566de6f1f0328f83ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2829a57a7c3314463a30501fb13d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadb4b046b1c3124280a9e1f779e12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81ff5a1b98ab90d9db07328adce0de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835cd25f761ee69e20726c34df10a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65e1ff0d2333c727e3cfb9b65c9102401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014190cacb241844e93f17cc8a0d903c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7dfe83c3560c25b6ac05a196106c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154012da92cd0746123667b4fa1317b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a750d38ed7c08d9d430fd266ae61e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa752f11899cd5448b0c9275f67c61b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c66bc51e2719f36fd8f2ec257b99b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fa3f6c74fe6b5c81772f199dce18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081b9d0dc886374e4efa617030728f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd20ed06b69c55807b62254d28d61e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca6bae99281b58c7defc6a0297df1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926fea21cb1abf65fc9a25d3300a4f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6822312a5ec4c1cb8af2b2061c6df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d1d8f9133f17c4707258dcc1d4514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ca9edb6b238a40d1846ea8481412415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c11df0943cd10ca310a4bf331a31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf83c22c37c5624ad3930a9a4afef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f1a963c94018b25f14e8681eacef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f49bd4bf7f960b9e35eee594a6302419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb985fb68edea4899a9163e650932420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ff525c9da9c182e36036cea47c15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed7d1add5b54872449eac30a210fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e16aa1bd7d9a3e2b216f5c9bb286d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574980f03272d56eb5f9d06e4b000b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37166868df593535595c446df5b23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3f7b4e931be1940f6eb63b4efdba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc65fbb01c651aeb3e1d11c4e98fb78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef330f0f55197388afc6d59e22b88a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9a04858ed35cc80cef9e52c29f4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc9277e36b11cf472e28857b8a27cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59089574f53ae215f9b39fccc531ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08543288aaa16a3fc185bd3035f1c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25ac400b8d28647fe2ab14e40979bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009615d34c2d6fca8567570c08f1289c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726e89c5e30fbc53466b8835b7a2f36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76437368845e0a6e2f512be1a2d8fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c647542dbaee4456f9ac1179e03652437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e654ff43a57078ed7adcca9ada94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935df022b3217c494c2451d4f4ae445439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb065a6081d007b9553f9fb54011ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0470599b12b5181aca97763e5dc7c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8061bf6a128e232d5a991fe5d08bb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c39ce1c740f79ba753462178b4ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747abb3d9cda0514f2c6abe78789a9cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034ba5177f970efe3ab1e41c679e00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bb24aa4500d6c61a0be95cf0f91e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf89c3e29cac323201f492ab567a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6264187948b29591277df3cdbf950c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c876462992ddb9a1ffc3706edd07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477a0a053087c781980000f443d03ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efe8422aba00278fccef61bfbb3a9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fbe36fc38d8cfce0720a5bba8e16c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ddca0de64c3c2387ced4df5a91e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf02986775c94056154a354e67508b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4abd3fed5ec4547b9bf489dd95806455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf2713203d805071968c4604c7aea0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec36d71c02259f0e622e5062c0d054457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434573c1aa6c861807643dfbb76414e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d33e6cea1433d3e7c2bade070144459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83ea3bd4f033739aa2c8ef6521f9f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9b39cb3cf8109abbe72727e006070461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316285a791ec6f4862f69b14f9a62da3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9be93b71a9740640db0669a29db24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f56ec48fefc51e38050ff5cadb06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d1ee79135e50bde668bec2a02242465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995e74b8151e7eec21edbcb02128d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f0cb723c52ebb9f907f48b9c4dcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594a361d86fec56c3139d63f19b860468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb193bd8ec5e66dde70cafbcc4caa53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8652f152e7cb3b9a123f221903d760470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a658726c083dad39d02120a135cd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0147d1bb2d4cdc71a363b0d04e1555472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb677cb2096b8cdb48e5311ea961d3e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ce09cdadd4c5cc02aba68262ac948474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0149b0ad3d51eaaf38e58a8e9c813a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a03918dde3497fb2422f4586c7a8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c7414fa7a8497685c4f3f09fdb06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b91f14ece3f475cf1cde21b34ecc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1058142629a2ddbe33a090a45a08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec405a666639465c2de378ffe9b5d089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfc514e5ccfea508fa2a6f0f916b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0e8e9728b93d43d92fafbef2dcba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bc7465ba92ed3586ecff9f799111483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3eb8c48091b36d48e4fb09d96480484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f51dc2d2aa097e89f15777b92aef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b0bd5b626cc4a685316ab94dedb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8049746f1c2860a8a5288dab0a634487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc079e06c198ed79b078c12a410188ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d794342cd6da313c743b805b7cff14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30bd6d1a0b0865e01383472d7e006490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ca219219f46000daf7805602dff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e565acfba0e7abbf8455e1ea8805e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba451b7f9952da5ac41b0c98a35a94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8624aebc7ffb9e96f0b601d338b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1687b6dd7d78640b7177abc1273582495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841d7a7df6f099b19a76ca814e4cde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb59414c30d7884ac58cb072e20aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b6d168847b30280996951e0ee87dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739839a4348ad5de6f927c5504b727a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206b73c36ceabeb0f00f131af4eacec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe47f22f7a2f26136af606d8ca810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189828b93c851b596dd9d417135fcdf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab44a0b0840d2c7217c949d53f0e4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2f720e051251cd7d3c27e7cc228dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed918eeb0e91bcdf408d654dfbd1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273811d7388b5be35147cb55be15b6d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e2dc76e4883284802da506c6cb41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120391698aef1fdf3c385bf16bdd5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b46ee7045dabe8f4d42caa31543f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b13aeabcca2452511ac7e29689b6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd8d7b36f4a1c932cecce798159ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb524ae9dc1c464597353682ca17b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034b747e7107a50bfa8c7277e7f1ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9e448d105479ff47585bb25cad3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8977085dbdd2d80496b2d3cdb0f2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d6a5d5ddf6214d22c851cfc911ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59363502b8e4ac1f5cb5a482bedec1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96fe653c9136caa89692481322707518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4429227f98a3bdce992e3bda9e9672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250c61e2ef1452890967df6103620a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc2ac08cb5d962cdc0d2d36cb90fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf8125339afa16f6be17d287652118522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bf36b17dcfcf8f373fd436cb03f25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99db54211f06f0d6f9be538a571a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463a553c07843b0201b2fb2ff6b64a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cde254e5a109c89b73d64b1bca783526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d56ef75423b468f4b09d93fe175fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ddc24755a5982c63f342da26c8ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826813fc45d7466f5245038f8e84cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475333f78a385c21e61f4410118519f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef08535a790052056459f58b92f77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49a675b8c8c09fba10d95d3961ca4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f332a4d5ecd4fabb9528613cad86e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140b26afbebaf2a2cdfffd134759f68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dede065d47cdf30368da947af7d74b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e8d9b83290ea810d6cc7f53fe436536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f7646c7b753f2ffc2439a705315b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a44b845d86af13dc8d84bace59e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a935b566ae87d5068bf8b9a5171a477539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef1ee4107cf49faf8b5b507359022a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3484983641c85a0c223e2ca99630e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c24de0fabf34101961f74d786a591542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c72c1b5d041e15ae4ef670980a24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de90e28876667a63669b7fca4619506544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db24334b497baa2a5c73913cd5f1d84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e474f57b99d7c1cb09d641c510f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca1cd7c6119c21f0999a1d3aa4ca39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a70b9e8f7b03dacf04f27f0c22071548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51aa4f7adb4abc629aa6d73913e96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b565c296195d404c59f8f555867aff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13819a3811186fc9907fb06c3feeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f37ad53f149a2f799258660e9295552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace6f6dfbafb1e3c09696349be3309553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3393514cecf7a5271a220ac30d7f1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129f8c6411ecdbf9d935886bcd97a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a27da467347c35c64eaf66d64dce6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320af554eb0816768a433db9aa79a69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1710effc09ed101978401a0fc8b1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8341a640d470bfaf62551cb8e00a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60473c16259f6b33b96fb8f7b84cd08f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da32fb3437df05d00699658ecea3913561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea29090577fda56a429c0661d44e14f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad0050b7650eb981b44d401acee3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16be85d62cfa1c39761e6c66d57003564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c33c5ee56302b688a9416bb2b185e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a880033acf268b326751a11696c374e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a38d2f8b5115740fb7277f3875809c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c46eb877dcd89b74d51356a06d23ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41119310a38f54b16c2055347be6f052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333984d60bc158729fef5a6d64da7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed386c93b4e6ea84a8916298a96fdd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5560357cdd6f0f665a4cc76afb15c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953a3a97174e7f1b806988cce9f838573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040698dab1cd0e50b36ff78ac3d0953d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e746ccf8bd3a9784b9e5257cf138575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdcd0e9b6b1d3432ca92c54c5d6c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5679d3c47f20363edb4f8c07847e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff917b3ba980ad1c0aa4ee2576dd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1a532b2d06f963d96e4437f1173e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c677844f281f2db64f772c510a5c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c9892fc1f9e609cf0717db299c0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dcb7c4b8ba0fa0f9e38ded942d9a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c7bd982caf455a7c97c0be9842a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e23452ec56eec302842e367c8f34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b5b94eb9658ca54b456c47fb863a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af4cd0a5d753d7da1a36027527ef9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f258cb294c38e7236a0768a6d6e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d7dfe7dc353cca2f4a293f5031fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a481678785c3162582dfd954ccdc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27198ae57e519a3861a43d51c35440590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb31862a64d38036a8695fa7389716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52462a02fec19665f3ae0cc8a6631592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2d7b10d67307d77dcf6e1bffd45e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92ff22b1b9b8eb05ead4a5eb1015c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a28c93f93d83803411e1a56aaf310595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391eabc8f990210c9e9ab0693277ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd2ef32fb687476b8d1d78e6aefd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6df204d0eb8037b9e0b0222c05a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08232c42efe052f8ceda737cab85a740599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a83f44eabc9ca79e6a3cba64dbbd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af578d31477fa0f563ac19883f41086601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392488d024d2ff8db515c162634b19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59dd35352167d57737e983bd9b9ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3dc084586a269ab53af758da1cf5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041265fe0432b8f3118a9f7fc2194fbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e04e126abf663752a2739c51449b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d41fb85d9d9d24ecab7660364d8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8731991830d68720e56aee1eadb6939608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e52ea14d515cd270b4691edeadb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e722c30a18eed57b3878405b31d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04bf5594f020d83b06d02cc1a63f2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3746884c6166b3c57701ae28a574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4106f6bc46cbbc0860ed4481bde96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdaf1d02222647d5adc863c33b72b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128da83555941a1a64ca0be061a84b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31813d95bf972b569802edb6f6854ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436781e3c22dc8d665ebb5033d949a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73cda3ca0eb6c9ff0fd03111716e19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3572d30118c6406d7d232a0a1b7fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c404fd3915047eb42ecc9d3026fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f7b467ce90bf7f563d8a76207f37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20213c5be01801930b0dc6b53dda66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dff4c1f345c32041e665d520c16b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f34e86bb5cf97aa8381cae2480bcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b671feb4c119c96724ecc20b5001625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898846876a1d129e5f7a1e366fe57be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41448006ae0727edb4e2234124d5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374d4ebb522ceeab69afacd80058d7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d0122e78791072d06d78a5534959b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae000dc2456ad81024a9999d3e9f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa2b3ed9227d2d11bee156d1519774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555790526df4468e289407b7404b123d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132f4ab766777b2f29f4c89a9b3f36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fd1a44f4202ccecaf483b52e14560634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ee12374c719b49fe88ed655417527635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7a3ed5a03fd112542853b3495aefa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe46f02105eaf7b763cc5771c1b146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c0c7fa34a741a1bb782bba3c5aed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727cc76cf0134a61f7d930e07b9a45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ed63f9701e6b81e95cb072cc2c1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e45f8acba892fbe0ee9b115d2871641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6dd729666d791d83b925112795858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d58cecd2c9be5201722ae86d45478643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb86c2d7f3e0cd3865216b368bdb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d05f943125aa555dce3b8cf4d2ada645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b7c5e50b9087947d6a77121c6f18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1e5edb98467fa916d228a8d369fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6569da46a3b446a853b11d5e0236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0afbd7c9f3f9a86a99c1afbab129649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4086122e4887d4338fb32ce690298f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1d2b76f5b3c7edf8f50db2d28a82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c012a311a9fa388217c7bcdc6aa9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490469b6546ed8c62754805e740077f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9d79fd853dc87411ba374e6407ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a07f647a590c5dad0e64fd1ac86d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46da19f3516800cd3637574fb5e5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbadc4ecec633d79c1fcb7d678818c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42abeb7403d87a0ab9cccf1028b2b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed187e83cdd193c5d7addd2aba2b692b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b97ee1f39c3a02d2f521fd7f45063660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340931844c7e76e75e98366cb2e7523661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ab88a4d5a802346b4a09acf843a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79af4469db8a3330f601606ee3cefa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620e32f6d7eae0a87ca6eff365fb49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b5168b2a4f82b454a509dc6179d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87608d329a7f03288dcabd0ac85a66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6bfac9a77d22cd42d39f13eab42f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233addf653b095be443388e3864c2d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46b21d80c81d981a4233a21724784669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e2da47aed05e35658381312fdfb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8537e364177e05db79cf9abdccd3f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca4b4f2649b47db38c90347fe03f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b90702f7a713b3c053363c207cd31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89051686e01409aa06e6c52dba7ea77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7615a17990e94cba25de4203b4e14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcde7503a03f3242ea77e4de00fb55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce01e5a4cadced0c602519834cf87d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ad12037574c171c6d3bb537c193a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d15b767eaf4e8f4511f643aa220f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4e314e556cde5228087c4247c50c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97479f0fe126d5a747d9f161fff50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b64803cf4445a91e760693bdfc1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3e3cad06117f8a60de2dab86da0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6790d7131e47b83a658efb5ad5417684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db4fe6ca1fa94546dab2fcf1dc57e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3abf518c531715416be6ff0169b49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499767d734addce723775e3ea5ca89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbf17232d8b89d77bff2a90fbdf3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b6605668e6bfd16f976fbab21719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db2f4c38a0da280b099aa2e594b65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682025923838b1ed909d0c21c76fec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c8085af67e10eaa97221737a3770692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097c0358783664ee7c16c52c76bc5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a858dd76a9bf350463fac4ab51573f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998370edfd11fea75d2e59303e35e66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc35eac3212468867bd87c294da44f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8cb05080823052241fcd2e15fb4b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77559917d54d922e92d7780efe664698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1845c871da9adbf5bef5aa3b5b2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cfdba665303072be2d068b125c73e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489db443eaf4b358aac99c4aaf50feb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f79c23e2ffdb240658d7d761768d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90dea6a71786e985be0d5eea2cd7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86594eaa293a2b95005b1d8c7f152a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1f48291186f2b2066d85aef51046705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072dd967248ded1521a61413b1764c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836ecc40fa267386663d3d164158ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b17db11ede9080c79c96108422548708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb651210e4d99f1f3edf810a68da7d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294d019bc01ba0fb1239f4bd127b1e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd9dc4b8149a6909507ab0a8ad4a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8a2b72cf6a15e07d87c5663f8d63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561f941958d57e38342a75fda2553e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba52a281d556f4d708ad4f2da7a2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0978d09427fb87e5e4a2e857b86e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a19045a654e822f29e8e2fa33e63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de058233b038ceab47ffa5078b93a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c809bccfb3ffe2428052743c394f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12c99a264d05f74edc91128ae5397719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe0733ff2abec973a504f04b111e64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb259c814b724cb829eda45c3c30c8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad542dc70d1a1b94f9726a8f5c591722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f19bc1b52f0b4ac08f91e7cf35da8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36baf2bc3a77a2bfb918c772c309f10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa14727476749d2d793681db6c294725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb79b95dd8ca67b5983b99b956309726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e056704486d7e7f8b458f6b0022d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d505fbf753984e4b9464c4758d6e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03124115e4bc40db21a99074f9bebb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d4c42f3116b41a9e0936cb752695730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba1986bf43e71e5ec099eb7748f06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab120a053df7e48341871373bbbab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc4b649bcaf47c874b268858d50d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c11b66c636886484dad3ea76a1c09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4693e4b4d7cf3c150f5c1febca47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf29ce7ebc872121891764c87888f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0c6808c3bf088c6c05ceeff632358737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc95958230402d92e2816f3484fd9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f0e93d8ab070793ee8d336ebf6c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da5c71ffd6f8dfa766941eda3ecda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422148a78bf9a2dbe40284c2959afb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a2d7079a941ff58925fc2824acc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4188cbbc4cdfb006039c1e4f330b92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e289f16ad47be4a8db6bba68c225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa050816428ae5625bdcdbacb19fa2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e90868e038b7540eda609a0454f3f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4468ea534ebdd460d053680ea88f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eabb5083b273e096377b3351d6ba2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7f671983e3df9b3dd259c8515da2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464eca40d87ece7a9c7c8179ed6f1c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a631c9f9340a47ecf9c7fcf6021bb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9bf4e6062f002194ac4896b8f4c18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ad0f176e4256a49ef28dc07170447753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852d49f8e4fbf9a5ccddf844c77a38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889ee5b2366cf2e0cc167ef3a5a9e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e04eed2815a358e4722e5aca7688756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ea1a37c99a85015eaa6c1a09aaaa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0cea02106e31adece4feed0cdbce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01226df6af3313b2d4135bd976c922759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074d47f6a2683e7421b29463979f2001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bb2680ebe26049a8208d487da6212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890380ba864416cdc48cb01b3f2f251d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a35ea0fd0f99606db822c21a9702474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ff98b73207ee190f104be4105338c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d118f8398c27b7ab3b8ca65b5c1e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d02bccdfe93f673be6ae726cf5b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff287e4308b59392cead08f09bdd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456739aa176593fc1f68f2e1fb984669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95d4a5a5eece4a99f16438ae9121a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc1e19858c1c382e69dfcfb281a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cd2cc6d433a9025707574ea602c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ffdf2fd393a7b4151beed5c6bceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e9d8026180e92519452848bf7d2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d74a739e9ea3b1941569a15fed39015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a953e2cc0979d19781320c62b11616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1f9073a5f17439707873d0e4301c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d3ebbf72e59a7f563e218a18710218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de402355f767d4fe82cd2af1ef1cbca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5d93f3f08ba3af1c74469cc4428f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec778b0cfd35105bdd81dbd7620371421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f90854c8ae5609dc80aad0867fb3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179f9ff8bedbbcfb240b3dd063570423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e94355a27c26c6dbfa8c1fe9356bc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d06b4632a8620b55e51f2578c7db5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b056761b2511c3cd1ba4ba51a2a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bdf902f2a76c2d96a57d38404758627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942969c77071d2101ca6c699371c284a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc36d2bf637c741f22106b0dd0ee6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4095cee4171d7a723399bd4b8868030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25226477707d3a5ddc35292166534f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405cb662733fb807961bbf18bba98e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebaebb515003d45ef17efb59f7155433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e0cc873a872522c566e7fa75720934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8b7d2faa291adc8184b3b8751025735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023460987c44184e46540c5081e943536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad49efafef145aab580954f333e4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b60b809cbeb164ce79091107d81338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d9afccc54d58d2606cefa0b7a97e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae97c6e99ef291e1b6fc656791536f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca145e87e2a59720206d86e9774dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1fd7f23638fd9248c50fe543dd49342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d3e024c64d6343cff7ec5f7b787a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f25c776aab244badbe3ab70273d5f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7881ad3ec887e1aefea431bd8a1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207a24899fc52b222d7eecd95164dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769cfe880a1d86ea8da1dab3474ed4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b6246ce4eea53e5a30f700d66bc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad52327482bbda26178b43060b489249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e7a9440e44da4d6872734a413ca650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c819b3f3bac3b6c95623a5a8f441251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0ae3ef94c312bb6ca038d07adc3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771039344a7214a2b0c13ecc5ec3f0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b5710ce4e0bb7182b3ba8cce58b1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dc881e496abce649ebc5f7a376e2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e9b3eef0c189aa5718ed5b0e0e55a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8b263f830752550991f82dc6a52057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb2240b937a447e36b9e4cf35357bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63050cacdd3d6b740488161b733499c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd0733df63e27e7cf2a5684957b5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13cd36a59c4448a8fc3a9ed39b893f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c792460d17e75f401368f1afb0bca1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ccf2b13554ed1f3b046ffa024c50463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19492acd6e50909b0403bc1c5ae71d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588930e01f22b2d974f7ea661453ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2af529fdd6ccfbd259620c757d2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ed30c5a5d3b71cb61d969eb6986a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71cfb1cdc4f9261ada31da0cee4bf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815a78f70168d8957a58b85cdd8a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008263ceb948498688a263aa6ead5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c06c9a08dcb20e7aaf6e0647a61271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e333127dde736e2228a9e496ef0b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03397f65d83c9c35fbc02e2ef99eba7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963eb775511956a00b76a4e4c3e7a9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66f715b8b0acd3c4691e2582a12cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05113e1e99209eab6ef22d53062fe176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b9eb00c4a6065f67e30b37f6223af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c5cda0b72e4818d0b1098c89b84578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e54daa3391df8f9e409e72e878ce7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb85d601d66bc712660e3e5c6c878580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478e7abe38b3788f6eaa7d78a8ac5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb51b86f3e3a5f26a4a398d1217a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9615165adddb13d83e26db44ac4e4ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd82f671deb506db57f28837ebdd68584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01454a80a3d0fccf3f61ce6bd1750485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177578ab4d561b77d1c30a66265d374b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24b7aeb910f10c504bac1b461ae7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d7b768a0eff558a9048f2f228ef4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9a78a941c19298f9371bd33ad25189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ceb3ade01d4341bfc6d30db699cd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f95663619d95586bba8b54db8ce6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc3a2edc053f4021bcb7b1ffb14fbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e931df46d435db1535c48d54c465bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f7b570854c63a7b3604000dc0e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba04f99498a7a188dcaca7d281f31295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c9114a4ef276d5cef66089b6454896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cd426c27669e6532cb677aa99fbbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5978acf69b111a620f2b488f34e21b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119d3ee2767eb6c3d345fe7329ee0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0290517f846a5647629cec9f52ce7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e235931973ac18ea9713d20d77b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a9e20c21d6313179e000234485a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40076b7e12a3696b43ee0198a790a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008b6d7a5f79b9e2080f20621b5329104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b068f0733e52024c277c5bc6eeb0e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcaa2f4a50ab0db94dc7d23c79129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e344235f2db41839b2838c2a169a7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265c07bccb266b81655a6966b248e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecc0aab105f048e1dfbe1fbc9b1cce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b0e40db6068bd3fc9b4e378c783a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd6150038380c268ce979930d7a46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f92ae45a1b7dd9346b527700a88cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf3a8064722f315ecaeebbaa2e0d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e9a9a4f67564a4fc0b94850fd92e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a148901dcb8398cc44e3827bb87fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164932be50de488629455ac2486a1fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55ab154e400327cdf1bdc2e08801b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad708ab5518322fbe013c894a20bc91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20638d568bfe2982a9f5b2097755c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3157b6c65ff169d104f183b753e1f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ea919d097f8b9cda63448390ea31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abde6e4a22764038aeca22f51f68727122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16c37381f805e818d9c32db04a2ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9a4ae0ed138a050c04006130e309124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e24589255b0a0816996c2513e69ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31566c501c3173fbaf2529123b2c3db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf72c047d4ac0f97aaa6626f86e1f6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae5f1d628dcf6aefab049496dd91b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d16d1a175dd6dd695cf03a2a7f2fc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b2a3f7b9a9c474545e8494a4621f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40b1c2d4b96bfd49d129e8428e4a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ec8bf25384398188d860f963be85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d19b0051d2b34264dbb109161fc44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2127294a6c1b9e25bcdd5459a7876e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f41c328349f2dd02823d9e3acb97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2edadce85a925f456c0000439538a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eba118dd17c60af75855768f6b395137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816662f1cd9e655ac1c72ba25e4e59a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4f37b9fab6385950b6e0e1a7d0302139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d484f16412104310baf89937f161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8c28951fb40ec5d5df66db2f3667141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec07531fc8c1f13b3b101f477045d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93d12a5761065aa7ffeb970e99b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35003753f6ad5d40f312acb4ea04b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f0e026eb1f5e45c0170ef00efa1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f5eed8acee220992131c6a761c93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce4ebe0f1e0157ca9d6c53ba9c4373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab4180acba34a930454b42df3af53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec98f0d1e240ccebff98e0860acfb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9ab2cd8f7c0f43652b671c162495150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b3cfd69152b872a02f799dff7216b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d9d8ecd439a5d75941569a8888bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda59495b4b4ef0d8ea40c6d9c959a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f95ddbf243e5c2730e8d9f730e26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e13e9c4414dc46fa7e1fc1b8fdb26f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca14293ff71d16742918ca791a2791d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743aed3270f8de7eadae6aec390f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224a9c3ecb89652d245dbfe6ac9cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a85ebc1257e1f0f1e5e3a98e102d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d1844795bede690fd4ec7121c802160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cae1fdf3cf39c2d1b299f05c0bca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e55a81f90f3d604bdc814f0b71a9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf15544926158f0425aae20251ac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883b3f2bfebd39c50d6f466627f67f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cbd9f91f1e54b8461f95a66a5e384165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945e2ac0a9e58911ebbea09a375f99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee875e0fe19f52e40d581526ac583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a9c1d5b1175316867c199f85e060168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ac0ebcc9368daf238608703fd7ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb205040265c32eb7acd0eb2800099170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab50c367fbdf696e0bdf8229f29079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15668eff426fd310b654c342c6f6cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552fbcbd1a08ab6396fc56163d39c5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6717f45ad859f660a239d80c009c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ec7c950e5e00bb4b6001b7062b7f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475873cc794829a7b20c095b7a9751176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92b9ce2472b9bbeb135f93dd6ba30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3526d0f4db89297d79093f3a78322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8212542e2dffe2dc298d89c31f3ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be1e7282513fc1da8748fa672bb3ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac497389dad671737f4115bd98065e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ae1beed3562d7ed2302761760a42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf74bb34dae64bda042a564abace108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6ccf182b066c13940bc9dfdc10107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971fc1c0391dbdf2ff1e2c7fa16437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1626bea62ce372a904f0db865744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d4f71f19aa3de370b7b75f468df45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f07334faecdd3e34cfd98c7801631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f44df9cf3e5bf988fa63dcfda91e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c1c52bd75a938f660f20ed26b2bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f08e6d15ce7572ae3ccae3f5975cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c1d104652047248ab96c4f4836cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799295e73c15d388942c70f6c163dd83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946be1404f399005322980bd0d0f42d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a22e0ab01927cc106383c6c6b087e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b59a0d02e554191d2d0f2b0dba2a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62fe907d72921dba5fe61dc3583825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84415386b14eca996d404c1f22ef77a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8480828aa789b1895abe9383f65bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9153d3c18a6ceb3ffd17082b8fb4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027a630981721319353db7da74769e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907d934d0c5a2edb160a6bb533fe59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62757f4c3390e6ddbe570276bc2f9ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d1517460da387f68890e62a807dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1ce0d8bcdc4e785d942c0dafe22b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48262a73a6ed1bfca1344936ef80923206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c56ce2c75137088e3c66fe4bb407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ec7c51dfa5fae10bd7555d09bb076208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc217f5888765e27e7cd21ed7969ae59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b072e7b36b1cd72f2f486ea90caf23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dce6a8203dd0b431c8533a997c7d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24c06f89d6155e9fde0f91bdf2474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cda1c72e4f7304a17075bdda839b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a788223352312337bc7773c5f067c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b006d2776ed5893e2c0b0c9b5a46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa73a448f40ba6ff424420e8cb200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2070711592d99f0d0c814b0d3ba311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982854f32c8870a22e7a9177596567218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9f67c50e34b6143c9738a436396e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3bcabe03ba6e8227b04775cf6b2ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1255e2ae0a2e3981f55caa0d226bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6c44c981c4196be254beee7a7f3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ea07f0a29f4900b08807e4a8c872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3907d003449cfb69eb2c68f20c074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ced13127c32f5ef1560d53a70c949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e8e2898f9a304985f39318b14545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefb66e6f88b551ef11c2d1fb82bf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161777535d07910ab7dda6c2b7022445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ff41bd8758c5c28812c01dbaddc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838cc1850817dca60249a388664a72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56c65ab39fba7e41c2abfc22f5f33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca76dfae7df0ef455f83bb5c259916232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577027f35d1e24bc581c1c646d6356a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d511e021deb032c1cc73ccf58bfb9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042958e2660724a7e9da47030ba82186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448a28fbfeb68f76127ec6e11410e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861323ce25a5f0d8d478a5fa1fc5ce86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448f48901842af6b48517325e8e5b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7995f2d0f677721a75b3f3db658853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cc5d94f6de963e975253a6e9b188f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa6f015776ea25534e8ba4bd99a6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee2c58fb9fb472276fac3257dc767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704885cb4583d06ce8d9f45656c1c0df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ed9368eb8d8d2ce3c9d005432265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896e98432e8e5ab5b4a12ce25a90a26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f710ad20db39cc95e25ec75cec817b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3575e4a9b138f886672284a19a52ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a47bf4e58dec8671fde2e49c0af81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f4d13b4d8c796eb68889d4fd9f8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f03fec113d5884ab972b375fb03b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdafe8bdbe30d24fea4442e79cb513251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055079841c0006052aba98d30ab3ad2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c485cb325304f1bfeebfe8a56b731e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353ac465d1ecc97a5337cb697290c17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469985f8497b01fcf8f4d87d96b4953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155079235445dffd443778767a6a956256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0f078d86fe5e30a243641a332f15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d594f6ed52c057520109d338a3de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0108aa7cc1b76db60cfcd7ab61e71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227185cd401af85d4e6332179c8fc268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7545b5324ee100ce9dcb5dc92ea3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca27f5683b040a87571550906b5449262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca42166537ed7a9fd79d9fa46dfd87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396dddaf11710054383433e74563182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5427c167d05ad2cac292b4e9d7d4d10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd96b50de05c3e5b8531cc07b86873266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a7e3e1606d63a85573040d38952e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531bd9c3e4f8febb208adfba60c7834268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2cf2c8b777edf32a14b77b5e0a4c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0eb344e40b0807658328ade253cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bbc04f5e8ca019a90c6076134ccb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646b654db13150d0ce3b0f3266140b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e9bc15a16ef2f5c2f4872c3feb2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d833c2c88c078de19be26687e053f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d50f417a44cd6e16f82c6c468e5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d806abd3ce0356b93c0e799e67e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f0b541847acc93beb509e59faa2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb406d9ccf4080969328e71ce0b9aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afefcbc19fb8d81b51b3c5cde560b5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46e8e49bda5c341cc181677abc19a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03fe1493f51e584bce006c0d43ff3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6aa6c9298e0e8d46e808afdc02472282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d5b2ba3114d37dbe38af005dfa9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb314124897ceb5573491a142a65eed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc8f5c87fd70453631670ad969402285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d02ccbfdefd5fb45792192c58ac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e8ac66471ad127f350585f943ee9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da91a2d2cd3bd9fb0d375cf545b8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fba53f59b43c6ca1e80c1b277c9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdef92e36c6c08a36b9825bc4b48e54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1899b24c3f13b7977b341cd811f8d00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aacf86f18114d2651a6b9c8be69ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57c4f9773bef06d3e84a1fad624dd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52289eb3361885ea841e4be1dc5ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b3ca6ba4892e05b29d4017bd5ca08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec41ee9561f2ebf2e9d10ab93c8c055296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191750da5019b1d96d8c231b2f64c6e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d15344b2abdfb4d648f117ee331e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f076dc8601baedaf17e7def1215f06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353506851c8e850738291f3a7580362300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0f1bff37850f075a9162f7b4cd1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ab92fb625ff016c71b75d6b9d628302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b3a8d2879ca1d7b20f91eb1de9c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849b6e74d84ffb9d58f5acb4c7fc66f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb8d6b30641695fa833ad44db7ae7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dbda2f4b4e25625ffcdb10466045c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ab3b1fc2996f163e5fb353beebd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c398a4ac2536b0d52e42e4d0f94d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec987fbfc0629230c183caf77a76654309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c3ee2813e3b93207554508b17383310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c6baea1c881bf814f7136ce947d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22360f40beafa1adf02441258e70b750312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12728de6042e2f205391bb7741708313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc14195eb07d422eaa87171cc3348314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ccde7f78d9215b577735795223f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb23250b931f8bcc9ada2191c03290316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e3dbc520a304f5dfb1d0d48ee1c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b54a1d39f4cdcd9aa68bbd860e07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e108cc35ebe4e7e46185af3602f990319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c290bcf2c77f0a70fb9e380843a6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3c4ae72fac267ba0e905c3cb4c36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910562396a1f7b0b54a8cdf5bebf5e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf063552170c5fc5a72e54f1401eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825082190d21626a7623eac722ba76e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ad4893b4ebd4af014403e1eed8ec6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0c9ff955ffc9a9aaf0a1b7c6752e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a13abbd78f3635280f6b62e85153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b5c0e488bd33c183c4e07b850fbe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205acecde1735d0b863fe78cab77dca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db530a9385355533a2ed1f68188f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db0caeb58944fc11962b89b7f839c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc843d9d12319b9956eb8205c5c259332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f60d4e9a904efef71237611f45888d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b942e4dffef24707c52943c9a446c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cd0f5e15f47f3587d30d4b650273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df0a1e66f9561f3d2274a0e2d5215336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a0a35435cc6f854873b46a759edd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac6330cd35f6678310888aa7dcf1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422b6cc572b509703a5465d2e336b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e8782fed25c7bc0044ed837c2b06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc831c8a9bb9b4912efe0c65df0b36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605590d93d3101bad3cef77b763138342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3f46359ed130d85142b5326e9420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e94f4dbe6c6d317d83f2d485c618344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529726a2eb5b8dbd6f98689b8c323a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246cde12d77409fe5fa98dd3611be1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ae839e983a9e2c7b309f6c323c23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360f7b15a4ec8b6d181dcdb7307657348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317479b92131145d324bd0dbf7f88e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7131281035cea01143ca2d2d065c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2761e7b4cfac6e809353361f492e43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e6190867c44f27e4a6208b7e7154e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686637b4c4dc3f0cd2c0e7e9342715e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62699b718ab23b13e6e62f07fbd4479e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590afcf0c4ed067d7d85aeba3368a76a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b837da8f8018264480fe9b953ca9ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed183fb05685574f328074068de46a25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6185143a1eb89b14fa642f0edcbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6f74525f262756d0f0f60fb9e434359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307c9db946bb158b3d37e19a9aa560360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3eb5d1f4d2587639b33fb2ba5c285361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5018de4e759c359f7abbc464c4236362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564106c77334e6a3b4137975457c02e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d02ef566f03256d09f31d47145ace0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23eb86215c8890b559e44d5e20aff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca553e7e0a9da232df4afa8c0e537e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494594f7ec586a597769108daefbcee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829303d797b9d2512b3e2f390a5a685b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d915337c96845e6579559d74ac7b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170c2fe1a289319d1178f853968a80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7a9d7143aac643e617f39dc3d54f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa8e502b21b71d21de6b5bffeb296372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad24d04614b7c00add48cf6699af42c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de51670d6fa0e98de70e07a7faef294374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f902d7220a902bf3cdd93ab18481375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b7228653458bbef26b7701ad0352376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c87f961e9a6dc4603c5a7b629531377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b84f74e29cb8f5747fcfb6df9112378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab559fc3c454cfdf2ad3cdda68276a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d285fa767f3fdf0bac36c41609bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9bd822060c23398cbf944439505e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5008a8abf2e8f394454ed39e3fb002382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8c4ef19e2ba7a606a8e64da6d8a12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930fea6fe2f5c8e4c2b12de8fe7b4a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d258d96e5cf2ff53425dc4944d7d86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac95fdf028944c45fbbf64ebff7b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cfd95f88ce2b50c393ebf2642b340387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8160cbc97d7f5d843052d323e8de50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9163e283b0fb5bd4fbaa923f5e17a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef1339273951c947db62c574e7fc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca57282ea0ebc794c9f683fc88051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154795d861d8cbd3eca73428caf7e50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0329864bf31aa2e059ed5a28f02e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33674d34f96eb98e64213319e6e0ad2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efac5e8a9b9009dd1f7be412ddfb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b3e07de12eb2497e7500c11051f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214c4fe2c718e20218ecc5ae4ab3e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba89df1ef4732ef97cfc000bd9fe22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f7d08683071826c289f70313d7460399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd69c279e7e463afcf99aa6b0a4c35a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9b1275c9c9c6e4e3843e2c988f94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593266882197f4ce36b59c3cf5e9ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e161020c12b4a06a3878669f97af37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc52523dae45c556f25a1900802bd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad57c4a1ab1fc9fe9832513324b519f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfef558ad9ecaa43d1d865d0d2234c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9af0b76a48348e5e86c0277e7e2a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0237b7013a08f8908ff988da6d84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8994fee45dabdcfecf09db098e0138409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7d0263a56dab6cd333c6b556da77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda31d9fc8e23ebf925812b27f957492411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c9d6b4d9bf1c9503839216e27aa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d87fa50074803612e888c2bbcba96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9250e737906fd170687f066beb82fdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c775b610c092925b7c3dc174ac47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0970595f03f239560107307d7996f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c2a2eeb22306acc9d002a1402690417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c6d26ecb87fd35058e4a6b06d5d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec546d51d8c7194d39b9ca23a812ec5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b9c21261accad80f7f5f9a3973cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe2efc4ad0e46f5707413f8e4072f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ea653437754b1e1d7ca316d34d511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d778c6528c741af58d18cc71534ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b20528349272fe2ef97e3ae88bda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17143a67dadb5b7c1efff44eb592d3e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36d15e27fa996543fba4133b681b7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982579fe054922541db6577e6d000007427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940cf70984aaca5fd32e2c2d91ad26e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95e3cb319ddc871ff13869e52dad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7829f90c6149a8a81c8c436a93f6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df46c1ada37bf6641cd8aead076df09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775aab653426ab7e1416a5a83dfefe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab605f6de3814b6a92d0be312a3159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92dc82866ee96a94666692842dcbd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c12262e22977a5c2b792fbf7f572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834d09d6f84ac6b7aa1a14147c4f7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646422924a3ad622337bab8cfb132b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dabacbbc6790107c7f752e0bf71e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27eed4cdc8c87077c3ea8fc4a704cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee44de24f526ce6a79ffe10618850440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c12989733142702724db9291cc7ff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f5bbc9c355c0b91f4def091cdaf4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455a0dff6093d52e2731d4579ec7eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971439f745daa8e8494d59c88548c9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca890d457ae8ff7de3fb7d71bbad86a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf72228b5560d4a955bccacea7623446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59204b47adf27c8f9b2273d53257245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4063901194130b6d0147c1a42cbcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b384ae14e359e2bf11f7df7967b63e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be9534964989af4bea161c081cda6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b6f12b4683ed182fe5b9ec19efcee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3123a5630e56a00847af9058d92680452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf1e487dee01ca68f9e2b4adb2ea36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec328340e14e0f72038730526bed9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a830fdc81f41d3f258412ae8d3847455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16922748d8f2ae4fe187c6764a86964456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15347d6693d5fccf7a8e6294fd8ac1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc1b562998764f4fd643da2b856ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ba3674de6a565b94f211b9ee0c15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70de43d885c29e7690197db20365d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968aa55fb1886be4c6643507a4d91d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6607530a742694d5fee0cb496849b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782b0d00ee7d71144fa71f6e8d99d61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95af955b676060609dcac057bfcb57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f4ceeaef0fb6d1afd5a5071f114e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c364d20700bae909d93c1b017842466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee3490a4706df0b56d17bdf14a069467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58044185d6214c58eda584923312aa3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d854c8493925d686c7899e3b7f5bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad086601d9b950d356658ac507d957470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7aef1f5a218c809f7c7f480161c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696da35bcbeba3b9148386cfb998c32c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a409bc482400dfa6d2fcca37d332aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347bebd08cf1ae469d7772379d7f14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541cf980eb190f38e79031339f5aff0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc97dd72027f7a88283550d9ca7b3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ad5b5610950031f02a66d195f68d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dad3f5152f629cf87fcbf3297fcc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab5a171d4b243ee9557653f7ab3e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577713f6ec8189884b6cdbea8da65bc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2deb6b11e5442533417afc8955a81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4679736a0f504990c2c0643d4e6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d3293dcfb0013888c2f9f9e78dd59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a72164765b2cc654ae7aa3be5ebb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a879a6ae2e1539a57c1672ad65eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d632e0d535484e46a23eb075e07db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831de546c3204e2913e8d722b1f17c05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d88f115f5101db4f2bf34a6fcf7cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c3f22652f58f389440c37cf0fdd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31bdaf2cd4b212477afd16dcfaf6a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cceb297efc16939244646b9dc8d22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32410a249379e6fcb0c02cd12cd3595492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cbb4cbdd5ce6575a332681fdc65de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddfe0c97e63857c7de9fde4cc8cf3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ff0b48327f03a390640e7af844d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b818c896585d1785ac3415ec4159bd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b833989c518c939160f5d3cc8730497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919938527176ef53bb5aeee468c41258498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ef5e344496b4c10b553ed42baed18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80ad34a8bf824c8a9473fbb4fd8911500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d056a30b54866134c249ae8b31ee8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831d2b787886a18c1cb891569c7d88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c3f67fba8fbb48d987e2d6d8aeed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a35324d4f7531c2ad304b84f01750504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92c30f6b42527380d1c0b85b7ab9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a0972061eb9e61598dca925beb5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e908fbd4ce5b7c67503e8797245f9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a82a4d4ddb4ef3edd5707aae71366508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147909ab3619e5280ea30fef7911c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a5dff19df9c3dcca8ca49fbcf529510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073b81e0a2e8fbcaa64a6116f1f00e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58f9f68783432f9829207ce60fc37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d48524fc191ffcb70e1ae4131fb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bbb8ac850ef9b05357497e983e2b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3656a17f34256409568b6706f873515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228a853056dff8415601ee9e7815d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945806ae87ed753d7e1d6fd4fa294f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab25b6abd4b1d832165bae244011adf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6d384d684ea99025d85e1399185db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551ce57187b1396c347730f2b520708520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec8f0a0b108a8b45eebd117cad6187521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277fbc3510d1e36d800dc461d8b386522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffd6ba62e1fe2d8cbada03737ca28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb58a94491bbb8a8420fc5669b09e1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942189856388d78de02c0b4406207d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a451c3472ad32f0bd356eaa057a4ce3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84083b7871b726d656b6dfe37347e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8725e7a597d8e7c7195c065c38b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26835b3c8fd7c840bfc9bff3604b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc5db7b1586e28b3568f75a8f8bdc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe9a7f3730fb2cf457c4325c1ec06a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35d8d96c19171653b035f514a58b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd2746f7c51d22530c29384fa7395533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232629ad4f433da30b3e7991ebfa8871534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521302ad8dc86e66225dcc28f774b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce2ec3965ea2eaac18d30779f701e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2aabf54cd3472081f883a252c3c0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41532c83f19627089478bf46ae21ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d13023ccf818c87b9b7fda63cbe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ccf35cddb6eab2f24400c67f24db7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2c7e7cfdacbd6ab6c55bd76171ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8534a86f74511c25fc38680d2877df9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05813c7f90874dac818c6a9ac99025b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90093bee997f8a2ae4493fb3dcb1425544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aae23c8900a310aeaeae680a1dd48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9b5cbc4871b1e5f6993c5c910155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73c244519163e5cd20565ea439a55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652791fd3cddb676b2329b30afa04a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2c47c136649f7064c4f424a4a132549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe08735cec58f5713e2551f14ea043550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2018890b7c7eaccef7f10d9063c653551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d8d9645aa6385c69ecac9910dee3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71af974fc14a70b14c0c527828c724553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c1d5d72a43f76b5a03315f49872f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5edf5c470a1e80cdb39299f1a4eda3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee838bb3ef7f57131d79027e4558223556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d88a85a1f0cb2ebc3a5ee97231f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9ca5156d6d68b68d66104a4d739f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95085725f0965dcb9f4f879a4410e7dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba9565c6bbafc6bdca8d676b882b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938d5375851dcb2f77ef5f55af77dc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b7bd60f60a8562992202d6591191562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561bdbfe87d5f8e98fcbeebf6c6f05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece47eecb4c397e099928c741dfba7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418884032b34e2f93e14d079c2cded3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc7053e8895ae43158a367645f281566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96bec880f06e104d6de869a8924863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdcfff186787984e643682757cc1e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58215b2381123302a5d07ba3542c516569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7abca4690eeddff5d505c4ad86336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a795a013edec056a032735aeeaa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b16e9722b48ab52482528daed948572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cd1e3d31a6ff58162574b5b8fe24c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532febca65b38a4f9f4b277fda776d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755f5873acb04f4b8f5621b5ae958b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad7751b20710d6fb43b45a55ab7743576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de86116219e83c9c636e344213dcdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38e2e6124ce075aff9973dd4ad945f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e71bb18fffcae542add14824b44dc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf935d1b5ff284de2fed195990bf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c9fd3b8339b7e5a8166540455d011581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25301ef84dee94029e5566dde13d8f61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917192996e870ab5ee696e32a49a67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e8345359c6709cd30eaf1da7b8ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db12f754d30f9ff104e3025edae24cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe20ace774e95678039a7fda464dd55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7304dbc41562e1e63dfa067397334c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7403b6129ca48f518110f50d32a0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7830e93d1d75f36bb0e8e655b89177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55e0f403a6fb9d0afdd6b35448966590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65976fbd995229edaf79635ad72bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd435b1dbfca411a89b242f9ecbab2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62077e761c4b11c3f3e8411f6475a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95fd6012359f7566fe5c5ef85fba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471f7917481c60fa1eb10427e94a80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212047d61a48f973e90925cd663f95bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d61553283304f04fbf81e5962cc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887405621a21ab8ced69eedf4e63947598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b014ad30f97af7b669fffc8e4d6d9ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9f338c4251f5438bf2d70f404fc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2476286b3af2abf9f18a0f98afa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f2d7aa4ca6370e0c37e78c57494b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91117ac6b986fb69cb62b99a68f94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79347fc6b61c659d7e4a80d23e3e5ff9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e60011353864a974880c1203ec71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b5b20b648203f4741721936104d17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db84010f4dabc5b8aa3562bf9b68b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cedf4c72214543bffa1b6c196932b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d0b8672306d90a657907741a56dc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f055db0982b59e1c27d300b7fc2b4c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ee7feb4dc107a48e4b8f1ace2767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a038eca9a8466ecfa370d573415f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6deefc4221ddf24f89b5c7261a4c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7cb5a720a6b42a21d2e1d5f2ff88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b492eae61bb0e05bebc53f230b3036615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bcd2b3bfd7741d7e1f67d76b2876e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d863f95b822258773c69ee9d47364617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961444013d64253a31042c1649a6e92d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1fca826993e77790b408cc151697619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef43bf26b15d1794fe351d547e828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166e055dabdf8f1985878e1d26d695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd8d4e1d504cba86ae728722aa5c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252cf3ebee6be05e258bf7fdaea9369623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b522b5b82df3f5aedfdc910d0b4851624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221d539802330fe96ed4a2a63e245c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e1360e63f6a4336147e216a1d620626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133d31b79e87226a810570b616762c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8407f9c37fdb73389d31b0e98a752628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366e57ab7555a230d318e2e651da9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb708a366594f03a28b983d23eed024630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ffc69729faa82b4bb69a8766895c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0f2c1f0b982fb003fa1b030a8918632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea4b097816f17a65e40320fc9fe61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa26d1e36ad89139ed7a7241e9d93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d9cc50e0e64c164dd066e63d8b3c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c464f89126698edbb9e6b0445108e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076aa55d664317816274604ea2592ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9af71c711daff468278c36a943913638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb31cadfd34cdd0db3dbfcbe80af07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe4ca4ec541e03a60e413d329c92c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e317e030ce2c63e780a3dd47de24aa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962d530025137f7e9dd763474e1a0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e72af7c7cc7e970da48639fe3ddad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3f6b6ae0f282a351d66c7a35fbb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e155e6cb8112d986aab00ea05f91f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b765a6c2ee5fc3fb969450f14ded0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd20b33d676fba118461598facb193647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91985f9a7be7117252f68fb572a93bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30872c3f9c42b3331004ef4084f20744649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364085a1bb7feef1892b95251966088650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c0f5257726c94f740749c9cbff9f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008dfecc5a8680557a906ae985f115652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc28c359a2d49b8e4cc26ab6e55e455653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709707efdad5c2e749242fa6f176cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a5a059195f7dc0ebf0a6d9eee5ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbf7dad2fc9713698ac1845ff7918656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd56b55d3d63e7d7706fe289b8fb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb25b0e1b78af1ed7eac729d83422658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d8369d4349112cba8628b2c6b491f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f365a5e1041221e23bd9cdb654430660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec45e3318f4c4ab5f520f4da4d58092661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01006e4e20a20ac927885d0fc395d24a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103c124b47ffe7e2a14932e03a13dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f91c4d4cc0412daf41a081784518664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade9dd95a9891472afb5d7999e4a7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a3034966642a91c5b7651791e1dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff74b4e11cb5873fa388e22ead03f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61f0eb8b8fe726ceb34033dcab253a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7230f531c925d6e9e89dd38d2fa9dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af48bb5b24f3aac4e53ad3e8a9d562670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ed770193fd3dcb608265353b7a9fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90a7fb1be15f48237e0884075d6dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f78f3c6541d49030bd0976b76b2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebebd3ecb301dc7c53da30aca22739674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c73695dc9b4512b6c5f18b82b45bc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae501877b2a58d6dc1c4bd2ed85029676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf87dcadcec96789193be7d2068ba15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fa020f4428013524840b03dcb386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b24fa07e74d34ffe4d96c89c7103679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440d0fb723e97f6105129eafc89301680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd0e0f7cc704245b9d017e437c038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5fb100bc9d0fefde3fce74ba840f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483b61fb636229a84938f147e2fe20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71218051f2a9e0b2ad57ad46cfc99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90d6cecdeb52b6ae3a7abc92c0782685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7372683ad4f1244a90cf2a9cdd3c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705946963ccac1165f8e0e5ca2dda8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bda4458d646f7b3ebc9a957a80eb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee1c6d99227e17d963be98959ce536689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db51b00b03fccc5ac80f8bbf2db0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7f3675687bf1441fb7e96c7edb80e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f83349ddef75085d612f68acb9853692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6203eb008fd521bc40f48606f0465693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1928685c8ba5edd5626afccd79e417694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125bc75b21ef289fb858b2077acfd01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb346818feb04ba80a02af42f643f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3713068454427f65ee4e7697da3c2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b3687cfae1d2f8ba40d1febfae53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7ae369736051fea0b79bff56a869699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba125c6b7027a8d52658dbc7d0b927c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca33e647615f903c63de6638d8db71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0a2cef2c654eb105e917a84773ffb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5f3579438d30dd9344d662c5020bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c648dfdc38842fb66e8e659901fd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071dac27904638c3005c3e70d582bcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edbedb874a44448b36cf3d82239bb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affca9080b0e13c34f965e250d0063707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a96412afa10f1557f03daff8aef1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb766b4123b383e4b47aab0259ca1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1360d2b7e7d32f90b209df98dea5210710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df49baac39d465de762880a76add950711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f60804e8a2bc148a0f80bbe7bf86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee7ce4573564fdbe53d228a389c6c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3873b052891b1fa1c5dd11e06f82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39374df99c4b280c64b91a1ecfdb54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3ab6de0afaac5a779c9ff9069af9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2bd4b3bccaffdad70b0ff9db9ba8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d88829b6e3a771618fffc41bbe44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6afd1725f40d62217050ca7b75965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921869bce5e33582b878152020298d1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296c130fe6aa05c9b548fea519d223721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d9b9665a1f72427b494356312f3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc04603006f117760c1115f0fa5aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d314f954bc007b9c4a8fb65bdfd4ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad26ee9250654968d0ed769d0f64b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf36530eaf2122433e2c053ea1031c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a36ae4e0d3007195a122ffc6f5f942727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51871da3058ef1884fd06e01463ebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5235b59ae6171df4df33d7f92733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6f1f271e8cf3c829cb270fde9d12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172aa6391f12355a992242e1e60104731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497520d53eb29169bae07b5889b023732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870893118acecb66fcfa98fa2d60d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99719f0ea5465a2406fd58c59a1f3778734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c744f2d53a0b5c178c466fb12f216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93e18b5546146536fb9be66c63091736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca0c5bb795db575ed01ce0836fe46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9efbea752172af5ad34ceead2d9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ea227ee2574be2166c26ea17e2d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860b551d5461f96efd32614c8991b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3fd3f0bd53230eace147c0ebe81d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ea6e014a4c230b6f95b877b590d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688503e8bd4737d37957f6b05c37581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e79eeef948f6c2dfec3166c9597318744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944240fdd55b0b0cb2828045ddd88a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138970719d5058ced1ef190b2b4d1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff9fbe12b055d67dcc3412a9bd48d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c9ed4c469ac80ad191f6a3136e48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657c193a9b23ff02abd7feba2c3060749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f9c4d007add370c76b81dc3097a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449d417e47aae75847a05408e1a6ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bcf765a6eb6f12aa1d97b05537e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d365ef1c2169e23c289441a68c0444753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d326307387f83fdb2c64e215909f07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802527ccc16e7cec41f9ad7571de16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea3f5e4b5ccf0ab758b0a9ee7a120756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb4cac747f746da09aede2775d48c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbd94074971e55b23047e378d99dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e0d7977728b6c7d197a10890e2fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>