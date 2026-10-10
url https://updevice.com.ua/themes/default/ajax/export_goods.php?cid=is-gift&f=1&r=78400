--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb0f9afd742f52101d535277df27f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a5b9ab49731f364eb69432c065342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eabd859dd42c469cab82d80c9706733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a5d1f51f461d5632fa3b7ae329314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a173d96d50885a8ac3174802d75d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8054940b97d918d5e1c53e5473c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281a0f941dc90f8027e7c9d4552b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9db11c5efec35c008c9a7d9de1a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a4969976d37a02b8b7e752fe5b1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479c1c8f1bffdfe028d2eb6f6f1d3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896a599b59397b58ad7281e3ca329e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c05363890901f690d2a89ab7d8d8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55d2300731bb97da6cf68e17ec58013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1486308a9a5993fcb009ffba93a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dabd23b2bd331b96fd05d04c5afc2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518969807a0bae28b374d854a8ae260b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d8daea2ca88884bfe5ca36f0cb5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026daac2107ec974a738c3b52b45ba7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf942e5b11aa654dc06bd20f4a94919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ca4708fe29717cc8ee81d783378c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95719520b09e1e495b90d45b151ebb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eaf8e0971e24ae1a7fd2c9431121722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13f1685aae7a91d981520036d7ce923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b655e48de6102d1bba542bd3ba05b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5d204cf9c91103596011c00207cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537e5590b84d72b17e731eb084770826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953b4fa39c631fdc0685144c4a4ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6c2c0a1b3f2e27f5c8764b1897eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477ed102f6ff6b4685fbf41f461ad429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992ffde1b31ee5c3e07361b3173d1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c393fb50cb6bd782fde11a7461231f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2451ecb7bf6e68e9275131435cbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f8617ac8d5079ab03e5ff4bf9cd0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae80b83c19f65051543d502063f4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8c605b4bd84f44622cec8da00ce335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3040691740b719709176e38018c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8f96e5e64d2f1d99356dc4e1efc9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592aa4d4116abf363f221b745de834138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23e8c0d99ee7eb7563a7a02369edfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb6275fb21219d6d4d29969d52c81840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8276bc3822a5b91bbf2cfcd0bd7cd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821512821f42efd9251816d1f0323f4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525f9552bd7849309ddcd2826aaf9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2fdf89ca5b5865aa2e2dae11b084044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad0da7894b27032bfc595b4a002b2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941622044f935761bd93d81aadd56ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c32cf498e210b765627b96f075d84347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a384666e3b5e9278a87acd5bb061848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd96ec4b7dd656ed5d56a99d221a8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63410aa85425d089ff5b410cdaf79cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254729cd23ffd8ae6110d667c99cf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907012a6e1d10fcc23dbeb8ef959090452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2acecaaada257a7ed7ecb48d66afb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8408be980842c660c81d1571875154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e09c5d3dcf5f3e85b31fe5496e7b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647934a889471827fd8ab52f63d02256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068202a9a4ffe9828a3907b9e24c56ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed670eb5cdc7830383bfd2af00a4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16b2687cc9055083fdf1de736637759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb5ba6fe5e15eff9bde3b9726cd2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916f90acfa98cf3ae3f54e05fc247e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b0fdaeb8a0d1fe0382ce1a7be19e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d403f6e1660532f24c3ef895bb44063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee1375304c89bc271cac5d0bc6a85964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4953e83f08bd39289bf265de69d47265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9eea68505bb29602af616ab6de7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a5a337b2b4a6ac04389301b1c36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c72fe96f668f03c00c25ed55585468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d170338ef4e6b658c1bd2b7fee65e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150502c65b671ded8aee961d942ac3a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc2540a59d395b93abc78adab013e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fffcdf6b46d0a8112d56cd32499ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f4d244ced3ccf812d487afbee378473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05e527c6bc6b464177b77f59be43874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292fcf26317ccce2e92ad88f5fff96c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e8a0aaea1bce4fdf63e96d8ad67076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d587dbaa8b4153f5d2768180a52ad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24885db47de63ad03d3a06b5bbb9e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088fe8d0d9b54ba085e102bcf33d7c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f864f23aeb127e028bbc50586bf8db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efbdc98882f6983046be90b329341381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329253498d864d1a83eab0426cd6c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529718a81a1b487ee4cd19b95f3158083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494580c8c32354baf38e4ac7a6824a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de86706c2c303bc843206102fd3ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100ece9c22e57b18f3cead9157d81586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64522040096ae8201aebff98fdf9267b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68e76e7bd5bab8d5b4d60d85e9c7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120d4bbe5adeac6e832734eff628fba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd619e9c0c1aa0219400adcbc402e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde31d4c2cabd4fec71498c12b6f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53e5a35cb9ade5366b45f650c3bd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d23db6ccd3aef964022108117fa5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58f837e1d998f5d7e328e0a5f223e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb7c29d32eb9c4bffa233ef3f000495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e481ab67b1bc1a63df8f86fb429996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c423ad9f4453e72ac5eb2eb06818f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ada68d7747d0d110bb16b9dfd20b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088bfa8a60232785007e4f441abf93799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbbdd3d4f3436292b4d87104af1991100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae5f6d80f628c05ac8a1f607f39ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462b0d37d77dd8a06d4916cab11d4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ed5cc0ad1392a04504598b108370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe996c7efbde1af560bd41e8bd891e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a7b15601ee7a4e4deef0f804efc4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713dfbc5aac58b5a148addcc899a372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc195cc456298ffe05fe8888b43eecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4507b05acc639e2f79ae05cff6a73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a6fab2769d6f647338c630ad1dc4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea58e59bb74340bf7abef4bf44f4ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3336ce31a71026e14079b09beb2ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487b6b9e1ed8b422c89d3cd22ac7cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfdf350de4875f2e1b980997bba190113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2881d11efd82fb884fca4a291d0fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b62ae1dd7eb4c5fbff803f924e83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd959d1156a89d5e48111e13770b7a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006d33368b26b821c99eebcda40c5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c5a66ec5db40290b008806d716f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65feccec5ea3f37698a2500d2da8bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae060c6dcd993a03d543a8af40b3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b8a91fbcf14500ce0efa13d1d91f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030d3120163ca8b2c4aa1c8a48e440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b30b18e88b0bc97475feb132fa9fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f25560d803255e516b5a5847a03638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b3e3cf5f5bc23c243b0a54fa1664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccc7e02ac7813740cca66de6ba637126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e69577bb41fefa5c67d9237dd9681a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76320eb36449adf9aeff1c7dc95db97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c8c5ab1a75cde707d77ccdbd7939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4c861eeb0d825fa4cb3012080c98e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb328d4bd99a38d1bfade43ab2539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013afe5d3ad1a9e00a02d539a23b3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739dcb0b1af762d71f7c8ce5eee6025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1351d191820ff2bfe1a487429d2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf67e752ad729838cc7123ee45715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129da2afc57dc26939f12257a16a122136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8e5b4d9e3daac20c2ae74c85a470137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f582d77e73a0c411d819fa854984b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f4377593ba4709291d7d1d262a56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407783943bde90c3798c30a138cf4fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a3fc4038bd4981db09c3343897aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295572aa9bc6e043afbcf25849e2b8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde158708ea36e6cc31630fca9a9a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295ac0e17afdceef708f770897a1e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5c3a571775c3d09f018ccedae3e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9e65ae68b22f251a63e1334e3080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8936a83b611e5051cc11c32914b5f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6957b4c4fec1f9ed8685868ba2629148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28847573bab273725049963855fb3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c1b706da87b1950f683f5db6531f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0c6637b7983d4850e4c6acb7f6c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633558eba1f381a22784a0f6c14b56a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca96330d4b77d20e0772ed1b3ebc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe967f370831078b05e26b2ef298b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc436fa42713c2964085fece1c0c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b86a652717740f529eb0657efa068a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce88fae3405ba78136c7e9d5ecf98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb1e63162eb1c50d24f736d8978c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f872a7e2cd483f5f849c4f2e0466159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184318140830839d383391ce69d534a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c8f62c7edcf769774762345a2cbfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ac02c6ccfb2114d94c9dfa0912b93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d54e246980f58a9cc756e88b46fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3511081dccced906466dc519a4494164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb8218358145872480e11eac03c246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedb42e27a5a067716b43e26a0deee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f64a64ff5e54293337b94268dda7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505f5f517ab43c6b61095bd750e9161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f0058f164225f35c7ff488a82116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01a3da3889c265ce1beef630d2a8d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102738eacff3b3e20e00bff414f729c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef418cae4132ac42ab4703696af2ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf76594b40492a9e6acacb2033f23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633c61b9a70dfdbc7f0944cfda719d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff135f5cbca5c0b0b500f86be13575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fedf6e84dc04575505abc47b7bc4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d590ca98d31d95f224a027275e5cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2886f0986b822c1838fe532223dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae7364c6a33679a307a7d1a505c725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6791245c1ccb49852a20aa03c8c22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402d9b13ec21df7cd858ec36734786b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc602e42f1f240d487d4212efd38f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781616d332c8d86120cc6765751e41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81444a8c9350ce5fdbf75759f0a8ef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd8c49741eda59f65dd9b99d8d253185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5a7ee96d5242e5844f9b29d737aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f94c14b4558416bb8dd8cf68c2fb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5a456a203c5ae9874d4b83ee481f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b4077a3c48a9190e296cb6a585c86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054371b42f4503eb09ef817662c5f014190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123aab42c8c4ce4ea3cdcab0178de3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6935c8b47155619f017635b36cddad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87016e9f15cbde91e39b531ea3ddd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b529daf1a0565b10dfaf907a3d227194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32377d15db37232a64d574e4d8749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a330283640f183a46c50f316c248e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb41e906cc1ddb19bb82407f6d0457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60d00b235fb67423ea8e5e22eaba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cb93684af57596235a20768500eca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7883f730f37b505ff6da4dfe7b694200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53b65f82f10f5738ad16ed2d517094201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a9d01f4714d49b64b182693defab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090b2d867913b332d5a666617964923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec16724d5aa5973a34da2f2b01ada7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2037464f305b6f62b75d66611d12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f82e757316ed4fa76553db9b7023206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebae70bcef071bc9b64106e405f3c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2522dd1a0653bc6b51aa8130d690c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a069dd246f702fd8485ed6a9577565209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5cdb683dbf5a18b32277be3bd2a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ba900542dd0ef63ca1f859358a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70acec778a277f72972de8d0f8b6bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d13c8754df40b5795ddf1f2da2241213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f94e93261ecb6b259c3929f380407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769db876fef4e9ae3a734339eaf4b6c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91913e00532a686b5a6fa3a57c3dd5b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e5ab68e9d4c13768b63d519ca92ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba259675624f9d250d8c31569fa35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17e8324776d06106af67790c7adda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05adf741cbca2a36e84161c03b313f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2315cdbf9ad96247c707a6659c133221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ce3c078162ad5e70b2eb378edda7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6209e7bcb4da3c8b6f9ad6751736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f323bf3128d6976cb46f097fb5c4a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139a59ee42eb738bbbc84d125fa0910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eb631f262b17952c50f3558669c45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df2a9c7157c14b43bda446acd1885227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf260d04ba0ba7c7dfe8cca9b86452228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9471ea30ff5bdf1b97f982b52e9ff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f8bfe1863a7bf953047268f4d330230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f64926bd77f7bfe133c873e0e9552a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305b5f8cb4907d48cfcfd4a4159693232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147cf57dcb9f1d2ad3759b61900be65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f369bbb7eb1aac7d878be82ac1e93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f182a79fb88fe675f9732e96da86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740f33e0025dc742554190ec2a1f43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742ac37f22b7d94c181eb4c34c3a239237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18bd6a40c75fb2491adf2eca469a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5226eb791da3b639acb02d1cf66d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1fec336fdc980520e34cfb8cc2403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd7a742d64992758808c419699a310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e16f015d2eb48fa9e6855edf275dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e592ce138595f1838cca3f2ed9d250243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc0877675278864310b8e5987702a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7823848b082713308ce950454137245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bf01e20baf9bfca4f54527f5974a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58d3b453b3fb4c55c24b0f6f09b193247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fac2aff5c1157d322e8f2eb769faa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c846a48e696ae0cc0f3026865af7465249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d686c6b0aab1f06eb3036f295fd5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293e2796d27037d42f2f0905b1edb36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f88998a135f5e607d5c82965fe0693252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be495d702cd0b3f90d23d013fb114253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cc872921be08128dd00cbd5652a70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a297334673f372ff351a24ac4bd93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed9dde8a816499c857c4202688335256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f846f0a94d01cb8a8451ff74f762a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89bb3815015f3659196fe5ad79ef7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bc3f8bc09e008ba000819319731ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0e72b4cc595a205bdc7714a33f6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df5f48f5fa9c8f9fb53ccae8963fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73acf711cc3a63b434045bdb1bef1ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbdd074cf3ac7cd7513773fa81612b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b826293f3fc93db2113640999ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943479ce14032b11042c01ab96eadec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50fee0e026e2cf333fc5ba55ecfdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc501a1b89e83ca5c398b40fd1c899267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c466daee3e72b928c6184170d30696268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6fce61a2fe043b01dc147131f1518269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178b56c264279fcf3ab73b80d5be1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b9e5603cd8fc65148b6873703580a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c0aed8c57352296eb5e169a6b0b09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789624c66d0c0c8350752b2d2fefdbde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe2b1a10c05a68a0034b5aa694c6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cfed927d28667a92f272668059f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8a3c8288e6c4ba2deeb2ea48c0d47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9abf5dee9d4b8f680b0fef4cb4676277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327af2363d86bcd049d5301457bb56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351706d5d545218e36525a8d62bc1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0821a82f05a75221ff8b155ee8c51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5f8fd900f17d6c628f36273c56ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8610abe489539b3d61a54d59bfe3b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31d2d3e82506818b347f0c931da7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777108b71687d673f133a66cf3ec8ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21504137d4a1de82a56edf4852593d53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98a6e9bf3bdc769da767a1ae56b2b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec16925f2912a0aaeed5df23174ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a328db0edacf9beb96554fd73babbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ebfaef11f6e802cf0ae7fbbf343f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99098ace99d10e4415301d85f082d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a1d7e37408369b46c29e510c4f4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265f0de9b3a542c82115902a8ddd81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f45fac2a9bac2e156dc24da22777293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b022e07449adc249c9b57988f50e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f52e01896ca87b4eba96f75ca8dc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d6129ab62585a59989cd1b17e792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd25e6610b5e3ebc047de8253ff5c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4587b59686c3799e58e4edac9e3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0576f2ae169b90779b473ea01fa44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188b257c67027007275b8f2ebe69d20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc5c3c53c3904db0e2922dff3fc772301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d184986816e3d2fc8cb65a72891c9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31055c61c0dad0e59b7012b1977b7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be630578442f62cf5314a43e1c920f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf74c2ebc05815170a6a61c1804dd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e875b0061e5f99df2b68cfd9fe80e71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f92fb1acda34c60d54c313e5210d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935e52671630211f0144b998b27c62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50678cc0eb465619348161137ce9a41f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf70b25a4d57a0e0d53e47581d0676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1686f7feffa61fa4f7551811dd3dd54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe354102641d4789b7cb02e6b0b324d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dc20dd50e7b00ab211494cc40634f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18515f9d78be596503169bea26c75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47adea2386176e69b56f690c8114260315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0276b3a0649dea1f3e1e2bd766bd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d14043b3145aef661a24a048eb610317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0352ba996a67212fbdef74159a1ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8546fc035d9065fed5af5c4484ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834c88a329b87ad01e0a67bf3fad5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb89d6b76a6a837287c7701019af7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515bac016b2b10957aa81b8d64505f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e1b1e7436ab3e88faf2a5dcfaba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a22a9b89fb782c19f12cce90349d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16ddb1adae9ab0c2156d27d9cefeb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dc850757a73db5c793a975950a795326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228538e389a5425ad4af392a1b085d19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416ed7240ea08709d24c145e9d48271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d53d022e50d0e3dabc1c08658d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19ea28668d8167446a4447bb8043f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf5bd8b8f81159586dde92afd84e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc8ba0a75b618d09b7ebc820b93501332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d339d353a75d4f9c1cc3b0c8b2c6f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6a9f8ed160e589f1b8394fafe24a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4600bd30e9e88f84a22c221cdf51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635fdf17d765ced4800d4261475736336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1bfc3707a71e1b14369814fa55e02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2caa7861eae03b2cf9e0fc212c08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf09302c42aeed7f922403ee1bb55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c311b35292e9a382e6e396be6de2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb43acf5df6a902bce85dde5872af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbfa77b2c2deac988ace9d293f586f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ebb7464bcd4aa5f88e779b37bf94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf747cdf6715d5b98540d950466afa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c377e30659396b0f621b7ffe4e04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e60f786bee6c351df0fbfac60b662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3cb59e0f9ced947cc039a17ae9c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945bdd14454fed051efc777fff1707b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9356a7931bd2dd0fcf48c6b59bcce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a72f91b5c3cc6c1af1328e9e50fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb13c82c28a418dee03dd65fbb5676351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3edeed4a1166e0b36a928078293e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df1feccaf425fd41502e9676fec08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947266bffea239d756a4b8dc2fde3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35be1abfa1de564f1707e459223182355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77024e316674e173b25bfb8b7af6fb83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326fbfb868b45a55473a1209ac39172357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8f49bd69e7083b8350fbe12bd5a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a36706dc10490a7a6aa2a10f5e2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf62c3d63dc10455ca40c6bd53bd74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5ecc1cd06f00593d85b3a52f7731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64909183acb37993054f19960fe7b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c949fa1848c63759e6dab26c251651363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3685fb9f744d26c78c8811e60cd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b9d36f2bcaecfd228337902e46175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115787d921903abc16941819746916366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9cbc976165a28f12f3a771234383367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b7592efa06cb0b6502081eab234f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c82d5c2e04c5cb4e44aaf3fea9614d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a552d0bbf391d1196f13f21559b25f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641831873cdd6426496792b65c3bc81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de172adbcfb96e9018c1f024c1b18765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135d40ce16129f63f980acaf4f4ddb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cbefca8c6bfd4e72fcf683edc66e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dbb9f1561b00c70dfc9d883e3975f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde75c528ac03cd7dd990019d46ce47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93395a24c6d748de04931e03fcbde71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189ea67437116782d18cc49f8c06c10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766377754384ed6c80c17657b168911b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb7fcb3ba775ed729637c00eadbc98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443aa58b01063c4d5c0c8045d23baa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4630e330e9b2b2aa4dd5766551aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8932d0033b80c14f8e0eeaadb55cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1c3ec557d766b0deed1ad6f06a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab38023f051b09630be3c882f4c78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bd649a85a9f58708102ae44db996386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572c9bbaa49ffcd81155f79aa186b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfab62aad4e1f1a2b719fabf4796dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d42ff304c7bc72e0e99a31cd23e6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf0749115e2c4b68f9ef6acc84181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ea199516d271b1b009529b49a67ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe2f9bdab261004a1e079e53884ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f45da8d70a48f39ee90892d11f44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb00f7115286a13ed996bd2194a35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d05d2b297041cbe9bb3693aec7136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e49eacdb91bd2ddb0d52360ad31ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83066c33056b0e59af61e9b48a76f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3da36ff0fb1f3c1740273b3fa81284398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428540cdf9fc0d8dde359bcec36cfb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e2d532218cf14c5360191a3868226400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038520a286afc49b868e73341c521d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635e5fc0a1946cfddcb362970191a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd333acf111bf6bdc817c0d9bab89b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918853800fd437fffa9acef04e0624e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a704d8dc793a4a5d01b363b347150f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38256ce2db74c87c045138e346d2cc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d608a4a3e7a676227f7efd47f73264407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31981ca50a4be027b18fb36a403cc4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3581bd031b236faad6ad2226beb3399409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b96c027b7601f838c1fa0bd1a3ccaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238c357765f88a0aef69541c12307c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe94884e90905761195e1911d090c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7acb7bacc5563f3ac1ecac7742891413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aace0a48182595c678e3a7ab00ca92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422f3768fdae735a1fd134e6cc1c8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540957b1784792ed34716168573c6fd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6170f3d55d6921958981d4389b32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357d54cf8cbe9d4f36044eedb05b62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c550053d46d809d0be9d1f357801d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a07b37ba64bb23a8fc226d7487b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d692919416660f546677d78985834421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05576cba1ecf51a22deeeed469a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5bf8e21e04f9f03444d9caad2387d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd452fd6e044f90b8e5599329e7c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaea52f7f40cabe4f2083bcb3a02c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820c8f30ebc96367123d918af6bbb65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13963b79a7b8e366cc14c8f7b61e67f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aae9c9463eb81ed23be1bdfa7854b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32991cafaca71610697e3d4b27106a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb540ba6d2124f4567ee969e1f416a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce2e4a208ffb52f8365ab11f3ec36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629ce14f8e9247148d0795cb16cba1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922012e870395557ad40d677017a6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5036b81072ddf77478afd1f4b771b1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a0a4ae0dddb6fde81b8c2534aa56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69580fec5e14cf2f2ea2d1ff4e655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985823469ef53f1222e594dcd94d9c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f68c58fc550d30795ca8fbb57543438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2721b5bc1549b4298ab8e2a8927cead439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8e78345b406b75ca78b447fed9816440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a8a9cca01d4925c92875a4bada45e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409a7caf07cdc2705b5be1276d99d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39292abec8c46acd4e6c5a55b5d38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9494f1361725c448868dee4c93576e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7749099cedf7a5a813518812bd25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf087b7a4aaf427e89873befcbadbe8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238de1be139fd9ae17afdd9c04a90e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebb55d3ff2bb84111b3557e8955a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7b145c80c374bce12247dc75aff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b267c8a402e4f4245e667d75eddad7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed561627129ceda5beff42582f49c3e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f9521f4aead318c7c815279a4ca3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173850e2f19d469bf51e134efa07fd3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee418ae4d189c7cadc026595e37308454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686972863dd6c7ed6bb4fe0cdae81bb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278280c8e5f86e40a4dbaca2941c3d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381827f8e23d34d9d44fe09b1ec118457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7f7dc11ba37ef3c7bb4a5f6956a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa941049ad7d920ec72f09bc8ee1500459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd656bb514dfbfe14c82221cece8be5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3299689fd591da6fb1ad9a20a917461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e944e31d261f58ace77c727a8abc9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f7caf00972ca165f76042d7b7aa3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0bad79c4284ec4d74e03ea5105134464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41c3dbe5e9598b1861f49ddaf208f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022a775ebaf555831b8e9c36a37a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d14c9c80684e68ed597ac02b49284467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391a138dbbeffe1bc18430935b816bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986478f61a8205313974d5b03a38c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df79fc92d98de649b92cf3c5fa891a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e568431368f64bb6add022e093cf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085d85e7c48de3c1e52b0ae70693e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962726fca6dd88d14f54c535854a1de4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a065a2802657137f5d1e40da526953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989aada1dc4e50111fd6638c1a29ee2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612517ecefe1f17d9172c8006d0ce323476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa152e435e63d426cdfe9d15541bf38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691e5cf60fa965cb352550e9021b51a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067efe5aa07c22a5cfc218347dff3871479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b5c2e2928be55193690713bf9cca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23ceedcd6202c4f3503e97022b0e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b86191eafe7ba3729d31b5bfa61cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221aba179c1b8254d966d06495b3d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728758f03d25f0fcd970ce6cc72a9b76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa363057fcaeeba3169fe2cbf0a2d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c675bdbcaaabe7460f0244b73fd120486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a56e5765d02e96cf925566bbbc6e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc1c09aa2066d3adb96d231db5c4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990a9c17f9450c9a24a6d6ab19e64b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e596d85f6cf25cfcd9d6a70ce595d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8421a7df66873141c3ac18f2bcb440491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d65e2a32a0e2b465d76b0cf924175492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b4b4db96cd87ea8755caff6ee13e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ccd0403eefcc3f90b78ee5dfb72a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042315bb43f325b013e26a5cbe9f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba79704009b86cdcfac2c4d9c9ed4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db931d45687e6c3a29890ac5613acb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79cf8ec0a50890a466f29f60da81b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9309afd90b083a64cec45c24973f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54a31c1bf08b07fc3ff0e89ac5c4ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b2ae6e320ffd1c062a786966ba4e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb34c016a0c00499013b8ff76b80321502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db8af4190ee75ca51968ae445cbc84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277aca3005160c313bc75d4328992ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3310c23d6da8fbe697ad1955530f92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1beb8b4b88ddb52c3588d89461ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea61b41e491020555f9adb3337c50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0693af12daa8677b44685c8ea34e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf3f6d48b2aee51422f9e7b02e157509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02f5f77c7f6b90cbd32d50fe18dd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1269279b843219b9d1f95e7da8876511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa0676e09feceee12d68a9457318c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1c98b957581286f850733fccaf32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63f5f17c9c0664b1a1510988e80a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b7d562d7f58bf442e0a27accdadf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ba2ebfec7203b9210aa629eb41887516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14348d4cf348f2ff356ebb03c1fbd04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89d6903d9dec1aee3cde7d2630dd84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5193a9db5f912285f21b9a6b407f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b6f7b09c8e85372eb368df75f40a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7153c9edb97afab370715b3ec278c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab41e3babd097423cd922ed79e4f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c540b5c2cf0505f72e90c2773f527523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3f2a30b1c2b9f70ebb5fc7fe57e7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724bc701526f3471d56fb0147431480525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b22cc699e056be949ccc4fd5f6f93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3b0f54d4e41e2cb64cdadbcb8385527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6ef09c5fcc1d39cb5308644dc8bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9e2901d3f864b6d830227430a6d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bc9151ae2258c9eda17ee30962963530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b449755570389d24905924873728b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111c781344ed802f9a149f8975a632532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575c5e1a54067a86e4d675f3ad2cab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da998d202495ab0d458076b89d75dff7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfc1ec113a992cae3700d2b0e409bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78118f5d4cb2a915af1e4613c8b156536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5b7c3078100a7befcbeddf5040a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e16aeaf1c9f7e506f155500b1b0d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0bc376b1a51fe79a4219114ffe97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce068cf3a9a706359c30c15313e5af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0ad17f0150c882718fbb45c097507541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa4f688b42ca4170e6cc397d34da0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092696549ee8e29bec12c19da468c7c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5e59a885cb60029cda6d96bd4bc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6792b1a4e889cd2850cbf3ef487af4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599a29d654fdd6ed9016a604aad00f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a911e3bd8802ff698d4b463cebea17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598463c9a7765269ee9c4e356b1c97e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c6cfc1f317296391dd2c2a9dee5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda6925094f771fcae30dc945f990f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48474a881c1a6e9c0705e8d4b7e27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36642c81fa8fe7a44f7a3968a1d50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6325a1be4214ad652fecd68607589553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e93bae58b811e3555985e63a933a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e90721f308226042e5d4535c260cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86523edc4c53ddbef5b265d889a379556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3859a826a77d1ad809f4c9b1a66e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a7cd446b4919ae5e3e901d8e3fbb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504d5df15398ea36f146bdae6df1e6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16ec57e4ba8344c20bc06d721e4c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea511f05f91be8ba065a7cf9d290af6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5340fbed5b12f1f479c23a3c608a4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4bf8cb845e0d9b8dd2d86099cc0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8300226555b1de5b525e388133ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc5bb2975b242b42da94356a91ac71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f73e7c3415635f47bb9da55aa90f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f40e71ab484bf0393add993ee110b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb81302ae002341d81447b29baf764a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f846342cb3a78899098c3002e8e00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b56db86a4568fbb23171c173e6da2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd8cffcaafa8af300b3ee9cd8731a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5e1af1fcec57d2e0cfc0587a829e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c524bee0be09080a937ce8bec2c3f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62e2c539da1551a559e6725267bea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3731aa718a3247101dbeac6ae014cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c227a8e7418b5cb83ed63d8f56e236576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48014aba408064583497a24c8618f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe89433389cbc1f5dab5ecc1beebc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8f75944b3742c1286c4b5c60e779579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae18aa38ac29b04e575ab643d8002d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be66eabd8326c5f411e864b9aba45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480cef3988e969558c54fe3cef4d0eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5723bd035b1fbd806fbd2fa2de6b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51262378ce7acc928c3c831a10147f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486ebd118828802d827e6b1c9b2b24b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca06193c97a7f062a4b254fc81625586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd818aa4bb4085a1422acd60927f1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cb907a5a5aab869ba173cebe9aed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815777299e5d7861b3264641966575f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ecb85799398f1e3e8124d53ea805590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724010daa000ddde18520c5c40b6628591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6db50092417fba6a13f9b3786086fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bfa66338b06fead5c62bc53f77422593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca83e609d36592c2e53f3d20c70b24a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430f0c8acd789988d5cdaba215886db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316903a667f99760c8eb0eb6a33c1ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6b88213f6d1f1cca3b408d2ebe322597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72625b7c4da879d5f2dc764ae0909e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb246d55ebf30a1174a47600393e4277599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22578937e771f6ab53a1937262ba16ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566918f0b94f8a5e1303b71eba4e7dd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67b9b4d7dd9c869eb1a3913e210b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74d4b79c017846fd4dc41e8f326612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57742566ca6db947de9935d6a021d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe4d870c632930db8fe3ced5870178605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86b64d04c8ef99188a05ed529141eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b015b86c3175a713c5b4dfe4d2b6e32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396c4e8336c025820297237bfb677a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2012ed9b70b5a57ad3fe3a8eaad3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40f61809beb5d78bad08ecd4cdd6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbb41b52785cf1695b009e3f98df5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1d286d1ac1da2108f6cb0d2f8042612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6073256c598fac083cc23e898a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd91beb2b67d128a34ad06b417701f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb861c720a92b20770691aeaed940615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bc5c61395a1dfb92bf522b4f5e01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13d59c7f7f6cb2f5b9c43cc2082b22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d28d51834ad0b69fdd85db96e5d55d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8202b3fc7c9a65775391fb6b0dc89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8900077893974460bd226a0b872e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161eaf677da64387bc7b330c16daa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ad172517e7763bcf60c3490140f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075577af346c8ac0dcb4d6ead609bf60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5086491eee61271e4eb893e4ffce8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e958ae073e32016128ab9c9b7334a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44329982557459a5bbe41f697799f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf3968924960ab4ac4ad45239ebf5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b90583c81a52b91e4607f06e50d1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab867cf3bd6099782e99eda128e8d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796d2c5ceb5999ebf701ade1102e7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f5966243b93cbf8fac0d6adbece5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbd4166f0fed197afd70bc58cfff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d3daa83fcdcc400b2fdb117136a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9260550f91900b69b33446e980923634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cea2a42027f01c393ebfbc4a0446f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d28f6cb464ac23b04c48c6ac101bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecbcc8a0e0d8e9f972d97758d870bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f9726036aa47c162965d344ad7d0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea03086e6f60cdd7f1ccb6533499e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4fe1dab532b207794c795c7e55e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e75025a3c46dbbabb1791f62152b92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341f6560e7837f0447c4e840d1d605642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb3d052a933f6f2df8969f272a5fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fbd166db5224f3250f6cfb4c5797b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5723bba6ce450402cf94db87d3c02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61914224c8e1c5bfdd1b6b1aa1ab27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871dc25f61c14c18591ee2f7f63dcc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d5a44fa5d6f4bb11df0dd156bb3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ec6f002e2b328b2b01af05330f77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a2f628f219148e895568bfa2b7a57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e91dc32aae081579695057d20b1b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0af7adcb5390aedf06ce4d692814652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13832804df22516d7bc0b18336b3c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95261f10811f50a7c5098106f7c32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4805727e7db5222516d07f4085180655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a615de5790f1e023a9bc9a8ce9395d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553880a5bedbae840b729360a96450bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d66ccc1e4113d7f701f7197913e8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041c1f6d2bf2cb49fc7f0ea6f92afd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6aaffa6b2053e930699bd046b07b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e413bed28637a3001b47f71d19e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e419f46f681e4fa65087c851e13a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f5df33cfa4e9f1e4ed27c194d1f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b92703c954d51b392e25658d55681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21713911b1d882c57587ccf0e5a690cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383697d881dba8d96eb3ed9e3e2e00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe0b4db2524154ca8ae804f5c293c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990ceadb2cb6a388bd910d0c707780668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9966874e3c83cc2c6595ff70f7daf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00515787611a0accb9824d27051f9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0d75edf8524be8b91a3df085418e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7f6ae9ebf27af699204e0afb9691672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4267c736ae45ff4ebddb86b8060089673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7facbf14b6b95bcda5f31010b9fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a5e6de5ac3add6a1bcb717ae4a314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb42d6669a3054d7b7579dfd146909676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da82b4f3c9aa609357ab657a3b62df1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccdaef884862dbb5b91045e7536a4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d72c07d1fc897a9ca53cd43fea189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce8d85ba14f478ddbe25bf38c835c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd559b0613eee9aa0c0a5a185d9822681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d79127c11cccdeaa8b8a74d509dd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f30624595e37bc034ada195da620683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ce616688636d3064414cd4ab6415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3369785276211f06b9e2d79a35a55fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31621e48b828d6276e886c7b2afaae74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598c44c47fb799b3b83436a4a4e6ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3522bc4cb1a606e307b4d4bf248e52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b53f48fc1226ecc05641a3e783479689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0bf2390f6b8bc2965b5ee6aecd9a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a90e87abfef787f2c6aa38a29fed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b3d3875d8303759f9a4aa020b223692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2e1f48bc8b49e8254142d3953ac0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e02d7eccdae380e4b07cb906dc7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04349e43110ccb79b2f4e577c0f5331f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d54d814cae202cc582ea64a2aec0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cba897ad74681190ae5abf15098e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f83f374d5ab94560f929e36b70ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb153d6a4fac9221b902f0625875eb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16979eecea5b134c63ce6c63542c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb95391138d86a9552c5d40f55a35e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506649d86691649e37071d78b05a1c49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8df15e527380a895fd715a3b70dff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867795947c45be5368501fb876ee4e77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647678663111a6a41661df57bf4a0a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ebd8313f30c6da06d8645196f221706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9887a115b28a1f465f3a8bede7283707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f274d1cc67e1a04950581587cb87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04afc778570098a8405d1ed3afad01e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa25e21298bb3aab3b1917fe121f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46553b466f751a75e5064b28a9b3e269711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5dd8f3c93d7c9fe26e4bbf2798ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be2485a4937fe517edfd53c232e613713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737b89134916c1db784bd21d71490c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a525eb6a9037deec23a41740363905f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71ad9c20274b0cb81d3b599f92965d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ed5bcfb3aa35c9165bdc045d220b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638feacfe88499ceffacc91b622e11bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a8317eaf6de40ed487e3ba7886ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deea69baef9a2bd54fb37046677ec0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cab805ed2611fb6109c86a8276024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f5415586e25ca020d803740d72b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b6435f773dec094d6343b9aba49a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb7c37de2469c1c7f518a0bcb98b7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92d20e335cd05ae8b984be34681b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a3fbfaf9604160dae8eb0238cfc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e25e0eb79f5894ed3002bcba11274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b3ba2bdb9f65b1e8d28a0456432cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eff7c6f606730503f69e0cf1ad03e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf75eaec6f84e9e52c419b4f506c0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58af213b52b04c80b783bf2599e8d66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe8858ec2e253c7ed6557ac6eb667732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513519e0469900e31a34b75c7b8633733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267620919149b31559d218e94859311734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167764daeceab42208e617578a6359735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42df2af5c0470368ac7c36642b5c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e538887746a27a725e2ede5b5652e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f87580f7fb6895ca1e14ffa9c49b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb9751d2059071ce5180379964a987739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601547709aeff167a6d86c9691d886740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db9c7c7f393f093c65add83af0d9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9167c4457d13f1b50409e9b92c6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35214e085519166b22a8926f77b9e6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08b831a519321b17c27053591d67e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb72975a6face9e877e8370aec9373745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a0a2c01a800b209d9478c5be25c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f256cea9d212676d8d974e22e2a9da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db7ed836406eca5707370b9294b09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c515d816cf1219d3f7ddeefbea43a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb5467882358f7d76c2b54c796dc13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d760d9031967fdb8b1336846af2d086751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3479f471af9832a48b21fe83005836752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5d0cefafd0a07bb7b4905b07936e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c7b0c3ac706fd181aaa0a2e62479754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb2e777254f2a536b969c6c44460a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419601c145e49921f00c062476288b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c7129036ae43d12c69f11752e67c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba114e891ca5a892f0b98f881a4539758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca7dbfc0f2792b35e527a7404cae4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016fa505f28814ff32d0ac8a425405f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3130bf4834c32bd56d4e573214acadf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a0239fbe1834ff38b011e854e9533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178405dfd44e836dd3a104ebaf747874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e468f840c26210613a1eb831b26265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98978e82a46e219e1476041be88fd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc052364a2d7e1c1f107bb76552a9937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b9aa6d4aeabc0d2f33faa46b689c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0936112cc8ea49d3546b94dd85bdb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c663a02241a33ab2cb83951ab97110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef731fd2161a4bf657a87c92f043d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4303e732e205218930e3c62cd82ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e544919c6789dc7ed6e5f9ce9970fb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d51f147eae9e4194fe1e4e7c027e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f82c412b4205778cbb870a05db8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96c0b63666fc50a4446f45202d86e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee4d094a6ea2365913ecb4e57d0a6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ba68d6868492eb6afe76e894e52118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d7ddc71c2f2c24898236692ae06b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93031d35c886e1ecca9ca194be8109b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d66c1dc775317ad1c1e46eead53df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21707747453e9d5f0dd2bfd866126322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9222fa2e245a3c9df7c76ef6fac5b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2f08cc852f694604db705749dcf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0489ac8a17fa104efc8097a0e6a33c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f8c8583932bf64b1bb9edcb6146726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27099f0947bcaba246ed443125a4a1e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b66ecf84059f0427b8c1e61ecc5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9dfae5aeec4a430dc08f8170fe3bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b471dc88e44a215441d3009131a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fce56285f5331b08b814ab906f68531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f98a680d0c7e64148045f9211b1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52d4557b0ebf8f6e4597a88c6d74a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066444ac054ebbb6b054636139b0b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab0ebb6134a0efc250db23915921035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd14e6d0b324ddaae68915e41546d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7761e546535bfda1d57ffd11fdb3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e11d3a79effe5854e0265a5c4b3d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c919df1322aa14609b8d57aafe4ec4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe893654724465dc0de8db4f020a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fea523adb032ba27878a96a32169b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7a1bc0a28a6622b897cbe268d3bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260c56d70e3653324c15e599259d1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59153c22c408c3463fe9a50624d50c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb329e0908e77f2facaacaa32b14045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d9c8c7d0370a4af5b3a57b9c92aaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858845d810e7cc3a3621e85de359a9bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c99d543ecc72e15948f3d2fed6c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee793f348898fffc7a528a7a81e0266649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6144e9a4d097ce00f61c52a35b22550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981e9ab3bed080917994acafa94f5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c18735507e4c9a5521e694f1312a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce401547876cfdaf35c8a77360d458853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfb9e65d761c4bbb5c55b4de1831f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf29a583c1fedfe3769692b2f6c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223056d66c36c1545a6445844d24935f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2248c4a7189196fe9c04cf447921c2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8fe47575e5c5babc6be7e85003ab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c41d9fb15db92a3ec51b0eb1073959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757e2715cb139607ce3eac2acce9c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb604ab43e1a72d46de4959d2f78a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678bb1aa09ae629f88336e94a85d2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e05fb32167e65b84077720f62bed863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546762b076a15524d41a555ac8c9dc7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e74c1a8663d37caf6217e58b28e4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a458e0265a71d5da6c8966e06dd52866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb0bcfe581f89d2d0b2820b92b38a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a86122d845f364ee210ee8d2498f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08bd5c7a90bdb9b733e47fc15a3ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c690a08cff95c3784f4a5159d4ed2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558beea1bf439d232195fab27d82a29571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba73eb4e82253d16361a9348a232cb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c76b8077449af54965aae336b861573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc5466b3075963d704ead6d7edf0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de673f1302b8638990a491582f14775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd764849335cd78be2135e70b5092876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54edbd462c58bfd9f967be5784f03b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610575f950b97c5a5bb81879a6d089a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5ded122c988adb395cd9140448add79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c69029e469f4aa6369797c070ab7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea7553c1a086ca39d41164730f23f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587138917b407b5a9d2df100e8de137e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ac6b6c429f5497c34d10d4bd486f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce02a3699be317f4e03085d62c6f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703af987bb6341da852d6b28156470f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e3fb3abfd822b5c1192b224ef38186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a9016ac5e0cf84dfd4407bbf71d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e942d02d79249a6ab1c1fb5cf9ed72688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429527e98aada86fe1d8fa96e517a2de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd88f5f332f417e450da4928be6e47390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264af96ca088df7e1564e97e05670191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7a08d307ff31861a08d952db252b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e6c493f5a00707189e9fc63b1bc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43283f56e240b70278fe85e4a92b5e9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce8278ba35af87dd74b0965996e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07ea4f818cf0d2f92847e2493f4a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555535330dde7256b9cb4386ced5060f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9a3c467aabb929b4b4df421fbe6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e86173d97a51f0fe531fa9b841c0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b09d6e1822354e6eb6400d64c062100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4cd28dbd0861c3c4844234e67bbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec47295326e6e4f1b4c6ecb784933102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c486dbec9446e85825d4a0b313216a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329a650d016488e2ab07b7f6adcb31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcb85fe05d52c8c0b4e7db417a9b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6404a5e8b4cff1f7fad0b9a8b508a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370a9a2bc6b42a49ad87dc95ceeedd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd2d2993780f1feaf12382427182de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14a73fa6bd2472d7f89face27a78f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41924522fc74d125ffd2b94be0b374e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b494ee0202f4a4c5d1889350e155111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce778d7d4ea856c21f7466be05a78f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926fe8e898c7ec9eaff5e81749ce329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae73825364e04e40c7e82784da800114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59a8a3ccbddaf9f9ca857ea75a930115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fde3d8e167643c37667ef02ca92ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a33d678ff749799e8bad65a40827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28670171fd828325308aceb402cba4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f9a67cc9092ea0abeb7d0e076966119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bea8263ac12bd1e69e094362f09ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2fda6c58b0f43bca8d2c4f45efabe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eee26bcb269dd1d038bd82b6354d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f7779544060c4381490878c58136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25df00e4a497a17d636b464e985aa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322e7e3046d93725a787e74d2a9cf2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b5b22e66c06305db96660bd566ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea7746efd840a723f6dbfec04c6fb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f7f247d631b5a29a8fceca67411c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f65fac6787b4f75e1fa0d42b0d8db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c70439670ee5b9d8800d90c99b69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59eb15e18a49bfc949ec6195a46898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57288d4a5cf710f75e434da118559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39a3d89ab7b21be6f201d17acec13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9613b42b65ce0794bc20faeef7f2052134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1e7e437ce5dc60a190dbeb7ef580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b63a6388907a097aebf8890f990969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e6c7c584f90236334f7e5b2f4390d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745de0833ca421c22dfe51bc4de7ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f62cfe3c4b73630a435a63790c2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578607b6ca55b96554e61b9c936fc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae555bb80f191a0459da23b51ed07f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425160b581f55cd418dc3af8d545ebe3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad7945787caf50d2035b2b37d74573143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871836697b5eb583ac83875921c0c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff896657a5850832b1b23811cf180d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bd2eb9519b79339931f75bb09ca6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda104b8d77fe1c61a2f275800dba296147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b188d2953c30e9c8346d0da5f15e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e9f30677cfd0f79fa26cc3db46b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da28197203958d639ae29ee6131058d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796ca54ee8608e841ff0655f95a201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4407d3248f496aba18284f274b5202c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb2a40e02cf53fc67f2b9cb4ba015b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462813dc9c9e024eacacb33ab47b8b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebb9365b8e5b7e05c963a29b165ba9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f58314635ed83964fac77bd8c35d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c609c8e0cae2501e0bbf51dc89c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df334b713ec061eff0e44f701291df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e626d32de14388edf83691c140d398159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb5318349ef21e556dc71536e406ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9184194a87573ab0010ed0df52e43f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1daa053686a5385f997d101ab782162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81582ae4ffa2c5ad9ad72c06e6f629c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2943702a013a8282ea511af245e089164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564f4ece46e6ba69d4831ff3f4ce13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c71449577f8b8df4f1847f4a5b44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27658a0ce6988cefaba564e911ddaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5980944d7e9aa7e56e4745fe00c28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300e18928d877a6076f6b9d5590a35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72160d2f84372faa951889484eede236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243bf2c9887f2b1163db4b1eeb2c69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc1b204cc0568da81d201ac3635934172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b84adb29d117214e503e5124ab6b30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70579bb4d06f2c99f1a64e1bbc1c5ae5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a36f23102746d16cb27f2f973314f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a706b5455236226350c79bd1f07b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488458b8696323c6f0f862aa158c8e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424bcdb39d3c0d264227b21b1a70d35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a091714da541061be9a226a96bea36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d690faf8c3446d20770ae0a59cea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a4756730316fb7a9834af05132d26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3d49ae3e23dabcfb803606a43213182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e985c258eb74dc2f28036aef0b11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b059e35ac5f18a5ed57e714a79ed61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f1a1e03b9af154627630f7238eef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc689086b0ebe9361a6ad479152665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794709f1c3fa75a1b729effe05eb1ee2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba8c2aad876e5808b74ffe472ce49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23279ecbe5b47ca093499f6bf29bfdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351cbed26f50b070bc52bbe5be55d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730e25c853f39e84d06d5f0a210205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f1c67ec46e4a652fcc496401dbc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4abd272026b9bcc30333a905e3c933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880af2a01a0e14fb08709a0580dd61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8862fc31906b380d8a21f0ffde3cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c2c52ed3133fb1bead45a22bc387196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc34c0412cd833e0a86332408327db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a40df835102a1fad2388aacd014c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851193aa240e4ffff7f369ec1da95ff1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a92bb06f8d9db02f6049b27265741200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602b190f3776e54990efe88afcde4f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78d806e0c78326e3377da8b6d4397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6571f05cc9a015616848b618f558203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18c9fab3985ccb125a14fb0938e1f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d281d2899516a832136a0c4cdf32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266bad50fe58f088cad0673ff080a9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18b1122000901a86d9c75d2b63af1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f309cfbe55f41783f20cde7ec1044208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e78740a98835ef8618c10e66d304209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e681620b6b9c35b62034976b860ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401dc457f493654c49929ce0e8fc13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03d6ea1590081ef12c98931fa9850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fbf768d13b703b4ae92ca34076549213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe66ab1928ed1fbf87f03d4d8ccc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89208f0aa85de8b7984959b415b64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ff6672fad067b729a5c62cffc6e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875b8fb53ea48a8ee2d71ca5025d1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e685a3d281d2c8eb8f47aeb0233153d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae0aa687e6c900d8b18f9e00e71c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a5eebe2fd6f376c13ff431820d82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92798b3ac49a96176aff2f06017a84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5bc25c1a1ee696a6096a5c78a938c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2953731a436aaeb6c464ebe631e569223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0032f9ca4faea0b965c821705989279224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9adc2141b8270234e3b774b6837e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a390eda1625002be1cb4dcb7e32f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18618b68873f27184d0776649df645e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f653802b53b57b0781f9734516317b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be49d1f1d15e2d7b1dfc603fc85ac4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8248d3f6f7e3556a6fe0babdb2cef2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c4ce92ed1075f151c1b8dbf69fa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c8208450034963d0bfd6c27858a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e87926225fa348c718b8f081f6bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac884d03c139f4ee7e7f9003e0731c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99f8684bfedd30fe5de2a946ab6ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f24b50b08e7f21a97a06ea2475dc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40e2bdd9ab936841343e87a787fe2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77ba48875f606c8aee9dce5f4013a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6d91f8dd3d0c9574a0b5291efe1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22501f272e1c68b3b5af0f5339692240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ce42617fda382f7ea554de064e85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27d38e074064f09397e2c7eecdd48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d23cee68e011a77e1b45c9f38d899243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546e78a1698436586f37ac9b74b5e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b36ad3ef2db55e9cf2b536e4fc08f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422d6d87e37e766deae7f29a9cce64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef725389ec6cfe4b179db0054f40f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3097733043fb5e12ac60b6d05e17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16837985973d54d120ef867ae59e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a2837d2edab135a63321fa9e87439250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06205d633b400dfc9f70377bfe7ef011251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b132b2839d46c62612e3b741e761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0ec814dafbc8f8d98cc71209510b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342d0acc51e497cd8d77c0a2280c62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bcb0f091c4869a306572df021336c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21224e3c4c497219344261e43765d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3235fe78bfec8af9d8e89214086f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979a23d91e7104d50974acd39a6127e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe108fcc20c22d859f2b887d323e1fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c229f56b13beadfff5d0992177239260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c33026f32906faecb99275f7de91e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d551549d22c9e8aa1a21841482a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a18a36226960f7af3fa55b955519263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bc9064fb26f413fb0d0ab8720990c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940d39707af946c57c669690ee8ebe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9900e24f4205b6475edc46199788266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f845e2c547436cf5112cf6cb4ddced267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66bf59b8faa83f814a71abaaec111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48dd604049a1862ff0590fd0de6a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ff5f63f2f650dede8f11e8a239d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507830b8174182eb9bc81fa1d4f37831271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948f99830f9630811850061c8d6599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefada90fd6742dfd2ce07e62d12c950273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa2287759f145a79a3060ad9a952a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c297a4b06ed0e863de3daa3161fa02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475515a44dc0162f394b005a6b6022c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80443eeb7e9844eed4e22a94a6ccfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a07790fa0fa4c02ba7123201abcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da7d2b92d3e927fca3d5f5c5b4ef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c4ab090605db4999aed435424860280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80b7ad68433d541ba5520ebd885b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2ca0e21ab904a29c8067a105d390282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74310472110da86f13f4ddca17b4762c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd9caba82ff08c6104e58ec338e18b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f647519fbe8d36dca6b77b16ada1f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9b98dbcad56c60b4c7a195659cca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026782c9ffd300942db29970312a1a80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b754412ef257340d1cb90cf13cdbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27969a778ba715b8453145369a0948f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d681003202e639fe0ddcb3b45285290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf0473ccc5fe5fef3f9d02fb5ce9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b48d01844e1abb322ccd3a59ce856292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f6449618a8c430774cde228290a90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090959d8e000b4cfae208593911d7d2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b998d243537b50338edf05a728e9ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02376015540828e3912128cb59eb58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6c0b1149c59d7fbb5d9336e99aff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd3ca026e60e8f483b06283821ed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade1b8f7111406f5d4c2eabe040704299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218180b47a34b0c4056ab07eeeff1ec9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca21a4064d1b66db984775ad58e378301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b308cd6332bd79d9378bea4a8f0bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c158fa63732a317a16e5eeb870e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe2e2d8c05dbcab38a885a4c7352b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6f5ddff717daabf9548f39f3183e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f89bafee0e232ad20daf726b2a99d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2dcedda6c83066825c95f9cb4f8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fce3e5813802740f42a890f6cf131308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8214deae0d55aa1742680ed32b9653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c24f988a1bcf3fb45ff64a05e2c3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba28d7bcdae160bce4bf57f92bdf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6d88509decd59a098e50a9338ad4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e6aa6e62cf0f04ddfabd84646eb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d57dab938b0d0c025715fae256f3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbbe7b7281f5ef955cb394db763e65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c52862003c587a7674f9cd3ad7d9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249c71154213ecfdb3075e825224b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6787290e3109652bd54c9f4917ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0238329c6b2d09c6a5c2fcac6573319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40841f700bfdcf725756a1bc1885bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b658e902a7e44e96ff73ce20e9bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320a4953b70a40b99e67ab0886372c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a49ce2d60c1b0b5d434875e1fa0d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba172f033c236b33aa485d0174125324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8248a55eab34bb24ad6c7430a6cd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb01062eb1d143fac969e6a1d8ff1f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c73828f6a6f2916606bda5baea86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335a6a3fed7eb72372b8de20343cd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cfd379a123c0b892a1e56f9da3d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea8d79ec8fbbc780237d93e6268abe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1419a45ebe2ac7f33fe20f0dbfc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d9d70e40617fa2efe379e6266e813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ad837a11c3c378033de89b2c3790c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b39eefd672c1f88ec0def8f30bc33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad89df0ab7cfe4ad5060fa69e563c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec37372cea2a28c3c4b06be73a14f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57daf73e67af44d17fbd5351207da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370dba40c818163ae9f8fee2bddf8b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892450d67757d43fde0881b1bcfe4e73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455ae72a337441134c0c45febd36b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8fa7eee8b7a32f985593a3acf6d04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27ade26fdf48a4f4851debc9946596342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea08f573db4d50eee75e9d2207f30d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b43a080b3dbea7e32ebf3bbdcfd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474126d81e85398c63486703a01131c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b77be855c2c3e3399cbd3427ae5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca93ca3626794b3087bcffecc4ad2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195432360f019aa5afe0aff2e87a12f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d1534eff2bc9335b003b950e39572349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc637bccfe3f218b7cea64acce5ded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162589ab99b31af2dd8037f18fcd8653351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e2d212609e7b2b513712a9c262a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ce8dfa752c35b0cda586c07d8b6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cb28df9a1b3fd945211bfb95afa8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c09a101da8277996dd72133b43ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac056259dc6c40d1938b0321c3426294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9130808b7adca0bbaf3f62885bbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbfa5effb4b4ae3c9722b3419ccb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6224fc43b65d0151cc758592c9f652359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598106f28fd33e4464113c3b9e3b97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5363f191587f4056e386180394439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094135ab22ab515332bdecffdcdd6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a788c59a69bdee2e6755f4d39586f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9a5f87371b4ff676fba303448528364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569dcae95c2db647500badabe9dbce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286935845cfb80002f922585f2af379366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9051891d893ec7736cf65012cf2fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cd0f19cb574090607685bd22ccfbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4102a312cc62d3acf39a7fef4eb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edbe6ad761d583e9fe1f856a12c2ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7eed668a2c0e197c1da35a8774938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9174f48d55841abeded6c5e4da2a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8671bbb10faf7c81368d9fd791f68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a311a7acd462a027e8f7825e8ac023374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6378d6be8c5e08baaefd1d971f456fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102046dc29d28e5c1aeb52f93fa23f3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a223cbe0c1eae5ffa4e1c3cc5af4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf18b2399405b90b9874090e64b08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad244717740a17b1aa64a8236c2cf42f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244adb7eb68b6e09c4e058d5d7b9fd7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c352793a364a26db24e536d48d06bb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034b96a3d5a4f49029d49f27e36e33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0dd72fa7a9c73ca223f949d6fcd8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81968539b01c2571a6a0dfa0697d175f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60acad91ff9f1fdeebd1cfa0aa3e6b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1f32982e720c7aeba0f6b6051c9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1169bec9c119548768a0ae6daf096387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfab4b3573bfe40c3c0e26bb54db14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a113485681e6c78d516b42ed4d152389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0a62ceba1741b259c2cbd050f307390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff5f9dfd8b0cb4daa31c362cf4a18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff4eeeaafa6fc173564705ced21afb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd115b2f8e0f2161feba88347a2e1373393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc722c735327450d85a1cf229dc3e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc1491ca72be2c42df813464f1a0b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e8e1cdad489f59f22e511433d157396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d84ca47a65e6be59bdd86ef1de015397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c70d6748352abce8842582c13a2e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c61a6c1b2240ac1b589b855a7ded9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16568774bc8981d32cd36c5ee8bd500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ec0f0b69656d2c2c4fe2e92899c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff5878dc00b875366f03038af7640402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d2c1cd70d1315bbe9ee58c05e9fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b992bc239b6dba08cdd5dec521bd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3582b03d84644ca3b276ac43bca271e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caee23b0e41cc181428fa240a6fc19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dd592d12e797386585a08a9c94fa7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47b60c1610fab16bdc19a3a94492d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515e54edad1068db878f93c02c3ee09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3efa63851973628ea2ebd6ad192c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597547ffd66c41e1434d1fdca28fa861411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5324f7178544af806cdc58a891a6663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205c53da5686f8705612393ace1752413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a19ef92ee9b0d495e616c4417518c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf6a45ed593465b77b6d9d161f58e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea820bc234d605dd08d7e3e532df4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ab627f47c62d5e0b7fe7b0009523417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6cfbb642b9da24165994740c7218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3247569758d1b9e2906819f03939b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cd77d83ae3b5af6a2854bea7b852420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e763003eaac9e02eb8d9719fc38c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35f41cf77bae5546df7a512c4094b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ad7d435b578102abbedc54609a39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc03212fca65a9613659ae61d1c062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506689b68966c7438e68e7e194d5eab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332dc52fe555cdf85cb2ca22ebbe98d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e7bd323e67e58cb8bb3d052866c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58694415d31145af73ff5deb04dc05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455213c73498f74c9e3fe679412ab8b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550096d6bdaf74171162611057df1997430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe7406d54c6f5f3229d5950750ddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b160b254bfcc9809f66b72475b80af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529653f5e0861c4ada44641623cc91e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6b5a76763ccbe5fa33a251c56f85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a77ca60fdff5b48f17d3bb55cf50d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a223cd919ec1ed6ae7d8683e3ca4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c305f81bb3590f46a545d90c90433b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a3ee279738ecc65ed4958c209129438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a29c3c10297b18e009a738692f9ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898441cc62e05d493cc351637cf2f4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2082bf6ee98923aaa6bebe5eaf3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32909f61b46381d77d51f628de5b31c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e7a4c882410482ba06f2f52d3dea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a9740caa2977c04ee41c3a9eef15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ff4e59fb90c5dd506baa66dc12c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9157bcf50ebb50a89f1485ca7089d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4c9e61cfb301cebd23df8233012dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68987ec4dff909246130462d0a8816b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a4199b55fff6aec742a0cc26d9b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fda44b9c9fe71a6fab1a2d359f43c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b229c345eedb4bc90e0629cb78fa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c5634e1001ff3840123e26be0977452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1eeb229322324169779c81238e26c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142104cd82f4ccff55ce9a8155e93fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151529570498fb4eeac93e9fcdd9dc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efb93c3ec72f518d165896a5305ced456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efea34c70935c30acd2bec6bb009f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbda7197db49d7dd9808cba64a0b23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db82d32097aef3320d854c0e8a6b5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ef1e3d0a6fee5fec78be97005477460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899070345161c6afb345d6113afe61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052df538b479e76826a87661621bfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a61e779034303597240779a0ff9df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8624af6cce50ceee4643370ce1c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1136ae88f8283e0b836cd9d9c3e816465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe1cc7774597b8f1ccae503039cbb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8df10d1aec3cc06426f9593c05c64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453fcb616b2edc525ab032a9dac28ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3583e327eb72af6992b627b11831469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a785db4a99cace2d0a904f728c0cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b22fc91732056303433397486106ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dfbd78fdd314f07bae4578fc6b158472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb502417764a8273730316e965f9c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03afe4cc5f2f324b088e7121785fca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a298e429c7cae1b0294242e837c5b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc1914dd7414a8f967f8ae06b349c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630c950f9819ed44cbaab1def7812a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31a44a3643848c73685c90e45bacf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbff59656023a8dfc09701e07d8e67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ae40af240af03c038dfd33ccac03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff559cdd4d63b1e09d1d347fd0312b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d8ee31f0e36413df6a817e4e43100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbb601c388cd924959c697b4b4e38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358960dbbe93c77353327a22b1e13d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b804e899e9416e4a16f62b1cc28ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f481783ad49de49a9047be5ca1855486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688c61bb453d9694777a663386b946487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4cae2c7b5dff0daf9f9e1aaa8221488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9d3dd26c6ba23e98fcf80922ce46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210252973d6e7c042abd91c338a90f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cd64f457cd18be46d1454c4983c95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d7e5e2a50b11b2853510bc9c795e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0375794cf3ec390c3ae54cb5f58ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266a9ce93bebcc2bb5bf8760c3f04b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2150a56a2f4ca132995a3836c7972495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878535f030ca090c413e3c47498c45e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81158fb12c94f7c6e6dc00b76a1c936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68c362c19ab8500a5a4786ebe3bd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd97554ca2e8f4d3a438c4e0189081499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27884318da20d3133e645f3929133500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d420cc4ef72047fd0635e4911b8f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c723894beadc5357d44766d65260502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a7a45e299d4695227a2f9df12e56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e885b28f47ed9be96d2c583e3d2a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5b27b810063233a407de196cee5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb25addc14f53f1924d76349702fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3252965290ee0cfa3a7eec18b1370507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be589139d7f7df980bf432963fb242508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e3d2b0e048fdc604710c8819a986509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df84fb6ad613b0d5ec1c3ed6f29a16a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d93146577c85bf646eca0ad041a4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233497797eee3ab244b881b1a79ff507512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9c47164eceab78d3e247a2f96ac0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900f46af3969ad062e0f373ea97d6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31789d3cc03d97051ac5fc67ad0800515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2d8450a2f62fc13318feef959757516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3c34ec5c205a8fa573a0495fc368517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea9df5750ebc46995c5c45a3a9a477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f2dcf3e1bbb66ef7227ea55cc9fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640c1905a6ac18630ee56c2ab373068520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed502d48c6bbc466b43cc5f6d33849e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dede47dda866cb060b469698260da3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850894d9c35f8241a6960c8f622cd9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855829327be0e81a90a60b9b9b9d1c38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575f6d8c4639d8e5a76d328659bcfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113be6da642e474a659870912ed8b2b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e99a7c15bb62b97eddf06f06f9d59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52ddc5f76d6249b7457926d599a7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6bdb15df444c025df1dd214468c82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93031fd33e2ee0926b86a26dad4b2366530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69691a226a5ad8cc50e178b970ac6da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a36b14919073ddde5684eb9fe24bd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e033faefdc2731d9a432fa64ad1ade533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817822a27d77d7789a06accedc2dc25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a99c406f8855e78630a869aafb5171535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145c42f49a1906f9cadf9b006169eb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126ef42327e29dab9e30e8fe6e3def537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a4fa95007ade5506d2d9ca239a05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647f65149b829eaf025272e93c3313539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47076f0206f22cbe902adcbe643000e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577455d6cc54a76b2bcfc58ba34872541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d174c389d1fe3e45895c1913e1ad53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd7ae441148cc8952cb195b7cfc9d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134733a4e4f1fce66bc9147ac54510544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8508d401d78c476499a95b567f5e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf929a1994884a593aa6fa5c6d6a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ceade8d736a27d18235c4d89e9075547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6ac4e22dcd57f7a151423593ea9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283476423e72cfe18df8c3f70dd5a1db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368b9dbca24a6a59db77a984d88e57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba929802dc8f0cea5327c2c4c01cfe8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052aa254922ec028cfcd32988494a31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09276c11d09767ae913acbe8d45ef5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b25dcb2426065d8a5f6ac9f39011b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04cb2b2350a332f7f273590d0414e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2b283ada983799fdb86323a5ccb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea00cfa1db9b6629e1c900d013316a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f1a200593989ef26c5f3569b05cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e859fe3fe27c0d0d63a672bcd9fa2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055225989d4ecdababc6e298519ae85c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4848658547c739d16d9d45a9b6ca8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fbbd45cb533c3443ac328a433c60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c2906365235f81a8e9f000d178b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777a1138e4e0eca05bd08b1892eee9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fba234fbb154a1ba465c45f77b828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527bc1799e685675a9b7ab39c56cb8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ae6cc631c3ba2be58b28dd6407ba8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de55cafa4263808ec18943351124f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002486a14c6fcdec8bd60e6adb6706a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b9f08150fb4f9c1aa527998a8a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02608317df045a291f4825eb292be689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a330b33f28a796eb8addc8638592572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952ab1e34028639dd8f1982708007d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1eb65f1f6e5435a02b057632602cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427630bf70b660acc3df4043a773ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d62fe1e015f1f93167769f0b812b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecf4f7bdd53f3ac9bf6d2a2c78eeea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da3f38bf11cf241b7a5ebfd3b0735b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae858b2ae5812d864832321a1a92b7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cef112a0cfe1dde60877a13e9da6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3520fe4786214ae3b737514f1da294581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911534ec42e0931c193914bdb0028754582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57e1024afef7e0d7ba39e94dc9bac1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5697cd8baff4eeb76f17cc841a5fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e225c92aeaa3cf4ceeef9a4042b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd04201a7cc20b82b955a4f93cd7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630e8fc35fd4fac12c1eb1443408e81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae293fd0f2384df993d4cd6e021dd753588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b6a51b28c895815a63221d2c5714a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6e4bcc4875d27b9b9d3e01ca4b99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750bb0ccbe1e8276a56d189cf872f96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f9191032bb9c174249fdc5a776a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffdead504530285fd82ee5b247e76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b345345a7c3884b6f67832659f0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dabe3b4882e4305da6329a7c4885b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabbdaa2dad45e8a15178a822d3312f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392b07b861eef9ef7f58453ba1bdb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c985b609a17156f9935da52a240394598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f78014bcadb66a9695efa032dfbef3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d186f1d3250da0821a12646aa00742f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1048b111debb5732b178faef99e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61b68f37efce45f185b4cdf18bcc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b5925511408efb1fb74a0bbdcac8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c3cdfaa2738eb11da660543e3476604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e692aae335f0c2350d66936b4c99b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e0f3d5ce61e9b7c22947b8d4419f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0aa07eb1f801ceb838e8fec497669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddaa0f3bb639263e18fbd29d00bc3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9c61ba6829f94096531ab69664d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448c2f78c6244b7206259901cfbbc1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023c9187c22ccb3fbd0e7d4a4af007611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aff27383e7db9fc2e15cb0f55e9fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8e7f8f0e3028e2265daf7a214eb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0929d82a506c38a8a5f679cbf431a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422172a9189be30f72855052e269f900615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57049d307dba10f0d21566e221e332c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea04aa982a7553b9607b32929e9a478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429467e99f3a5f6d07fa5fc9ea86fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceda381aa6a39cc0e40fe88f054a3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9ec1f10bbefd3b203e118f4e81cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89fd24fc1b8e2490ebcd0472c0271621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b77964d0361e32cf95e0399a3682622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7790394d2c6d3f46f1e0d0a2149cc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0824fead043e34e2c3649840fa77d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021564b76f19150d6dc6a581d65290f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19857902bfb90505481f2bcc2caec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06fcdd2473ef33d1f34eb424a83f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6378220d649157e4f14fbce6bdb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afc295a2a5db9a34109acc01221df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c428b807f66f593c02295abe65e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c1d5fd6a1a0cd19d1cad1ccb4d2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e01f8eda6ed508b4b24110f10762632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390825bdeda9c5441e0e0800f497bff7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635c82f5dc082098d5c225948e912a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537fffca69f2a0b41640d3c777fd65f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88167989402185e593332584d71e94d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfaf842f8dd07d6a4e5c7e80082476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e112704213feb6b71a9c2b38e387d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e16fbcb1f4f09af4db1700855595a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879c8e4ca841f80af8b18584bec6ec4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d59e71027f88ec50ce6a8cfa7645641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a9ddba9b444c01bf9c44dcc79a13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4b5de67d214b5dc93f5f671af26c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdaecfba66405ad5f17a8883ea5bf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052ed2042d080c3bb995b72476e559645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3582e405c46aa0b2495f9837be84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1db76704b18505ec4d98a77776a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460a157b9af27eb411ee2e87a90d82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49944b10b52181781ee15d1f3ff779f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b82ff60199337d1b1d53ba558f72f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31c9bd24b9b376ddba299f1a6d4a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7431011eacb12f3146f16e50a804c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4579e9ab06133274fb38f748a9d4df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769118030496d6c1b4f441170c10bfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a293e1321d60b028a10731bd233a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9c774c86e2bf4e9aab088d68dcaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc05e6ac25b5f3e232332dd2c05326657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41c05c630e902085ae0e2781f6eff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b58f3d76ec331e15b648bd88b1eed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa159e6523e123edffa062ff21764b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce962878f9d7286360091a955c18f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd419acd4fe9ab0cceb52941630246662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a376cd28dce9a158729b71b057e07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d5902997058ca96bd6c3c0e91ad7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32111ad368239a8d3bfc6d4a294aed5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f31e517c19c868cfe74c77d7a8f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf6e4ed7b7432782177f31cbde866667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ee8be73178fbcca32bfe37b6fc31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af61e1c8fc41686683381a6d210219669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cad724eaf14350ea4d1b68d447518670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9adf28c8a110a584ba85f92cd401671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7769ce77224a6df4ca1e0910270d47b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927da7e21618bc5210e2b009fbb772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be5c1c4b4486abb8adc65baa4a21f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a8c5c329587c40eb30c01d3f4774a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba11f9ae9b38db6b699bfeb506ae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee82399375dd5c373ebf508be564e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12476f3d64af87a58f56bb1ba6bc310d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882f06bb2b5d159dc47a1e0c7a0f1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15228d064414c43a5ba3643154da5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f236da605d318c1179767afbba81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e0ca8d1574f40a1ba70c5c112380682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae580e42c694e578c3fc0cc8822c03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbae28e0838f014b65f8423a1959e80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791aa1920e5fbc2c7e8ddc55c1193cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4b6f75d46ef7512fc4fba0cde864686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccd7f6daee562c4136532bcc9e9682687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9662379fe061c28fa54671658126d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549add9309189db43161410f52c09e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a85a932cc1fc58e1acb568c70794f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5e747e4eaf83942e40e2d8f82e271691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce89b7b9da999156c4646c5625db37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda706e99799df4c2f8124733fcbbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c2029b15a28e0a8fa21b19f95bb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8359bf897655669557a778ec07654695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb137afab87d3acc05ca2f46177a868696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870623b6c390a2bca5ddb39e9b62bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c368ff9b8bfe607ce186864e964b32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bb684015973cb9cb7b99b753d7766699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71607e4535e9339e6e360453c444c3e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12db324ed5da9b691d41e3dc47161701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb58d7ba2d672326860103c8a2721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4788cf2928f6d443334df1614ff6fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312e564df55b23f44cff38c1f0c17ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b47cf315a53c682e52490c1afef9af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d90d7e7578357bfb2fa8b895008a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3122d23162cea3ed05625568de6dba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c6f65adfb7272546d2920b243e95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce27a55ddab6d9f450bbaf766cbd0ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a89cfa7aa911c380ab34c52d4b21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79652606e84234ebccdeffbe9756498711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7e72bfaa007d4350265c1ca79f40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3230bd696c59ca1f8498bf322e0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd486a3d65357d7a0c1af991c509a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe961a0bd4a769ec177c231700f55d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a27222dbaf5e8f759108b4dc37b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae63d1e9d65fe867ea106089f9034c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288fe591c82dee6412d82c8c1035a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a716785eef8211a6d41ea94d14aef0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3aa0c30f7bb3f9ab7bf22ec814ce7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e383e4d7c832282592b13163769b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1188b8aa6e96850a034838212d67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f392a772484b98f9ade745166374af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e73478a1917258bd6491b4eb942c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d00c491eaae9bdd7093607d9cc55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c078f2dec5888b33a175a97c2ba9a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37591200a15eee7cca1b24f760dd59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708eadce0d8a0d0c99cf6dd1faa856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848696d4c35f6190056bec15dae59f3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850e19878f92031a80eb9ea3cf69f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4338214a3dcb96f30e2eee5a17b9c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679cac5284dcb8a1f57f6e89ca8a4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8a4192500f4ea016aa07decac4c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c679dbac44c3dcb782509d714ca749734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31127960b1ab8c67190f4c21963b5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e284e02b7bd6887b10e0b718cebd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60699630b9ecb351b6e224268db7fd4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c6783926d3bae0a752ac000c8cdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006ebac2e097de1d4c8398938b230f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89aae2c6431561ce599c4a59361ab0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6bb1c7e6449dbea1849bc76e7827741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711779c3710b5735761f9637969322c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad783e371200890814e1492c9de90d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac508377b88b3fe57adc226b6bf7e2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af39e4a75fde76e8dec24b4bbb69ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7f47fc67d292c977462b62a068df7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b884d5d0184a6bb481e320ae0329a5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea048dea5b52ca52d94a79b82b0844e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad325f0734ab7e29f59576049a508749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630df1b108eb4753d4f87adaef3292f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a162172128d36da57b5a909368ec9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f32d7f121edb6c5993b43a4fe555a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf2dec7067416379ec33118c51bd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4f9b2f8ff59e5d4341b9bfc83e682754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd5b08bc4514043265869a17aa908755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911fb80c4b3da301e663177ecbdd4ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54cbc07dbefbbbb2ad57b0f88639a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a880d4f40799f0aa56bac4d2d8be0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ff9a72757cb65d9823df16ad9d40759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>