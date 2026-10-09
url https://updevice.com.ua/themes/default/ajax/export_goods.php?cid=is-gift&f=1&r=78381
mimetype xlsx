--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26817040f9d97c3293873c52406798591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15ea18fb2a0c331b4d92a36197e092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bfc35368ebb8da4d390edf0d8aa593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f1f451f5b62612b03f73a1af27e614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a5b8508f19c3a7dbf942f38c6f895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892815529c94db356b3ec260670687516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676053e2c10b59ad83f2a170809809c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a549cabadf5dae1122f545bec61316e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc478a365e66c2042a96a5fc2df359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8f2e2e6e5b79285b34a9a2b42b2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b2bd0b32fcec3d9f4a2d72abee2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8e20a5262210021fec7f89c9f70a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842aaa9a50d3b26f18ccb922da550e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938654e4679663059fd1318a19f9be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9630f1ef03966d8cd8327b9e9be39f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88a236e50a5de3130ebba51d47afa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d71da4baad6b64f49c5097d34ae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559ec1632d2e10e1efb764fe7d017918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbae1fda155b15fad3d33ed3d830519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2dbd38f17c3c017ff51630d5a5e5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60b7f5815909dc9d8fcda7d9d9a3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0faedfbc6b46e1b7784bac8bc125122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a44e951a83e5e53c94b2be405e3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681eee6e2bc40469e6914fee5f8fd8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6187975f95dbd0746f49264d2bebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52f5e0f882d3a8819c344cd8cbb4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516399af0b825cf923e41c69319630e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c44fdd5776cc4b0a1f2e9a02480628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474515b7b260edf731f5bda0bf265d1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0d783c582429b4ab4ce6de8b2b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9022ffabd0e17947ded9ae4f96028e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea84a353638f9b9c685ac311c265f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653c486ada63b38796b56a2036b21a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94d33b4d8440bbd8a218881fa3f3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939a3112dad609aa762a90e49b8efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9eca25b81e3e890a400d1a9b199fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf0912f4352d4694df0412fec015737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa95cc8576e910742d360a44a88bac938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bdee6310e575ff3d2d5f13176b73e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793ca5bbb3ad82a044b905fdd4404e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c02969140e37573620bb7540093441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef68483fdd17733aa59cf0432b5ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539635ddd14623bf80479adbd2e36c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40425522c7bc4144504b3a6c2f3ad044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e35721a26d0f0fadf9a2d0a3042b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887f187b5389c804fad05d4bab0e2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dca082799643ed8b89b7b962b221447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939b9c2322309f5d97031ef7df505648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04a15431baa96564cda76727b4106549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b6475bf37fbc5a8fc5ab5918014d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39c56a48d14412343de288ee7d49ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28521b9026c6e939f48499f082e0982552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb9fec8628e39e3bb2c38f5396ac8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc30789a083b99b14cd8a30cfb8ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36ce545ed3dca3672003196d758f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c7c60e5d50a1b330f6a22215bb4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c98ac7aca22b5790487b20c9e676b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af473730ee7df995bae343d3b0c442558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489588cd6c76b5e6dcf474684eb7720f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f36d32bc6137a410d6bb011502c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe0cf6a7749160214c91a622a578c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15156487b93f148642368f1ff55ce2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a050062fc2bc9801e0950a6a4f0b3b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a2615ea0173e20baa9fdeb4cf34a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae6791c65c8b84cead64501ec365265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec67e1925c0fbebc53c8ae1b53dc36666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ace570428905880723890b3effe1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b26bda35a662fc7c6befa08e1bb5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108d50f03e433b2b5123e9125ee52f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379b5bafe0816d1747e4eb814dc7df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233013c67ff5295433b1b44869ad0fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02787441f25fe4bf9e2b236717d31bbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc96207e79b568dcd0dca88cddc0b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e9d2382d66c9b73751010f11ff0be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c92b95459628ff8c5cd1d97be23f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b8ddd2c206c0b2d06c9821b6314476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f2ead95740e420542a540039bf7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cabd0fb8a4fa38b9eaa0ab18e56378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef59305e9babb9c04b709b2600dea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f042406c3b945f3e492dcba5c50b9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc060bc7265b169ec6d0bd2886de4c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014a79464f81c25761fa7a6d56ee8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa4ce37352cf9b049c9dd9231ac8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff4186a89562601955b8c1713e19884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17492cb6a5e1d0d774cb301bd31ae1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b551139b38156c7de0f391b4af5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7aa7fc21ed48dfda43cb4114e837a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e07d356d63318f63300f1ded1361f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7be7feb271b5e1a537dec059fe7c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130b589086f8acaab9afae42fd1a4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6f87cecf073081be4727eb68cf8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c5d222942cc3cb297bd8fb49e29992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6da7bc6917e0df66dee42ceb6e6ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e35cc87217fe93c044906b77c23094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157859375ed5aa0cb702da53db3ee44495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e85f862a4e374e74834cb52a5e4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c2d33c493944cff733055011985097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f9c9c1fe2b765afeedd55adef7a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb76cfdf11c05bfd7cc7ab5dc749fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9906f151ec6859eaf07babd419dedfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209fc024fd793daa27df637e924073101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bba631b80f4cf77d3720e74058e04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b0d48a6db0ef4d8f2e4272555392103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db82205ca182b8653becafeb8a2952104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da46eec5c9229cc4b4ce8350fe12300105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f67ee0c4ddc2ab17a4e8442741ec07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147516ade50051286dec2144babe58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeccc2d4c3cd6bb24174706ff306f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3155033ece7a374d84869a50f3696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e219ceb4e8c51183264b24982558110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47774b1004d45bc52fbde4f28e5bd7be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc934a7f238f0755f404c4853b1a442112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc2fe33c6d0503ec8f0ed7a79f6943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e1ebfed2d88449a093810c0dce77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775c414c14754e6f88b1c3b569c469115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a64e404f0af42924c3f1f46bdf9ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494235dc9fbb8ce285c576d6256240b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ace1b3f4afbce49776562b36c175e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e0cab539057a9f5a274eb7baec4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bbe0ce1ce4d75ea63867678bf0272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b113973f63f1eda60a44eb1e31815a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba38dc4607d80c2dec67f67af5b855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655644994ba435657bd492442c9b521123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330c67c14ec88606b553dc2e585db2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd92369609c1802098f7c6bf5d0940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037748540049684125ce8e963083e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b7ae8072721bc31a53fa0214f7d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384abc09ad4ed757c12afcf5767681db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac254efeafacc77e1ffa58ff3edb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb274c1685004a78657a6350d6791130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6685242583766c66b905697643a139131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3896d3716063eadd8b8e466bde05f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83463cd22b6246341ea9a925a0eb7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5606fe97d6b4c89be4fd3ea854fc2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5a285a191cabf206ef2e0e9680e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5cf048ad573af10a4c118e5a24dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da2d6a15770c9808da1e96c9bfd89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d50955c38a370701e952fadfd0fdb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efccf5963d242e942adb63b11fe701139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328cb23466534b0ea6e5b4f7cfbf54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad55eb1c882bd68daaa9fad5452b1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a795ce7255f27ed32e638cbdc78a18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640d5808100e7c332baaf764f2b760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed07cdbc118443ae9278be0eb35d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127675720c186a6473452660e1d02a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff400d5beef358eb0bcd799bf3ae690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95b629e58d81faa24bdbe75c131ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbed8aeb2428853923313384e27312e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da4c85ce9202c34eb98a68f6f1e50e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e26eb09c72bc68216ee0d45cd582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4037c1c9e230bffb2fb1db0912bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b9325f08bd8f2546876cdc449ca9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422253318c20a3aea6e2f8011845eac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493f60bff26a461d7781d03ccb820ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e87a4a669d455129ee914a7b824cd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab34e7d2c187b2025b8cdf27e17a30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f8f3c4053b0c934e92acf59e013b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea45eb6d2a88c64d20987c0784ef2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf13a7ea93b58b916d1fc0d955ed099159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffda79374f3292219715c41572b6d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2488e36a0b3e820733895fff13bb48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ea163093a3725948db368772bda1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037fbb244ddcfca9da1cd8a1b3fe9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f821594d70a4197be7aec47e4511164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f8c3b0a52f93d36dc1610f411de0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5b311cff17e223d54bfd63ab5018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571dc63af51fea3535c6d8378544a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b72528884499cb5050abe86478326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fdfad6763c7116c598ed9e8d5ffbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803737910f8eb03ed3d2bbfa39fe599170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33c1b131d735e5b2dbcc48cfde3389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9701bd2667fca430726a0baef3771172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2fc7450453d61b0722ae63bd0c73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8223dbf4fa065609ced2da98e4f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fe2c7782d99f5e958acd5a4d8bef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74902d80fdb8d8054c9735481f0cce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f45803c4975376de841edc53f69d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763ab4c8f5180ffbee29d4f2ef1515178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93aebd1c254328fab2378cfb9884ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc98b51cba93a7b19ca6e0cf241ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959647ae836644a7fcdd480d315ce62a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef990aa996f16bb9efcf00e1fdb50d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86cae5f6fa520d9350192944b3d608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad4af5c9f97f5eadc0c01a0dac30ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477a6e0a74ce85f59d759809b7df5bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2676dfb29fe1edd3eba9050052b45d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c339582b46b65d3aabdb9688da5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e3be1894732c598c2bb8a77afbdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8553235fa70ebee8ea955e8f0f54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ea7a47718cf0d9ec3b7b1df95d78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5b3306b1a4e82234721a3a6bdd29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf1e6902141acc3f78332e1920adc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef391da28e2dc08bc950285e6dc78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2e42783e2c92f3332bcdc1a2bb593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade13f312152acba001d92623860670c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2129f93a569d83230b95790b3fc7bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c985a150ac94e7aa1737d0e58251f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c327fd786e40c787c50efa71eebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560c5322be44b638602ddf1d9be90b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d814352541746ac51efc439bdd0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf9c35a165b0d4cdfc047d5af8a50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7f8f02d983fc440d1fc9cb7c7e1f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca1fe51bbd018015303de922ea196203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844a87b607fbc0879a55fb7d20ded45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b0a46ea1ad0927df959bdf714c6be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb59eec9e8d0eafc891cc94b8aa68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f974f79fee576ebfa143c9372daa99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4567ba2b2b2f177a1dc961cde409208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437b93c3865b03ee13b89d3e3649e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079e5a090b7ebbaf587c58dc2a8051c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaf2ea3f0157a3395e26fa19601616211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e12868b3c4b13bf0607337586527212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df837125cc8cafabf17cd462b631b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d7932103574e7916ec9ba0c992876214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d95b806f3576ecb0e511fa842119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2eeafde47c4bfda32abde29b149ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03768cd248d85cb7a22e2241af3b2db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2dcd1cb01b5d53b5a7be73083cce4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a4ad6cb65227949cc3c8bf1bc913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053f541fedf7a159d09d0824403a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab3b1375e96df1e1038d85e98070d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f0308cacac69655e0fcd94700dca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e732dddb89aec94aa6f9401907a6b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53880b2d0739a1d2ffcb81be508f811224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ac5a9b6ce0ff4f12b7ab45048d5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1c22866eaa637091825a384b95fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db0324b580c885b3d71a97cd53a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88d7a9a5a67e64c4355c1aea05144228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9a12bd3c583cc5bdd91c7cd6bc06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216c7360eeb675c380c177808bf214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a212b9e5e11800bc02fcab815bb2aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ff3ce58cdbe14bfc0a50d975f1dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e7fe058179b8e5ca32e274690a56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868a87617901db9a7ea0d5ae7d6233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72c0440ffe8d8151507357bf67970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be537b218e5e696d07d981508961cb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac79aaabf5f432e3e0dadd9ddedc47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83562f9259eddb97b6d7d363943d1af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc6b2254929267a1eb0e085743915239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419d912587a44797895e46f8db0f7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98e8777475ea52dc25757443dc301c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f2b989efe6e5cceb9469b078cfa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54746b10a285126e59bbd878b2d957243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f818e6acd381823146f1f528724b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a64e965f8b6c8f6d88fb648f97c96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c132175b364b362ab444e31570736246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430e0aba6b5dde96090153c73dd4d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab846a796d6aa62500ffc48665364248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d33236f9d820dc0e8a596324b68b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e17bad9d630554ae7e8cbc688361b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5611270a35c376642f7eaf78bce4791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1bf135c19707cc99284bc55c97540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb2dc00e8e3aa7fbf086e0245bdd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907f33d7b6a3ee51f4e7dbadd72ee9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20e700688c00ebe8cd93c6d656e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3ecc04a4848c44a40432174a3c602256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb77bcb37cc852af1891ea6a1e7ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf1024fe76c37be139f79696867ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d34b43859c33eab9f8c33f7236ad2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b60a50f44aa77b57156fe3d786f9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb218b02a2e559c946919d5609059d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed298e2b9d45a526aa3835dc448a7193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bb8e949d32c2d86bbf458dd28fc4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb527e36ea03e305b1bd25ff5a7e8ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb14d2ca6541b303af16caf497f7ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a23f4e45fbc2e317f1aa6e4efc5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165681d7dd9327f06bcbbc49d208c1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b865c8933cc5d309d9be6912fe309d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec7ccc6b76272c1acc493e9aafbf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642dc35260ed538c47da9aa0f4237d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b7b3ffd4fa48c861922d65f84ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02d09b1d98a8130cc9371fcd86ee13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b2697f7a4a6f76009915a671433f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9caabef936a553a62797e9ceac576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d7e19fcab826b8b85d545ec1076e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e1c580f7f5f1c0cf1d63f4dec41d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c54851ba43742359aff69acf6565277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7438f74fc853bbc8c7ed550ea3241c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8cd875bfde329dd41ce318b945c05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d247f28a91318515b9b4a1fea20c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c5b924fde94d24b46bee05508df2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36543699398488f6a1478d00764d02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c55fc4582cb04ae63b95123bbd76c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd118a82940b46149b7b8a0c17b010284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc606c34443ef16c81300969af93966285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f60078f695aebbe630fc2c9653b20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b12c4c3f444b0a1917c7b6cebee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd763dc8335730f57e48a79632f26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e7fdcfd988aa112605d248d42985289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ab08e7f9e36087b84c52278407b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4a9cf510ea2b241367a4762f1dff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83bf75782cc938f1e145dba4ce13f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015419d3ae41859b799cf71264f52d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a4fdf2faaab14a7fea05a65ee2f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd84e68b241ba188152f568315d88e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646490a1bf8786c7edef3c9a8ae778296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f969a2a15be407fb77d45925678f119297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac1a843134142342407d168a93803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e771adbcd9c1a79bd04c9e010a778299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72878c483a069268e399f7a478206d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1eb9f2b8dc9e7c5e15d75821b8cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637dad05cfd561e37e65fb0c34d10b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3bf8fe5c4002de495b8658019fc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf27bbdf9311545d3ef4aff2d548423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a6a83f27458767ed302279d48f5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1790eb27a12e999b71de424501bf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a2cd26beb143f6132252e18528ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4879566b4452076d77b5a237e1aa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b09102435cf110107dcdf9800fd11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141947dde52e46e21b65f78688c260a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f2a43597f5a815ff3ba52a92a113311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002ed0f6ac964d814def6b71ef83dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcad10105f0ee983581659e846979c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89415b432f892b2f5b1deb94cd1a40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee215504b61877320aa25d7b5824a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426234be37d6f14bcb4f4ab8ab477cfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ae7eba1eddd80d1dac5bb30c83ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb7137588ee47436ccd4d0a505a27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e5270ff2e5c6c23d22b0a5be954a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdec561ba51fa0524801fc08c0be5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380bb91ac671533dcb575b79665896321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647d000d8bdef7e847daff850c92270322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a57ec8d31a1f40b95b202c838c21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296bac9a5b9d0982624e2008865c5fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bafc6dcae43ec286da86a2cb1e63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756dd4a91954bae8e7d7e2007146a69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a6fa4d716b6a9aec8f82c9f5a28b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0c013fcf786e398972896c61e513328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a0c4f09ae55ca29a0662e565e3cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0938b793ebf2c9807489549917caec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80f7f4e75f5c53a69ac7bd2560f90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea6de07f1e4984f880983a2bcb7d60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5891dabff191cfbca41a7e2170409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b421a8a6bd51e930f2cc00ca8236334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c3c96c910ca9055adceec02dc6a37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85091fbb1387e64613a78aed499d16c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4148421379839c0a3c76a9015e43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93a124cee39e8311398555ae6ef71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5873fbfcb06d62c727b6665fa513339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878b43c9a0deb00836b3fd44c274eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97361228afde485447a7af76142f9e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233df2864b3e7becca485781742a25f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82e238e5fc4491e044a6f8cdcc4c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b9b31553e718ac8a3ab7acfb18075344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f4931bec01621a5efd57f9f960db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09ba118841763ec9b0072ae9561e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c0f1186ba2ccb3fb1c0a97a2cb1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62119d4bc40c55a5787e739ce75d742b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee90d332646793864247522df8f790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeda8437187ca374b878d8aacc7eb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30166e9d74d70ce6de63b113a56cf2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9829f2a4b29dbc727a73b97cbf42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827fdb8bcbde8df69105f2be1d18da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869644ade3711458c02e3a18a296d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e3471c2903a94fe00b4331617578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae7bffc0b2dc8b95777d830ff9d467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0199411e68d3f5463189703b6bdacfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348839103249d426c0aa4ec042fdcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6941d7b24d3e6e9eec4eff6d25e91e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e09a012b48ad6e1f820b5ce74d8e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5fc449781970f5412d346b0287a1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff5cf82b40fa66b7fe1967d1382c4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b07f82b06b7d97277f761b662f0172363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aae0a49eda816a6a142c5364dae75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b1f8ace973bfa92d350b447d91d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d94c80a1ad70d537bd23a367bf2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba0a43ef50b218a62438328616507367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5ea79eeaf577789e7521593970fb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063a1e71785e35d71b26aa424f7c1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54305d4e8e1a1e677230bbf7b00e199370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7742c99b022d993a4438c1e94554e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d40e6f51b4d51720214cba3cf359372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6b6d4329ee53078005796d8be34d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e82e1c316be436c105c71a436cafc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0130f961333c769b5be5e6d64bcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd902ae39bef72c3e0e83f9d6fddc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db495068038f3cd42fc5b7e66231a8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905a479f470b08488a905d240b170d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a51363da07486632773c66a5297b3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba6314841357d231099cac1325da8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431783af09aed329c32240545fc455cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140de580ea16470bc66b9221aef908382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5a4886b958438e31ccc4b2459601383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb384f15c9128cfb04fd01cf8fa5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c5fc225a85463708b2e7d6d93a2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb3394f549f432d1bf4f34026d1e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13732fac93dc4730714a7665d107b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff83587300e97a9be56397d379bf7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaaa0ad68709fa5da8e9d62feb582389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c0e935871113deab62393dc0b3bb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6e960114591590887c1ae327d84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c925308f9ba036c03a36c48d65ba4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f28c6ed8a15311488fbf597427014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dca8981b293f2ebf6d7b23ad958cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45e60be79d9065629655085edbc27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f68826c05885b0aa0699ba88590a2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175d8fb9df9967cea82a7e06a9c933397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06ddbf3fd33af48ad2e0d8f255724398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea06574cabc82e687d4e95dd1a1f65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce6da8c1f4e12a5c1ed55423428404400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772dd32ef9e207179646aad367e9399401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde15fd0f491c4f41487c906fb7b7df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a829deddc8c8094be530ab9add2de1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f4f31969f1044cbfbbd11cf4be98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b9918b3287a832e023d774aa9a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf1cb56826dace6b1268ac1d7bc5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4bc6c1b9c32bf4162c096de9c2daa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328191db5e3bdf2cff430381c31446408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a815088e01093d0e4d7c02696e31b8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47495e6434d3f5f73941f8f8cfb695410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec81073af33c7c6f35f626328dd89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ced7026d468ad9d692e0bdc88077412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505efff3dbfcb7d6b362c37e3b9c14d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9606b38c16af83da2b5b7e45ec6bcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea00232db3d4865445a603b2d064b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646d915698bb1c99bf009c3f094f8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacd0d1a1aa88ab0857d6df51087372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca62cf7a2b2ed1206bd55b65ad8f70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3496a6dc89ce57eb07116bf98b08e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24b5defe374471d659c7a4a4f590f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309178f17ba59bae67cffe1d74ebdd14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf29c74598faed0bf7e0d9ed5384aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a058258baaeeaea4d2a39ddd9c0d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873dd777cb7cf236ecc613fe04eea0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866df3d5abe8bc86c640ed34a4bda2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d17ed697b71c9618c9273e9407f06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c7aa0d6675df070066b8827402708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411866108b88dee959ca593e74afdc2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235649cd4fc43101cb97f49c7f4073a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c0bcaa85ead6d376a2b495421e47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd628a75c5c9ee99280edc33c5f0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c631a1f9cd9a39d246a901b656c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e4ae011b7021db8e9319e330bf49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539aca0b5ed4323f26305d379e81926434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616deb41e682a2e64285a463c10f18d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587240ea839ccdadacbec412a68891f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35989b65927320e57db91066b75e97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac3ba692a6f4ca13e93087e57cf431438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781bc54b4f1707afcf2e1e15a9b2c02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5a67363422a2bd7ac49c557e8e7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6e08d259b516ca8b1041c4a4c9b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9614de36a7ccb2dd6ad47677dadbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d615caae615b58d8f311e0ab4801443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ea8a9f763f974b345efd72b19c29d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56742dde2d48146c23867107c5531d37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d2e9c85a5b89bad063c21348651e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c049ca7b856e833a568a36dc2428447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee21e6841a20c9c3d75ce400e8173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb64f118df20af8d50aea0a10d0609449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb22506102fd06c7a324b3635524cc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58effaf2a4bb1d3b093c79b96ba2783451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b9ec7e175fd962640aa55abfbf6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d6c13569b212e4213d8a8c6e613a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85120e46615819fde6956d9a75c86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676668b154e0977ca94958d327f27c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0eab33797cc3a5fc9073f199be06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d93420e55aa768f29ce6639b361bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420fedfe12b9e05194dfe524bc7557458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6b2e8033eac8535246f6fa85f455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7e83f1c56446d638d7bf6d39b96b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa24cfc7cf8341088fae44c5dab0006461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f867d49ac7ada75948a1bcfbd3f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4db9d2278e1ae200f282371e6569463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fc6aaff7629c01d4cb8328f76bf7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb11ea56e23eea9ee4a291e6e763f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d228d82755712c5b2a130e56e8617466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc97d6125937d355cb6807fd60ee0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3c1df33e7530fadd7fb57652108a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a2b740cefe13e393fcb890d9165f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfcf0e1e935ca6b2d2455ac3f42e1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f7fb3adc8aeb8ff1faf6b634929f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05ce17d092bbf4e45efc2d3b32220472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311ce57b5d42a65ec0f91dec7d36a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbdcdc566b428d6f83e273bcc880a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb639c8f72971731798bcad8fe21491475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95661197c3c1da2bbbf63bd4d4c647476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe391f0efe9bcd71dff237073a5761477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82f6ce82c9d8a5de13547cf6e1071478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488025d593333fa3e320eac6ad6946a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3117866635258e56c36ffc5c12580f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512411efaea2ce6a9d31b285144ee531481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0079fe6eb3941e13f1d2d7caa75ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9521e2d39b67be7d93eff3091e786483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1f79278b13ed3387f347b05e4aa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46a9f8ad65d965ea1653987585191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08bf9ee64ddc4ff967c383b1ed25a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf319635b75b703ce304fb4eee1682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a987ed9b0a5cb1684137e04869bbba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e871b4121dca103750505da92798489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c74290652f82dbb9f08a76fa0393490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca3757b721c939a93c8d05a3b45200491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5c37e47daad5905cd3a23b25739b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24323e383bef9ad837fa6f91fa6fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a77829b01a99dcb279d68c728ce4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a10b54a5f34089233e3ab0636de3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e158809677bba8e6d9b381d555bfafe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac128f33b014bfe5967ec6228a006b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d52a4c5a1307de22ca06a5682b25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac3b000bb916290354886fe80a7e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e97f2f592702cfa9c2e85f35ebd789500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28183f10b3a14ca2fb991181cb5a470501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa54271fd3b05f5de283920fd37449502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a87713c4bf94ca583ca1d2f5f32c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bf65a0edf13bc3a40bc2ed688386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656d88c0bbbeb99486619ea2d6ef890505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df451b3698aa1cf51c1f2a3ada1c170a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9093de5a7b31a15630a99b6fd51e5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858862808d15112b110b5e755ba32dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dd3cafa1277b841dbf8822245193b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999fabe91390289f0ffa1f4682dc47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d318b4ffed1a3580ed5522ba9a5fc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60467160ea8f0d1a50d7a9d154819512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4af21167887ca2b2bbc492f2fc2b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac95c1dcb61643555dbbd80eae4934e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a4664cf14713f15ead9b3ff2d429515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c98cc87d97d6d56baf3f29c33268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab8830a5fd2210d63fe5de174cd6f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062de18f6a4f5b41857c19241d537d4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e2197bbcbdffe0bcb5a60f6c26f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893b29eec1deb310cafc0b3eb00df4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80071e720617128229d9f29e27f0e95c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326194b846d892c42c0fe5d090d10f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426a23631561c9beda5ed21338ab6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed63c18a8e1d19a54b448a9d430ed9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3599106a590bfe5e9deae9f19127a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b1670be78055f176d69b19702882526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b554fcc170fce2ffddeec024cc60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6e933c651dfd648bc42b4d4d9b97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ccca06c0a21c86a6e592cba318e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3bc9122e6bd731aa1347a2d90f6d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c97a2003f040ff853abd1f32f10f43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b44e132d50661b8c70ea1bccf2200532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d32b9236183df22dbe732fa0d8d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e08304a4a40099b252c0c6d93fdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7cfa0137238bcd1e2d45e8cfa972535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdca9eeae56e8052218e9ab2b84bf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ad08976232534a15c33d46e3e9ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ab80ca88170bc5b87d0eb05da5a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109dbbc2af77450659db74ac952004539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4017045e081d88d959d66ac082493540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ac8ac6177e46fb86f7061c7cdd72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658209edc1daf845ef5ac631bf0501542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c883b732416b287f4b4c023fe6a8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708a1222dc9ca2bdc5f2f965e5692c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666365d703559ad232acda4bdb7039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e2f5ddc72c733c28d9baeb60aa36b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3fb36f19d3b11b0b629baba1f7a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d68da9e507159c69f989529b88145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9666532a2ba5ce17b886406477255549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131be574f932a57c7d6481e9866f96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b8f55fe4eaf1c59b54bc8da2f8a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb579ca70acb04a1db25369e41c9e0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287c943958136a0cb0d8b8703124d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32844e3e3407b5c6223feb3560e138c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9fad710e3d40e68cd2ca06ce8412c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b08b02ed83000a31989f5d46800ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb609f51fd4b8e4794e72d6692b98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7338b25eea5cb9a930632f1080c42cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692913dc2ba3858892d8026ff3f43c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c54175b366e1f51f56bb166c8327d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6673c766c026a7c1e7b2ea1898efe8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58421cbb4427ff37c282ab8462943e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e402d2ba201d0c929ceb14ec611e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238776e64ec0fcd74084c85decc5f3e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e6aee87db2e47158824e61005580565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d422e8dbf7cc38e6ff1b51d64678566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccdc3d59fad62e4437b813d78a8c33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3298b855f460daf7cb188419f36b21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b86cc40639c4c9a43ea809cb88f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbfb881fb8ec8e5035a498f233c89f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07db0e4b4c3369feff11970b593ec8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d4a65e7876ef7e223ca0b001a777572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e939517a7b2b851e33bd1e642962974573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbdfed70dffcfc099520bace811d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5e2d62b6cd37947109e0430308a5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72acf35978b1df80228d1cd3bbfc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b148812572c7b16b2d4f65766789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762f357a8a954fbcba8755a16b15256578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86926f1e064398ecd752629c2c007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d76fff1fd4831727f503a9c9a147580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea53b58e4a7e8bf4783ad3d45e02a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d799c44fa019c605e139ae6e71c9e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ad735a8c46116841ac96788eeec2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7a5f26dce1bc7fb67d02f6f363a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedbd6d2cb672c1c319881d51c157ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4bce5ada2e1777081df229a3c92f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f12b22c8a6db10d1421626a4f11118587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825e6bf28807ed88aff6417b5d1b5e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e31418513c9ecbb110a73f5b5908589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae13294bbda3d9d7a005622faf9649590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314a262b0e9f33c58e8fc68b2daacb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61889c148c8ae2aa14efd650f05b9185592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e9b5485c0a5843b5a51503cd4fae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083d2ff4402ffa8b51205af59bc9ad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac53179ed0d4df178b3b343abc9574e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083d83727e85110fb09097580f3e50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd10aaa8106daf350c3a2267e23eab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d28f1da9f6aa0634b2b4bed2f6ce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd968869f64d9f2783954349ae6bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5046bcd7787aeb0937918ca72f2cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1d3544df83899df2e1a416bcb44b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419291790e26eb4c9dbbfcaef4eb3492602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283128cbf481d3ada90ad8be764d27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33531df2d10ebd6fb3865bb61a4dfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424975fa8cb16f8092d8c1ff5249ff84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c3d69588c64b1501acaca5123c13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca5b4e0c4baf89e50c2c9bcde6853607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde482e95db88d78a42663980af10b71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17752feafb9e2cf4c1b1bdc44c7eb59d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19bb269c9cf19d4f4cd4ed0fa296d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9a2a9435f9906a6335d50294900a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c73a8fb4db3b9b227fa76fce0e035612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e164faee2bc032f03a02beaf7ffd7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604fe68aaa021a365a27038d4dbf438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ebdeac540150549ccc840cebc621a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55bb40e8e56d783c881d6072c88d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f35fd6b77cc8fcad9ad07d2c20f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081bef6c4fbc574237c210b23ced06a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047fa2038ddc9d718f4b2695eda4bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6707589126e66f7fe2218b2d61b3fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652660c143850ab5e01e0d6023e2d86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9eb6f0ea1dcd77c7275252e3e2a5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7166f7b667acc03c3de3ca385e646623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d01de4fbddef75f7644d65f2303a7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01f2e1c5f05e54436d4ee498b4112625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bde1711851887968ec9e7620e7f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15aaeaeeda0f7f1a7710f3d71ed7d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c925586fa615a64adb5b42759253628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b613d132c43ed46580454de6f5e777629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4f2f0a4ea507fa78c0341be87679630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133470ce41d8b5e9d8ed1fb75656eaa2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b865b097aa6b6287fdbcee58a154632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfcfdeeb6f9ee7aca74aec1d5caaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207369cf8c7e47b2f916eb644a153f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ba2101feff77d1cea2789b5f4bc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8b355db889452b69312f5fd2f7670636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a014617209bba1fd906c48f751915637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe55643a7a08a34d649e73cf0da9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c073f8adb723bb146316453e078297639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9b7e79b0f289093b571f17060f3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d83240105ae20e639f54bb4adf6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e345b03b3ff34fc811b640cf2f1b91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eaef96d37c23cd31c85faf550719e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d101b018cfc9425bb33993647ee84eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec963ce4a40feab08ac421e23209aab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133de5d2617ae09e6d01dac6bbc5a90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4571557c3f4b022d778a3452b2a5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff1559acdd5972c4c5bfcfcf97492648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4269cbf5d22ba72afa0d75a0208f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007dc7d8643ef947b86439eb6741f58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f01cee85e106169b7b741fefc30bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7359779476ae609bc3556866bb156b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b3a74ab8708e35582fa046f3fd79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815735bb388e34985a7f772c184f04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173781cf525234490880ca484fc5055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfd4bb023d079805f55d02b0390d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c24788f4baa8a62d71cecb70522a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ab2d787dc9af86710ac104443e3fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc41c68c601f66e84ffd250a2abc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f9834abe959f0ef497283e9f4930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08c0d6d88732e8ca9a2500e35e509661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a6dbaca278c9424e1df87d73e697662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6b1c02042886dedc772c66e88e7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315b9f7df224f5f0bd0345aa52419b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb5f6fb28eb7ea2a9f325275c6443a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03a1d559743b2dd8f22dd764571ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d5b8e502db21ce6dfff2764ed074667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d561ed0f0e82c8e357d98b4fef4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0d13b83bf3c31de59882b75c94bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e56aa6fcd03524da1f81025b59990670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a360d5c1590e1aa382ee463f6d729671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035545bda34e1dc4e674ef6a6293545672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1705cd52866dae408cfe35c89d2e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738c655e28baba15b10fc8c22fba22f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea1951964670fa2709f80348b405da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4afeaa66f86f2259575b15499fd30e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163297a31bb5fc4c81897f9183c106c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e91a2aadb46b3ed47d597e2eff153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4df19a1737342587903b3349a3302679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df373e748189a04a3ee30178c45d56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0aba70b0a56bd43c174cfd75ade81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc585d5bdf11df9160e5132bd949d8e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15623fe0a13842faab9b2d00943e61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde286ce442b7b056621d1b506391550684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f75c033226f82b1b3bd39894451e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4e841aa13f9cfc101d9dfb04877c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2f176137b48b6997cae9791301a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff89425f9f7ee441401b395f6c093688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c24ee6f3bfec0d4349aecd23b28fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a664ae4e9c98317c5387736d492a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daf29d16137f7f7c3aefb6157b1a69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104220df38488b90c795a2f0aa3627692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a36f8ff365a39ae7a1261ccb620f61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb628420337708428971318fb043c70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2b00792a68791fc731f1ed8c1c53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5c42efca7f933bbf071bbaf34a6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a7b9d68a60ce92d5753eadbbc9b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a28c3d6bcd58ab1bee9f5d531ed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d354f019759b8376e5195e513affae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea35fc4b62b5b2420eaa50de0ed1be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8848eb4d5c48284f8cbfee24f9eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb3ec1e2c59a69072c9e460a11cce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa8cbd5d1b723a3dd1696551343145703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a5da6b87c5b2e4b8648dba11f5c58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0754bf1169b5280358a94d7885f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b4a228d366a72e39cccd6901d87a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5a8b9cc502d6fa4584f7c6517f09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420e6114b8aaedfab79eb0d12a99df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2206844c179273c3821ab85fd75f4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff135dfa3b0f062445b5af37f6522e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c08e6a83bc922a35f03e0eda3fe4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa4c2db936d44202e3337b919567b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad106cbf4a1fa9ae4166caa643fd35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04bb958889eb4081b97350fd8dab0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3cc15de61c6df66ba3e2ffe99bc88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e00c5785295233094ca42b5151ce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda5f45efd0af3b01ca843e5474b052717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2451d1bf2d202154cea4dceb2e29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c587da20632dea0580e8c639b54e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c8579c0efaf6e709daba5b58f528720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1901dfd1db35efbe61ef81e45109659721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e266c742308ebcbc6f8ba93f992a285722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68637926dd36fcc7a0cc8592ed0b950f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cadf3ebd4c39da5399a510936cb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8479c402025461761b3746a2f4f4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5776e020fee9b35b3db456b20a39a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0a3dd5f4dd7ff10168cabe44f7d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab8110269f2873e8b142e1078bbe73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f23961858e3e7d13eea42e742fbf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf277d9634890eb17ccbabd67a780f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620d219c8f78f61d431395c94792efa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd6ec538de39aaae1852a38e58f60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d713d4dcf11a88934d988e504fbfd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407a98ed150c8054bac5d114495b4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b811938bba02ed7892a3b2f4e9b17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca441157f1cd53828d8c064c7093c7e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187d0273a1d2bacb36cef519f0b0af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703df87ee7913810386d67d965093a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438faba7c0e14f3f9d8a984a0bc1fbc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072201290a8bebc7a875301828f3e87c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece71710655a3b25004268d65b1b98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d435b4b61b6c0c1323f83b4d892ab53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6861c32bb711e7d8688a9addeb42db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d2b0eaf67ad079d6bcf4d9e46321d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395052aa3eb016c98ebe946ec1d19a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088e37997dc6f18d7e78a28655dba2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1bed59ad32dcdf690708c7c39a35f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4efa1637e84000040002259c3672748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56dcd9a2efa56e842407f7a1defad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03c9485df765da89d72c596396ba7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab8bd726bf34927c8a3d029202287751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0177f67ec8bb04ad29d62bb14f0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da712d92a5ef481eac9c0aa4c2ffd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab571e0d3a75e99e297442b1d202d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a7acf99b5690628298d367f16694755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ad864049a35d9857d628c5b794c18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ad77b297a9fb6b164662abcf7b24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f6871690ca28a22f3f2ec79c458b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e71e4f463bb23a25d375f81b14ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f04e4c66856bbac129bd0bd594fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3328ad7887d17e2846baad69569ea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09207dbaa4890eb5c64a6d6f8b3c613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1cdca68bf2cd482508cd271bfeedd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e94945df2a56dc99835a442c58385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1451ca02636f0a59e94b2aa3b4e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c279c62562db89c573f8626723f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b75302e307f2ce832865ba3c662558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a778e5266f9bd1482321fc8ccf7bd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d18f978b3bb06c7ba0c0f0a6c40110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff86779b12c1ff248de31bf837305511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d2a8fa6be7e3a2f129ba5505e53912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdbe55016c94270e97e32f4dbb567d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c99e0e62acff0415444e4cc4ecba3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b3b327dc523b6996e629a56b0b92515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052c5f88b6c772258b8acc6801707f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b988bef8a712bfc4456dbc6fe0f27f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00dd698a8ca8bad3ea19d54560f91618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762aefb5b18e3fbcb047c5b92bc7f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ffc32fc2243d455d3a415b2bd2df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44b0385a973855a42d8e7c468367d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803fb11ffa24c72ab4aa785e3d3f7d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7acd7b7cd9a5c3b0bdbd6e7b279ba723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44aa8a6fbb3493156de65eaa4275724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07039e2322b7e1c26e5208a2553252f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce69e24ea575ff580595a5b90f4ae026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e064e37f130ed4f48744796a407fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bdd3a6e29fcc4d0102edb90f7f6e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469876984c09f63e2a842de57cec5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5463aa0c31bc9269d2e7d07e4f0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c827c641591ed9e6a6fb3229ad910631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63f7651fcccaea1eba4bd6e27c18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a803603358e3073b0f33545db20e1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c38dee05da342d69a98a51ac9269834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41620500681b7195c2bb5eca8ff5dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe705f872899c3c34907d355dbf2edd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb961d02750fafbd1f8eedd0fdac83737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69274b75bd2a1816da6b97119b959b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eda2a9b02e81eee17b761e66f3333939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fefb2f68ede1189098975e536db7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af829bc6ba2bf1d5123fdd10bb9db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e7bd7d6bf1ab669089a279fea5d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136307d4067426fc8f64914dd215695243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f103157c6f78299792a4b92d088744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbf2ffc49bdeb9b9519ae7d84254445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bddc30c393dd5d63cf2953f8facc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09da18da0d438b0ca68cd84b5ea02447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdef1d403b3b5c0d5e95f68d0086ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9be9788b0c456fbf4e05b5748464f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e626e888f6b675c35bf7784899c4bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52edd2462cedb2f1ea9dce46ab8ac1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89f9618604f548ba9423b2659762252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090dc98b980af02772540ce305510153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae734a6a2447735e2409a4558653b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c9fdc41cf176e2f768105015314555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d621e7bb8eb1f3d3f854b1ec1f7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7ac10fbe6066df9941c72cfa6d5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f4cee46ca8a3649d265755a7258758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdc7e741e43622d5329fd61db908359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0381b2bb5ea30d60d578b60129aa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b67d221ac959e8de6a878abb75eb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a66c8c7a1af75b7a4fe37ea94d4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a14073fd53aee8e4843acdbf176ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774508ca1acee8ae216c8d89fe66c5af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5902c904035c522c2cb3c5cebfa7fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fd44b5d65c7929259ddd23e45b8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0621652bde3eb5be3a75fa9a6e17d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7974950d80af6981ca275dcb7a85368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2518d7a5824398a9fe690ecbcf3c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c07dae6832472191f887f43a577670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7ae6358109cefe8d3621e65b6e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e601279662178e0df19c2e4c5c37e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57357184f8bda4953414050f2085a4d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a659379d1177fbae0734b31ecd0cc9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9cc659563d7c614cfc65fb000606675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0887255d2da3a544398cc843d446976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87ecf4253eb2b7e48ac0497c0aa5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5ab283990176a92935581d2e52fd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b1a66effa53c27fa5cb12cab1ae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39300557e5b006613b920a7f10cb4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62abf2d9863c0126e998cedd166fad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fe6d945bf50aaeb7af7c3f11928ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321945cf00b34e6e12718de1b1e0c45983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb07344a3e728036113e997dcb6da784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e500e6c5de4201a7be5d8a05a7966785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd05410c160ef4a3c56c40f9bec78d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a4b53992fc8c0e6c0dc010f0d29fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e04f0fa9804ff9c2dc9800b5a940f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe839fefcb2eb6097d091699fee2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191366ed02eca005e852b25b0410b7d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce03b1549ab9c52ed4c85f6c032d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cedc0649218d7c24356262ce98ac492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba2202373fd132eeb54f54d5cb1b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a5467fdbb240ac11c8a09a7c7db194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf6525ff8f1028f1425a9ecf5ea2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eddbae3b8801180f86776a2e5336a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971917b83e9ec64a160077f8515a4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344cfe48ecd409dc36cc2592c14d70498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b8213449181cc6c2e7d0583c0b2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006386014c1e6739b4c9cecab14edf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eda83991b5acd179eeebf0e62d6c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13565192e6069081b4fc95ccb165eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb824cca2391fa7b1f19ffc128765103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e47055a347f5d20a2c0f8f35aa811104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3e64ba0ce72fe569ba93ed78fe964105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b29f62bb1ee3f25b678f028f3da9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62cee43c31d9c614e08af9330a09b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a890fed212be22ea8c665b6957d06a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6969d188d16859f0443bdf468ab4d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa9128b653a93050171456ed4013e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e659d9218c60e51cf39f85ed06dac6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee304ae7f27f81c24f41b9627f4e4e7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e397f0df72fa0f659cb33fcb48ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83902cf9f55feba753e8cfbd485b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a39ac99564b1c50798798fef8fe87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900319587bfb9ffb264654758c8541116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c8609f4801c9d07ff1a8889de999117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c23081cb8b1f7b3aecde8d9302679b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41738eaaefd12a1de3365b3410340e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7fba2a61b965f3186588dccf6439120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a963f3032305c8a03860e7e4d147f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08197926db52a9699410054fdbb8ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c95fdf041b9187cad5a6cc2d0a451123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d41511615b35dbad502a37ddbbb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddfab38648f4a9922e590715527a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a498543033261eafd48a9d9bd33b66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242564eab9169e26ed0aabe465d52f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d4a5232c0af843f354da49f88335f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a55eefc24ee00be65eef186e47e36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16b3186222593989063cee0588872130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7894371f12a8043018be55c2b03d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2636818eaeff39c24ebb26a978f801132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef32e3d16d10e1847b1aba69b1afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f4b008c52d4234c7db747b2dae1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1c27dcef83e770737b3a6d43fee2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95358aa99d1e1bb1facf1da82e2ae3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9310827aad1693986a8497b75b984d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6803a484bb0a9c0d73bd3e5905e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a67616116aa29f6957cce559e7e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bcd7f8a76d747d5b03939fdb2749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897bd93922eaf8a605a9bceea3809dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965691828d18a53397cda709c3217bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a348310005b83733111487aafd884a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b6c758260d431cb51a0fd53474bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96863365beddaeb5f879f8e53050d1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47254a9e7832f13a87f2102088259280146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0046ba38442b1bd1804ca619b7f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc943f28ae0b4c8013990bbe814841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86567dcb5092893e887c2f615ed89567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7727bbfab7c6c1081736574ddce33e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0deb2b4dd4def465101f4095ca2e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8752b6ed3c6dca247085de3c87fea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a39085d4435fe9696feb5b7cb47a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93816a8940e5a4f0c8ea16cd4a556e66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeebd3e3bef3a1304003ec9c4f810b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e5f6f7ab89ae9065caf2168627a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecf2a1f0f6b9de3208da2c1a6eb0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb3174f6d8fb8b729d198ddd75f7f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454c2908b63fa955589b902c195c0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01682e99e65b275d81dfe2c258fa0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a985dac117d78bfeca709d71e8cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d6f34f6f02f7f6e891d8ba0fc260162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a50098e298ee5fe80ff05be86b85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a655d364b8b4afb634be732b3215282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb698967638709371d12824136cfa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1324354f71e165249ac497bbe7b8b85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa8623093b5c07c7aeaa027eb5128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f03dcd1356db230681fc0620122c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e24e93db68cbdefb86d224ccd3dba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a22205f12fda9cf95efb3cce083e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b2f16fba84856c87b64770ab00b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d358a182c7eb2aad5e62733e16d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440afaaef1c94c4dbd09672a83e854f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde82700c4abf22d3bdf7c346d42fff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdabd56a755ebaf7a6e5b3ee031519d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28864af94f75350a1906f7afcfc01b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6926dae08a09107d879c2653a1308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee50c25ffae24e216dd1fe6af596d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063665397c2e2b4a4f0d7c850305ee7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5e55de9c046bd88d030358dc3e67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131044f5aca680eace7c009fbfa35f85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274af8e1f8efafc54f406901cf688e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace94254658b80b4207ecbc83e64ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0631a483181238c64fc3519ab4ec7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc28951d9265faeca32166545e8fbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6824a0ee8464eaa0007947d70b223b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434c890d47c614f053ef457f53fc053187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185251aa75f9e87baec4b4cad48d9a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05bf732f94db4eadebbe4f0cd7d14e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73434621a87ddafab66a498dd30e9c2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef27f7770d3f4cea6a6af01d7da9bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4204826ee2cff6247a42e204a7a70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee47d7087e16955d84548a401eb04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12606763137f580e5e26fe7a374e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156c68cfb1366f5d81d482fe229adf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a0d668e3bd362ab9df14866f328f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb299c9d1f25e4ebcce11f2830a485197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32299a8744ad602cc8f8c47b31854c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa4c70cb75820cad5522ecb510c70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec711f51997c36df342507e2528e7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052fa5a5ab3174fe1a05d3d530a1b67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e7bcbc1a77dc237606a59c3bd093b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa525f8298759069495ad5b3cb81f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027d2c968e02b67c6b182d68e29cd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e777a783730414fe2c4b4a5111749205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab847f2281919507cfd912ea81222206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbaf7af0dbec9f62f62ce5ee8c8be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993993ff5a3b971662cd273f4f9f77f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe37543ff1121b61a6cfe6b09441a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c8673d1492571d1550db078f742a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0ae143ae80e8288492bcf33b31e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea776d2e9d20823e0569db4c549671212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37efcd2953dcc3a730900f5d3d2b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd5b2c06ac70fe645bd6e276f1f3b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca24b24edc251b71549f2097cf0e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb027de3c68fbc0349ccfb284bc32a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5983f8d6786782aaec8f3ab8e99d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2870051f67fe18b92c27073674978218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264108ba18733a5f782992fb2fb645d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d778adcef7e78664ac4b40c2e818e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24eacf3e5aab190b2575b8ebf57ce6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869fdf1b8027b19033847fa3fb88b53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0694bf97d1687420afc0e3a167bf8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66594ff6258c83dad3c9c03ffc6529224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0e5bcd22e746d0ee86c1bbcfc22c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0ae0a8f5c7818accbb27366be3343226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e5ff440a89003e535777ab690b859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2b028c65c73bed5608b7a6585339e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec98be1891591b37f3b41ad480d55cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724387e1115babdbe37e06af113bf28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6f61a508f4c578acbd4be59ad4d0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc01e77cbc75f4bb11f4b2bb7b75586232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1d73933d4f20b0a1e91d217f50eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09049e642d76538cfcf98cfc5698a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b41f3fb0fed3557edee963dd0515f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6562655c74628a4431740cfddb343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a64a32a39ab757335b69c798005f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ada6c688b82aa1a1b77948410c1aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc956eb9b33e835d9ac1dbc0c0b0cdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f8c204bebf73efc4e1a108fc8f30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff52b74c438b91a3ab24311d6c3a033241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c956a6a2e7e25bed0051f6800effc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e653f582ba1b80d96850c830fc910243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc7e6dbb5830935434d99efca6fa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1627918d775c6c3f35a87e7809eafe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665cd6935ac3db5f8024496add8512a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b669fc1d389540469c0159b1bb72a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890219783ad85c1747e7f7ba25b290c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526ff0a4e393c8be87a01e054bc0d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc85503995f4fd4df6ea98eead1dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383c07e14dc35a3a4d1e95800ae69a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6f63db6c9422501cd9a4d965a6b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd38f4c411044cbf1e008168ab8da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a313914d41ebb9a6b12d5d46ebb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ce856cdf8ea54a56b46e4fd047de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aae5cd2520c08ecd61dacd718e0dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d399d79ad0ed03489490a0dcbfe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1863af7b580355e14298977dee00a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70169a4adb7c8f0bbef19f4c3aba4ebd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593bbd747f1de116226a871ffb2f18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1c978a588e635d93f4e02de0716e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c02710487b996d4fd180a252172a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c499750de49cb2abda65b002428408263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90854839dbfd4a00caf9676506216264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aae252e10d5496dfa038c57d24273265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3cd2097296a684a0399f7f629b1ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9672e4b4f0a69608d60bc335b04f26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f89c156d1decf88a064dcd062b0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde8e2e5b67db21dc4a6d9f9280142f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73289c8e46afdc80ff751e9adfe3ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9563cd5cb48a2b83b745074d49672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc527f6f1dfb8ecd60244b2e8ae433272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdacd13e14eae9c123d63af827869a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdfe24f576221666a2ebb1966563e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a01d4e7367f70e4c4446f2b40acd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d1465f358b90ccaf03ee8a30064a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c46510119f0a9b9187cc0dbc9a97e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992201c33453194a4517e7a9adb81d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb32a0c4b41a04d1472d5f61075fdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14fb721f36215249651357f9a25687280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbbc31ac8237153e0e1b9ab8afeafc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca72ba6ba6e71bed949f41c2b32533282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5778db2a0aac00f435280397d30f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff81af0cabfc6c478bc450dc7fd7e49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7d1b8eb31edca840f63a0d0a3f2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7c58a1af131c4d01a831d3d125aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e9f7cf97b12965ef0029697e3740287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ecbc4800549591fe93a9f44916d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b884c4225af83ec72d6324be251cc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67fb5422812a2eb28096982891742290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe3b1f41db5478ed5a00829566d9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7c0f13598419807a5462ea55d1c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411906eefd8c5039a5aa6e1838db96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1b1953d2cdac38b3b02edc42ae99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3610aa5e06d27672ad1cf1d0ec6919295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88602e8f49986ba8d52ee03beaac9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8e5cddcd7ee0d8473375bcace9fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969cde5527ffa9f59a37ebed639eba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d38af84f9279f6b0523a4ddf4eb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3adbe2b9fccd32d87f75d8b25587300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e949e9245e4a28163968e87aa815e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ce7f93e415424849c38273ddc8dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94d69195281b49ea2a58b4607478d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa36efa7c89cde6cd3967dff538f60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4473af5dbc9b1f4664ef8211fcae2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91320fc40bda781d92f83f3ef3dbf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e62926de4f65182725adce15ff8fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672e640f33ae6c2ed4ff960944c453308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e24ad4af2cb686c458214f9d4a88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf48feb2d9eba8a15527e39becee58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5174193ba1af0448b1f000c46df5c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ff0442cca59ede530841dd4e4490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7e43a493ed127dc654fbddea4bf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afaf30d23493aac96f888168c5701b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d121ce965d31616a26f755dc7455c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d009a1dc0fa761d65a87fee47e3833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e2a27ead5e56880a10aa2f5737076317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041bac7f8a6db5a672034f63d339cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be92a0bda217067a6fdc11a39585d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e6117a4e1347d82c80a8064acf9e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5df398ba33611b9f8d6f836ec8e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd6352f8bbbeb899dc21ac28c160b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab145186a397aad9f8cd29f15a2587f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454141b00fcbfb48d717ff5f9f07bf8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b45d26b5c1350dccee5979c6e394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11611c23bdb21cfe9fe52afa12b18891326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c83861ae5b7adf26d9d53cdad7335327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c238ed42f0ec2196767c3e1ee6265cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8903c36d8b5e29fbae41bd2561701a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e2a0c43e3d413ddede2adac72d13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad9136fd8655f51c5db74ae24d41e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891c42f8937a0c2592647379c6ec8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d0ca3bbec48d52c69640c460f352333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97d60b40e0f9dd31c5d6bd21d7006334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1aa31df559b4a1a73d5402f2d17ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db64be631b672879bec0bed775a3ddc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34568eb3efb0ee611adf75e7046238337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d0a0d0617369d63ed513128dca6a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f641f029b0f7a633a815eae2c414b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96ef20678b03ac0e257753f1c0afc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac60b7039f1f54d80a6072cdc1a0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c5af8eb8cc7f4857f907c5fabbaca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c34abfa92dabd21db2ce645f1b7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a811009735af8ea3a0069e718d2a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e0d0510b114a8c843a358e9464d05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de235580d7a7d06b25584d60bca2c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6085f9caf71d744999cfb885f8aacf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe754e3a90b0ee7e5bfc6f18d36a01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee5bb363b03d167c55a0133243845349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445430d5640213cb01f0f4d1fcdb47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367002e4489ffcfa9106916ce7ed1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69c31a1a8ac755dcceb6b3fa6b0a39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a70373f75d52ccff7508c8508ea4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e7cf6643ec2933b46e4c13ec54eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd598644b69cff92b90adaed8658c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cf2e0c6f87ce3127a209e23486da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d69c77f188d62400101c7ebcbbbaf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440b9d59fa611da7a12ae2ed19636c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6df736c5d1715d40bc6cf37659a3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaaccaacde16cabe7e04f5bc0bc984360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3a3d3424f8df9663d994f72fcad5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d2673741a3b91354dfc3be63d6425362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b283a178364ad63d1ccaa191ef90e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4f547acf37a2075929f86fba56f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53407065c0d7419d43b169171446ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabddbef17539774d4ba7cea10faafb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539920516122952c0389da6233acb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab28b795982813c1ff5f4e0c47914368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda73dc9ae6df79f7b4a77f9674c80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4ba37f01115af0844a0f551c30f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eefad4d43e2acc75e792c9459a4dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e46407bfec2d8346411c7f2ccde43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177547f5e63b5eb305c1106478597b0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b885bbd852bd9be69cea5a96dc4997374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adca0176211d71b79341a03f5ab5b25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634869df74c524cddce1908ccf7cdb36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a2daedd5371f9991d02c2d203fe0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fb26e5b41794b229576f45c80e65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398b0342bbc703a82b192ff70d3b20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bda22029de88e68cb79dde3f67eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2177e5fbd2efc0935eff526ca0b1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c0009e26ff355dabb58d5a145169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a467c4216504722cd08e0151db75dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ebe1cc25fe927640229a8d7ec765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175644fd9e3b3c0bed5d9f08822ec5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3a878c295ecbb393973d6cf7358f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ad76c6dc061f811b9eb67fa48410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56457206ab59d6514357d8f9e0699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe96d2eb8158a3ca1e7a7cb61ebb8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171920458fbb1c1b293a57876f8545d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa72397a6427e1850c68c42511c962391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bcf02c6d24d788b271cf3b48238fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9b780046c88b4f33490b1e6931d15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17824fce2ec2d286441d29783f3f2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0d38def2ee5bf266e88c2a5a58d4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8406d7fb35b99065dd0f14001b34fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840357f301247efbf516d332a794bac7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d737299c359672d636fae401caa3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6cdbe40fd236aa65a57fed417122399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d255d01e12d5b38a32674b566f9abc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0dc97e6467f862bf1f67e6838c78d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1cc4db3c499c1b6fad7a3c410f68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494fe9f8d4f0d2e229d4b92fede2db8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e526638f36a89a31eafd444593c48e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d96bebba932315ffd4739b3f3f02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb805d451982ed6e68566e2f5def02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9d1a9bd4973b98f4a1313e5ea0ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde701d78e1dc166181c4f3c8d1d5b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff898c0c878383e40a3563616d2d1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd6e26300105ebef14bc5b530e01c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d48aac1beabef07fef54f074d4b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030c758508f7a83e79dd2451ba0c039412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a152fbb380e2d3fa97bf833c43cb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3cd12e79770b6e268bbb1a5446d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398946727c3c33eb17fbfd30934b84c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cc01e875c57f0d41e06db8e0cccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fda536a194c82a9cec0cac9ff247f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c48237989ffc97f9a6d09cae84a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997837eccb29624161b992759e93550f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a25e1ad269c7c916adb3bdf59a31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2803eeaf61cf251ecdb7dca24a317d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b322be3b89e085280a2842dd51d264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4bc965bfa7723d48f4a11a169f7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4519318046494d357fb8ceb5be6b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555ffdec7b554fccb594a4ea08b39ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a13dafdbadc98c1806b8c8f9c97e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5cfce6a8bed2a30aa36dd639f5b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76cab85190c5abaf825cebb06e36f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d76af396f6c86e7a70ff4304cd0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f2eeab92efe6238f5924a416c63b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecdc14422f050a427a6ec8110811e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399e2009b23f92f8f4d0c94bc1597d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c2611d6401fba007535f7c8590979433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f56487fe73f6c573febf483764b37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb819fe741580dc024695bc889a2c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14948908ff17d8158bc6dac7fc689a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bcd6c6a96127529abcb2317f58acf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd88dfa8a7bb1d35c0988c6e159f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c71e007053a0f89bbc5ea107b31c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba3cb5e0de6988a191e420d19d5cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e072add057b0ce5be172a513c27186441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc353d2ec23518bd5f7fda214f6337c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386665e129cda27980bf1394e1426f37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53edc1fb034b2b1f689afdf573dec1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778273d9de999361e9d50e3be5d4f36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85658fa92a57cf34b3fffdd540b8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731720cacfb68bd9ec26fae5afb23f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422671f202c4a796c66b1e53b844b441448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b847e43eb6693eee660fec49f566449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513424e4ee8fa5944163214562d5a70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf323fd61f58b18a471f3853b82d1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685cf672cbe8eba34595ea0bddfc67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aadb14e9ecd69bc076db6afdb6c8a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54033c222882b5a09fb7ce61f87df6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a86e79a340f31d556ca52b8f3e28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e1a32610008d05cabb7ca198de02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fc8f6b7a1ec43ebed90e8f3e9452f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d69122abe7ec20f0b6471ab949e42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a2310ad6d683dcdf5e38fa60370b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5351a82d65a302247de751e2e4d06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a8086184cfb7f902883a31469748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863932f71d393ab272e6579080d30dc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d888b8faf3719ecec02903ecdcf985463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af2527b70311f1db6710e04f358a4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec4753fd2280a3aaef471e7fa21ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff1b5f089a3555a0c211efac61d09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629205e1d64aefc262d510f02cf1d09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58813cc5db66794b27df9acde16c5d08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693f19cf7a7f324b85bd00bff53112469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df9b09a1127cae309ac39e10250ef4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c3df629539194b825fe8878e2cc5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4ddae7240ada7b630c9057f76ced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad100f84b4a934a4a17ea5ff1cb092473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0edbcab4de5f67a3d558927c1b063474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16c5b9f8f302fd7858403f9d6875a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4988a20af2592b4af633044e417be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37a6d2c76c7f689b8400f9e8cee92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598940a778a5bd9bba84216f25380ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ba9954bbd15a6845d28e74d6e6e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d76de0a6f1834ef6eb6cca3e895c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ee78224cf1af737bff556f907733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca222b9454a8be67d960dc8bccac6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76554ddab6103af796b7158c3f89e1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f118545740fd53c2108aa870d33b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8cd36b1681b5830d9414ad338c498485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc22388dc30c60b06281e2d068988486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254619edb87050ef1979a511c5ddbce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4720e221301075338b5a5e3f6b293f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827c9c337ab9405017a78fdbf0df26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c001b82cbd2b34a2f9427af095516490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09096afd24bd51db1238d71ab0a600491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0ed225906113b1d7c129c9759033492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a06552dd118a1b074e81050370554493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719756663e86a3ea8875d30528bde01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a119276cc7ca5bc36c32a82c0516495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b53a2856d3b981822a2802a0b90d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ad916bcfefd70a14829be5109c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f517d0972b0c940e2195edb1af3d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e132897575ce1d6a275dfd4db29a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e78314d3d2273bbed7fd49681af9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532babf43437c426a8e5983fe82a07c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a37c4c5b61a92ca9a02578f09146f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c49717c70b7f71809adda766cbb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161067f5b6535a27eb74ac6afa17083e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b696e04b8593607032fca1cbb5218f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb7eddf0c909fe59ca050ed34abf5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa660532c250d16d89e1d9c1c136c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943889269d4f77f9fbb4af5885ee31e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c494d8ecb9b6e254bdffb40f4da45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8b0066962495b9ecd8e21b7f45c99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee7f9c00b9afecd10f9c99ce0145a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3617a28f1a082bc67612c81833ad2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef0bab96a51be801176bb8f5740ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1616fdf6ece48dc15c5affcbe08ee5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0a2d973280ff96e3ff5653d1b769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61678903e917afdb8d1b8fd2e5296516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a2981d2afc9dc7ea14f7a97ebce06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389edbc8c6f1e16b03020e2507a7074d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df995c1c923af0182a2018b22401a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d6fd25b705fd1e415b6fc348c3bfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297bf9cfb1f0e7136a78ed491bb431521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547141673c42669828cdd454590f8f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ec3992f2cdd14f2652d3ef8de486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd7508c911966f84f6ce9b9df30800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454635d8678948ad4016a923c44a94e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338122bf80a53d417b36eea018f2b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b8c13c8fec22a96d14f9fa81f3dea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd57a3494667eef90a34e196678b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d7a74808ddb33a954df01ce38f1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa91194f8ca9036bb8b0ed1ee72b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df51a33c5909bd5aa512c328ba65d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5143fd94e05c025977113019ef50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb035e588fc3567572624b338483b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e6e19fc791e11451627a6d19add6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82fab22ab3ae5fa718bfc0620b1df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0c2d3c39dd55c7c617bd8c9421ed2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1efd78db5f0e5abd17d6790769e44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0aca28c9b8a2b6ec444d846aecfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7cc2c9b32e4dc5e5bd848d580d1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580adffb8287b92ecb9a4dd11f77ddd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5210d989a2455f4b24c7f4e8c2bdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaaa332fb72a3626b99179e172dcf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4482f9d086879f330ea18ee5db55d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae623c92634c6c2c86025f2be35f1ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c18ad2ab4c370ac18be822735b095545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e687c4c00326d86e00b3791950830546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b626d69a6b861f545d04d9a5801dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816305c23845d7f62d5fdba85c19985548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc949de1ca90a906cb5c820ecdc8fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7dd5fa08d6284f46a95336e2310c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a6d5aba6419edab9c28d086fd0ebb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f74fef02eb3bd82e3cbc0272bbf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676a6c0e81bf9be18e1bae20236fa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22346ea2c438309b03136bf073ed7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c3b6f839cbfcdc641f4dbeb73bcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb580d299ca9d5df0f53d10638290b21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c7dbb9c881ee558e275616f97839557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7075a9b8d1775987387999f02f32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394cc232b0c4aa04382301df4624d19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350ad6cfdce4a64dc026e6df395902560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b926363ade5eb68a2a6ec6c3feacb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df299af0925d254f9307be27ed2a99b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad9bf21d55cc296c0e3a2da74c80f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb9aee180e9142021ff718a2d8c159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d98147c59254edd55ec4aa9db595565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb14302a06177afe893a19337f169566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3403e4e6b5319ce48f91ce856a0184567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b051e1a80368244a4afa6a1aee511f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce5bd62744a6271a1771d79fe0934b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab04367a5a9dd20cdf7750f79be8fba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da8ceffa8991510765bf89caf43c70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656af5ab6eebc010db595b1732a779572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8c6d548b4bb44f9904d851f27cc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0300464eaef21cf362e71ebb799d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20f26e2c0281f484d303c7bc3dc2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c2c86b840f3cdbd61b57ec1c1a653576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075d137fab48ad1c90fb6e82e010c18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba2dec61b05ab1d2f2f37e53c668e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032cc4f0bd03cc2bccc78316df4883579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06677190094becd19aace95f2ed3b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b65a90c996dce6eca4dab2366e7bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f11b9bde6c11f6deb880de339ae9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718423c7f02a0ea5d14265736494ebae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95460ec80f0963b48a4a92b00a45a66f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a59b9daadc9a6bf3ce62ea954d3bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dffcb4ca1129d1a70d9adb1714fa63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142445ff6c2fe8b234b940dffbd728587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b61671f7f7e30063d2a524328e5d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756c5c8144f1822606f787c7d168bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d504bb8e85e83da8ccfa4c9ea94ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463aa36015cb4c2b354243115ded4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81fb32aef014b4e39ad92da16e6bbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5098f06f3f6af42939ca4a321ac8c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296733298a871063320eabcb197fec8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d23a09a168c9c2e552659399fbdea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d0a7f51eb992047cf845413e061cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da6eef334a65a9bc46c034d4daa33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba08d6a62ece957a1df4af3631f76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e3a09dbe33860f64d18e700f1474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713a98fc6df077c532c6bc12a801f2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b823b7d1a51d521526554b409a211601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65081ac43fbc236da19b3ef8453f5d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56c78a4ed8ee776706e37ee7a5691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498d52ba94ed40d2cc7cb840f423b63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47b15fcd31d79d877ad26fae7331a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856deed39922f1a564caa2cb22f1d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52e736d8a0341916d2c9dbbe126000607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64b692e59021c04bf088b0bf2aeef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec2c909e0082e342ed87c87d61002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234586fcad92a289e9f466c90ec2387b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b38ee8ea7ba9523c271500b7886f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e3c4d818d7f1da676ba9e54ad825612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1298db424a14050887d5300b0df74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc9309a4242c5248f39be4b384bc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88175792e31889217e6d69223364d59c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6487987a90718f50fc78aca4716c78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955891f59b48c22d89d1fbc070505a11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3850037abe3985ebff6f6f2b8c3cc09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f785d6f81767baadfce443e23ff08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d20f651b70da7cd00f5ab40f298eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8059238adc06ecc3389bd141d50644621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bafc082936a7bca3f81dbf1abeec36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb58819b972782a6b0f167e3a65558c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d967b08a991c4ba14aba2247087f8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ce08828f134238dd0cbc0776c9b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a668656d9ff74c995354ad7a00204b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55819c0154f14453c1a3f3d6ad6d29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7365752d0eaea7537243df1b67f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8129c893ba13f76b4b5279e3176ab2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5638b467594da6b597b60097c6506630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317580cc7d092f61a9b75fb7968214ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2225a2d1dbb39a562f276487f0422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fb2bbcaaf73ebb23531b7db4af50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496eb3fbdd23ac1e1eded782f173081634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55cf4e8ec0fe38c2b197d8fc7ca74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce2db604cdf0b762a401ec9e2c04c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b527cbcdd256e7ba6ea6a7416f5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f845a8de24acb4b1055380261c32b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f25a1e1978e0aa66088807b1aec63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3b2bc49da861ecf50e448acb0e6ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca9cbd45fcefbe1099ac36426b6541641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e6a286d1b2da96f87db0061a340a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6eb7a68494260ff907415080de082643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b3f9e9a8906f2eb59cee55aea369644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e147dc3868f55f708e51990769522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76dfef2436a19f247bbc6cba1c9d1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad6afcf1cab2fdc03c2a9900cacac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8adbd0ac76216b6f4543e392c81769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ce64f11179307cd87a7e39024df2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d333007785f07d1bd18a7980d7f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043fff607b0ea29ab75554bdfb268f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7eecf30913d427f2c964e9a99c306652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a8a396421e4062a38a85225649e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb775d753e639baab0ea3502245b19fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1473c0f863ef009f4a60c0eaf0c64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea87324764cd3a9d03165cd63a1a80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d8be29eb969de5749f88464633558657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72fdf8b451dc2fb3da7dd4f776773658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4dc76c1a88c47dd1d6a16d23b718659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44af7e58f2306fc68d7d544422b17a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e49ec97f0e2b5ef252c33f51ed41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6910309cf101628a8bf347c5c6ef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e5d14b44de444b520014aea64ce25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746fd6eecbdf7839aba63d043214403664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5796320dc949b557e46a2a3fc1c5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f40a05d1398eaa1fab18d1c7383e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b41b0be6304f94ce3ba5bc19f9c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c656430c46bc409402540211d6cad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d683ef05112160762ea23d56ab8da4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786835bcfa88e3fdd7ff71ffa692500670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a551d12a905d40f3d3c28ab731f09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b67fd3cc445e654150dda9a9b40a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b0d50c79b3099871ad7c38dcf9170673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5df5dd0d20807a804cafd2cf1298674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acaca69e2ada613ced15bd4df1066675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5abd24638cd232dfd3ff570d67368676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad29ce7e33548da75387cc92b7e16c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7b60a177887daa21ea35173d19c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626171a547c661e5727532cf242bad8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093e10596e8f7cdcc06dfe6812a101e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016c7d9362ccff2759d137ea4beb512681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9089ff09073124b8972973bc0851682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c096584333d70baaa9e45e750961683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc40f155377633454d26bee3a7d58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd889a90536aeb1fd537830f6fe3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e931283a8d7b8953cfc19ff3de91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752b59e7aab92f01b911c280621c59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef7935fcb480863e53b29265e6ba02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbe218419cf3cee280ac83188b8345689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b5f513885be15ee4262bd069ed72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea52a96a7ddd01b554030b1dc9f095691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c317987feaf0e74bcc699662df6b4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c85f0a28ba9b294aa8c211e0858824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57417b592d7008060f4f09bce236ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338215b62d50c26dd5ef9c69a89e340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c38ac777435b92d9eb5dfbe845dd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d60d8ba6abe561e99ac298d64d454697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a5235292205cd5f446e22066d483698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4334ba1e753b07c87f0d8adeaae868699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea822871963fee76185a01a35b4d3346700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd550c0b9ef452983e7d8d9c609eea58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db729dc7b3425984f426999e86f09072702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3daf6e3f1fcc2741bf09f74dac4217703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd2b60e54848d96277ee1d492f9e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e4eb9b9c476ab8edbb3015cd3fac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2c88a72ba1a2644dcd708361cdf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eac014947ff1b403294544f6cf3e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfef87297df388fd85da7bff3887c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f93becbd1f4b13a2ec6dec74bac338709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235520b1b532aeb868c69ea647af4f1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6ac8656931b1efe26e4c30f229d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae877afc546a8f45ef6805fa124796a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ee068b13a955fa80cf152f348352713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d414169792e0a37bde9d11978ebb3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90615d941c0ded3482bbcb554bd562715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729ea963999bf6db3a9ee012f42da1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a78748de2c987b69b3a2b8e95c7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc659e7562e0db7e983c2f4fdb3cc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f9da163efee94e3adc4a1a8a8e92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e3d95f794eb03d30d05da8bceb72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df7bdeb3156e6e24d6f51be891dd00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e108b47d8db917640e429fd90ce64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e56c3990fe40472cc34e8dc72a81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64b1439c39f1a8142ff13d062538f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ed30cb341f164420ecbf73ddd95f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a25c2fc19d24b9e2a399f4013d17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88588940bce018a6a64a1f36fea29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b1a86d3319884ae978ed58a775ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd5a93c1df33bc68ff7cf0b64b4a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afdc5440bc1a579d7586098aa47de3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253d4133b4b8428104cc39f60314a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ca79b0160e3b843ddff59bb58020732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c9b0f7e4d7ced931a18cdcbb6903733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3ca624d47c1396d7846f4a87efd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75434db21468fd719ee6eb7213016b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ba43427613591096ed347f2bc5ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693f3543079d59cad71d8217221a4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052cf08494af8c38ae71c531d3ab0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674d11d0bc95d8bd99c10e6945e66d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5da2abe16d8fe239568ab379b607e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362d96c6193b9d55f3589feebf8df4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e5a37417efe116fea50110b230446742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f30f12650f2d782abf68e794b8332743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2c5434f028fdac42cb3c652b7adf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a6e2161ea7d5b6336e25637bf8bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a13b4a4c9075589e9218bf1b8aa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248f46a432606a5b440defe2c3a4f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b98d765e78fc139c565cca71e1567748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f22335736606b54196398c4a8e0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7354ab5132fbddcc6e375cdff971fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091ef137c9025f32a4cce9f2a1856f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac02779c3bfb518f8f73bf4d3af187752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a336568b29f884b0d392180d03f14e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3400e643883afc9f5cfd8a37db05db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06836f605d367330946988f834da37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e4232e8468dbb13cef84d6eab1ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3953a1f124c51758cbc2fcb63056757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d1387a1aafcc7e8e883dac3a7967758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762a2048b331e79133269c46db2306759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>