--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486a723b30b203cd034f4640cb46c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7ee67ee550e1527830880b35f0c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83381ea56175d637884cd2fcdabe86883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740fb5f708e3fec3d036f75465626b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ea0ca695a7b2edfa3e55939638d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e61367fbfc1b18cfe5f3c1fde46706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84037588b9661817b7b615850f29ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f80988536e91c947ac2fd5f94bd9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38eaa5cd1e7f1492cf5231d9b6d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582544bf431f3506d368d3a6f019a8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5dc20dff161b97e099dad429f13db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1a5cc521d6dfab0b6a11f42eef0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa182306b1250c272a4249c3dda399c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d6ac35ef3eb69d45ddf323289e43314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f170a335142571fc15c3334b2a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c7d1f23c945df0f054fa5ec1cb0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df5d6c6d9a5e1fe3e16eb683e24c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e5908df11b7845da768cadf525aba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b168d5c3593c2217eae6b0241ecca019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4590eaf1ad38e074efa4f08b94a41620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a405f9d44e9c3a461a22c336fe1d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed537ebe027e195a7a3b2d840cde8d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b900bc8f34e1674866dd1c73aff8a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a1dc66afa0b86e5fb2cf036112ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c02217d71b1eac2366781c98ea4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b63c91dc840bb1f8312a0f1875c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d444a04e4e3679c17865f2b3341927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb26706bbf60f14dbf02b6409d31b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22b2d8a2a85e4c3c1a1c413c5622329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e2c9c8dea75981d37b322cf5d33c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc187c43c41589b9d36d8c907480c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33abf1937bed9b19e98e7db7e87ef7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb24acb76befc626d0aee8c6eb730933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1890788ed6c5c2dec2c9522be0bae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801158dc69bf6d725bc64b10d08b0da835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbad750616939399e2a3e933d6aa7bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a685026193b0639afc7f25f07686c3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae0f7b00a562f236d10e0e334ef7ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63eb7cb6bcd5fe8306d8b07440b7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087480722e6ca73c98ffeacfca9e55e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198a2b3df160f0f7e1e2599723c78041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c090472d618809991c8c4a4ce4f95d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a786a44f5b013a9bab17c86854bac343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6045cf243e9a534dd277bc7ea1b7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c450956aefa084956b122dbec718fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e38d00585e00f97b07f900d72e87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7eb352ae8cb2abadd81a878cd45a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f37645eac39ad50425aeb69f123a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714314933157412e40e3a3bd7587ac5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef2524204056093037c43a0193239150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff071258bd21397ff1af02c8c7cf69e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b608376ccaec1f7cb882f0ee01ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5148ac38d2ee55bcbed01125113e0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67d143ab58f9977d0e82296818aa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39031062bacc110f01ad51e8bc5e7cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f7838bf71627e5f05e8747abf69056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fc9748001e140d6a50ff678b8d75257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5e89d386027d2e524ccc324bc77e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50035cf562080f338850ebd9725284559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e0acffe3c665449c03797b25ccd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36aa27854d05fc07eab8103e0925f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7881ec0b2291d3b809b3311dfa297ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262aa552cc9edaf284a925268b2f9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498c1d29b9d88f5a177531b287b5a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbebeaae1cec2fc506d3ba3f16e6dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65dd3be3b1a99589e1a2fd31e4517e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3963dd151df79a4c1f3c8143baa8f9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f900e77b3c949e6df80bd83906140b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603ff067aba1222d5d681481b72adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36983445fc89dcca48c86720e4d69e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376409a5a7ed9c28e97af1b784dde58471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054b67f0aefaa29c1f46bd4935bf44672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431bd9c56b4a5a797a1ee171a5b9a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582adb289206f2ec06f4f3dd2d4cee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c52a7d1ca0c233a44d1c715e9d2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348e2bca7caac9b767b67861964b8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ba0e4245b646cf741b769a01a48d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643058296d44f7504df61f04ac40d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea29120eb6c6d5398396337f4fe4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd4723018c8add37c4be986cb29c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ac98d89ac4fcff8b2dffd8f0e9fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c33a4767ace58223839efca3207682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63a3ffd3d5cc4dd3b1d62b6dc835d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad0db6ef1c2e4dd22c10952e830b1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e02ad8678361cf7297da176a2fe4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202428b10d7c44d60a72f6d64d33a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7c3aacdcc3f5d5877302758096b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c87cd1465a5f363117a2c3b5751b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343653987c3aae34a37274098571eea789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625c88270b7ed0c5bf7f8e7f9dfe4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556bd01163adebd07b2ad3343b2932291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354ca6577864479bb5bec3d5207d0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffcbe6f8bb5df65cb4444f05a947b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ad90455dbcf76ba92b97faa8ff0b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307238f48f00c4dedf965e296416c9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47371a8f89596d3c9d8b50432c6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921cab5a3b0abd95f687a043aca2da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c74dcbe31d58869e6627c4f9a265e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae13f51e75249f7b8c305d12dd48599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b75536e88fa5f2ed99d821cec090100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f98d0b788ed1ccc73b25cc0b08d865101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d9d0ce80bbb9c0570139de13d84e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6082b876a759b26a09b8ee37a9f93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98bef7b978fa1723efed22b6807e1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc1ab2b32900dffc3b8f4d181e9d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390555c8ab7f27451801a8a9489e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d2db2b9f712c03637b1bddb48e6c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450df7599a6559428c4a2f986d1132108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426ce41bc73add5aa28d9a38717d6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aede562c919b0a4f6500de84b7afc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2e76e4eec785f970c5b7df6cb9c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd27036540970773b308b0749b1282112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387846a90ec0b6b7e603b79464b95ce2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f30226c92f10ed0aeb22f31747b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95df6fd09d92f49e28e3b67cd900f88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52231e3fc684d4d54d1434292f5b25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953ec9709d6b367f63cf43b043ebef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c41a357e7b82008230eaef934a1b63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beddd88197379fb87b7f6bf6cf4619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d41ab93ff094e95d303c521085a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f73ec52c19b37fce8d0ed440f17e4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61852be1707aeda84da539e2d83ac4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d92c27feab3f351b5fd185ddc028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3a132aeccba318c0685ab376120aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e5bf794bd7aebc351aaa3c0619e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb31a2d11d097e322b3278fc776112126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadcde5935e1cef4f56747c75469137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651615e6afbe01ac3a54cfd72e70c7c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a84a875aff42eb1b3988ad56cb1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825928c0e243ad705e6e24b296876d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d0550e7eccb5ee6b6ebbffee32f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1beb907b0fbb2cb553de49537fac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289e6967509d6ac58859f0694376ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc0a1dc4b2a3afd581c4095667339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a422912a43be7c8ae2d8a96e9f73b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f019c6cb25bb39be6da765c912332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12894ae60fac5c61a4cf370ade06f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97bde5fc86aa51c114896aed6a707a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac18f281b43a756afd41ebb9cde9be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23dc3f1a214f75c554558502534f02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ebf7979d7d7aee08bee26ce9746f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d87d62fb65f461e58c764c6b7c8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880fc2451afcd5cf9b76d9e8136b52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a61f694e852dabcd74495a484a50f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30497b6c0422a35a80044237511cf7fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68aa0735f54abe38cf48cf144b779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742e2b04cb92f152bd791fb41166a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b15e6a9c79d10cb0f7ba3da02ab74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7369959333fbb2f7ceb9f34cc7a63a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db3209f6d11359faf031fd2852ba11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227acc4bb24ed5948a91df3b3e8592f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d5872d5b1d6d5edaee7c22540f1fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8b636102f236408f75b6d2ed0597153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefd4cf2c6eb2351ac1405d33ce0853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29750ac4b07eb2bf6a605393db585155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50de11daaf8452dd3cbfe1ed419ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3b57e47c5f155119ced1d9d13bc55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e8e3917cf732cf0de1edc4f99ce3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41e9490f7f1e70a240f18cd9cb215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a682f7b62414bba400593ad324af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df19df13965ef2ecd88d1f04ab34c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2819f2a15bf321e59fd160e8fe267162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb9d4d5b5964b1e7da5ce0aded01b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cb2b9aac5886240fc31fb8db31dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b5356ba84ce6a54c8d8e93fa460cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd1effcda7a66e04be22b30f95197166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265390b991fcb24d07621a015daa01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3903231aed8bb9531d6914feb44ccea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f147e8b85932c956fb4acdf6bccf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545223cab799e837b3af84eaa4a9a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9790cbeb1c7b9d342391dd31ba82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41afa584068f388d3e08ee0db0229172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a74e7d58cbb57a114f3ab4672741173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255bf8e0d3c1ec4ea8c15acae64953174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b168c67ed43e9af731973c332042fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079e0b058a759625b90829760230aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd802572c47776962fe16491e0e2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c62ec3eebe00b79bea0f8d7b1c6ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22e70c348ed5ebce07b106ea34a812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b9937630aad7c0969820f983add66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a68e73bc4dfdd90c29cffef5605c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917427b5a71a627d75b292ba1b8b7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ee59f2247ae93e2b90455c5a9f17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b75b6a5d4815c8c63451de6d4f6c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746fdf2ec80327a2addec981fa7b0dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf79703cbeca08a4a3835e5afbfe50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62477b632b6e36c49019cbd85206e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefd6dedb658bb1ad0de9a8406bd25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6ff57de88eebbeb862e86a540548189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034c01b4489d1a16eccbfa2d699e258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abac6d0bb332a5b89d87323b3b1c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51299a3894e5a0232847ece4c0e386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81ae9f72d6bc3d7edc563b0bf8b39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f775c9feb4b2fe6a0ba98b6db8b8cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4238926c0a6658468bf99bb40ec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619b93c2d4086d8a5ac1963a3625da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6cdcc7e31e7c83c39fbaea4e91fa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6901af8bf037af54605c19bb8aaf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac66a46b01ce8611a6c5f867eee35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94ac2878b7d14248d0950e542a11d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3629d8798e73fbafb4f44643be51e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec739f33f44fd2f9e987397b7f4b5f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7df602f927956c95f11bf6afa0e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710a37efaa70cab473885c27ca4d9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61fb19450fbb9618964741dbd4f8ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4521f7b544d14aed750eb2d80a2aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751c529e51e0d7a08dabf577a95479f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883a2aeb5b3d2fa6c2a534e1df0cd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083172c0c47b82c69e2ecd43d278291209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e428287398bd41ea670e5c838805e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e631cd95dd0f1159217de9874945211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5dbd461841f2b47c20d247908b777212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d6e4efcb8d2a7ea2c87b3aeb14ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80988db5e7b55b1184ee43ba5bc0d69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826946c1dbe2727f4515e90bc2c96d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab22ead18620872a31d3a5b2a73ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a183de1ddab8a18153ea894d3d8d6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50dfce9f2cc61919f2750623b39e84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf791bdeb190a7665dd6f4d9487ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcca002daa82d82bab033c9810050c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d170c02968b20ccfdfa26ebac8b1e14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab02fe7fd5b2693233359607a7e619222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954b260000f45fa407db8d1ee74cada223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6dd2a15bd60d80d06ac6472f9b28a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd609a6d53fc8729bed65a54c870717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5c3c7938f76218763328007acc97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1abb13da77eec71b45b81f85b2df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fbd0044fcbbbdf7aebf8344a0a44a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b29919af96bea94220a6f11a8951a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c49ab1bf1723b7a235553d38d826230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e094b196c8b5d49a66ccebfdd9a8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b770e8fb7f3676498ab9ae0dc0c825232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf791a98de760ac38b7b00692c11cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758402eacb880fcbea4b394e22919fca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2902af87466d967f20b81828f8b92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eff1ca4c4928f17b376f4a8f43556236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667c9f62a4f0480181cfe39281c302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7543102e981c571dbe5c7643d97b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a226d51c974c62b44d7eb3a432efef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2db3e9870f7b3c06c79dd7ec5a8470240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e249d0553b189cb55b3d88267c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea97c1661547fcf95652f424f92fe7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f72f740ae194a8b471225c8f709335243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec1ecb6cf344ee167d6e55d0a86da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c816936f4ca6ef954e532b3cc55b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2751cf020a8bc63e1a4b263d6bf60c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747cbb88105a02ae5c40a6e108894ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88e95baa249ed66942df09284ba1f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c80534f2b4c4710dcd9dc478a6f10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144e9d84921f4ce9760578723a7a44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e394987dc2e382354bf4630ba5aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e48925f93bae93d0330d187647936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9af879bbf4d5428ed5b76ef7731a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5118dc15a762b1c89391b01d5581254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab292d5019fe07a4e8fd0d81c4481aad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57df8d51cf4d1b75a636c510047d76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d98407e8098d64f7ba34b5846b6ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c332e669379f5ac047809af50a23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb7b35964607c59757bd731c41f7b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee508830ed98217c55ab174f66f9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a48dad516f3f625d518b94a9c736261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4aad5dff1a739e47a74c8db65523b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8bc05c9a685a125592f9ac8a70b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9e03065185cce0d6f90912b3db32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf452869622e6d05fa1439d300b7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8db26e97abea03155ddeccc31366a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e33b55a06f3f33381b0c5bd801515267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4107cc8b5bf6ed19758abac80e98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e67f9ff100c33554057873d1e932b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26441041d196e9b1db39c7743087b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f34c264298ae9dfe7e763d30ed54a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009990447dbbb712bed8168aa5bdd59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfecf68492c1afeb1b28de70ad6a36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458e6ddb34f46b2f8c2e6f467148250274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da347b684d9deefa9db83700288616275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d7d4244c89e697d1ea2e10b75f3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc178f12235a12a6d726407f2a31b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247c8cd1fac09556bb554848c9a9c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0ecb31688d8476d2d19bf55357f38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1942cea26a9027e7c42018a0c31dd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84746a03d94a0e00f95fcb4db13af1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05124ed5641baa8ccdbaadf278318a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1440df221ab8206a98eeb1a604541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b0ec4ab366c4b4bccb9933ad2db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73bd3810a32e7a91cd8cde8ad5996e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4ccef586f5c21c5aded245ec25c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1d685dd5cbba451664306bf323a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810434a523edbc9cdebd60561d8d4c84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dec69e2371323acde0c0d1fc38adb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511a29107b2eb82c507a97c3113b180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6fbef2f9a350417a578ffc79d37ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940ab81ab62f61f48d62df6a2aa30a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5d7cf55982554f0533fb609bda9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cdf0c57957ee52c266c96e1158f04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8893b9691a89e4c65aab6cedf6ddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1f7c02e00249bc7e1dda323207c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451b9afecb1a3e3ef6afa6dd9271690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d688c65aa9de592a9386eff5a1cb1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa8ceb927b966f17d9d9e57e7c451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d97e529dfa0ceb01b4c2b5c7bdd03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2780325229e955058bba9cdba5096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e71f6df30d2eb305030f6563af049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a14beb8a9ae0b0c547636da48765303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84871128cb79100b3397cb43bc463b5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b1d2d43a4bc61827bdaaa033a279b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219561348a1b8fa8506fb2322f05239c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027374b3da061cfda17befa6e0eccd60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9d91e2545d691048ab7fee7f0e29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a91d950dbe0d4dd430c7875bba67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbba4fb95dd2114a4c8237e208aba8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e5fc857f68b47f40a781eed985006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b90a00ce5c4bf89cb4b6f6e40fc86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6eb5b28f103bfeae897109ab54d90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71eb38e66b32c799519feddfcfac34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e55afa9ebb8d11c64482ba82968b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b225aa2647990f723e6d6581cfcbb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a9c27907529e41463d795742d5f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53360c057723d47582016a95a2b2e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801ed441b3b54a555860adf62eeed1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523e5a3113882a60fbcb7d318a1f31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeaf71068c948fd1b546927c2f5124321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d76546b99f5be1f8f19b41fc7db07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd233c7ccc80406926ac4e70f8e0b72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125d465d287c32613b10f92045857e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0c720579de2895d2892b10f726c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826808c90b4b452b388a881ea2d4738326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63faaa342642424887148aec34e639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9389543d6deb40529584343b60570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137d44ed7a44db1d1c2220e5a00f99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26225d23b8494ab5a2955f32518f988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08f14f37b1ed9cbc14a54f2f62099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd34d794fe9210303ed509484528b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d6f70be42718b23954acfc2d06ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d91d28f4ff2dfdbc51d4265d8b06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc1eb29ae872601c4074e7a5df95f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89862231b0b7321056d04a752b6ac4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8eafe0ce509e8fa3ba4c092636b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91994f1ad7182e482d297c373c359bf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6cfbb472e919fb5e9a06c15cf5298339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2cfe9620aace2c7836962264d040d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4366dbae602c1c30852be0eedead2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04575fefd03c6ecbe83992cc1bb5994a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579ad0199eacbf1be3f5585563a470343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175b0bb2e2a1eb1715bbcd7af7771a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd3724c72abeeaecbab10fb1d31c1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195f8126919801b2d10869168ee9b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6e352299d407aac9225e8b8f55c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbfcc8f61e537e669a9a4407f6776348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b32faa48282378e60f1e58ef5b08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b22195411251f61f231435856032e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc9fb0f9b6f4af4669a9a6af34eb8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28723c3bb1af002ec3c6983d1885238352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccb5b7327274324a87a2294045af5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d0b0f3ec2628f2e3f78f79ff0f95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f8a81de67a5c561dd54f9e1a05a79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05695b2f5342c661cff3297f1366e52c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75978ba420c64e085319ffc5e1020ad6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb328029e03a231f690b6d32f02187d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db30e7390b81e139f7f23abe8302f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7f0bca97df4a123e0afb36787f2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88715878b38c6838f48411fe779ec63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f4de96f982e0e1f8dcd9e5ffcb68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcdb6dd799b7eff4a457c469d3ac0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d5a6035e3013c752f157507b0d05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88fbd2ffa4a29d768eaad9486103e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e398d8dd4ad7061a1b2cf0a4cf3df3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ebda40c932eaeafed76b3fc025ce1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6389c425fc562f714e8c1f7e6694b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4355fb68e49d7b70ebbf1e724f3370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6195cd7c915717ef71fd4701297d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2a967ff927781e2a8c97a0c8f192371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66f27dcf63c595f52cc79e552c776372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1611133f6353670110578b9780cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371867d0b3a3d39c174ee7f1e94fcbe4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920677b4e9311337c886060fa01c96c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47eef3da7f5825bcfdd711628e900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac954ee746ad8d643cf3999f05c422a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5dfbfd5dbfc29519fc914f55bebd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81ed452403880c35dd3099ae8c50dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e845a9e898225878c9adffc3bbc99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431ccde5c6f31c235753eb7e32d5877381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95bedf4586ddd0e696e91acfc9fb34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df18ace1df70ac7344608ee13965f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4c1d5c78fdaffe6e3dcde4e255fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9010fc7c95145291f798a454903986385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca3e1d1d658cd74dda4bfa07c8c12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbd4fa89923599a4c8ca75bef56d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412dc3b683e4e5450d86b09546a5c40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2c274b9db09756e7b538cbd134c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7666adf899f74bc15e6cb37fb9eb4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbabac1351f281688f368d3dbaad48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158fb815733de885c278f3590dac05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74200e685c2ca971aa3a97fb6827ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c52a04bad6f6fb665f3af3c94503b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd99f9c450eb66364451f29b01247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c8509ce838f6c5fcd19bf4526402396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a37da2c40a3058227ea64746cf283a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54586b0fc9302b0fe3d7dc255ea3476398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736634f411e9db90c09321f329f1d6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e18ae899269555b9c3df78a3b80b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c8858b6bb87fb224018728382f00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c816be9020986064101486ffdfd13d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313109d0a462374341131d0bf4f65c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca0591b3320c7105fda51c4f76f29d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7483561416f167372e0da1b78e9c9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18fa721c9ef331843a70d1f827b4d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46012296bdf99454a0b65413b64efb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaad7f1da9213d27974bc99c67feb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd6b4deb7279a389765656b08d6406409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce34fd537b769fe390d2e3ddb128cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756b14d58564ed0b31445a4ae5a33f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef04e16cccfec6fbeca389c5df3517412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def5c6366b5c522abf5883d7d6642e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738849d52457fb9f57cba0a0c1db10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427283338d9cfa1d4243e09d4fda3914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce1494f339fd9730dcfecd3a0dd271416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc24bffff6ff41c962e23df6eeda3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fdaa0a35896e0a3210f4736769b19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321aa00c190ef03a3711a9120b4df0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dbf52ab7a354d586b64f188af5205420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d646ef6f7a0ec967171c51ffa204421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec654c5b6a24b2f20191151e4a5cf4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72674af5ac1fafd1104f4213827057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a428366c82c3603eeb628ffd65dfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7cb60853cd9f41e264c27eee78696425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc8691bc30346c04192dc908fc8ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d675a47badd68460a1d0e2bf3cd9f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff4b9451a4e91da6d773dd1e9a87a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8e6d9d9c49da83ddbaf6f7656299429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed29d6ee8330046fcfd91bf4b8c2e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e367afbb1c49033dd07ebe62bf03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d45dd0e1a2ab678ddd7ab17632b85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b3ffce602f385257dfee875ed634433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6deff708954895c7621385441fab1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbac607ed56739c0ebc2246aa0bb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d9487afe5675b769a59419a0cf8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a07ff0ba58026e9c136fb93af9a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640829acf6d5fbe02197aa4b03086984438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4180cbbb72332fdc68341589ddd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0e780f7f74784d17419a603076f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e20bad847db93cba0c8044f6bbaa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447887a4ac2b11b9991a561b686bb1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e62bb419cf7038a62abe3e612a808443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5328aefae15aa021e49997d563852444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e0b5fbb403b9f8f7caa6809a2ce7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e3c3082c59381ea9e0992f511634a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96dbfface6b7babf383188fc915ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472989d920c2162fe6129a47731cf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695f5efaaf7ec805f149dc4d26d89bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba46169bde030d553ec1366f7b6ab6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7e94e7379acad15c39f2aa9ebb68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1897a4ad2859e5ff1378ede651415a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba24468dd6ce88bc71edd1e617ac07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721cfc0173388d8baa747de11f68c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fee01d9941699109f36a0716a85ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9cc3ecae0406840c8414eb077d66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5ec1dabe3c50388af627ff449313457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfb42e79291d8701fcc6ff646a007458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d587404a472f9964e66419eb37c0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff7b40606389e2c488a0d9ca4162d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4976f21ea01c524bf791706cf4c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20819d9d65a1885b6ce80b9506cd263f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ed68281348a2ec34111d8994835f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d13177859e9a4e3785533fd63d5251464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6edc01c150b9c1e44212e52d4fd18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e418de365fdc2b7e8d6dad00e3678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8a8d446c4761c42e585147110a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e030415bee6f1f82cffdac542067468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e307972143bd29e74a4503f488b135469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f5907726e92788e438685d83c728470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f750b089852944a31b6f4685400ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43f4c6644f7b079f909ad6453a9cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357925ac1812321fd22c4933c644ba47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0546ac387a7d7fed3745f8aea6f35c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdc6235d7e4469d79b9fef46d858d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042e7350349518dcacd8c839b740a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828c4285a6fe514bff4d569e6c6049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149703e5760dd6f68b3fb19094db63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2037f6590ad8f54ccfd7c4c780af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36da1258664040705d2a3aa32bb47f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55d51a14ea4d0b9fddae6c32b4a27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57993366c88c8716c24e096eb6191112482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa733397ae71d9ffe119480a937ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b6262d7a9274da33da2489e02d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda6bdf9eba9a4b71c33de2d316e3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea740f2c4d346a56c65f248ee22d65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d424d4d6c847e262588d3e5783f5ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867c6734a3e713647a43385c4f2b04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76697b9d27e7c93e4c3f23d56eda25e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89585b64817a3cb80389f3971fe2edc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d59ebf2b106095179b043816cf7581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef7f4080d55b6f20f43e2b149f2525492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d474a5877431005051fad64aefbe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef7bfbc80448a74a912406d71240f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be5a50e2baae0abab55e2628c3ed6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f15d17ecf512cb69612de89539bd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e9598f96200d73b030b6ee18bf43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc2379cf2e79cdfc872866469ea5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8195c68af133faaaa782d8368d6c229499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a196d4741b0023dd4d589179dccf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e255507090ca46f3f3ca0ab9fcbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750c1bd183e693bc484506f20a2a0ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a22375a32a3987cc74ba40e5ca9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895076d81862fed34694cbbab11ddb30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6241684387e99331ae8ed71b158fe26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b5818cbecd7465a5c1526d6c2326506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a570f25b49ed39c091752464f7c615507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820245251e1cc2caacde1bdd2627b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7aa0bd5cccb3aa7bc75c196bb457f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98085508674531ecd794e24038139c0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1e50c37b5554f055e53acf51d071f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea7a0e84b60181a6ca861b78a683e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bec424519f8802d224a487c428386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc8d33aaf65ba07e78179f0fc654e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09be620140191ce8b596d7aaf31010515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9da7b7fa74563bf2a3b14b8a525f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73094ec6b335cf7834458467234273517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335117ec30821bc44ef90b28e463239518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde2cb7fb446dc458766009ea04cbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c68842c4f5e7e00a90427f551a86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58b3cd7497dd65e4b86ec22eaf584521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da96054af33e9913c963fd76f1cf4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28fd6a3b05f56ce220776384fcae43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3aa13cab13f05eb5218a48c73e96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd0d2e4def35485356896f10a81169525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9f985c3cd167fd8a88ba474adfcb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4e137ce59b2c3e8c9aa1e892d7ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc408738a306f97497090813d3269528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc704e23c6f68b0a31140879b643f5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d95fc791ea10768f74215bc6a60d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4445845ce26a1205f2dca2d38dd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2da672dec21b82168f0d8a7a5c779532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8945379abc4067ab314769f44aee7d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d3235f19ca5e41242675b55bdcf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975085eb839c9f0694eef3d8c8e9245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dcde3b6c67eb0ddaf7b375876ebab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caf11a193252009d73795777a2542d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707419cd5c74682e2025915b1f00cb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f56dbeb54644f17adf94ecf19889f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0065b1da41cbbb1f47256906668bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bdea3613fa77fcac29c969570b0b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17115b095eea7253550ff1882c977b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0afc2106004f33af228cea1323c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b120ec1af9fc16868267051eb06bd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39bf140d43587c3a82e25b2284facf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ee396ad5c84e84829f8555fdd415546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a26a4762bab982c3bd7dc487dd66f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227045c55461dcb1f57f1e83b2eacb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3164fca9c134e43710d0f4b3217dc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ed36fa3bcaba82ab44b61792a3ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeebf71b58d45d0522ffd7f54c66acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e857e2c247c97d9d030806d4a74957552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f604ca6254d1a8f5abb8a97dbb7e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45df7979b591120b02dba167418b51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4fe0e7e711d3ec51d0a20ab0bb0d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8fb3198030ccb96da550b55a4efb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31dad8403073be4e2662e0bc4bf3bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f66940fb341837b0ff8698b69d401558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a714ad2fcd629b4ea04227a56243f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af894298d731b77b9d39f500ad0eb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a194978d6cad9a5026ea6fced02d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79f9e09040f785892dea09a9e65ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d4f7af8e45c92861ef25e93e354e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d5413ae8c5c29313e0dbba84a933564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb99e8614ae4b5a2f60e6bb4d14dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f3144fd8166cc8f0fe0863e2dc7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a016af5e9fc26756f8c711e9fa6411567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e282cb6c4b899cbd12c9a2492d40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869556f969b337bc73fda4e9213e1110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3ab952bac54fa35c8c461f24afe41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef81034c108cf9e22356ba3a03c218f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77593fe546664701efc55a5133813fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e5e7cb517b7c643f271507bb9f9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd0702f943b34f6d6ee1e106904b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bda76e54fb4dff44018a12e5f02ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f9453a60f9db6d013a76a4a886de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87605294a0838bcaf36f21926d5bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c20ab86d2e1f0523bb76ae9fe179578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868a7034445b706689f49a683d7c11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359a4a4727a06126b5df378b6ea26f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd641f1b2aecd121d48b11405a6c057581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f411f079fd329caef183605bea525a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde340a7ad5df6c18aeb410472dd0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5503f55835a0e61c75af849e1ab64e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf64693fd88a3c3fecd1a1f8855f42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b7d5865be2d31655de4c1a8ecfc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e9ba7deb57417076c2bc6a13b44ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df134fcdeb8d5592ebc23be80b66178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf354a1451ac8ff35d46909124faa98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad82f4d91e887c04c0ebbeec6377f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e90b0dac08230b8895002da24050f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975de76f74895aefea0cc07a83afcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c72bf4622df75f0be17449c13f0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14b28867b69d50c41a7bbb4eb3e53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951966f6c72cba0428e8a56248ded186595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ce17f5ff2ab32cafc8f61660b8d67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0534bd1a8a16f270ff3a38bf0f79d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a51ab1ef1b6fa844c71bf5c6dfea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86296f183385af115336a238bae2ced599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7f4ada83cc388bf6949643a76fb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eb73ea6824aff485a832b27991840601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e53d08ea26baf8b324b8a21d309c70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f71b58061c31b664f81b921efc0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba4af27d4d1f1a3129ea965fe0e48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9ef77d2f6ef69632ba07b7c01509605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c5fc5b3c8ff9b11a297c68d4050bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde115348b34611f36762873bf0d4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f34e6f0802311daf6db29b8697d90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d611e68fde592ae5d257b75b2d7181609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d2c3623ac4c994bcb4cbe5fe637d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99203b8d7c03b68550e0e8580f664033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6e3e23be42b62a264daad310262d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f793c85453a9c150c4a6de9d7818613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab45878e55b35a5fa6b97e19305d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623825ef21bc311ffd147f0fd67cec1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2b6c9e2b1c6eb56f9fe426514e44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5c5fd5475c18199453f24257d462617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09811fb3cf5669deff20bc538bd39f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1b7c047bba4b180d40b721cab77d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d33b9a908e0821143b52804e33ae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a879c66c9c9bfc3d40e488abf887621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a792b6d319b0f090691cf92112b9e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b274a1fffdbf187ba7864c92f69274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e507470cd448fab06f23a61b5514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77b7553b8a74339843488a3d40c0e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56891b407c91d829b6be16e544714626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8285d807bafba27d91bbf3c0b388627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cbc983707ce51265d7c6911d2c476628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40f7dac4b8b3422d23ff1788bc169629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debff33bff5b1924ab6371e91ae6738630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206b8f286beb2095b8d323162b4fcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4081eba0ea3b23175a4ad6d9c058632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb3afdabd82c2997a3dd5d16523330633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c92b6c19d59084a44ad034d36a29a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde789d8a1c458a795102999c5459d99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba97835483c941028ce0f5a15aaaf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575631d622691f07d2f0c42ca8170775637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685250c303c6dbce3f2c99b4381afee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f873688622267474414bf56bd788639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189eb21426f77fd0f5e5f2bdffbdc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8498ac065729a1162059adbb821a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928be878819e230b231a8b79c2f3cd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70216670b31b82d16d9d9b0a0d448a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df61963156b07462d44528d0123559644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e64b2e1a5304e735d310414676e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a658603c12110fe678de0ec35b4497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee89ee3bcbc0f09ad8c6027341d7ea2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038d518f8076dd8f3b6820fc262d86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765f55f8d35e6b8622b096f82e8907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fc3aa576db064055247372c53162650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602cde558539ed5950f99812a806694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d26584e44362b549330169828588652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22acbc64882e9036d45528594ab6335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424a935e39fef4eba3dd3d0fc8503e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0209efb8920c28fb9bcec2690a4e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f51b1bda1e23f7a6df8169647dab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfe5298e2ec030c84427230682619657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342a756f4df763feaea9c969314893658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58b6df834505c14135aebd48e0289659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2025dce5221a67f11772e2db722d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3f7f76186d84a576fb2e108ef3f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6879c07a1c59e75bacc9dc0413e6af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb7bc3380e944cded6ced9534d2a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2990a1181b346218a2da3e95067fa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d0fa7793475d6be2db2ffc58ab23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d9e197bb35dda3c2ba3210b4cb54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99e4a3464565fe4afaa11d74e641f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7dec6e3d22b016e891b0e1d2386d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c9933ed200c518f037148a0c8ef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba03c1f5e2b3b9610246bd5e5a939b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743803d9d63a87aa7b7f3bb9910f5870671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a6583cb2bdac2c5f7a155285a7f75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab1f45a89f80ef647366efd0017579673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e609012d6990130ebece47df9505674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323da3a7caa3075f601c2749ed0535ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bd0ebd26746946b441a97781be8a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb862efb3600d2c0856a4b93bfb51a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865861b94f369dc9bb4d47d4c50080cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49967ac0ff4c4938f85ad24ad3c6bdf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f463daaeca3a58839e1e22ef147e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482d77b332431f57a30aac24a129765681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f567e33720b8c3b0eb8954a7c64ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4efdc1286cf253e602be5f52b587c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1a37da9b111cf053ff52a68bfae1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01442a74d284655d31188f490bd6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07257496068a41d1c8b3e1f6a530af39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c6fb45237d0d18a86998e860bec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ececbbb6a246621da495c6d84c00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c5c1d27cf9d198beaa09d90b74398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c12a0e0f8ba08c82e89f09179c0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4dcb9483d86aa3d9a2337fc798b6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdcb99c506a0becc45f5ec70393af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578b55fc359a3c730ada67757efc2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95cb9c7802da8832b158005e2ee595694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c73825ab03202b3b894639a16116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be9b61cc60e7fcfc54e0db2abead6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680bd6ffd53740de2c0dafb0a887180697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4dc8012143976f54be0d2fc09943698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5569d100bd7a08799ff9ca8569d09c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b66a3b50816ef0f55d5c5760a0f8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981e8d883d54e6902833919719e0ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd60e769a8076100a2f317ceca68b40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f78767af3c8dc98fd8f9eb7089b09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e442bfa3a7d5cf67439b8656b202f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2a0aa7433ed3e6cd98ff42d137b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5cb2f8f09511168eff4884b6f9629706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c71aff01d7e0338b808323168f217707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a45079b7dbcaf2e47d4c5fc2a823708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26a2f0c362a673ef61478283f6af4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca14dd26a9b2d336b6c65b1a969b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecbba6feeba4bf4095219556adffd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57210d3f244a43017b21f93e30cf2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54daf26a62a407790d7104525f18af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44e2648c0a97af753754766b92847714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191caddc6c9a1f29bcdf756281e7ffbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b428931b7d83c4d84b40d978d6099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff468b5e346fadf2e11850c1dac7ddb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d15a5a5430f0412601fb42325b54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f3af28c45847d41591540bc4a2e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45da1e4ccb3aa8aaa1ecaadfdaf6961720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa39a0fc3c8bf3717803affe54bb59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78645d1a95e563efba2f12ec716c6e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696081b98a19d9e17c70e185bdebd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0d3bc4ac5e45f5a1329ff106e3ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ac0e377ac6b99483b106acc5579b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f324b5bdd482e534efc9ae03a2d68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d28d78a9b10f98c2aec62f22fb698727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e230813e3fe242678801263f25fac5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64446db15f482dff59662805234aaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2526ced99b4b0ac15eb6435611d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292163b58414ecc9befe3e06c12a3ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5662c1c5be2cbc27722f4e8a686c1e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3007236be48bca7d04a52245a0a71f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61f7fa5d5c64c5e3c0e2db3d1c853734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e3ce08787b5ddf5bfd8bdeaa164a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755eb0bb7f3a8b624956bfe5ec67738736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d4ab6ed760955b8fef14dc66d2f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba4943f8177e1345dc4f51ba116eb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea9e16a1f699ecba427c8dfa33478739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077da6b53957dbcafd3f0336a0c78f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd671175699e3dd5cef1e927fc33833741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58574be8f77eaf57dc3b6aa32645dbd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88caff19c22d22ec3a6d2c97a9c831743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9b9117f84ba634ae383f6d66e008744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3608b9c06e901d6f3670b90f7034a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd537ec460b287b7f93a10c01f3414746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467269e1a21796e3fdd089518718bc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8ed63d6a719542d717ecdfa94910748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8054dc2924e7b3ef9257a73e9960c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9182aa4a2f09b6a14d1812b7b39a2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b896e64de8c18ca222c42717a048a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d276c2c2791f87447030b6b21bae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63274bbf17aac23382ee3e45db81e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0fbef7a32c4f3f35663d9b618183e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6a5ee34d3d7012393bc3c0025df6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a87420cb6e057bc7ba2ed73bd24f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5836a5d060be9a4e1c10b86c1d4af6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7506e64125ad1e446186af1ef2c063758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac75a253ae39865c86d46b89a6d368c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627a541f2536302dc38abd5c1fdd151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3cb4b204e8fb4934c411e88a72942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc39fe42f6a19c866691d4b3057123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277665b1b5c61e86bad53ce40511f9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46ac4be42f3f96f795219fc0623835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70972fc6eb82ec8f98d6e75ca7963336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b09e2c7f25de14bd04b057b666054e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c69470f74aa8b537e6e2b38e1eb5b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5483250d14179d13b53ca2f5ca7369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23fdb2635431899fd896b45da535c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e301bf33a648b36a85ee32789e140a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19fa80484e47cf1a074b0054dc80d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf1fab99f88ef441e01c96b06718013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21eeef2ac81d44605f2bcc5f229a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b8bc19c2f7a6c40166860b51df1a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085821e6dd9b1379ea3afaa52e7737816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6d4b4edf4a5f4debdad95ef6cd5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff716957b7d780156954b928a9d3f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ecc4abfe46c1d0fe10c74e46d7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575798688d4c1d0fc11fa6b984310620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4ebe4ddde43a14af6f164b35b35121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c04baecfdc74b5c68f33fe01274ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316603fee636d8c5312e82ffe48da17e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318588caf6d757e7dfe681a6c5bd5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9d25eb15202f4a5d995fd4ee2abf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d72d9fea7e4d29d248c6e0272963f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990f87a1bfb87386b18dcc9e4a05e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca5a7c0ba2ea9aac1fcd08a11aa56028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e55f04439e814e4a1fe72b7a641fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb42c1859d98bd082b19e78dfc251330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0654623482c75a8c55f94630b276131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a3f54bc4e9ad001209b7735d9a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc30f407acb771213d1d1c3b69e88933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c241b049018b42f5e8c3146f09d6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2839f6affb5a8ec0477a67a5b9b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf30da6a3268cf764eef3f29f6ad636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774251edfded9d242984be5e8603bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253d8afd50b6d0f2ac8c8d851f84d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242795354050ac648df561bf995c47639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c46b1d07e4e6c0ab78865483f810440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b02fe27fbb3576d2ca6ad00b573a7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3fa3516dd1a13753c767e58ebaec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e527b7c6985144981f595d319480c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e135589909da08a5d6c6a3aa4ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11488f3d9eb93aa3f3223665d754e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8c78d239ce89234d6e3702aff5a9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003daa65a10841c7879f22f5943a09847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785950f482df413c74a5f778d31e899248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec5b80e3d3d48547561cfc5ebea06449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a774287c221dda421de2732f7026c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6a4f20d974e335d63a06b3580be851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eb114bdb4774f8cef23ff613ffbb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20e9725535f64323908555e895bfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e636d0cb8e03b30c7b9f45103a9e6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08539937be99f26a747334262069bc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9314aedd5571a7c0f2d990900e55556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fee4d9d81005d3a200fc51d6ca9bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a81a046de922a18a61a9a8f5ec2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b824d8f23b357f6b1a135b143f87959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25129ac309c628569882475e0706f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8274e0a586132e4af66a99bfabf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6d956ab34e0a4a0e82d1f6fafd8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611186d9c7f338f615bf94391ae5d2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c06febd3d814dbcb1235b0840478664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66cf2a6493894289c8befefc504ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fee3b23b7e7a4bd235cce33581d31f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8e6d9857da4bc3c3bac88a18981667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d02a18b1d5dcb78861298296472768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b737b1692692acd86a1dab4e59ee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b16de1412daf3c5ffd6acab03380470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e101c0fe5c07fcdcf0e37b0369637371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5fcb3977a2b5a277426c34cd6ec372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d63ea82e904a5b7a5c2fe6289a87973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51e33c71018db3197bc2a66e574e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf9c340104b6d66e0ddcc01e16db1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4662223b6d9a15438e82aed5f24e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6ad5bfa4752b6dd8fbc7f007386b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14ef2c2151c86146879564e047c6d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7721d3c6290dd8c72c77604768e55179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb30122d9ecfeebdeeee2947ba2424480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cce41238625771072351687e6fbcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32674f05b2bfba896fedaeeed9b8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5baf44ccbec63e26930ebfb41a37c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857849082222bd47c7912b23b0224cf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83d12b13dea61be911159e47449fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14456b0a9585965341bfd14c3b25330b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e9584b20b94d8074ecf2600e9b0d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2111cd8ce7e39ef34f6aaa11a13f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ef531f6a273634311eb0de7139c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd24d41ae5321b35ba0bd41790f56b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185306358cd0d3e85a501463a287b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddaef994240be77631c342a6c5f84f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02f5b5fd2115cb6e8ab75ecc70abc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342beaf1cea035d65f0791b522c7f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3d50b6b0018edb24e0a15cb48cdbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb23ec3dafae29e565a80ea93ac86496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba61ee545c1f2d5a9ea488edfdfcb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44f59c4582525bf4e3fa5bc88e6d1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740271d004b43a07c1e8da33d927460899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789fddd901d1b4490224b85917fa40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e4c3ddceedb2f9a18b98419a0c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaa4620983a1802647c9e88d1701a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d650f8a898de879e9b54e3930a89ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381c70d73881fda23a295a6c15df4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb6888a03a8b18a511b37cc9078c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511965a9b9f9f0061254525f7c4cd9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de20f528cf6941ea92f7ee83b93a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f946e8ade35fe79c120c3b169013a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584588452df0f6b3e2e1ee3a38ce47be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2105d3e7f12cd3d2ea8c0d47405c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529d3a71b793ee702e5189c277aa3b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ad29a833ab6932102361fac6e2b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9aa82868d01663ccc77e0c45bb6d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130636e6e1a397506635c2bf4b5e6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d45fb94084f9e864581c56e160149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cafb41cf097a25f3fdc81137b8d7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c074046090c95617ddfecfd110a83b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a4d64af98508e3dedb55b10d9d05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa39e6745011e4a6643d2a92cdb29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb574dedf7a2b355fc90ee5dabcce4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac186b5121b4270ac90ea39138ae642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529cf36f9d067bab26a512939e9d97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e02cd1c7a2665b743b8d432f8d04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199975c4a494c04c0238dd030dd48711124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7614d4dac1bf1b4da86eabbe14235125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15551d21891639103eba546d983d749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0aba455573acf9f1817aa32d920b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeec6f6280f0df97f861d27b008ed1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d98ebcbef03091ba776fde65f2626129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd07f03ced71cc4e32ff759d584ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7577ebfc758887e5a953bed7a8cbf6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156667fb3fab34c8b46a5ba59d93cca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e04a0613b6187551904be3afaf657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c29aeb66c82a717cc28669e5e1c711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f57cb86794d6540b8e86b4badba99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e4d0fd9c231c6e7c5e6b6e6e8a90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791dd6d09f5bebf0cd57d426dd510ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29088894c62a14d4f3cd6d679f74352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb14998a9fc20e899bb91771b8bca81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336f2f0596cb10d79f3ba5ce0fc5afa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41690e65d386704067a3691c83f10ccc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fd97b3291dd131f5d6c2d9f43128142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261a8c36036a26f688b11df3bb032f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8b21ebb79cf11b746eac4472f243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d95c619acfa294e6ee9aaa26f9e6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204863e64eba78a1f17e160781885b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403fb3a1a2d81327e37846ecccc5e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1881ae5f3de3ac46728e88b3caca63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce6ec776a59df2913e4e82f6230ac9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2377cbf1e8c67ef5d6bbffc46c37d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa293fce272c47f039efc9f51ae8dc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a2013dc739d96dff8d2257a6f091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc8c77bf9ca4c82d73482d506091c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c340f4a526b33689028eaf29f3fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736d328dc1bb9a65a32ed23d8edcc06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3654304c2c60fce39add661fee6bb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8d4453757e06f4927fc0fc8262271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1038e328219bf31a8277ce223e51b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d80b804ee183147007b395343cb90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4c991cdcf24baf8e3fadfc183687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0b5ed8814a0190aeec9be32619c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ad176123b7cc7c44f3cf47238ff09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba4245ef9d7e594a4083ad57aebda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189bb52d75928d1329a2897157e14c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5f54c6fc2c1142900ebd0e547962165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd301f07804cfb5f0b57a7034ea7f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29dee8cf2f0e51106bef237a0bdf74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3167858d694a0737c7f4ad2d89eea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f42e7bc47e699e87a0e14f8cc1b8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008c6d072f356c9429e5be2527125b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a802417e7ab815508d8aff4bdfa8ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb72b7053c2744dfa5802ae2eff7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f3125b6d3623a0572021dd6df58b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40770c7d26f468432a2cdb5bc9d8ba6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ffc3ed05ac2a605d126ff3678272175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1265011164b6c58c7c3a7fd6c89cc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6f8bb604fbf192e6c5079402ba839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638345131b332cccb11fa05a158431bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80679a02ce368a0ef6ad0bd27857de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161484fc7da84650c9883588dd8d2a80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628a1c12926bfc79d6dfde642a39093181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c366b80c68fe00c3e58277bc58d6ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9919d28182a7d61fc532c938582c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e3374c870ad8fc6c1657757394f72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495061d7659b4bcdeef82d82cea1c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d777278a55ee47dae5464e8056d34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3392b0e60b15896ae25a1bcdcb07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7070551bef083e45f5f099c67bc4d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3418f7387aafccc75dd0594a9739c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdcec3471b17d1c816de6d7adf858e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab11cbce5181eb99fe60f2b14f297191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c9eafc523ed3f6811f63b6576a0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1c5b4fc031083e8e6cf892193b76d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b1612ec1715dc4ca779a6c131a07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed87820965cf1dd3403bab1268fbdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba6690946f7b1deca0b3a251339cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a08a47f80d06f9bbe32595d53f013b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c55d3def30a9cc6dbb5f6f9774ef2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60a563289ae9f05812fef931aa8cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf89c19bb8c5c3a047be4062817717200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350a38aa50d2533c8bd24f668e8a958201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67eae1ebca90168c292005a3372b7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf81aeba85f182151f085328222a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8a8fc1353879537eda8c96f23e998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322b504ab8c44f00db18e26d06adf99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303bf9b2b92d7f585854da154e6f70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70cf0b9792752dc6d14773578a05e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcde3c8f207a2b00bb07a28a0cf0cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868c3dfe77cace562626572cd5f4a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c036b9f386003b215851016db91bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e29d4870bae5502e7eb2e26fba3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d010966815e983795d8414a2b99c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689079b1355af99df87568205baedec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c33b1c4239d79d0f425207cf5862b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54079d1db3c0aa0176ccea7f5436be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201a06cc4c8f4fba23ef2ab3698d6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb086275eeea4e7a16c3c47d8ee735217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204a2de60dd923472039e7b75cdc95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811870fbeabd4004b9ea67d5cc4c04b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9d01996dccdb18759301268d6150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e807e063da7f572783905c06b177221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2cf8779f79e9460a994149e3ea2fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333268a2d650fd8c3911b91b70067b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814795a0b6711bb0c5e86cfe21075ded224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7080490ba6ace61aafc4cbeb2bf68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a6f1326b6146024dab340616f7a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929ca1b9745d61c39f17c6bafba73f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24323393a99b172d0cd04255c168f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e2913bd69bb7512a5d80ced1d146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ae30c08089b5443dd481dedc52461230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ef34d65409f384526c5ea545249b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248cecb54230cf8674534db88643a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b7cd9ad942362beab8215fd2219f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b340c272aa13b59c9204c5382b8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2c13301d3a74ec442f880858048a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b3339a4133bb2de9c5039b281ef2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb322a8f8ca6ea46da2310f31762b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b898aef4493d2ac94c060bb974aaa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20778b88dda0dc58961bcf739f7b10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e39b708ed00f5a6694e1a56d3bef9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44020a57ed191bd43c8297cac82cbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763edb28aa9702f0682d1375c844fea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07352f82a1496c7f95a0133c36570359243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838e8d1f25cf13d093550ad0474866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0a93e14eef9fd9f5aed9c9609f22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de4ead7e2a0f75bfdae59f1a0d7d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aeacdc57a88ee6e7428a277272a6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165458a19b5e3ac542575d9883e8663a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91744e99c3aa7ee6b7f617a15a7249bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c1cd4997e5fa836cd5abc62f9ec63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f5916d166ebd5f6ed931c69e4799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc91ea7f1d1a37e3a81e221882f71a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff482b8c2684ebecb817801c747e31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525792e1da1728b264c756430cfb70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e65b89183f9c40656397ed5087333255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5af08441911d86576e597ade46a03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350bf2077a5315de6c09c2790fa9378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e5cf2a9b90a54ce4c02f9a53345ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0dfaabad8e1557a6f49b2b632900c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25bd36bd346c29238ed21f882306b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd9de576341f3ca9b6209e20af970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f25e697919ef4a6fd0b888eb108eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855e7cfdb4c38fbe2eac357c20e8461263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81873030485813eece28dd6de63652be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8576e70823380ab15043fc8f7280265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce128af83fb19e059a2bc8a664f6d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba481c2ed37486ca00e18d41f78c67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7c0f3c419491e2946bc416a1ae90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51b5d7b4babd5a4cda5bcebccabdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81027704705e9a030ab315030f735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de98864f7e5ab395a67f49601e49c33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc9ccf1c10d3e389d7111634b6772d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7420d69a0b6fab27cb3ddd1cb37ee3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e223920b83957ad7521f5cf282b2b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91cb221b5227bfc18fe52c83151206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fb41aaaf3f13f47772894c8034b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a134f0c014b8dd9bb4f7828480bde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6abcc8850e02d23d4f07d4fc8e9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57ed60e34dfb98bf585bf96042f8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ca4d9113cb8926752d53c906f600280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab5e2377d18cd78e055ccd01fbffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c00137666492161883b567aa7764b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc224c044cb2239285c11214ed3b48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f257325e821663ce2ca219abdbc39b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1323e89ebfd12f4e91db54d6ac03c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c7c58850249e21ed78378e708c4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef1f0cd39155800e85e19d14e4e22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc11b44068ab6ea412c0463db9dafa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89009b6ed0f6e4c769301ec274fdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae716f3f5e483c7798f9ed5b2b76944290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709c041ed9792dde34f55dca1277a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7dea0b7a38a7f89173b60db93a915292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5eeba773b0710aad358ee5a5d6c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde324c61ff53001712c3b2cc3d9c091294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ab175a32a4387f1af8ef12903b628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d09f260c614ea2d80ed5c56e9af58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569bcac37d83004dc8730e0fdc0ba28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eb1cf51d702e825d597d1ce6b5d6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c465f41c5bcc343eedbd9e3ee45f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84f61904605380b5e172a83fd80d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831ea1d358e0b715204f3687fc2fde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1580e1a4a9bc188b9a9a83e1df7577302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4fd597939b921db7ea2816337c5eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c84bcaa04c20443e43ed444805e766304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281b3fff4a3ea7c134a4a428340b86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b95aef65584949f8ae8adb57578b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270eb23a5973d2a3c684122aed041f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5602f1de5a68148fa096023888cea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204e9f0ee09bb09e51b54c063291ba7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5237adf50a60073fb50c12ed1411310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25a091e346ed5145212df94ad7cdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440228b69afef169c3d8201c17b1d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd205d61c3d95ae41053f40941a92e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee2511ec8b1c121838c66862fef11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01a5d47a4e0541f345e594d27bae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb655bf9f62f89600c2022700d955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5e4585d205a20895351d52557274317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7abd344fee8fea55f4c042144f81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a701c9130101afae11be16322c6d4d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a21031c711a7bb1eba7b6d629000320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148376794291b0fd6660efa6bae7e40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bddd089cdf294c61fd695620949e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8d51d688831f755af4bb7a05c070c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9d1ce66ad52ef6a257146910bb3f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd6ececbd15c70270c72038e84c6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0964dc96a22082f6167696c68fdcd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9087eae80fe408eab616acc953989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a19f64cdf07e755adb0741744134328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d772c2e8a1a7373df3795a9109b7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c99b3b5ba383516b4d397c9c666b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13202a306843fd4f6ddd19e09849916331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee58064f52958085619b083c84553332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5090d7ca6548b2f46d5e21e3579a59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdcb08f42c5c032927f209395bb45a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a1a9b2693544f44de923a2471b72e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e512e6043eaadf90db3a145d6c2994336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dcfe622ef909ea173d027ece4dc29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc166673d9c7cd74e4d996d1b4634dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5937e8429f4ad8fbc4dd9bbf9ed4d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0e3bcda430c5ed71cecc0b256f61c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1cc1b5c46c9a54c9b4d96f9899e38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abb2d9616ebe0d7c1f9500222fd98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beca70f174af52a05b8179f0533fae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9649bb1428691682e170c7c5ca06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba61cfc70f20bd6092c4f38b2292d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9e4a236032ad7c1c2026aa0c88a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efea3ab8175535a04cb66ec247919a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fafec0ac8fc9bbc8fa181a2d7e1838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d505612656fdefd0da3a5cc5440d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a707717eab00323350ff5a4ca8671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325e7192fe7ebca43ae0cae4833fad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abcb999663684dabbc8a88c1be8808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d4750be4a2b45dc8be23f7dfe04f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074605024f0d108cc218eed686ac6f07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca170cf46db48600d3109328a1043355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc929bfe6b899cd00d1d3975a843d22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4449173c73437a60c17f877ee3c030a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28e4cb1834f0a416ef6d78fde5dd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a782e56e11b2ec068dc52ced92cdcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b218f90c02d698a853b71c090efb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697c5753144cd8ca1de81215ca80e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a4a73113f53fdddfd3afbef270a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a6d627b83a532a9011c355d58dec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ae5ceec78feb131afa50c1af1e02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629ea1aa167010af7ac45fb85e2659c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ade25e3b0d1fd669bc9d2c8aefadc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab34381df29fa7b73f1dd2b77131c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294fbc9956a71406c27d180401ed51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008bcbb0e4d7f8df007368f30b8cc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aed5b9b3be4636cec0e3815a6c00e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4d464b2a1e4a7973aefcdc4006c95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fbc4b6bbce84857159fea09b0dfe0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d928d6594d5fe86130ad21ac2ecbf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812105ced01c08bdea51e376978289c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443884e046cde53f3aca257d09ecadbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c06c7ff95567101c91eaa359d1dab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5c2213db5b54547d5ff4cb8c0f68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615e7e476a7b48ae9f8bc76b0f2c26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83da0b0afbb4b7014d3d22cd256de55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b750595babf8bd11d4dc893fb796c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a6941c11e02fd9357435d49a248b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e13b4d4014f8a6f9479a43ecabfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e7de4b5bc40f756c2e966eaa7fb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ee41c74a6dbc8d8a200f49b9c1a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8332e5260a1ac15e7b5ba8306b6ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213d1caa3ddc6613d800246c34885f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66973d11cf69cf596f9e8a0eb6d76f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5a3033b1bca368c0a222184f0ada388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64defb6cf94ef1dbc0e1ac1ec9fd1f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a441549b8d75d91873e69b63729ebb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6afddecc5ee3b7cb6fde799834690391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ea650cd090690d6b12fe3629c863392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc704fa4d679f073cb5e01a458006393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6eddb3adae058823cbe2ad433bee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9d835f0660aabae34ecaa3b50137395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c31175eedf773090595c29888bf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152f1de72d52e58267b97bbd64451d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9259c1d0a68faaa5be5de5192a8449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875a66b62aac66e3d7b98d52caf21c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667be5ca2ec1139a795a02775c1f3d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb97c07cb8e4d49448d30a16efb95f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467ecc04defaae2233744df3557fbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670d51a3347ab5547ab13ac80b2c3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39abac938450ccf3437ffb2e1d57d56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8e809babbca5fea68f12ae20c7b0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82f61db1ff6730458b51bf6fd2111406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1db413d4e95eebe1ec0c766692311407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f3631874d3644b25b1d5cccd793c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a038145397a2339dd548fbbcb84a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f927edf9a65430e6d1ec6856c9ef22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8936fd56b0919c3a1a23979ee075db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb20680d53f1691068bd32594bf9d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953383494096993e551baa2a47f51c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a20dbd859de84b993987ccf619c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1918faf0c9ba076488c0b742c5fad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ac2fb6bfaa173733ce2b1e345759416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf141663d5c84c33c6217d83a0cdd40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7eebe8f52f4553b5588ac48cea18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cfa1d47e36f3a9b543569794c3fdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760cb3d7c63787298c6bb7243605e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b7a467e1fedba44965d467a3665f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4d9fee430abb734b44dd61ed7d7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6c8f8e618bfdfb324f7d521e642d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d082b9248563846f9a63e8892c0b616424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772ef5371f6455227505ac3a4f5cbc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e17b778f9cb212f5de0f1896b20cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816df120d67fb9ba85681806cf1d1fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a25210ed5329ce053dca9aeaf4c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619825583077d39ceb69bae5d9d8cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52a1adac89032cb594990f7b57188430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0147edf4400a8342667359bbf2ea6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0899a9becad0e7deb8fc42788974209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3b2f80cb9589a774f2a71dec259e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e3ba9905d56daa98bcace375ed6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f5e4f129539e4b24421a57d7bcea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68f7d5f728bccb9b6bcc79513548c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710238cac33c15a7602504be628c53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98fe478edef0d52fd45723957c20f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6b1a40e58e81727ceb15b3ed06bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8550372403125c6da28964d51eaf45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f1d2f3008ca611d510ee8c768a7a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c7597a3167ed05e022b9855beb6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781007ecf12ee67a3ce77490fe95d8c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ade8dad34e8c433a074a917f2a39e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539929e1c811ac827bfa21d0c9965690445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444b5a049f7fc484aa60f0ce5a7274446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9379871e4b1f323cbbdd6b6d697b53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe6bc5717a3134f30dace6e3009f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355015651276888e3aa992d6d592c39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e458aaa30ddd40ce3957eceed5b6fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2b9d7e5117707f8e2cd73c419019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b181e8858d223216c0a6a1d8b31b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d518278c3ee6e61fdc485fafa42d0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4cb54f4db6cd1211b7f093246f2b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c7c38341b39bf63e4ea83b807512455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d8ec85c8e34538913693d4ce4449f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49dfabf49ae819c2dcfa35e414f918457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c30c1debe04f50c75b168e29109e08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57cec351b3c8d2e50ea8e1703aac28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed3ac87dc3f8b57aaab3f3813933ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9157bb8ac5709f65d82faa90e3a02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd599b2984050fc923d3d43a0f6f68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468a9e449d3f0b60547049bda5578e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d720f400c193b500dbda523f7abfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5a47046a6c1b664964d9c9f28fb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441995376ada30965ee4798fc57ba5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b640a6f7dc148816f88d1282ca449f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b9031ec645edf73658ab675423b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343884704c80d316d586bd1eaf828ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa3efb1822b8e2205435f0c8ca4dd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0804ef4a340d527b92c12075bbb6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70b84432ca0eabfbb6b489dc9543d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede0397739eddd1731006070a3d46e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d494db3080e559473ce1499e250ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e39324c5476ad6bea4294a5eb1a6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e385a27df321b9d72c75a9b024d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6113ad82e509de25953160f4264b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b7674132b9438e3808477cb49abf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe35549ef2f0907613e9b4015e26a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80a2349d93b784735bbd5224abeb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6f90aa35c59c5a89d4bbdeae6862481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f1ec0a1c9323c04aa3a77627b8811482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84155e3e4d30c65a8ac4a8785a2e3da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66da1d5b945d6151c564a47b2edaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b64ec6c3d4d50b474858c975d592485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969552eb88f10ca9f2540ec0e314694486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7698218c17e680de5e31757cee76b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ece99b1e6c7543a7679274101c680488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f10fde55bff9be75e80016264cb1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eacb15224d22c4bbd17fb6d024524490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d274bd648c63eedc3b93a4acb4b5f02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d53cc5d6b24496514f6d331771662492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5d990fee45113ed09097524349d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6d3f630c1d1ecc150e08caf7dcc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb621b5aef83d76e6b00c94d9ea5784495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da691adde5ed8fed6c1ae35542a06d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d688405fc42a6fb58ae3ee938e88c05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696577525c0be5f21f0fa9e272faa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf96cfdf66eff80788b87fef9b5ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1ec888fc17b6e7806372eb770045500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdffb484a993265f63bfe833efd980501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff4047d04061c7ed45e482ffad65c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f65d92d25b4e3315cd30440f00a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d3d8e1ff7b9c518a71dd06ea6649504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60dc11b0cc0a3178a849e919e17dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52abc9269c9102e8ebe15d1ddb6ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31db4e030738e6be8ccde0789e4d936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d66de962234b64b41da9eee3899188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c1a4cba78ceff6357a6caf6476c52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c292bf353033c874cda885a89d9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f4e8778cf7a0edb2695977d19957a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f099300eb1f2af77d496b295c369512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b59aeaee1a9e12613fc7e8518d1a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d7fc2756084422d761947a53df73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579403d58617a065134b0cc950deb8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa1d4bb68aa4f05f0cd26816a8f11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a2df09931533b1364ccfddd72ea3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5dd7914487565688be9b36751cc54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a207c735608b5a134c2b42c13b7172519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58ad1eb4a876547880708d6a2236cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1660a753221ba4f6129d3faeca88d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01c4f940f1229cab50f6cfc0167f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bb5eb6a368b423c463d91123450af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e63c575912d5ff9a2d22568a6fd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107112830c0f7c391bba7d820962cb62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a3ed909c774cccae2a12afb95583526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98810d8dc9bb7e13bbcba0d5e1d52d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c6b37a36ee0556fdfaf1694a416e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb86c4ccb2325281693cdc283df0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce25d98b47be3f0b555c10ae48b1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce2eb5be98959f1c9ce13b76de2d51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384cefcb82e64c4f25f65bbf52bb2be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9620ad4d9e63e3aa4883347a1a5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab17056852871f085144dfd424b11b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351eeffae6ac0a0731d616831f19e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d380f02b8c7fb50b865dfc53ed07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d98d45c338bc986b7166a49634397537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d50ec2e9a4e516bab26c9f66d6e00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6b5038612e232bc71901424ef1de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a927c2b0cc0b3dced176a9c720825540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cccfa5a7a4ce8f2d1f529f8f054085541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73e7292f41c667f2292492bb952ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0121fdbc99b46ae7018b434d236e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e696772ed05ab4805bf32cd27c36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f446ea0149ca7815ada2a7427cf24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeefe62aefc84cc9e189502d80b8ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d8c6f0ed3bd59737b6e5571c7566c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3cb50e57f146cafd732a09ada1e99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14dcb6e5a4f287cd1a65a0935dd9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc9e5d335d901ac1609fd771f72ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dabf06585067fccbc35d9836fa6109551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92743f6cc445cd5dbd310e9ea0a1c3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8ec3e76a98e1ea323a28d2b284fca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025457b181e3ab2584483fb8e00feb1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462193d00f37c209768fd8d4e155c18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bde34b2ecd467805519eb09a9eb3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f025ad4439562cc142d2d8101a9916557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e80b07c240c2070d037afa79b1e9fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9eb8a0ada1a7d8b6e05a6ac0a9acd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692354887d357e48678f429c2fee427560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec762217ee89b9ba978568bf2c0a51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d15e7704205fcf4cd33ba853bff6a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f762818e7d747a731fc40f7b7b50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b93b0014ec28d151b503e37a175ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a64e98ee99b13333316c1b9cc260565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8c231c5d046bdd462d360952821d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b37b2bbc5890388f840f30fe5b88e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c0dcdfa04d654feef511c44fd5a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71213d118b3c82ca0df7523db4d24cec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30aeaa06a22f3edb16336c0ae5a7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f0f1878f897bafbbda272f905a345571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e156eaabb3b7fd4cf8e30167a315572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857621af2fd1f38a2e2b353a378ebc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae672922c78c4aa065e86c0abe2c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a85708a284c395a64653efd3b9696575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8c6b36727a1b74a4b54cc850041f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ffb3fd07f42b23f7c65ef9206e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298505aa185ca8a24788ce89e64af8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832cde747a8625f0d48d5df0410b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10020094918ffadcb3e6855b51d13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb98a9fcdc8b89739cee49630dc1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2581f8a38816c8b277768427161140d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b4dbf8517b80e80d57f7fae67752583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc20de46d155dc314a62e7768c9fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352714c68ef2fffebe08b6834df728ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dff5b931c798afb00095bfff870b2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970f059fa35fc3d89eb0b126a4472e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668301e135e00255eea4f12992a4a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98defe4d1701535172943b9aa7e6762589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0f34db5fe3257a86a44eb3ab140b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa94a713206d9ca143faaafbe31a3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557133e945fa9b5299d82e40d77ffa64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd2729aae0f69b893425bd7fedcf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fed8d8ed29b63ea061b617766c031594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81cffa40293cad01aad1d9bae1732f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233e16a36e499da2280fe9f57050e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c682a9f873858869d7fde01d496696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4e4ca3142920fff0cbe60bcd80708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ba630f017b27088ddb5cde56da6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47ba3e30f0e31391348de701d6204600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444467cb70fd26b411ed7ffb0157b0f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2103049e171107bfde742b8e468c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf178b28fbbc1411a7afa6de444e59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21fdbca2d32bc7c197d1293ff10861604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380817285f676eb7d6ebef4554fd2e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459b0eb003eed5430a823497a9740a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824323bdbc10705cdefb3c2efcf2b48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc13b41b68bb51a25daa803c15c49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc426142f2c9304adce1e0cf19ef7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45d32d6ec02abcf32a964bc0f9589610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a170785b4abbb95ad12dd12a4545611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970e747ca7117a085116cf32407969612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df22cb70ca0fecf0c45e1e9c991aa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068c0df02176a4e24dbafee550eb13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152052237a99b1eff337decb65e08ed5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46981b6eb15c29be5858a594dcab7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba895aae0915ca9a8392c079a89aa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc6598b2080d439dfef0a7ad9094c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cfbf09fbe7051e40a6deddf58fcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b08850af425e17348cee839587405620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c6c5bc0bd8bb2d7fdca119f39391621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f5e46ea47620b446d7942053f5d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464c551b623a886292708ec9cf0c73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac842e4b652723dcdf718d24556647a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825c8a657e9147aea54e69a1ef9d449625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0dcb3a0ce3a609bb9f6023fcf298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdef032e7970ca43a243ac08f9333b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4538a3d289055bc5dee17c86d0e3e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760befb5a21afee13c234898183d288e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a48e4a1bfedcd90a7a84c498620d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a772c1bab000be74d453d53f2d873631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5f22f5ec48f82f2e373256c3f0e77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5774037ca2fae17ff54771f814c37de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5184f5ea6c295e759371728989f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d2116f3f7733adc56c447bce29a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de493223fac474a6c2f3aa4cd47ca294636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa70aa6de72d3c65564f8bd89e9af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee20799ce3ce82d8e2bc46f0b793dff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16152e7d326c2b0dee8af5599417b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8c9e1c2dc0146b0c0bb9e6467e62f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23d91d83e0386436039e59d566ba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71446d494c0af1f88b9c32c64a239d64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b57419b480122747c0b2d21ecadb52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90918028372a42221409577d3ed06ce6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f9f3ff78e752a1a53bd8c1790f54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d16e1451719ccd2b82315945d9ba4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde44b42b613fcfa9880f3587229888647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547cb19e9afc690aaacad3751634b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6114d2cdbb2fd2ebfd08e633eba9be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235ac0b035b1aa0c4298882d96e1d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98e6cb9c864868890c73d878cf175d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f94dcd1b81b36ff6f840e879aa48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219642a61831d2bbcf990649dbff3765653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49da1d7458eac0b9083164f9a3cd64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aff02ae431eb511d98d19d08c182e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2825011b55ea7c9913e7de98232c79b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4833589b2a0d6c90991685e966173657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0550d5171e84d3263cd5555d63922658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1623719eab1b4c52e71620bfd47fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bffbcaa7a591f0eaa04b0e0deb36d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c801e79b73ba38f7bd40a9e2859f75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a364f8f474d28bce347705c8a3c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeadc572be54118a5f3a723ff6f499a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88445b7be471ff5d81797fae0c4fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15952ea5afd2ec5d9568a133632f52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891222ff00028d7de7a14356081bd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d4320060e6a3e35d81868f159053667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6181761e59762f85bdb1caefc12b1d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d6c632d9bb28d231f6d4b7c88ba6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333463839cec9a7dd16d9a4b1aabf628670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a862d5d6b3f2962579ef38ed793315671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d82f3519bcae8f3b964a126d4037672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7005e3c5aadd6822265069b47af24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1175415969272f559cb50d525683fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a79703fbe75bb9c268cf01268a3e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0634540fcdef2e60aa7851b0788583676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c717bf9a539950fcfb5b22d9689fed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1990bb0839266d9f1761076b677af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9748d84d4ba323f73b04739eb9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2457482d75173d64fe88a78cf418df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5caeaf7bc07679c7d8a9d49cda22e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57936c04e4f22d935b39d0c9bee39d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3abdca1c89ee0d6b734cbf59c17f39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5dbe5b966325a393176ebcbdff176684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facc14abaabb50b751fc22178f8082685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d942251009a5872f031ac055d638686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b35bfe3721dadd0cde7b94d1d9a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d85bc972a9375d05035c85f1c93b93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448735883e44256a4fe1bf6d662964a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9980b882330410f241d97b6298bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9abc8500396752f84372cecd9f2280691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70b779977faa7320564100972f08e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de46edc97035b5b64462c2bab53a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169274ad7f27019f017f7f5f9ff7a6ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaccd89417dcc5046b0bd098f9deaf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408c1a4357fc5ae485345cbce683e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00302e7790a9d3e1dc2d21c3d8a3f9ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3a6a3e32040a065ffa62802c90c90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7530e90467b25f8defde82326d841699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a820abc524fa36e6078ec05c24150700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982dab883795e93538e11928a3a5a66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f9b6b2409c85a17b51a5371d78e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb899936e7c8b13515b5cf92965b5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc16fdb027710352e1c583f816dee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a91a73ca9506528b208ffec43e3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38596bccda6121a0bda86955781aab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc18569c3d74424c6fe5ed06d6bd27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b134efd787494eecd5d101cdf8f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde45b148024c6091c1c370b90fbc40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0152e9321f9940d03a42b6b621fc08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe7340b7a0954bc4ef7b43cd48e4bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8902800b4caed657b91c5b03945755712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9758ca839e33110d3b05575c5c92b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9353d2810876d48b86ac5f0cc3016714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a63aff27842b6270030bc111dddbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738152ce42a922873e43a755a65ecb8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b748fa1b4a47b1f3bb05365b1c19f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef113f33181d3852e2158e3e4bcfb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb79d3a53c02832e1c85e8f875476719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964ef4afc6f630c30224f396421c5a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd48e5de093f6ab2a503d9d45a7928721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8183b704a0d0980b4ec2eec543cd305722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ab56a6a71d9ea70661dae1923be38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f79f8fcf244f9a227e951aadada1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff36eb42346b24d12ecde805afe89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f64fd49c7ea81509d9d3dcf34c974726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c317d8c05d2dea3d3814152e2b326727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ece3b4a4f5516ef6ab50cced6c65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c6f1ebab93a7fa247826cf125170b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b99799e8e14243f8320d08016c3d5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca271a7ab29ae24355ebc945d9c9449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719c11ae1a4c1804cb07fd69d8ec7ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6a241724ad28ad02a48c9509c68c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395d5df65786641429a5dc55d687b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0af9a3f99f1ce593dff19815e95ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beb02b31ec543e1a13047d682e322d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7042caaf14dff5111cf2a795b35e08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d2b09f7b6cc9abac61765f06d180738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c91e03548385de423e661a5a13d40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa937871f7b598069e2bc35dae42830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fda32a3d9c44d10b7eb0f637fa16de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb7201de00a81e2f8848aeca23839742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d9b243db78449203df587c4113696743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724a5d3bbfa91980168f76818357309744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38300b6467596edafe9a373d85296b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bf9e9ea1f5d433b5d4200681ce6ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f078599a7c199dd5a05fdc55ca1055747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d976ab9d7a8b8e1633b61fc24468b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74a00013ce02e7d7d4b3365e5eb83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc600d250b03c7c63c7535f1e66964750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d00be8ba093c20282baecf20ba97b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef233203c8510e6b264e8bda16b11a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4115156d53d3b9bac9fd5e539c189d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6450f74595b6939fb78ce4c4672467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3057446e6e0f37fc51a1f21858d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d442cfab2791e888c88ec085b1764756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ded9926c990d734715e98dafa447757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3557d7701d1874090679bcbe37f11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d008267e1835c8304279610ee51b04759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>