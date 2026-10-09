--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48f841693f05c2916dab20a27e3d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b5980d5fa3c5f520dff9fc68a485b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a671f32e29e710ffd6a4d526fad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826199142f5ff25361439f53b2341014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157c3c50547359f4bfcea3ec7ebc3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10627751b7c227aa735f42907be35b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f203ed94d01badfedf5991420f10b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba932f18a34c08658765bb18aebfc2068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78b7345edf1f77fddf05a54e52bd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e01b13e59b88c9b44789033cef5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645c7149987a3ee38bf033f4490a8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabe04f7c77ddb61e36640d13f434312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4ea616d8c4816bee4f7ca1b5b19c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fce1734e2ffc65ab6b9ae6f3fceed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6629685e47d1168d59ae76e7a0c8b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683071f5e43143035a8913135e1c2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b34b99581dad916616044f73f11d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb547654d4e9c5b13d8976ac363c47a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe034b4579d5d6b5ccbcd339ff3cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ed50b6ec3e434204c435b2d00c6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222188c11ebf41cca178d3de95ecac8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e80b2f441fec4d2b1cdbcb7a2bc8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f766f0a5c6675023a7e7f9d1f026ea323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661ad3229bd6defcacf05ee5a6b2fea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbf89c30ddb60ffe9c07caac2c18225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf33a05e9c248fc9845ee9d0835b2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabe2a3b7a5977091d336274537c5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b53602a155594da4ee95a5e5805f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cceb1514340077d49f3a9072389ef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec73ffb4002835e376d1a26dc943030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017ff25cb0de53ae259f038d70306131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1dd889afb267c24f7e889c0ffdee032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae0f4bb4822bf06ee640e2bd693de933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5623381fd0775615f97464f0a1b2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b0ae2aa29be0af41c508f406dfe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc64186a086f6d3c2cf4ca0c598b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a09b130a1bbce04b561051491d3bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c83818283c84808652d6fcac38c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9328159f50958e6094217426a7a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea0bd9450e9f39ad99738d537d3ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d1d99c6b4b469e2b2174eba9f84941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3fd9e81efda7e81a48a8b962b523f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed15d4fc629fb88267697e42028a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8964b28ab3a35a5f9373be39c663844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f707b40a4cf4de99b2fb6c996e988845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e411c0137e006df56cc7ccabc3f1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c910d8a91e8233c02824164c981d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247223cabf3ea731b2edfd56b8497c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19074aa9d7d5c2418f45998caf56149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a5f995e8c749865995169f405c49050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d9fadc114e4e0fb7e15ec97db57351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cff39ebcbe0b823593f6ab21a954652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1df9c886702d4cb06d7f006b0427e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dbd09e275909fef270a416fd33e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2e7903495326a4157add1873f83155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563dbc583988d47110edf27bd72acf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36469ba52772891dbeefd14fd7449957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7fb7b93316c4ec65e51ad7d7e1f4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb547cb709a8014c4c69ac78dc8bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45f48584de5cc36942c64f6bfd44360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0ac2da017939f03ca90df0eeff86761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49d511cc7407fda74497c5601d33362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf843142d1fe4d82670b49683679c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa18d6baed102c676a31f46d8f47d4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed086890e992030d299663aa3af4df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c5b63fa23dde74eb162e70e07aa2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454c11c9b84b611b3abe94012a0708067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffee8aae6e588e26dfed9c399742a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091d84c316870d0a9bb1a2d83fe9a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526783348624654f32402f9d795770e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086aaffc81f6ee71433407269c5ed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091cd366b84747ea3e309d0ffdb398372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d58f109cea1820f582975af3457773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08cbb791112e618360494f2deab5d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5763872fec97073c03a4137bf1ee075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1ff77e3334d4ad42ee4aab3aebc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6261f3dfa4d4b89771b2e620244dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d889b8a5b359222c8f6ea07dfc4ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5311480480ecae0e526b58e693f1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d91a32f539fb6ee33afae779db2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e946e323959434813839aab2c9be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45367fb18be9c4bb1b790d627dff8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b19b17f40c9ff3a9114bda84dc4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cff882577e1cb3ee129436e49829a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81c443e28d52289d8bd3c2db1505e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952148299a40634b328268f76a516ef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd663ed9cfc2a9fa7ccfc5a5017aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7872eba8a40ed4513cab88318ed888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5847939b6422649301ede0107324b6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d6af92d6bf4273f7fa9b7d3599f2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b736f3d3af1b2e53cf427e177279f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e27d0b159fcb481f4a2ad30a88e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1075801f7142b2d35b10126932e2bc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22586ba41c14240b797c7f852ddcd6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1549c1f5833eab7010b949655fc0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc1d193b5c6cc58c415f8c9fb000796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c23e6d936f6298621e5883bde1ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192213e2c2c9b5b234882506bc8175a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f01a58c8ee92edc8c7d3fd70bf0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d15d17f49a638a128f056d448673fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e532e81813b7fc5338431176860d27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acefb53237f97b13e3824c6db1380ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455d2db64c4f66bb1fff3cbc868c9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955dc78fe35c82b8f7eccb6d2aef1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e59301fe9330b0a31e8181cd9592f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82484a2aeaef65ea75d5f66986bc7df9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0193ab3a22317acf29643ae265ec3da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d089e7a22c32ade474d350fb4e88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e495f1d103a573c49c857cfc6f23e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c64021cc1f13448d88cb3d459eed2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3816fe722a852ffdcd796a084a6c0ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4cac3776c027a34b61777636dbbde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0736e59d969290504db13eea6a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a4543201afd0d84dc0bfff51897d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902828c8e69f0806df2fe3d8df727cdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10db813dd766d0b2f007fa6eb6d1d73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e1228a565b06748941bf62f04ede117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c906e462205f86473f86b242419ecb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15206680f79437642e838b34faa241a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17daf085faf1f3f8e3cf107cd22ef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8c6b0e80478679d6cd59023aceac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfd7ab9e8d9c2bdc283032c1b49929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4bea69f8b13ee5148589e6ac212c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641eb962cec4f6727559c4aafcc896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc11c34a98387b4b96fae3c2918b16d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552030ecc18adb50f2eb7a126715e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ecc0aff3575591ddd59aa39a0ab8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d9e82a1f3d578ffa7ebafbe12c1f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139b16cf23bba7466fca8994bb7bd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4de70c6e3bf53571e4ced2b614fb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a341c21c5c1f2741eb1d5eb3d4d371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994916be16a4541867acbde6d385108d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a55e6b4ab9fc8c7ede9a1b822524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9590b93de91c192e6b91202fa7a17d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1396beb5505609f9f5848dd01ce2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9cbe1347d1823ac2d774eaad6639136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ee82275066668baf7acd830b0f4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d81ea1eafd45982125a25bf1f7f1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706d22916db8a87bb027ac209bf1bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e953d98b23a58eb0cfd9bd204961140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c28e7d6a92b1ddb5c5009d97af77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e577758b926dc82b8e8460e305a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d456c66c652ba3f612fe0c2320f1729143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359e5fd41325ffa0804c62956cd4d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c275cfce283d89a24f8b98632f1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af060f29044baac414cdc6140058c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525538053e3c76f3fe9cb605ee13dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53872cc33a17db2a390e679f83af6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b495c40b02410482216e9933bd41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d75af5cef6589395a1eed0457e7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68733652ce2e86a5e12ea636a458b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf6c8fcea83db365462c3b16a0262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2affc6992502932d7b5b259fd4608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c10d2626b2c8bde819600d1ffabba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e57011c94479fef808a5b2a6190d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e579492f899c70fcc8a967a728ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fab33a3b009726103d12a5baa87c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e35aa66850f430898236f7c8ef66f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc58ea8e4a9dba02f20c2acd14cbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4745d20f6f306ab3222b4baf2e52f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b289416a4248d1acbb296cdc64c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ffb78997b6b14883b91dd685465f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc6a0c1ce1cf38f4e88d20dd1454c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9a4bf04f4a644115005528ff7d42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a7934a80422310b69d4240807d053165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670dd4bab417a42dd0517196c81d10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46742e0c2b76f8c409db6b3837ca45ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1eec6155367d236e98bc8615ba634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87257f2bf52000c6d963b8b95c3d3591169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe664be29123e8807854dc3ebd05047170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f444de2755199e821de19ec64ec774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54a623c25b59843cb81dd6deebbe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d78cb1aed2bcb588bb6f683f30e6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406fed641e47781ce4c06af3794411174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd71b4c3e8dd4552c7e61b054aaf53e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6470930597db67c416b94f6f03b816b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf39ba7222d2ef7f4e3f5eeb79e57d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25b6c717249441f5d9fd6e7a52089178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec678292f7a985ed5f665a4fed6cede179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54382f08c48bd848e518e40ba7861430180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a021d3eacec541dcec9e3d6707321181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5cfc8cb075acc7db200a5b697203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0ee6cef28f145b767d1bbf05cc1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d23dc5ae12729955304f57cde744e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa561225b7d7f575250b946d332e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dfcf637e33e819b8de7ce794060a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b53927b78e95b4b364b550bde0eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774967b46e13fb417ae72ec14f152d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f7ffab55931b3e216f4139b9dbea7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c14756b2f3c75823b434080ffde9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593001995cd24b1719aa7772e4d8f91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941988f5cd26542a55bc3a55d0cc8c4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280b3e890bc9d696e525a3cb9d14bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab1d0c5d1a5a65444507b44f5195eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5962a423547ca4109ca81350f0b2ba5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebcf82bee74f6e2bc55f38d65a0938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9281ec1b15693c321feb436657c8d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4648771ac0f01f760e30ac8d5f926198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a31b2f507c03fbfa652e306226162199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81f81b7af96b258d006826a78dd1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10834b099c69ebc66d3e71ab60a6e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99725b2d8856339ad40ce591b0c0e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827d64f65f1a289c93e6f5f4e30da6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43311807fe27215e9c7972645f085b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508497bd5a36eb1f80449f82ff03d4db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8cbbc63dc825b113818e0232a7b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee43f1269258e9626d677dfc22dbde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb37730869eac5cce470dcdf66cf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946ccd4fc2bb03c068b07816e3258e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303d3498c316c3c37e2a51c8fa306e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2789a3011f04e330a1cee7ed6a05e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c301ac75ac2bace5133f247497e14f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe5b4c6927d194b46f1f87425ff31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1278715ca256c3a2b06ed828cdb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c1e4c2a12b2b6ac6b5c084aa3994215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f1c0e0617926278b88b588381a747216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74280b7fc51ef5086129c2e212ed48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7d947d9f80c248e144bde2d5d8359218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf78b9817f750f30a4291aa212c98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c207c6f3038806ddf6de1adb0b9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8b8b8f578e983219ce1824e0bcd6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c2b092ecd80d4fc0afe249c22988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1556993877060770ea4a3ba188ecb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a078277ff6a673896850ff47462ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f4879a16131cc7282c19b47177ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65cd4d536e84d65e0bc0147bb694b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0a9023435e5be6e2a0d698c7f402227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71fd9f4ee03a196c98fea86f5bb640228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30e8a8c935768caf00ddc12199b40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5c1ca41a6e4ab92765ddfd8c592a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b4c08ac410287e9dbae162136d76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a635d67ac11c4c63d404d4f1aa77be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413afff90649752da4285ba70b1851233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f3f21a2e4baabb9c28e04c9057842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160777b5b617ba258e46563fe972867235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efc861c3ae0d33412dddd535ecb6bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd698570a5818dbdc57a0e2e2d9aed0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb2933104728567a5d066af0dda0b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ca2be02f31fc66ec5dc92cf9e016239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77ad1dac426ed390af7ee915b3cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d53fd2af0a8624bb98af0f82985e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d9e2c4db1493cb7df08657402385242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09504ed4ef059ad80984edc4de6d83c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149212aa663f692218365220360772b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc710a7637fcd139f1fe810581c2b54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e35bbb90f4ff7b8a74e716cc19666e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7fdf41efacbe6c6925de33f80c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49422a66884a4ff9ea4a99508be9b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7baa14e298618be78186cc7745cbbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853957560eb1fb2153d37c641f7a41d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2fdb5dffc6c3ac9dbd2cdd9e7938251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8bbe573041cf61214703d70cd4f3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b669dbb7baad5731fae9c2d8366471253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8933a3f356eeca9104264c50e20297f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade77fdbb3ed6b590d43b1e4d17980d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5c9ec0168a6bda38f956f93e4179256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081f31a75bc0b04970eb6a00cfba69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392905e27adcb6059f47e821cba2fd3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547557155f0452f2c9e502bca0b0960259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036c4beabdf326067da45719a831b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb1689cd0dff59d279f94d7346af3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6794c9e0eee6013a46f8c8c02f0b13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d8052f2fbb1c8f55ec406025744c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62764c597a6beb4a66c12e894ae4d5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f217c1cd64b8a8bbbf6a4c752eda3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e756fec4e2823b7d45372847b79eeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f604acb9c1ff1a4c98b71f658c8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f37803cd85a195faddcea31c6d686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1d863c36f196db67e90f7d4ab5085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcad3ca80760be147a72296c3965c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0cb86a98fcd19b36306dc36fc7d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b41139b7054667362c34285c8c4c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c47f09494d7f50e84562ac9126f03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b35689efad8866b1dcea92f5d55bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631c2fc05822874f27f0c0c968ab96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3431c8d638e8853e891d1b2b8ebac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357367341d5a03fae9167fb3ebe8f076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b39f54937801f7cae1449b911e0b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e71e5965ed927f09e275edb7d0b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831347a45393d86ddb42dd9fb40e9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6a7185d4e4d68c25b5e2f5c1a454281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976f9886f1a4818faf8a0861a3b6c89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c98cbd8b8abea3b9fc33a3693417d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728480ea6aff696f5008a0ff6586903b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a632db1adcdbcdd8f1a082c997e65a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b236d19272ac48208111239fd04e9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afad9868c6f74a703454d81890e343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097f757b709c444365671a3090eb91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82055e85f11e4fbb618564dfdc22ff2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b9f656576db70b7adb26dd5ed90e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a88f64d671550ce8a9bbd39ef80c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ad38727ef55bdaff49ef9ca3a06f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1647aa615ecafab93c0f77e69f913f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974cb83d4544b06773850d93c5bfc7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6e53f0466b106d18803511aeadba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f59d2e0783c6b068d0f405bc58573296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980fa01eab03aa78647858ebc9b62df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b78e56abc1928d912438ef38761b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf9e353f17af80c11975158475d73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf9a8a982eb8c23d0be909f4148da1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a883b966ae50a975c7c37bf2f3793301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e90727cc81f82f4e22673185a76a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f96d06901857b19478a75e1a1e6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fe4e22dec968274c9be891ef24bd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bb70b41c68d8c2ed946b5526be0f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6531abb240c8fe5963d568faef3863306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d5e342c93fac46c713442b06cb93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2c970062f741d6ef9216bd879682308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c5a6f5eab7551e1e52c0658dd0da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd6da96772a2372fb65dde77972f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1d0ac669540cdcd99314e0d1490a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6da48b0a46a481cce0d5ef7409663312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068b8dd5606d6de1ac6a0bb94314e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a28cee27c6f1f58e28632e3693ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea824c0c57014c2d056d6bb96c82fab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31ef2abec8bc7a351b4e8efb07e2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b71f226bb26c0e29d0a7d13e8b7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ba37b07e0ed59d4a77cbb5971cc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042677ef6d7b97fa2266b197deeae66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d882b31b8d28f5d3efeeb2571118e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4503da4422e79fa27c78a69aa3b52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181abc540a7ec157c404eb29874e6a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9bfb47d20b7ab10e889e3748c338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8089106ca529af999a7733da5ddd08b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ca2ac131e6ba8539367a08f7e8af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ebaf5cb242b096a70750b76dc54bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653762cab742fae67b93e8d4b18df61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa79d5398e35267ab7b814a85b2ca6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd350238c3ce8209ef8fbdb2e2d54eb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53984a72f59e2c7f1c712d257dd0e5a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a9e7d85b418f73aed9b224e629d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a7e0d3e3ee132c968dd352fd4e36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6dfb13ef02a739c63db82344a1b56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae0b331b0279dcb5eadebb21b630b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fabfcbb3d6076ebcea924eed5302b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d2c0fa9ff01ecd09b422d61c7c04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f0e9d7b3f7a28b3ee0532e7f2670c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652d2159be2d1b0f7a66b5f4b1bd666338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8043795133d1ebf95d506cbc8c3ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f624084caefd8bf00fc4fe8be0d31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08c56e4500cfe2c433c86dafb7e8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01e9a3a1bc765dadcc34aa492d9a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a81f57ded2314ad453eac09685618343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2deb1b4fb5134942d441f8730318a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ff3ded1bc0014c8f72d43fa8dc7b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21107dde4246d12f430510f9c7737149346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599807448d73899a8d88bdc814a7383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720db31115e5129f6fcec142b80450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c72fef1c95cbef67d5f242f03db8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fac7e2f554dedadd3a55df7274d31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b6b1459234b87e7d6376c2fd1c97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7221b2a0aa0c6d5e437fc7c39b0b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecd5ebb7f49769041af87061788f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a616dc1012e132fcfba9b84641b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36816cde0910b3ae6f521c9c135bbd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d27191627ab3e56361c99be755d4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537388a965f0a26b855a7588ed02d14d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8df4ba2c691da7be0eb52e0d3936b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4ff7b7bfb40754d8520b38722f95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd73ed5c0c865a4404c265e962e29a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e65c11d5703eeeee8990d5c94a6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be07444d864a5b628d5f6f44e0f54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688f8f8bff98565929f5c1752a85e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1448688474a31cf93db10db4faa12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd34310801fb76e9549241f7727f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047420013b7d61d4f58b880a9fdd58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d8a49f9d6ff8a63ac465516e8aacc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cad8d85312cf0641fa54f8add6cac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72422647446fad990a6e0c1cab3d65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6b8f73de355fbe7c01c509c7b8559370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fc40839c5d6c0caf0ef699b746f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3359c294398a81df351bd52e227131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009daf147ae62ecd70ff434c39902d7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1898e6a993ecd273a14605e8583ebf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1208efbf97ff5d5f62a8b0f6bb4a15e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b30bb8ea87cac8ac5362fa697d91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b8d74289c42a7d98de63cddf5c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a0b5b2b768c54cd52fe84d7f54ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a76471223280160ea2da91e8a7523379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fbd714d289e5c7add105b902748e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689155a87a59d2be3ef46e95cffecbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e7eb725da83465ac37cc6da5b9f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c612dae22d9c0624c256df7667ca0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da5a9d47a301f6277e0144c8c06d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df0251a85079d2ac0e2991a0568172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4279a055ee8380437e0295c791ecb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c5d4a248af0bc2c375f40500f60d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071325e040b0877fb387321986271cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58efb9a561e99948f6c484ebe7559f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043ce632a80ee1277e09c7d88534987390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6402f045c99e8ee24e3ed6405aeac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a182e855fbf973ede15ac09369e18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15019c662c9a106f2b71300295d5385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922092a06ffaeed0dded022697a2d97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40365782fc8e6f86bd2ad7058d112eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f1d2e73452e7fc5485c12dbc81a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b87569c60d74ae6163630cac6ddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef61726d2fcbf0ae7f8e5989fbdec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef0ea80a5671ebca2e9e3f4ad99f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900a06666f7670d944dee82ddfd3ade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956127ff77bbd54a4b58f04eebad332f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3efde1cba23bc2d638b58526e854a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d9886254f32884fb09e7d1878397403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981c5df4e154bebd2db51461091a751404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c00a16d3c61e1e0efec70156abbbd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87477fef93c3764c688c568be096e07d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913243442cc3b1420f26a3e3734e8e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb6b708cb05beb3d934a429801ee88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c338221220f0a79498bc315eef0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd46209c0f77b62f72181ea20b2981410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e0cc6aff0fd3d93b1817aa0f0087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3aef5bbe467bc7450376045e9844412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf8f8095bfc5b133226e37ec97bc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282d37d23fccc2bdace5ad96271447414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba1a2383c723318b2cec999ccbd80e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5f7c1286e2b5a992882ddbced084416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedcd0b880a7bb031cece4fad074166417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12181d87562124154fbc0de50ef9ee8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38987e0d047a11a2c4410b33eb10951419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd83b85e3f707c37dd566fba89a04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402399c0da15b582693827e91e60407421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed16471409fd2520f336fe9e0fd168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626083dacc27011322b9ad2810a57e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd66356ba0130c85288495392be43e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af0cfcdf05b9ddc44c3caade9a789425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eef6335b887a66cdae7ece899a381426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce79c81987848aa94d05fcc76b35023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaaa61c52f32ddcc843f86d6147c04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7450ec64535a413921ad30137d36863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550dc36112e8f8b19e0cd1b09285f1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348993bc5b148af7e21d3c26d36759f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4911ce4d12082e0ed6e9da386506432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012a31e5a2d64e1cf2d5bf16c1bb37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24322f4854fcdee54da6a781dc76125434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fc1da895a4e25066bab8e600dec10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277519944fac8255e783ca5b8fe908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20756549aca1319f7bc16d4adc7cd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9080961bfca231fecf847e967540cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d370caf61a4c3a6dc71feee81a83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023ad7e6b06385ae4924aace7b49b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd2285b7f65103ee9da474713b8ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae14a240dbe4b4da9b70c41d6a49534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431ccb3d50f9db3cd7e4efceb2b7ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35caa0db30c2d84c5c19ebfcfd7dba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f0663d45cec9ca2a0ad68ca66d5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b154c75ad3d6a813a155c6e68fe7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79d49ee4cc8e319d64d607707969b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c63f4820d1306e346c38fc3b739d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f30e0d47bd5a3ac2a0716ce01ddcb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5a3dccfa1b9628e74bf6518229079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6798e1d08c451691af9a16137233504451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a6af28f9e172b678bc7668565035452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352800d372f1c03518d6f3a607fb2066453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8f3f8e976ff257f99311133a15a90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97cd8b106ad6b93769df10e2ba5a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c892f098284af53d594cafed3a35d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e28d2ed1e38f441a0de9fbd2aa0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c13b1c41bdab6f0543a59cc40f80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b7bc9eb5d34d6bc9b6dbc63791dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63361d63a7f46081fe39623ea82945460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3774958826810a415c865114b608a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d5330823732c4af2faf92f27d6dbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac70b7c6798ea2f26390366675c527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020cf080dd5cc3e75df6db74f3a777464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274d15cc1783fd0ea9837c8e17c2d7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b4794c7da7202d25469b72f5fe375466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d6acaebe66433e9586b03e6b59d16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a5383d1bd2a8ccf3ffef0b83d8303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53478e0fab839b9d46cb8584ee6d55fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b4ad216435869a2b25206cbd3407d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd902b2c64ac24947cc67feee80b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f2b8abbdfabb35518578bf6d0aea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcadd68dd8e438498733dbaa3c6d18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6caec84ad4eb69a0bf3684226dd46e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b526029b6792084a60c104095c9b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31444a6f4497b0504a357e2afcfb8002476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446b157667af3518cf3d4c36e39433477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045375f7345f82131bcddba70649f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766236d8e6e114f0348e42bea328cf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72dbcdf345ccd29d94b5b7e0aee650480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c4707a47bff718ecd25c61618ca19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5f34ab53096a088d09243e60e267f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36b8e45019b07a371698ec3b5e7247483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c9b84c02696b8beab8de13a9c04b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cdcc602ba4524d669837547e5f8ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652864edccb80dcb413fd8d0ff39aee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62606f94268b7025a20728684509c90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e567dd3c5bd577bb647e67993692488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d6f43e1be63e737ac59e5c445486b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714079309915fb66c29b6f9e0f40680490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c02a54d74ce28061976f89d38c3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504d3b09c50ac8ed2394e5142ef34a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f6a8a854c86625d4c1d88bf66fcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272985b00b3331e6af3bbeef3a1f91b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2db50a1f18e595b1cf9dc35633617c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d8f29d4c090d40eef4e8ce667f5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683573534ade6b5b0dd2057c537a875497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d56ebbc632072c5268e0395ad633498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f44dd4c27cd41ce7ac08f50abade42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4b9df66fc6130099f6810c77ebe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d62ff1609b54f59105139b6674930501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f029f4a63c31f506898d13ca9aa705502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671711ce99a6d92c2dec7802d561a2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4827aeea3863d1a4ca1dfb13711b1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a92974cc5b23c6c0b3e08d6fa7d80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e06b374463730d8a07231d9fc3a4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce9faf220f89d7f38091fdc7d202c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e63ee5197a0afd1e92e4b8fd4c9a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d55147e92fb889cdd641104b1b6ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828302593a8691a2c15b860bac0720d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8875fc70820f8ebb9103508628df7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48594aa51a220369462a47cbe6d4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5de0f81780a7085d6f4aa5387c87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169a613243d474e08d2bdcffce9b25f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731bafcbe1b226a04185d201c46af3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f38a92410c3151e90125db9dc22f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1652c354ae4e78f70a868399fb120517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c833c7b14817fe11a0778cb7239401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eeabd12fb902636be021510310221519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca25eff93dec6d163eab02ba0039c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e41484255dd2a7ce407b937fd3444521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8310649bd927b15b4f5feaebc49804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88210b121261fb8de818274254c4829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde5a7cfeddd77eeafd15e4df431a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98c9282de54136d78f8f5836acfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbefcc784332118ee568f765c0f914526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb2f059320ef1aed7a7aea52835e2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90cc50819816e748af451ab1dc05aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735a3f8a140fc1e1cea3b7be25b8fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbda16b4df98d909617e3c800d8fa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d377bf58ecb57ebeaf24a96b40b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93e6a8f7eb56b17d230f7fd5f4dc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1e666e317cec81e080bc14f60499533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221dd21bdd753c5853c816adb482d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14a02ac8e8033ede394c5f0a39745535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60c625e86cad6dfb8e87ee10d23d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c79e1eff3ab36e05c16cf78144bd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df1bd6e32868ec77a59ce20760f810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e994f8f34d1c6b660dbd46d3e4d6ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e3d20d5aba86fbe7e3ec4f8d33bac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792057e74ee39dc76bdf3ee06da347aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879291e93427da0dbcec9a0d12ec1cce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ad01a33f112d059d4a82d15fb0b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870485f3f7fd6995c84d956756b7529544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb6ad318c0d24a4ac0fa1f43d2a1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f184e5767b00c184b0fe60657d482546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9e2cf72eb5ae4115190f10590c80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ef57808876c57ca74e6c92ffe53c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005c33926c2605313eb4eee97c6db0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e59ba19d14b697c747c75df4c66d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973b546c2ea7d98b4f51f48c80c4439551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff8b2bbb033e0791342fe4b1aca870552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868fde4c6dc64aa5fab6b41499b0bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a55d522454317eca8da52bf08cb71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116163ae512d78dc99538f83ada892bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c1f045eab3de552c91700e1b9974556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332453718086ee42742842913d3d96a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfcbc980346c62093f317fd9e91cfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd50fc6f29a13ae951ff83ce9533c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f487b0945a8aa6f47eb1e187b2975e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d9bec1143deab2490944119f6f5e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50483831d9bb8ca37a57825f5a304562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570b3ed5eff9f5a9645fcb33f97c7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943840495468804a11bc5aab5c61fb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b3451d368a2d8bcc237bbd28da9e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56972702494df9ff189426420792c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640087d1be0b567943de81699ab036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117bae8b136db86a65031144ccf1d4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a4a377a27ecb6100d2dbdbe6837a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad86423d1acb307150b6d53dc8e57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0bfd36702cdb14d18b52b7f695c0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2884a851cc42a7f1ba623925d99981572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c07f0a191a76337e8ffe952f014a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e17a95efbe3d065ec65a5dd81576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea2d61176f674cc2ca722d7f37c573575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe956705fd67dc513a5ff54c984f9cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eaca83aa569a7be3ea9a5313361b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90dda8d446251868571d1bc755c74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f693ac272fcc6c4b4cb401c3bfc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632fe4bf673ed7845aa72b8d35c7927580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ddefd76af42936618f6ce93d4c60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e96a92604e453510a910704fc0e19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33ba6aab4a9c23b30ba5c7fd49799583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219a7b49fbd6d4603275f708e38d88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c101e6637df88cc6d9b4777e0f390585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d2f2dc16a44e9d92092c39b171888586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c95c4aabc498e7a1a3cbf3fbe4607587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46853888542a7a96b702d3c214b72dc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d7218a6869978b570dea86f04c8bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ace2db65761482c3620d0caf02866590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd4f7fd63e5532b34cd61cfa94a282591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7911eb955467e372d0bf97d8d4b1c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337040d1e4a4dd0673223e92c185af2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5f7d62ebea219667c1cacdef9cf9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591defadfc95067551f511c4c334d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782e65c9af243e90f6be76b8025b4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6d5ed4ff985040c6882e951d4ff6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1c536968044e6a473deb5d04d1d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e129a842102b379fa413b16b666ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b642210c3616adfbbf2cd3a3efec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad9f2ebd3fb8420e839073b8cd18b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3b5c8a291e69e21a1a81cff952cdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e57d08cde5ac5f36f4e17512b5e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd7e6d3e03f021cb05a8687694204604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc7dd361d44aa28e9ca47b038f0589605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ce0af494d66b9f1f02855538a4bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eab8e09b0742114ab715c9dd319aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b88428547da1d50096c2e1ed287dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9c913e00bc6c66d87f6ef96db8257609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd132e0e5c95af499323fda45a896ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a11f1644815cd559c476427f038f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c612aed8899ff8bc9d340dc030a0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911522aa86493c6c19fce9b744461d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6fb29708040915582fb476f2b0de0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1d5b7f3755f84e643f037c4cde9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09352c11e7982c9a7067b4fb057df9ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1e38072e47d06929086bb21af87b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c950c8360f6e89a82afd749a6d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d48399cf2cb796f7ff6f4392b07cfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad11e9e333ab5241500cb4dadcedc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76cd0ad76f7fba9eb3d1b951f19439621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20d1d51311d25da0758c529da04b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82fe7842dc911c7efed499cbcb2277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915928b925d339bcdeceef5239bff5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533065073fc63ea6e5fe0eb77a1095625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3632dc5a7f697ceed8e4504bb243626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09afb8d166faab7fe547435c3e1e73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c9669d81a79e145f2d3691564a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca822578e1009b1f124fac0c01565a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5473084937eac8d08413a811206f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a917903dc23252500258ee7a1763135631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c6ccd8752ab8eee5b1b4c5bad7a2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba43389032ae9d238f7d0437264ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613b53daed3e1723303b09dbc325fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ef33d9a8f92813d7ba6c2d5347ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce75c20187589156328b3971af41f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79939f38678d5772af8ead1f3042696637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd8c3c0e5c669c40192a3c99165307638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ca0be94bd3d77f3855a86679b5ea0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9d49f23fd0525f5a300da6cfdee7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7fb3b74e25f041bec4cea614a786641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3a7aab5c8c54c8547a92738d17f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a28eb3c9dce149582727cce4adea4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c421cf1a5b4a37a8f0d5ee44669e423644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a064e7aa9f3546ec6c60a211ac43127645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb5ee0d2d2ea26b955d94d77c13c87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520cf4c03af03bd32de7e9ebd1af19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f846b5b76cc421846735f0a2c6f0a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf128b00405daadde86c7cf16fc3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ad69845d7b3aef269f820c4cca9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7424783b67b13e336270ce529556651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8ee32a30bf07a5bd8ddef9d1f1e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032c04b867046efd1f17cba84dcefa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a13de290d4c8262a4f4d04b8fa4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd51635bdf2af14e6a21314778becb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f45f6b2d04af037e0bbcb17c7052656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf808a8ca5bee2ab1036ea99f0de0b4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb865e56cc0bc8cc0d64d8834462b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28999bc02bee059aab857db246e3c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1998a2b11c5efe6418266b1fec08e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e1c3bf678f3d403e09661ab465283661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809eb7455a3ac2a33127a7e1bc0c6f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d72b19e5a56e6b390ee4492334e9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6838a252fdef687157f7f98159f99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32101876abbdb7e10e196e267a63f5d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58f3a3bc7c1f0fedcfa6c3a5f4099666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10defbc3bcd734d5ccaca0336c838c32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e780612165d25501687db869b97300e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c53f89c7b9e2e2653d65cca24499a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68cdf0627f0edd016f9d2c8a1e657670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c67bebc01a2dbb343c2b3e4c46c82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ced35146b18d0fe4cf4013a7bc71d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c89f9fe414efa01e539cc2707affe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c95150c2bd1bcb09f4aa8702e461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd7ad4321c94732317a47a8e820be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb41b6e9eb498c0996078ac93189a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005234c86806a1473c2065b6e1d0027677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f08186766c25edeb52ceda709e1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1d0e682c3042d98a0a63cd47609d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5d224313d65a6e0e5f62798f58dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1bab1062077ef28b7995f8c6b044681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad424149fd9ac03bdef14ba4a15cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53e87a017013205efe1bb3f5180c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f8dfb928716e4e31536dbd27c06d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656081b068c32594dc7bedf8957d01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0346c669bcbb25bcbb549ee2340257686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e4366fa4a09cb0e61501044d9dd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e56f4594b0e94472d81c0cbdd60a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33ff624115e86e10bd22ea471841e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b949ab302d82c1a7b0c2c1f095372d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b02d21870afd5965444d4da7f077691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c2d3da7264f852bc643b8513d93a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d240d732dd4fbdc07aa062dc0530693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f8a415914e75b78c74104ba71437a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97842bded954c3ce92568bf6928686c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0fbe5f3b7f48b963835ccaf0452d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e680a3377d91502c2113582681dceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cd6bc3616d7c4beb8323bdcf74981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c4b37c79db4515afe34b7489655e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5e81cef600a2f99aff62fe559916700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc1b62c8d152e0bc947a19d1c4c80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48dd784ca41a671ba128209284902702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e94615165c6ba7fdb18e6933394e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ba2306b1c08ea74896bdb90fd2f55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa181e0c6e8d9795772ffca5ce9a11c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b93a5eb6399c015d159782ec12cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e34ac891fc0428d46a5ca5bf0173707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d304a715cb7d887fa8778297dd470708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd1b4378a1be3c09f307847d0c0d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00acada0763a5895438ec705a2bc30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8ebdbf44004db838f57353a5b89d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ce8f7c25112bd89a976af6d471c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668da0652a9b8115301256bce50fbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32bc39a322443732aae2b91bcea09c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99916606327ac732842302fac3b60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a5dc1a956af2e6246a11d1632b9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c084ddac3bc6306b3f41555e75d9d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f76f0f4698d1e7b57a8a5068d205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a912ea7d6567c0d4934a5971dd14e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89459ee100612401c16c5698df0823a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c5c6a83fb5f1b5210ad3e7104110721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0437f40130421792cddc474ab92939722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e62422f7b710c7ef8b726c80f88d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2c53e55dc2e8681dcaa6babac9e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3fc8cc62fd4d45af0e47d3c60576725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318fdf2c0a19ea7f05a26d388481f8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba5ef1791afebe7326734aa10239b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125d52105e6bf37bbd407009f893ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2689c70b415d968bec0937976d06c2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5a1789a34f9ba64458268ea09fd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2c6eb0de23b6e229986ff81c7763731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac2ae6c81fbfd461906d28419f2fb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc429449932dcb46d906e01972868e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22714576d404b12bb0f6a32c35bc90b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c29009c89da9e0ccb7280fa7bc88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4912d37a78ab16e6d3f027d815b739736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200799d03debb1290b5b32131a96aac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8dc30e64656a74d80cb7556d9e84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10861c14621bb15689e1ce169adb0e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c925a621c78d018c7b3270efd0ea520740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1f7b06b104f434590e611aae6964741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5c024e7a673c7432d94ec2ce8bfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf781868353a1465337e2894a5b527743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb514290d1648729f9155bf489773f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7ae42fb45b57a10fc94a722f8703745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de6c09a0919d516c2f2e16f368e92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e9ea75f28f5866e7bd9c540cf2f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4e9c5f15f1a777cfe86d72fb55f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cae6a003a661c938d97586f86dab5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056615d08786e37a0e5b8a5a49494d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607e4fd44f3f10626e628d61ee0c24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d45f74bc72bdf253c637ec7e7f9a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6225916e335db77bde519000696ece753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafca0948af7ec96001145dba1b054754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729784b38ad63fadaa337fea77274ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f43e6763868676c64a08ad74ce446756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840692e73985a55e6648bd6e5593f02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5e912a73f9e2eff8470d5c8d1c65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd0466d30e3868f3b5661f231c51b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592b685a64329301add6e5d64e0d611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627baf3598f7226cb47c7d688f0930f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd15730d1019b4ec17b61fdf0d0823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d47b5763ad2247e4d2514e0738f124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba7da07fc87dfcd0d9fc60eaa242a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef76fb701f050eb421007f5a62c1006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d1c56aaadbf662d2be3ef31643d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42ad9420aa7ad00558491224b43658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56de0200202f61c1a30f2f2cb710e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bfef65b82ffa501c94d70eb7a64c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac46e99a829d7342d68adf149590b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d5ae9e1001d3c2735e4ca3652b1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88e40bc0de0e9d4787bd43cfb9dfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313e29b4bf1a837ea9a70d964e6e9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e408b64e1952cc5bbf3f4541f002ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb7c6f930e541e7d10b8cfe20faaef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e91ec52965ca831a97020e0d3ccd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb191f093833008d3efde082f5e4eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75fdc7357d0f7c8fddc4fe89060aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413a598e4afffe03dd6d776d2b758020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5145cd1874f2176bcef50b614adc7c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81241008113e0b8024de126b4dcf69222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18a9927d39915e53fec66bcf5e70423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099953baa5066408e5ca47cbee6989124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe7317d1e3d52e15004790082edd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235399b2b1033d92290a7cbbb9372a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f9b3d1f3dbb71cb9bcd0e304cc92627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97704e9d8b581bf994d5e0a25c049b7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002a6b5db1d12add7d4c1f1ff54ea429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc8ff57fe10b15b88a1d6742bde4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea8a40cc504942c98ea6ed3b758a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96830879245bf6700045737ca1931de632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10556d719c168423984375527ce5204733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d337a4e690bfb376cdf2ba58bebf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff95bfb9ab6653d2a6291e2b2de53635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5472c072847efa16235fb5b8681036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808175384f77f72745c4f66b828f00037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9c88323a4c4170ebdc59afed1a93c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd91d7991314214d3ed245773532f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346a6cf999b4f1668dc4ed78a42be4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b35e7a722e4414eb8471ef6033b5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf6c2d003bcd606a5ba03cffb9dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba166718618fe712ec4cb72db609a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f325f5526d60ef2b18d2fb093a97e9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd34155add7240e17a3ded787cb2a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c0881bd24f0592ae51216bc7ee7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c6a260ed152e02a39af331f413e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931813473063b7b72692a2f7a1ed0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f54325befd61784777be0adfb997a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c787c76428365062aeca0b9b5352050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4301fe7f54ff46ef586c370a44bce5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c69d0210e2ec5321116531e3bee6f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9575bedc51c0a6064f76686dc4ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561f36994a88674b4ec823dae186d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8d2508f5988b6746c110e558fb5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0d8167e059bbb3a8b9338561090256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2870506aa1f89b706a63fa876633657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa62810198bd1d3df7f71be475795c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62281facf98b2d7ffa0ddcf39ac3270059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ed7f918521b8e06054ba27d2af9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff47809fceed073d64cb0cff71379361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1e75a6d626dcddeae394b936a2c4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c593a93cc244ab56543491a956a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0407ecbcb8271420630232bac75e4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450281b6ada41679dd1df8550a1b7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf825d6e43876260f927c4c2934f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605370734526f0df14816d388472ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a628f618deaa47ff2f8db5509fc9e6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262256d1934f9fbfc570f90f0ff089ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db242a6757eff7b6c5b2c54bd9201170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba55cacf15b4d5d3071639ea1c7ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d83f226db9891803f48343b52ab1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67c11f1a8897c48124324b97360a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf05294b690dc759f0624afdbadad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508bfc057a82de760af28135d20a0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cbcfe52cd778d3b0baf59dd3b7dba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159caad2f717b43788d81d9e2a86aacd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8c235d13b7fd0bbbb93b6f753da078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637ee50047fc93195b9140f0231c3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ae32e0a16e317ea1997e9ee1badca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e044ff848e8dc089c8d1186fe2e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064a77f4718c03e23286543b6474a0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4b23e7dffc7f31fd4df8d884e19983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4d1def1049554202ed81ffb0f81484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473088f7c2dd830e19a79cb31f7d9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59e359c20c1ca3fd1896ac709437486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bed645709454a764e52925e58d4f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad62cf384c543abaa7e82b570e92f9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b786383833cede4dbf43e2362583d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb967d3791f8d12fce7b8cfc17bf72a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776c38f896bdc1250b1b0a7d54ae5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759da6ca9e26a8566957ae6af1117092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acec7e72463641af3e0f2fa27a6fd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c1bb7ce225019e580b8f4c7fd47f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf51bbea61b69a2d39d8997665db6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b52b734235b7b02daff292b04278396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848639ce957317d7fbc8daf30755ab7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4fdd8a805ab9107847ec5e54634898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9547dd36beb0ea5c27ee8346f64e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21822c1a0e53825d5e1b54d937b352a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99962615887139e819edaca3ae6322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838d0f4b2ba76dd04e0b9112835d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f69d81d07ac6701797ea6ceb4eabce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a015e20f8aced4e601281c869ac2060104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446623407aba0d87a963a37e506ba27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0539597adb0a871abde0c01abe7c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cf0a08d1d8771a340533cd1426bbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132f2d84742a3cd2d267484606bb89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c1e760098d07ac9d5f0a424890fb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab47b9aeb3afb32d58368e4953c474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc074a09331e7c0bedc6f5a5facc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d8130c03a458b67ff3998565e85a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839674d218f74d0f8c77c189e6d6f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f987cc239e0589bd1b2c0b17fc8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a007c9b76037b446f08e86668fcfd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1a928a4b8666307d889d092fefa00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef975aca5fec38975d41c9aa35310117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8262359b82208c13180abf42bf565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3ec9a7b1a5093fcc67d7dab42c69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c81a1e1daad5adcd36534885daa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f595857a6a5bae48bbe947ec42de2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31efb21799b441727bce19381138ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f7311b78f25ba694caf4a30a3af2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebb3b3fb7fdf5d0ce6a6a4eea76e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c326032b5e0cbfa345f80e71ddad3ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3465ab35d3216f4835deb1d54b50bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdbacf0a0f625da3d9ec4cc39417e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da8f1ca32dbece21918e4ad7366fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafac7697dd7571c29936518e4c2e49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622edd0588007cd12f3bb32d3bb6286130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20c0bfb007a68d44c8ce7cbad3041131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9232936beb31fa17d31fff537ce2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9f692d04c55d36c0152329bb95cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c24ab3504c54344219f94039064d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144740713f66df4c0faaf997f12fd7dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45f1280c5e5915992de05f7b4ceed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b97ba43c77fa7ee3ab426b79e55a83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df94a087186c323e1d144aa8e0e4dcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e1edb2dc1ea9f72a1d3a74960ae66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0ca6610d1b4c6c19204cddde667e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014c356fb672e50b2be99cfba13f8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2337a400d001133c5cf514e7231ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9046884cfc28ff63159e21738058f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d0b1dfe7aab9ff14dd2aa490245d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e279dfb73b79c0e3cf2bf69b315b22c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd32fbd141885308c73218f8d0716146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f8d3f71496d1aa551c7e97ac9f74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486126d3e7aac5445669cd6a8d91692148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a281a74c9ca9b3fc3c996ca3df2fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e17e9125abc5397a0667034e8bd275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364524b053284de6765aa14a6abf3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958e5d051163706aeb42423b3314ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9c92bcd29d88d6398163f63277ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120fce6ca6c610756ac3923fdee15e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698a1cd14a79aaea0dd22df78f7a4bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde3cc5f5a37d7a7b76d12acbf94bb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649183e3daf0a343318793efae702b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d598281f234b0e4202a36be428d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76412e3c3eda479c2fc9f189cee2a8b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e800f8e2f29991e928682ca98f91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ce5f6b89ced0057dd3c5b1b19a96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0a60ee2a3377fdac1149a76b9447162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619a8a740ad16b7fc1564baa9c8694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409f999d71a68e07d39339f689a49b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d22cb7199be51b18464326a839d72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865aa2269f2b2c2c0f2fb99ddbdbc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764161a38c94e7f10a2068a48842abe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c093a9a81a9e636696efefb245fa1f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94a19033d84dbc7d08057e66205e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d414ef5551e40b60378952844323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d897514811261fb77b5505c3ad86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b37c64fb1888fde407586a6c707f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434c1e8a4095e3ba01a66b2867a768d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c6d6b9aa8ef765b7c0fd63c5e2458174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131ea72acd270278abec2e5d0270c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d5af80b8db379c4e81bcd50a785a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d92487e993731a60747f29077deb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b5ff052d59c4e439052a0fbc66ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861721251a80220a40aa861805b403c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b4b391237024fc45c81719a2aedf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad917d0023aa435ca5d5b347b7514be6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fcae0e9235f462a250b710d7081c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992563851a725c7f8ec69a3381fde3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a25abd05bb96431a9692cdefaef8ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe03d2d503bc7b89bdf758e0b22cd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e9eb11af2c98d26f608cb8c873fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba0bf79d9da129592b1743b1eefc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69c4e8b1dc413f779e9aab1cc1e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2302aabc2f663e916e30e548bdd6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a672ac3bc0c87b1ec941265ed95c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3638ece9f6bb190fab7ac35a0d9d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b16556ba9232cd8ba90c7d182cf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc62c2f146639d1d6f0de58475950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5ad50a189a4ec8df9bb6d68b84ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba1c8e69b3c7537af80a0bda30c46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282a6013fa4d9f9ad6053bd250dbc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb20da379d2796785337bd92f2ccfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f71c446fefdf02aec6d5c364dab2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf12cdd3c418c33c4f272e94448e9a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed85ed13119388faea1d812c4dce0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d93d70a7a9d08412ac362987f566201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423d7036fd14affeb9eb18eb98fb89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ace499d3a55008eaa86d0e58ac12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ee45aac1c6054afbd43b40e742dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ab4552f443f076b607b3c3122694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038664fb0e7dba0b66c7beb870ba80b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25594d03b560955321d5a73924bbaf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1eb2483422160e5bf2855cb051cef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d09ab67a65a4ee00af7a1b5d0f37f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05442a814a5fdc2ce193797beffc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee52778fe16e2252e3f5e2b60acc53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04456eaaf742c1fbef4d7309d675881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162b8aee023454fa1680c85d02e05e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54cabf34ba39eca997c2abafd50491214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f4a95c5d639874532c3ae475b6f55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc4c130122bf8e62a088a991f68730216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f964175d15b4fd18eb79e41bae57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d5cf3f41d3a4aa1b2cdbcb51d6c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41368498755f53d41911d6baf739733d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e67c18a82680882a4d512d4fd14e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe95cb8d8542ea9e58a3aeb282d7e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545f078ae0f3c8d24fb313b98ff3b00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36fd9f9ecefea545e4285929c7da8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fca1d4e5007ebab218b250a23aa37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bc261a1752e029d675bd84d102ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f9de2619be06dfecb3d161b03fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da3de5bb894b3d6fd46214bf1bec66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df91f160f05cbfe0c899d341f96c52a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee036b2b3bb3f89df14e5cbff1d4b524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893644e0b32ddd50f4fb110db4e42ca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3dfbbbc0ec6db1a6634bcccc283a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e698b6e1b2768263db9e3c0191cbf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2544918f4a266774e84da06a82a250e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88330db13f2ca834363f757131def519234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4321b5642c1c095afcecf9e6e8939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b340b79373790eca33f623d1f46fdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513688cdf3ff5925b5dfe8686f4477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d67b6d9257927b58d4384a4285013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b595ec39ae57afb07f23a21c1b0aed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd14d57213adedb0d83cdeee36b3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4ecaa1e3eb202e6ef8b12b26942e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a0d0f93496001d7956340cd011570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbdfba6e5205ef36c1e608ec14bcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d22093cce6ac7f0c1c1fbb7bf55b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8aaf9e58c81b8f6e152ec31e6e07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca33bd322d5c4a006648223947c43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1f3f8c0913fade87e03aa9c1749a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0cb3125d9866db4e49709f705d1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20778c00d0dfc83058f30cdfcd5533249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e00e3689ee64ba2c396eec916634250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a242db0dcb8aecc1a7a9cc2f54859251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134cbe86ded53effa87afe3863550e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13768b610fbb1b11cf681cc811747f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f82ccdd6eac0826b02c8834e15b63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7844520849192ce4d55b5f08829e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8021c0da37397fd4b7357ceaf0ed8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb20999adff4cdf19795f8b30a06490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c48a54da51fc8f5473bab1413ed76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0fe4af81afffe7b9b2fbe17d8eda6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f0e4b660daae159c02b5b2956c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd02f9fde9a455e58506cea1e59b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00a38e38eff0587bc2fad510c3a11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c84d180cbe1ba3b147bc9c0b10e29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa5f761a66c639b75d2dce024fcf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6afffc21e0f458b563a0ee73ec70ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed2aa32de5ea46a8a64e1130859bc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a3d4406aa563c953e3be8b020314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108fa94c3ea81b4c765810b23fca0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72145a20afeb358241400d07a93e19d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c870dd8954bdb19d17d9d49344ced4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade0ddbdefca423437ba333608d1f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc06ca5eae5d477ab80a3a6b039263272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73961da173b775e2a0f88ce0b1bd92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7934924fb085571e176f10735d23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800daec1888fdb3e47bc9b687f4ee757275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972d8424deca6ddaac09bbe03f39e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4a3a2b3ccf4de398e95217847e4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f7590fa994ad7faada966bf7b912278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c4547135ba519ca23e2d37daf866279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462987acab64d93b727fa3b1d40daf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178461c6c7f118fe877e20a4a79b56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473bbfca91086791cd4f36748734bf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c913bf95314440c832236c41af077a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aac733a6e4e754d43df7bd170a84e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755deb7c6eb739f7518957d62b279815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b59c90fb60faee2117ceff06145e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567ae041780d7d6ad17ac742d3921d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce90c9ecaaedfee8d61ab88b21ac92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df1ce4c9f95c66f3021f1fcf63163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c15f54231432717ef08af0d270a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26242437b754decc0cae430005c336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2141e5e2d734b50bdf87dacfd6d6a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c1a9f502fde9cff65edba7931f848293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c31fc2591730e8aaa65e0e76b74b83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab323c2ced7f42a2b8c8cd06f1e1f41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd058d1cc8a36cd7def5b9ecb81d53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46525bc32255b65e37fa2fc23cc6c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706d95e5ed060217bdcf4ab57547af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726626f9b6734d94d7fe5b1d33c9875299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9981e35882d882297d2b9a28cc7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd35f52a3ad9d58a653e7f09e7f731301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52a7c3aed9ea986b785910d68ba7fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49cde7d9b8624465862b78c2dee89c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40ace8c6bc4b2e4238a8df30cdd41a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a08b68dadc4b758e455ff7d496755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c566765850bcc723a141eb7dc4f9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b061b30d2a22c2aab9e8befd4a3fdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a802759f88350f3ab07d0edfc434308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab014ea7b5ccef7604828b606dc258d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bd71db4877d426e34b9e32b0c0be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e4c60436b94c52a25e12ee0d43a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e9c17083c68665463a516ba24b3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07510d96a90378805d3d2f4d56fe70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f042c3a410d75eff571ce57e318b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86775b7b78a386bd3b7c02e525af5e84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031bc398d3531711ea3ebb2fa699da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6362cbdc0f2b1e3a2c7617d49773317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d2539819c6bec6ec907f02bd2eb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f48c2a7e23ba276153f218c766c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a9084c1179c8531478764dc8d626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a89ddfe489b4f863fe06edbfeed6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3879b2ffed10f788f64ac126bcd9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06e557e9e855f9401afa6a156746a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b0dbd08b6621d4fb3066189876ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c272ec6aed7e9ac6a121c86c9c7d4c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31762bbfa3cf937a2b7b1d67f3a6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a006ed55f2d4f1ff125802e138f45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea0d33837e3fe61e742f8a0beaf3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307710ba3553f79c9fe6303d8351c47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e672c08dd3603447b108ce484a90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a297933b40484ec40003553714814d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f94f44a3ab6b8137feccc47bdc2e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd70245527a5ca02d26791109ab86fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862a52c00e2f3c597f6f4db261f18f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2cb7bc7cabf215081a1a7d92d296f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5b93585e5d2685f5b37b13536b30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066de8ff6ab97dd1ec1ffac9d634ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf1fd277b9d6fdbcb6e3cda5f8f3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bf56a4e8110a91471cd15ca4b9842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e3c4df515561b705b9548002cdd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f013aa3ea577e3cfe800e4e0f4fb5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9002c1e39d9dac0161c979728fbb2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da8f00744d27b04c986301c101df72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee8b3f6bddf4b5f39b78a6411b9d38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e922f9a05782802e6b8a8a98683a47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364a38c75835e4b68caf8fc9cc9167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eefc7b4eb5bbaaff0424b5101920d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8022a3e53d3017148a6226c52f3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf839aaa8b7b95b3a0ae12e2437d61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9923fb076877785f67181fab9b358a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771556599b9c7c54fa8468528c13bf42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fcb640217dec52900b0375e5cc9b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80c9b1790045300d6d2fda8d312bdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92651f9509e65f7e0f9b0fa32187e48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5c5177d59ddd5c4e1b2c224ebaf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ad7f480b20c443839263a96b42b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb45e00fc526597a5c90fc863cf87a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f20b2dbc8ecc59aeeba541016027d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569312795ebee230e3df8b4d0a6cf6b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd034aeda9987c45195d3f8496ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30c4eb09d9449097284812dbbde46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b064f3d0b2e1a5139d51c2b197b683362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7598af52df6e3240e1514eae6051363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd8ac71fda93930e287479fbacd8cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1252288c0afa397debed49a6e4523a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57930cb01c7acfb2f400db404bb9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b86eadcfd75a3b6abea88e4918836367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d03c6e8fd248e0db301fc7f6d8af88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a133198629eda9c697bec6aac5b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf157267e445f99ff19c2e8ea9fd4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7d556e98194be9de85d2da2c97986371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36d2de24fb063418ad3fa80ec633e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6fbfc203209ff615bfa98dc61676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73603d0827a8489cd633c60c62da0201374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec1d5ad7383396003ee8c2432a34e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbcfddc064c6bd668c0d50918b7446376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566431ea73385e9bb56e9b5f106dfb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee40244d72654ac32ce06f76f3c4d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0ad30e36c7634f94ace7f37fb82a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe65b005bbfd9e2fba40cdea8dc2b4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771767d10d74e166253ee791d4c6566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328f409bca5722b0ab627ea62f4abe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579dae48610cb9e0bffede658c7ae5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668569033a9497f2da94beb56495409384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ebdc148b825deb38124360e5e787385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41742823bac229f922e847549de20873386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10350bb34ff7998bd46a901edd97bafb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9be7273cdfd3e1ca29086cc8006efa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab9305d3b9eb0df6ed20a775f9db9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fdd0f00bb965d45bac59be8237f25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fafe3ab7265854177f0ff984119cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304b33b2ba63af344c378c05dda0ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eef47d13b6daf3d4803f5c0ad0b05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a7a6736f59a4045d0053a2e577bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5616b087ae8f336a028e30ae45ee0fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195d2c595eb88b3aacb40774b0a3070396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c25e249cf1e53df7ab884297ef0bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae1d63dbc17e48ce36ead8c5d52f45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca58974d1874467e5b5b262a87304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078f69cc3234f219670d0cfcef10ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbabfa6838d11ad888d1588a372921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14f17bd6d4ea52eb56e9102b8214b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf15d9b8464a0edb2a57919c4e660b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3c4f263b2b89c430b4aee592fd8af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8304f1d9d598aadfce0fcdc1cd1f1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02daabe28ec6ebaa0059196ae3c253406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4fa6cc5e64daaa32192404913a7e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ed39dc519f5723e113b3c8849c37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf27a3aaa396080d8dac4b94c32a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d8797682befc136c7c724bcd9a86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35efbc24a26b1ce6875999a35aaca6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3198d1025429f3a97f8bf98b0d01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528ebe8ae1914f76196f1885115564a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef18af87a462ec943258472ab3857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee32e17f495fb5fdca7dfe5a2ba95d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497be4a88c7da8d3991957a8e653cf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fed2c39e179cefdcef188fb5f8497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ea1ca49d82bd4ee3c6a9fb49777d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71b6a4941736e14536d7abca8be42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be1ec35ac20de3e2e8a4d51876a07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee1bc267116583f5f004412fc8c3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0deb00f65578469f371e8b7af7cc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd6bb6f72ee1ee7bc0b4ac6e6be73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553015cfcefb71c0b81fa35de72ec9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14076a90ddd20a6b66c6d7c7391159b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae780aa5f705201300bcd0224dd9faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633f9e6007ce26ac3164d99aa84e3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff950fbb7b9d86d65816990114c5b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b340c778a2c16aea51e911ea877d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa991cbc55a39994d4c03eae700dff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea88cc9fcb2c57739afcb31d21cb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4924cbdd9a46bd407452d2f163d938432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf137762e4aa59bfc84cc8b1c884567433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f9f81ff3616296e70ac22bde00df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39106e9f9523c4f6bfa6c8a4f34618cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decccdc3aebae2fcf99b65a042c30efa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78567ba321fe424d7fcc50e8246e1c1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b37fc19134cd7542c1d9995e4990c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02c2c7771706db7351c404e6177eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b18cbf0eb137d0e9e932375da43b01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc3fadedeb26b303d6cb68eb3493fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3fb5ebe3847f43babe5539510afb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556e5b67e28abf209e4517d7491050443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdca5cfade0f8f3430cd94ab26297a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff78c273c91fa2b5b865d0b03f28fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464af5ea5a440ae71ef15e9868a488446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b968411a245560c859b65309e69a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859f5881019da89a7d002c8c4510d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84396e7287a230c41dab92a02b9d44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5effd994e03b13ded5068525bdfcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48ba3aed547d5be250bced66e9c9cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb620cc79f5bcea872712ea40807c24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aad3cac15c6046e893fb994aa2a9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05408f77e4fb11d0846c3a108aa14e50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1ff7f6711c46139cef751d5d1dc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c01944a7736f4975e299c40c621b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ef365934b61f338cee0de7611d10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf6a6865886d3f5ac6e1e1572b2a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f528ae5458f77acea3dc9e124467f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fff35703821a3f9490cf1b404ec3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c5b876f78ac735524ce396d95543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05daedbfa48c008a0f41694fbb157e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144313352bd7614fdf4400d9f4aa561463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d7dcbda078c439624aad8c8dfeac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae1a59804cf551596848ac1186ce1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63aa19f7243c89301bbbb63e07fe20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd98e3205de95af418287c79d6181467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429efab3e7594aa663d6363edcb142ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03f13d2018e0bc779313c0ecffd4d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bffd9e9fb58f5614bb5d7c1af56841470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651efebfff2a8e9e66167edec49b622471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578607ba8b51eb0176c7e2eb5bf41e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f9f14a224bdfd4ac8432bc39d22e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5cc283a06d0b3a1a81a338bf9c356474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d26ffe080e83125cb84fe5cddb63e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f105575ce316a037c05f2b04c5f46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f0e63505ed3b93f7ab67f2549c850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017290e0674f0e07896f940c113dac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5626b8a37a561a1ff1c9e59b263e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2872d531bacb7bfe7593ede76c912480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd4a2ab1405f4016ad54c02db17f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce36e211cd0188cdc0a64393e0e1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651fc1c7a8b02b6d7d13a81db6bc7df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734c4facd7f083cf92f8698ef17d9bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2c316660206cf9d11a1877c99a3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34472b30103723a885ba4ceea4a611486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbe7ad49a251e4b849931b13f642de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329478de88c8790fe0f01b46d9c3b159488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dff4a6e7a593e1cacf83f4db24b423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bbd98dbc6db3082e0d453eff24d6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c596645800a011736df2c9d6b1f70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95658bc13b4508f8b958fe777647da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec85e758ff99b0cd56703a37e3169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797427c1afa50c074e73e9fa9115b85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2522ae0e3d03ee037c7714aff593495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d1af9e6f943d0ff922549bd3ebad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e3a8f505a06d4135d4f431e93b67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c6a2fecb9582a5d854276d5950fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424546a53652a4cea0800dd3a6f5e61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521b86ff198be8c672a4d9ab045491500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8137a349c37dfd9c1949807927dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe2a6a7ca19f06b00dbed7b4c9a0ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ce4f667bd73dcfd68ac48fd58814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c41e1a31123cf49e0bc2e1703629504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb474316ec1d54607d6be00e41627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676aa99bbe3eb31a24cfc0ab26caad3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa2c916a35b4f4a871a1429690682507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907860f3517b882cf5c0b6a8671c7c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06c4258ed860c362558d701f5b130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585c9633c8718965e5254c257c3394510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605956ce3ab9f727fd932db4e06593ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0ef500015c522ba4f91e29898feb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658148b6075266869b85151d8c86bcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf53fa15887addc7fdd6f2e00779d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0519aac70a8f0c96cdbfc828073077515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191ecbfccdaa451f3b5e258fb840c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c9c603f913476cbac435cf94ffd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd27f3bd517e2ad97c02a787220ffb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed00b20d7459e08bf31efd868a1e03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4119c3d174b3ea9f8c90becda6935c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e033d69032cc972c420742f697c78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539a87c90d8480ba9c9db8d98fb32a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87efa19bb7333995efbbd75f9ebf6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147d316263b2367ba9fadbbb020af8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719492aa1312e9843802d8dc7058d3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af39c5102a2c0493f7adf72660738526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018fb5b390bd7e7a1d8dbf69fdbbc52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408ebba03fcee2ae0542e2488c4566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b23a4ba788cd3cffc1b29aecadbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516705789ab1e8f7af4b379c9622635530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350f943665385b93af1e1e0e7a0a74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d77da36d60ee216dfa074b6a66bda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b740cfd06c7981cbffa2ff766fa94e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e32e0eb01ee31f4c6bdea0eacaa7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1de99c25f5cc920f0e685ddd17fae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f013f8f7f864e6a9b5c14d8ef296fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913f52c017844c5fa8efd79dac46cde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8c80561f4c2bb4175e87dc34cc69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf90661d1a95b6484410819c9f98b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11680b0ce99407ac1389e331d3eab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f8b9fcf9c9295db18bbfbeb683bca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716596612676fe1a3add4b19a4183587542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916ba4102b334f0377b9254495898c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2f99fc14b84945b415c9b230bb02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b91b45e609ef64579b126c6f6811d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78bf77f82aa5b63d10af956ee32a68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b594b939c8a31b03a794470cdfa7a9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb384a96e156b65eb8c1cbe7c9f106548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f1a8025d320a075ae781090980be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c313c6c3f1cf30b3ffa16149bdebe2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afb6c5236d7ea3b7e1e15236b312c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eefc7c671324d9427296cc8871b886552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d582900d2d367e5dacd9f9b5bd3c33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c0074cbb9d2b4914a42c49d34027d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a348e8666fecdb0a4e22dea96c41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2600e0c238e02d9e37691192c598a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c1c3eda247615f88fa11f74298db9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac66dd2c9b28e4c342c3e78737ea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323af47c91454357fb4804db527037559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bfaed72544f77fd867998585d221c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea60e0b1b834499370862f47f72f02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb9b7368fee84c759408d549d9f4f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c645628c16416596b97c0a080d285563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62830ff6336f0f36ab0b20298fd8990564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ef61276c5c26ad0779e687997a68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06761e2d74f04316bed1e97e71c99add566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817f2b189c479a04230a61855189c8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15111697dcd121688fa915bafc6eb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d51ab8303ef7d4016027267f158b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d393a4e75a906c0b12397881034a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2f8a10470e66f9b12a523a1071245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e5f04a56c561d3bb4513aef8925fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846101b85ce62962797c7c153f66a9a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06466afa973553864234df2289e910574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29bc08a1606058178f389ad687ec2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf4adb00380e891a5a66ff24800e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a14e5c8386e7ecce1a2ed1577c99c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075b04299829f4eae502875aaaa5dd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474986d0de40dc8314f5433493d2b9f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac7a2c4114df3cfe9b05a436c03d15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5695416bdf9813399e84221ba8aa2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24b9bce94bd2c607f3b28ab0ade86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1eb976014428a7bd4628db27ef8dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b6274c681f1bf2779b54386c64c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077960fbe783df347d329f960eb01b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51863f456318b91e09470269e3b48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644c40ea5b57e6ea46ab65c974c9b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bfd195c6a07797d0d755ea5488611588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a22326ce5a6b0c50b9954a899488c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c668ffbd40eb9f277fddecd027235d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d1eb8dbb182fb72708d416f6fef2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17293a09b03be7a56ab6d0c10e1208a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe9a601938b72dc08ae0ad53464be1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6e098e63a15bfa0959c636f125c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff297e04309e2f8f5c24370678362f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1cab58013b93908d1d5ffefcf672596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a40ded257246269063f02f0c58ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8edcd59d52175abb5f9528863a05a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2f1224f1f9a047a13ece2eb50191599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb55a364a27eb72d83d4e552d910bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0a98c3a17507ece5953313daa57c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780569855e705bb4f303fd388cfafd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63507ad7c088a2d1760f8e8f2678bd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bfcdbfb9bc2570136c2d29ed91a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a254d43d3ed75149b543a5ef88d4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2133c852a31bc9c8e0955340c8499b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ea299b3c9779de78a76506c4d5b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe902a7a9bea81202725a943d9af31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634dbb2330d2dee587296705cf91cf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf49a2502f4f7326f9364caba263f1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52915c8344a4e7ecdb5a461b5b42324611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54364a29ba16b9042727dbca5358c5a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976234c656d1b0d3428c2729f30cdff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a7d728ed414fea4678cc9fe66d5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4918b17320121a6ad377c5956a9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7ff959d20a1315193f696ae7692b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adde6820e2881b596bc972a8dbd68e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979226df6234389b6f90ed43b9f02da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35ac3ed6b1977621c91a235c450d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151690742119a37fe3bfe6ef113a0e5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cada4031d28880a82cb3d9e55d0df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca5834785116bbf4f30dba99e123e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273bdc885c4a624aab09fb4ec72f6f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee5dad950f95a5bb763e56ccd558e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4da8911564b65da7336c1bd07a35f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5beaa536c1d4036a39eb8a5b3bd38d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918372dd689299e77aaa04b7e520b3c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211b51b482f6b658666a5ab4ff5dcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64609fddba4613a7609611881567367629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04e0a71cfc9fe0f20b766ea61316b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a0490484fcb2feaf4e009fcf757a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9e42a46b52239afd94f13de8b922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cba3a2bda54bab8391947677168c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7175da8dfbfc4887bdd3bb877ce0e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec521f314ae8aaa881f8c88a7e0188635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17614283b876629b53fc58b86b4da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100503f090d9cedd20005907aff05285637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5871b08f9bce04eaae5e8b67dbac910638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819960c5d91b5374580ef15daf1f963639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f5bdc4e2694cb9228fd4753c983b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292b3ddba6b092796af496df1b0988641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e357d7e20cd1ce3bbda22c2473eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866afda550c035c604af44096ec0e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da7961d125a0e64365e682b623d12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51727b85f7e852ba1ca0a1edaee8e1bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec00bca1a303ac9f6184c78ec55c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694e31aad712599cb3b8d10341958e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55941da8c1c3564972e7a24cfe3e1896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab1107d904b0e7c92cdd3d6086900649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c3c697e4cbd342845d5709cc6093650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955a53504a28f4f1b23f0c8fc5729c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d16ca10faef87c15621b3730c821c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953badb5c654dec5f02dded44faf59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520616710279ba37cbce4053ea291ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe742a19a68c125b74337810b954a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a537d1684c6abbb9b0ad83636e2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b18ffc901db311dfa1acdca97e7e66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82d75cc97154edfad982f053f4cec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f24ad0f9c38034b47654478eb0fac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e7a00ebbf87f9ff972cf40808f8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1be9fb3b220c711f031a3b9acda92b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfce61f39911a261fa7aac397bf408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4e895de23273c0156c5ad8f2ea55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135180bdeccc8c3bcf63a8b0167419664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1dc41c261c778bc8032be9a2a267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf9b3c289995cede0f62ca7892c28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed85abff65a46a0c8ba9e144a024ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9feb1817a65364644d1373c00a922668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a847ddac4178f4d472ebda847778db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca02346099e40bf57d0a1626dba1f01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcdf773c4b2db4a916f5898989592e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075326d946f1a7049d1391aec67c03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9b9139e2fa7d646e16848d42d27e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eaa1cdb842173b028ae22096c98cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061428bac84e8430756ec95f595bc86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eace81145ed453fed096f96c93508676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fedbd1ff9783c6b059c1356cc30d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f86691de5c374653d04c61ca556d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788fe845db99dccbf30ea71ae7850f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298ee5457d1af268677c193aef03e08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e7053afa31d9693a7ce2dd851c00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6f7de6890dd31b31bcdfb1b2456c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b471e4dbbcde81a5a7a0ae9984f0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b421b06f9d836b7b65e720e9e0fea9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd632cf0d6ac4e13530ca74dcef23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20759064b26ab0cc1e842264c0bbb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac5ae639a3ec5b44434982abe56945687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda9a774c6fc22f47211342abed474688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120be9cf549a6188e96bee723eb7e5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0074995a1e5b7d451b182b1788709b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e4313d30340801ea1f3e7645ee01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75f8b8f652bd229ddd8234256e5b20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251c4d69880df74ec131730c37b680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c79a2bcfc3a9ebaba4b323a1d260694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce73ea72069f71928422780afe0c90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82d7c6387033485356a26d13b3073696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e853065f230d015a9c956c887a84d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c56955df79de6afb1f9db82b65ad46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2030822d191c09536ae5cfa6c2a074699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f80907cfc17deb7751b9151883aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038319208a1805ca215928adbe6add7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12347150b67bd2cae247f2aeb6e8d8f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed83c5164a428479936db3a336b627703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1258822f68898acd0541ae21052147c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6226563131d8f637d8342a2d1b76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c72ddebb3b0ee183b6fa913b1fc4cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c331918bf7847a182c2bf6df1f53d2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24453488242e44333733b616c90a12e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b3b1da94d8f741939fa98c01a5f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8e9c271d76ac44bf7a33aa365001e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5880efe33edf6667191d20692be5257711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3e5c31f44fba9087fa89a3bf38f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667a71402a8e978546d9c25a65334c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c78e521b054f3e6ca1266adbcb91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004ccb498cbad6b25874db56c69eda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32ec357a0d5e5ace9537c5b501fd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a5fddf0c5abed81cf6d9d7fb7746717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c172c4dab82c3d7b7fcaac93fbd1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7890837ab6c75008739bff7d435c959719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b3c9b55ea04984a9d6490306cdb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da8b1a1356d59104c7158926e5f2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e458158fb694728360a15001b77798b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a715f56d322984d4be3b56f75e435e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0cf364c104e7f995233cfd32d5500724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6f075a618f1e69a71f49c423466bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1064016c20da610e2157a4c334a8ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0773efe824e450316652650d872a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6999271504bb791256ce6bbad021a42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f85fed2261020fa82ec652aa1408729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf4af0e5dd4fa71e5f8e4d6081068730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb863f93e4bf009bab4696d5d934c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28a916185adcd0583051b054f78ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9b8ebf708e0d302931945599f5c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983055c6f16675ce2e26d4d4bd196e42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656334bdb0f3daf603757307a580c84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0af4a384abb6669a9010567cc94c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428585f8ce5569915c2cdd517c89f10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da658f14f95c9ef221e1aec3f3d72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94cd9a2351babf9ca40e050fdd9bc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcadb6364ab282139743e787ac968f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456434429178fcd5bddcaa5484d034c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fddc440bc5a9f6c61060e97fa81d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e9b047a738e6183ba8254312a0dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c222220e76f563e073f63b0ed3aa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d1c5fdc59167172532aa79564714745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59065c87c36fce5b57f4547430380c0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726016b83606cf25221bb192e577435747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3908aede7ecd5cf28d79e9c88977e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5477081c1dbd6e6257c7444d61cd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cab6338cbc293079de2e174dec26e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902c62debca751e98cc2af466674fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591d6bbbf7b5c56fc27699f581052e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf821eff5446c2183e73220e8188608753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb50e574d73886ad3144c02f4c22d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330308d56679d363fd1e2c318c86023755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638090cf68cb68d4ebc8aa785669631756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec606083dd3278ff29db5b6a0be61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04803fd08cd98c16f4bbefb6012fb069758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff556817056dae17bfcb98fd11adf1c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>