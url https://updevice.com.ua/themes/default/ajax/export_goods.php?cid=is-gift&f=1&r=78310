--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e15aed1a728ff1d9e3290c035fb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d1a49a61929e4c622c724618f9e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c46edbab1d9f776867e8e0fa25323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15fa349f6eb47759102f6b6b65ef624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc8ce527f22baf9d5a1e7e48471675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6e7ca1b550eb0f3966edfe7bb63c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155969abcacebc4c443c900ecd7eac17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c383c17266a8c405088f526c4bc7cdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98cddf85ebfea344920d1ee8feeb529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed0d5c1510c9bb18c0452e6e797a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f0632eb198f216d7f114564584bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300257cf90fc29b9e3e2ad70087489712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e97d8ae65388d23d9bae67ba48cbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9cf702d3ccef18d06f3827cc73b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5662561a53ab582c203ee1381e80215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728fc286d122a9956f6b10003bb19116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e42625eaf3ccd8816c2b38331d95f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279adabae55eba946d8bfa32f6d8025f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127def8160abfd2ae934dcd07e9ae0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6fcc5485ad404a636b632be033fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd7ef24334a575293ea355709e62721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370d54859fe298313ce4fac9672c5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e727e8e7eed6bd76ed6eb420c64f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0155e9ec4aac69848333f18667f3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d24ef832163f8dde715174d714838c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46b1d7291b3954034236e5a4793c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634fa8da926310d2c43f33fa0590da827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c690e6740a51b046d21c3025757bd1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160c693d8a6bd16aed732ae4e8cd7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8267921de4d0062655b51440d471fa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df4723312a6fc1fbcef19ec5977db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f959ddde91163c5872444a83f05632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c635985e1aaf627f869f87a311cb7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2aa5827871f883786917f440e2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afaca7637a700aa4c517827ef6ff2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67080b05026e62667759492c37c3c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6cc5c39d9be11f6994e72a1402c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d279b30e7435d8f99957524c7e8cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a46807ec4d6c21a481a79d909c0a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fc21ef7c534ac8cb1c3ec6896cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef100efa79cb69da40d50ef26e297f6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60f7f751e2486b3c870e1750942df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d271f13a928c88aa98ef3a6873e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f19dc26148b753edf65851b57ac5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9e2837adb4d1d745e83f9dc29ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b059fd50311701b503600ec26efd0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbefa842d38c799514637c2eee8caf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48d2fa814145529441f7b49d314ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d645ae5593cfa7694a977d41526149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6d80b609c92a99b3c2d0548beba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339bf157c54cda32623aa1e03ceea6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128005570709fc17aa24d9532a3c425952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa80337d7ba0a9127c393f84b83e11c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1160a1ad7c38894531f4ebc59ce40954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4600a420096f42c5c3865fb66e478455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850aec243ef775eab741e28b6d548056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b3cc66ea3b6a84341a9812d068ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424d5aa34e1ace0a19e81fe7b89355b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf41b5b7b02ee0d2dee1e32865249159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069446374f202068506e381bc7ea79e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad57c52b7e5cfd8125e16515ba59d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeac5ff46309c867a98ce0722a1ab862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687d63c5bbfa1bf7324a998e0ec9cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7307ed00e1ca9a1c3e1dae0fe310c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48486f0c110974eadec85874afaab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46af0d08cc185e9f51549759868a9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb282c0c73175017b3265f9a372fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c0aac974bb77bbff4bf5b1ffdc58568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96cfb17ab977381eebc062df09063869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c77f8dd41e13ec5c4fbeff96446870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c4e2f3ccfb5861fa4db41e7b534df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a77420687c20996a92efaba66efbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124d893011c3c48b15417d2fd827fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda769a2107208463a7f2258da9f80674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48562c9dc56d69e44141aa9c9554c6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd563cb0e4b04a770334d6f267631e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d96bdf2fc2293f8564a3850e4dc5cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792c860abce48ae8ae854bfd58d2c8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c9e8e6de715e667174c30bd8248179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132bf0ccfa6be27fe3821f7782682f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c460e11912547482b6a3544a6cb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f0358a1990cd02d1a6259919269682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaeb42fd8bc45f4cd5cc023e9ddddf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a801249ceaa887e2d87bafd544bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e3a4fb168500cbb3cc582f8aa85385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf926fc9191f74d056ce488ee8247a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38f1ad3aa33654fff8ed1dbec35e7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f6086c880d04a650d68be18bfdd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a347a09781fdb3be96cb1bd2beae4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1973c76588addc72cae1c6410681c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acade742e3956b696663b622091fc7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3b06d9f3b2fcf68650b47c1ebd0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c730bc3053a7fa576cc7b90d5aaa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296aeb5cebf6878480e6b828476a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091e76737cf6d663d6b9f6054f2af695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f897d24e91dd7ff725db487fa7009d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0eca35728ccd9d5b810eba687b1b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1fd03b63658106b560f9e02b9407998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4ee21c5532e96ab38e67dbcfb31099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c35a1bb521ce8350b3f3225e1c426a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93789e8577d003e0e61fbffd06d96e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927353431ae4e409b0b48922529c7c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca652bf7b427f02e9eafebfa8fa3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693d8b967f8f8a18fa67ee82756769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23320ec01402a3a1123000992d0119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59169bd72a5d8c43f0d9c7a08d7d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee7163b9318a3eb6f1814528f223a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560651d4f47b7b1245ec453d3a00bac7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b606920783d293b005702542900a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc158f7c00a3e38e88b994db61ca44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5b9302fd6202b1432a9624819b5d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12791933c5583a685113793132bf58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed0cec19a6e34f0b10d231f8fa0465113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6265a1931192d4b573a1100b3ca1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507db3099111874e3bac60e3fc982ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480849467fea3e034de2d0ef6141827116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b3c898b1a887b315bc27d7a756c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344a8669ba155eb3d08224cae2cda2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf08fc5def1a38de785a4267449bc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9563f1c3b8571861130102d835690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac619b2042a9a3b706ed60ea3b88c58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eef8af44f04ab84d4821d7989db4d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebbd33f369e7729eb66d214cc6b794123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072bb39222d5e6bd6fb96589130bbca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6dc928ad5c9c35f597be5c0c4299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6387cc4aa122e87277643324996881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c61bf9677c869c1267730775e06d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b07099c622fbdd38d99fad2e7cf40c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a6d2c1e45ea925b5f6c3d4cb6c86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2bd04091f24af9ab8b8f7521325e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154247a78d4f76c51a748c8f06a89e55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190efe5b4ba6e90d43db51d6c669f22d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d244f5fe5423f4f5150be10add1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3f68856015e5895d85336d7a1574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf311bbc25fb7be4fed7739fb0ad2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a7cce946d1f4fec4f20be1797438136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1610f2a84fa182ca4e4addbdec4814137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d011046bec56773f06138cf86146e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f4924dec5b0d017710600aff3ac7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abf97b881b8a750fc4258e35229be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451190b3438264b3ed882335c1c47e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405230b114c40f79767c189ce440628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8c580eec5af950eb77b83b8c6494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b424e4f080528e11a70b66fb08a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471112bd7f790ddab95cca1e301ed687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe0c45d7b9bd58cf38f7c3715d928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc929e43c2d342ec7ae4f750bab658147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde57a73dbd991c6a622b661e6bef50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c679a895f4907fcda17861d14744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c500a2d392d177eb0e7e537bbbfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3eec6c78c008bcd1dd9093b7573d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad6cdeb09bc5086f84e7b6491b19de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29462ef34bb348c9f353289b0f3e14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcc64b4c777db4bde2cc15ac2e6f9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eb367869244024d99c33dcf96a80d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac74462f673faafa287057553c205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bbfbca727dedbdc8ecf8b3c6b6308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcc683eb09159be4858aa07f84e2bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3f1fc22aa10ccce5ee09e5c40c79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b1162d1e3e83972a49e3180925e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722d857837e5b1cd7653145a482437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2fa8ef9eb70646fe5c3b841f0fbe2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e3d3bd8f18638843203ab258de55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8000a3964fa3c631e9415f01fbbdf3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b17fd6962f9153857a5e993225c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45dfbafab731a1a095b42bffac8b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c722f8c2d32f897532635b5f9685f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a0c59ad6c73a70a0ace37148b1732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81032b4a6ca6d5d1ab33a7c4ae0aa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690088621f1e1378c4b2d0a187a8aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf9c3142d2f02f04db0770a3c95a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9381cfd617e871d1dcc8c0da85d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1210838c404f437a3141f1ac7f70b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642c98cc2799c58c8631a97a7561250174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d6288ac91a8512e32d3287eaac5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82491fc39cc41012df20704e0c58eef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be357b4113d45baa91dee3502357e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f970b740b79e168216eac129f12d8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f72485c9ae5640f99d7f16281336179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b980d8174d0f3ff095052f84a4af8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa934184aa806961899b69ca0a076d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6addb2b2b69d648f3dc56c6fc23e7b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43989eb441e77c09666ba909e659fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08243badc5e5949fe5ed6744bbe44751184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbeb05a51d1eae34b227a363802f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a0ae0443a252b19a75989a2ec0708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc64e499eebd3d8623162d6eb9a61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9ae16a9fec1af4d56ff904899fa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413725e1b6835453bb0a51272a3255189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9b7ca9456cff50b82d156acf33ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f861eb80ba88efdc146f30e810d2e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa981023154b52b90cc68d72cf4c5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90814490af0bc540cb4ea2bd53e789193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1c96156469eb5b305ec87007fb56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038d21bddec3bc55ad4c140c2f2579195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb5e9c45eb9c9bf72e2acc2d5010d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae5b785f70811cde02dbc9c49d38e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fb81ba330bfb039c04bc8a5eddbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43d65b5bda948484703cf8388c3ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3126bcfe4f2e0881fbf4ab9a7f12a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765abf4505bd7e9c328d73c027f8e6f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b2f19cb40d418c814ac30aeddf1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488da7dd06d7b037ed4fbe769b571f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7887ab634f7ba3cf91f0756e599ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0240349371af7fcb214684d17e21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bc3c66d70232d1d3b7f61b0f8d9aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff478f9323aab52087a7922d4836a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a1fc8d745c6856e6b2cdb3886ec4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770fd4fc12847e3704bf6ef3d284687209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c904b79f7351c85b8fa30965ec9613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fab8945535780ee84b50508b3fec5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8fc242ac8e15a0113bf499af62e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad121b5328838ba04e14e7fa9700fd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f5ed1ace9bea862db607766729e65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635a7a5043f08c86d6c51f87aa8ba0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ae65eed7597c4ccd4599155f43ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b68199037cbd11171473584664b01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29071121e7d2fbfe795b904830a0b77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55bccf2ef4c560e8237bb5d13df9ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf49eac0a03e0214536ff61856241220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07279802945eccc2b47316fd554c0e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c646a8d2641357750e8d2ff9ff89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef040313b11e59da94cc409d86d80e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79ec69e3bcb6023fb88069c08f3a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ea53e044c64c43d37e3b9b3928dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6669ac68bd35d618e0ad39f1e427e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d3f92454af63032bf706ccb6f185227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f130ec57f5a03f333b6494e02a2e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d7173b77d486c182bfd2fb2fd6f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee703e4fea41fb33d8570ff5c3c81e71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c725574fb14cda010b6e731134562a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1623d4a33bc581fcdcf43895b946b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473051c33d5496fb1b7182fb1d10a0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c32f5a5ae18832f80543e43df3cb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f555f159233680d71fa162058c396f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080b40601dfe3d593e42b6a1c25bfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391086c446d84438b43a3ac6ae15f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbafcdfe1f5f41bd382f912ea5760238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000fd76ec06aa7c313652fcf56037a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc36b1f3c77093980bbc0a5dfa2c3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af9d790505f37851fd5c2847b9a03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb0c4a33bff0a73bcb81fef9a9b99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014d7bcc1c206179e206fcbd3f6153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3677efbe0ac032f34e839e0af9966244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ebc27fe9b14fedccfb23eacd57cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c49d3dc5e8e654551188b0eaac10a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b551aaca99d0d7e101f1b1023a7f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9298c73e05bcf9a1f19c4f10575ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093dcf33629c8cb7c25e6fd99cb75df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6fcf950314ec72b6c68ddb631e3c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299608bdf84c3604ddd3749f27d57b74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987220839d9cf5e7c2e0f4e82469eea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58cefe86b37086fbe9c038da69c54d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b91cfa1ee5bf9a16f1ede5f77c63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a801671e8fd361da5ecb984a5b789f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762acd9b393784a308268e4214ff41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250ce105e05fbb6421f1922bc4c9fab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0506ff66a9aeb9ce4b8c9504cd9ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4d0a9598f239e7b6fc0c8e8a8dc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408c5dbf6a620315afdabcf9cf15db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e64230623c9a013d0db8c5d66633f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89549d9e5239d2a8100b1e35ae30ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032cc45b2c9919c75c871c22378b2c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf525721724923cc14d38588816ef7bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72192fea90f2d5fa6a7130f6a8bf27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca70753191acf151b8ab134097d11d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8692bcf2b3d66b23f1ef72b6ac2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea05269197f8f62688e0e63db7e438268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e1b6abfb28344edc5bb2b068de11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad0ef6292c13bca655cbcc0e7c672a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e962f0a780d3c098ae09d421fc38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126275ffaf9f634e068d98d919da89e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716822f311045efbb005821bc3b3e3b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490757d976621255ed3e26880f84491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e3423a2dcfdbabbf8535dbb4e8dd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3555b4d89550c1d129304ed9040c3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc120215b2a6dd646135068a5e06f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d4edd0753be7404a944ecbb7118c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b336fa06eb4d692ab6e95b18a5d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f800182d044cca9f6799b84c1dd968280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a498ed999bcb8b320155fde57dceba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d096acee19cce9ee440efadba1e63f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6502d742d3fa8b372db26e27d3a74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6af6fbb008263e58ab6a02ccadf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184472c7ab4617be259fa6e3f65d2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd87923b999c3a6e7474040c24b41a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dce9dcbcda50bfb73f85727779456287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e52678aa842a8672b278684831427288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa76c95fc0da676063987dad4573e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e31bd9d36ab4e9ec5dd50e498303f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e96b9bfecd1495be4927526d31d90a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016b34d224d8703d0cd403d63e1bd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d65d87768ffd27b65dcffbcccebf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9dadd7dcc81d043a3a00c719b7a63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed17355b78293e8b7f749d6fcd118c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ae7c66c2ffa032c64f8f5b4f0d42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4838d631ffe08bce57c29695be579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e3b4b8f82eab9aacc8123e8f69ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108774342d6bd9b6bc50b83cb272e76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4bf5ed1fe7c58f05538308ac7c1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57efafe29217d92728ebd379fec6c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbfd4e31774dc14355455ddcff14e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bfa533ab830b344d5b6d4feaa229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326470132f5e324c758d8eb13a338abb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c28830df787226fb6da01b56757b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bef10b667cb972ac958f976bb3ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422203d8587a0a3560b574398842b8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4971991ad08f2c486609f06060fdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff07ea4dd751ae65743c8184ab3205309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db73ce83c65b979592e0ac742055b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aa186a84b59fa0d37659cde2bdc12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3dd67b4a0f1edd63191b885e85b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fbbf55fa57998960d3380f02487c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c505b0fbc938d7ac7c0d971eca1c1ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9d9af64b1b870a52494b7827f6f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2028caac1f949413025837af57e12ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad0fc77647b9033092ea5bdbdcd45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acd5ef47182f46f0439ea41971549f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fff3fc805b23844a27fd31319522d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7890e44f4750495ed43760f3b14354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fa2258e125c98bfaef6fc14a68c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18470c4c6dd85519568c6891ffd497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902f0d6be4ecb0f3119bb1d24637ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ac222104bd7dcf4949f71f6e4cf16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cb0a488b5b617bc8aa7fbdc2df1da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb218cd7a6a90a7523ea6409c33047326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa44be4e0a1cf14f7e7632a9df090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290ba63970e4dd9c261da3cb538923328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c86141a07f87fc843883d40f97043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063953475d460a73902df40a67cf0768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b4af06a287cab81f5afb92cd5e17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925647c98e4b1bcd7772eb00cba67d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97263972968e00c6e931be5058f07e7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c6fcb3ff45d861806b7a407bd488334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eebad1cd742d1b8b781e4fdbfcfbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80750f8ac27b970550e273bad86faa12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62490f6896496b4aab8b856ef552238337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e30b3724c9e6a02474a5d1333218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbfa0980025444a422dd09e155655d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be61456c065c6ae8183549631973ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb824f7069d5ef6213f19c1e754a6177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a00b7ac864db332cc6eafb0361017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b87bf0c32737af3f9f6cfc615b7b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f7ed6519eb800d36903c39f00886344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab01e1b8d2a1e72835881ffab2dd0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ca4d5a3693c429888ad850799e8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5963de63a2bb32524dfeee30f4f4da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4f9112c25cd61536bb23efbff752348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652c1acfdfb31ea6c201d8c6f19d26f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5853d0eb5c7bbe9b0a47855d28ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a83f4fdb0e551b3c00dc0177a4a26e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ab411ef35c5c5418b1a55eeaa6e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e9d1b2fa908f864294ee3e0b8ad38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8df0c3c43474e88023dfdba25f3e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9b1b3e8965a51d2a5932d9c1c6f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27dbf770677b34826b8951bddf5ec9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41142e353556fb61c7549f6014f78e8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebaf34b89cb97bbd65b1aab63e9277358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a0c281c383abb5d66a1b80d36b66e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661e236317a790cc29374b8d74e414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff71c699cb934d0b7677995b1709caf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acecc2bd3c820fe7784a15366e687a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae244a498c0852a04938cdd7b51c819363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a50538b596137928db48b860b1a32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d502efe6c0d8862acf37d201398b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a95381c3058c58b99e857387748d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a783f75cf31a3203ef4cbd2879446367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988075f40190a6779f011a52c36450b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131de265fdeb52e26e490ff6321b8e22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60562f3d92b4c798e80382d6c7f3e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58a5f97976233a9d1cba5734f2b67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001668df9ed9b6727aae7ef498fea57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5bbf7f6cf573685e01c20a86fff3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9769bb57a8e1661b72c67e1fda7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43503b61a87fed8c0fd6e3262ee90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e199dcd571e42e7a7d598880e540376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1d291b1f7ce52e20aba20a309b47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a266282b1a681aca1a2e219d3aa01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5757e00a8ea43ed19a9b459bdf0b903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fa53d9955219ba942224ba35e6478380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e56db318d6280ff903a0104ef236a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30d3844e7b33e2c3ba381952544c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb6beee7a0e92fbf639c1b237a147383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03f07d7b1d25a362718e450d9c7b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0169b541b205553aa7c34b48130c9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c57d9f78f41bf8b5a17ba9d81737e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401fe34eb8eef83e9f7defd56cab64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be0d51d4aa6e5a87f1eb4d5b0029f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f6d80fbb4da89ed6debfbebf7cb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11b703a95e43a39cbda61a7dc0f99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560d6044b5953064d970a51922c895391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43a0c61bd04e93727edd6f44ea6af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a6ff6230506c34d98bed1b6d4e37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4265af34333f060c5da01d941925f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be72d27fc5c76258e63cfad23ec95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58077af92278fa5be1f4d305b675c6f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf0ca14aef622b3e0311399c6305a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae097c4bc295d0f9f427928433a274f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960da8142f33b82d018378dabcb0853399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbda176855d3d62434caf971a33265c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2cdeef03996774efc32aaed06fec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d19959aa030a9d2fb9394255a980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7d1e3e7412c518da809ed4e80bcae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2714a1b0b01b315033ef9c560426b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a679208b784490441198fd978b19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f0e5d8fc9808ca8019cc0eec6363406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0585b030dbfacdecd82b3329508898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c4293cbc97da053ae82931530eca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8e00ca6a22fbec64ccd3dfd4678b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc154f85335faa119408fafd89d134f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b225a87cb735664a47caa4fc2e4f41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6f8c85b524cc21a61f26c87c762d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0258ebd92d58542512268259e2f0f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff674efa7b7cfcc948d95486393996f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2329566ba1f249b85d84330f922cec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98d273b177a7ad11c338d3849949d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaf9869f62315e9b4714129febd726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaaae946886f0dc6fd88886b9b594e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a89d2cd55d08336f122bc7990206bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4cd1f2c7dcf4a0dd9c8979ec5062b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f30a1c7ef3b8b1a7022bfefb95a2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f0c6dd8d24fd261ec4244474f29d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4f2e2d4f01328ea62103c8b7feb40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a28570fd9f973c46437743521fb31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc6c252615c8d54242e26757b2f1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c59a3120b2a636741642aa5b4b5d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da37d448ed1460835e8d91c9319265d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fcb0fee50e7e0f186397a786ffbb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086821bd4277a2d34f9698b0d06869429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045b4587a895110c4a6a82f00f00ba8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46911cda830f60b85229f97321b157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666ba01ff9ccf28e70897c3de7f936432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65a6b103b3756ffdc692c2a8f0f5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e1221d5122a0469b2450520718a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b86607ca2dfc3a7922fde940e661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d87e6fefe76a481918733125ea166e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aee955ef6353f5d8b3b3b5a9917d17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b6a833c1cbad523490505978b592438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d091530607eef08277682645b9819439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daadf14a834db97636f61d18e2eb79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c4115c26c89d04b85e1aea1256e3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387d09854b1e2c276731d3a1625c04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6069251980199053ac6cbb4b7b5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba0a34cc8731d157b408a9eb37811444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09bbe45057f371edb152e982a9eb01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913900bd5031f87c83792ae3433938ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c5a2b397dbe53f885eeadd0cd4c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf5b99c8f43158b47b288f481241dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d571dd8782302acca3580b87cbddee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332bbbb0a88cbb0f66f0e9732a80f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0394504eaed924b63a85f5edc188b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2af0aed763c15029c552cd3e70de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1b3cc732706857c67417063a0d21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3a4bc89b92c1b1ef485239745d52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8f8ccc48e7b27120cf47a5943f97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e5163a70cebdc8acbc77d1b99371456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89828f5910a6d2be596f60bd70bb872457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d8d2662320625eb9ad315c7a3261458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3957f05bff7b648bba276fe326968459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144f8a78c6d801764428bac0dcfcca0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b5ac77dde9d5f00788d9a08581e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974cde05f0a0712e61ef1e3ede1284462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad8b69e2d78d4ec90989afe670810e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c1c9cbcdd256c48b558788964b712464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32e79261428bba58ed96f7296993d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8477867170bc2fc232b64943d57c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547df53157fad470e0334d93c607b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3218b406ba46db1da8ed7fa792f999468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52831a1acade4459407509b7f3cf243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284b83603fa75f2046969a60f9772f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4665e83bc9e20a5bcfa81c0ef60cff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982cfb23da730015c44e2b0f6bbf462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45ab802b96b49993b0a8baf94e976473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a8e13188f866f3d38b3743ce634c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48e6232745920098112515ea6b847475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d52468b36a83c2eb8a5cf22e5146476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0884f973ac6749bfb705c911e4a2cc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093ec31e9a43470777b3f723c6aa11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7f0dd2bb34fb92be51dcf487013c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968a56978db761e783989d416156bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e618a27367c078e581c3bfa0271f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0205d86aaf400bf6c3366ef6529232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f58bdec2a01db6e438b5a43223e94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6331e215a138a517e19d7af3bd916484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec793103816969e65b6ac204af9ce0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd582d592661d43ab2d564c68eee0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34223cc988f0bd58f11bb9eddfc80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc998d48ddffd0f6f6003a80449e72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da5cac507500cece1612ec2e91c69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824749dc79f1c458be9ba6e0dcdc4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa00a280c1808f2f0f24fb49375db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa73390481c1a030c9a0e1e8b2826f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa02c8244f8a1d23fe6c21cba5b84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c8b2482e7804cc26081a1683a6ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe759ceed572de81212ea28acd69592495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679287491aba8d0f849063c2172377dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24dca7fd5f98f1dec81ed0da44662497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074fec880a0c88cba1d262a912c4ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b792e1449f2376738d8495ee56b8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf061f722d72887ca16a5218b7c6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c92896cc6556dc67a780ccfe130fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abfab2533ea6ba43b82b39164dc725502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f934d3a3cd52f05d1a5f29e7e0cc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655461e3a78457147a1a4df9272bec11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3471ed4e6cb933ed307fb57ba28f42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42bd0140677a470e9072e1d34fb73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f220fefa4d7729bb4f643ae0ccf0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bced06aaaab48e2e4a3352314fdae7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d453338aa7a83c8c1df14c9d7de490509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7039416671097adecd0bbed5c25f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa39d6bfdac8c4040e522c0aafe98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271deff962c42af29f2234bcc5b34f71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dcb26569857ac77470e802e0b1b89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580002f63e526fdf89fc499fde14f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9034f8f4fbbd3982b6af46174207b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a227092f4a72f5398c3aa2c18989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db78cbe2f7d7cfd558f94b7c4358c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdbcc9c9e4753dea8fd399c503d857518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc650048625faae0ce80ccd588e17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eaaded1d3bcb851da1abeebfdaf50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d49e1bc326ee6b8442c36f8e2941521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55818685bf1b24a01dce7da0fd34fbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19afd703150ff6bfd4b662c8ded798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6470ff668b331d799f5c92004368e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81406a5c2529ca4246e07c9898b71f2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17958960ceb18fb32126dd7f62a30f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0839bc8866172f12aa5e1d168521b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc253333f91583e3ac71bce916bd7d73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df703defce0f37b0b56349e59df331529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebcb720e4e70f873bcac03da7da566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b3139a37ab1adbe090f1c4e7eec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c0c590e74cabf552324844e0aadad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328e4a70d31e375ba67a669c0d6609533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a4a0303bbd77e8d21264ed766f471534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd4e0439de3d89bebc8fbf0931d568535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771931d5d7d3937cf1315af87933b757536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8378d183c6d103be6d11012d8d2768537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8bd1b3a8beddce65d8594cb789c51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993e6c435e1ff30cfc277b6e4d2e4f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007a48361378f426108ade70b14a20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd186579e9b22f77ae923c29d826b03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5127f1c0c1a385c087731200b43e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eebabe8051990829bdc17fb04dc12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a447bf3b1ed48c48ecc06b386aa87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ddf670d0833786c3d13622ed4faa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180fabe35102e7a241e4feabe824cb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c153b72f2c2d1adb2b72b478c1f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173174bb26446ba0a08928382f1365b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76efb3ea330e70bb44e98d66f5b7f57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb0017cb2f87abcdb34c8e8096722550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b85887bb90fbfccea2961d464c1b79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d132843f4b14fb42bab92239ca7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2641b733069b25dcf61448ff90ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad942ce476594ad0ab054468b00ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2eda33da1f52271b1fd93ad44faec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85e37060c5ff44c121df716b22af3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70393013d5b4a973063b8c33285e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2410a1a5e550703326be08a903df5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa3caf4c246248090f7957a2f7419f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a8e671e0a87d8fcb1c61aa5347964560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762dd68c01863c9278b5694bfdd21d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad867f03c68ed565be08e65dce3e72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d77f0d15c95b8d79d12b80eb7bc70e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f19df620fbda2e0afd5c7a391ea40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdbbb970de6a382fd38660b51d1c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bcf51fe8f16618e7a90ca49a3f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730359075ac8df0501d072c2c9413a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3157576a560d761d47cfc0641181568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e618b98d60284adb8757cc9bbca813569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddc516dbaa8fe7cc3fb4520087b0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236568efcfbb23ac0edac9818cbf03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed8bb19293ecfbdad57291a0dbe31b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1068b9e02d75bd84f043aeac33a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a13d0fd70dae492c0fd3db3fd948f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d093266fa970e7cb9867858728fb97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e243a9140c663cf1c91321b49a1c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38fa72224cc13b245dea438462b22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda0dfedb16a458cc099be1e5dcde72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78eb32021c24509946874532dab6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265bc31ceab2c1f76f5233813eec9b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65635bf9e26940b84bbc2b5883b5c65d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f3826fdf59629174b11422a7548b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ea25f2617da1e63dada0af9825c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c73087376f4b76df9c8cfa804439584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab9abeb53d339c21a1ea3df09f3fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eab89668f0279b9728734ef7ff383e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cac8d3b563dbbb169cafbc8956c4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e2b88bbf7abf925a92823430c1f86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5b6355b83b26ba6a60583e1be14a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2057144e7fc5f0a635af29db24a64f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3bb9a2917d04d8f75e50c241ad67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f959701b3f4241eb79e5114d68702592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a08f576d9c86083aedfe5df2f9ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2055e65ef3670793b70de39f6b3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69548c65423e9ac2e0a29e14cd07023595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb6405c8ae51f2664d01d05a82d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b3f7d3fb8b0ace9c06e45c77ba6eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4882bf6ff1e95bb6874faa019e841a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32ef2af9e5e23240b692907c881f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ecd81dd8099eb5b3af64735f45f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f8fd82ddad1c52962bbac385ecd75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95628ebb465bb3d6b898c9588fa744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc25fb61b3be017eb80184c659d6683603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1910aba43a1282b933398161acce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c140d00745636ae8131eb14614a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f1d87b2218b7f0be4f22b11bad774606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b7223f6d3a48855fbe3cb5beca6c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb2a1221ff9edffc0707fb82f877b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc42d96064cfe469d94338e1c3657609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f1907cc2dea48329bb712435f59ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39770581a4b5009552bc9956e1a3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59465afae81750ebd6573d070bda0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b21e0d008848c5ddf4ddb97088ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f428fe5c12e90206cd84f810a8e9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a0d827227b4464f757c49faec416615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a6fbebb50aacc6219cd6d1460d5e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cfa3e3d6e434557f2c7f2df6371bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07065daff9e08758640e720b929ec1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec2e9b2a5bc0202b7bdcb4623bf0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb15e845025ac5d9fd81ee1410a68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8675fa978718c919708a34eef8af5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafa3a7cbeec7c59def5ed7b0aac85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ac8969aa77d40d8b7accaec2b7a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded68c2d7c5235ae572dcd4cd6bf23d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f6ba1027df76df57383e0d24a073625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9889bda9ba7cacaa2dbfed00646f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23b2b6edb1d89ac021767396399dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f87fb2be6e27515074e00d3d8aeab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca380da4b74aa3b9fd56bad2d23c2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb96a93973ca7b14efe03e4f671ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821672c6419e929615422bcaa61c58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e3c2b94b2b33073d0d75fe0481d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eddbea6d8d398b7c58f578a226654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa69839ab27244c5cb9293e6be5e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb60114f068ef0edf33983d0f8115635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b33c814d098729e7b967c9cbb00f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c808e7f8f610e0fb22f7975ffce3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b6d348129d26636b4f5f2e96724dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908fdacbdc0b450f5565babce83ba1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7a3f4e5ab5c55b40b86b6f8408ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef468a5315273d1ad998fbac3b82476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a629dc59246741d79d0b05c16a81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6da0b4d9e5f42748e16370ed70ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413030d8e467eedd25337b333b7e95e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c771bd82f0a1a76dd1843c4ac3c88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12df656c89d86327cb274930e3cea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45884e99e635a10d678f26f49a21ed2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747bfb47d49ac4499631b91d634579648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3476f4ad80fe4acc592433ad7616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98fe6bb6f8b71ff0a4c6bc09625f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44562c9ae49ac2e7cde755ab885ab220651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058e4354552852f56310f542082573652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310edfa0d4ba27011f2cd2dc7de5ed3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e49d97f6c608129e4d14fbde7c03d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3570422e14ab304c7026c070f91a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253f1c7d4def0b9cf528d4882e5c4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f764d16ad2339ac2f010e44cea19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e1fcfdeea86efb67881104610911658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090bf07d136031607e373a4fa13039a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe18a2ad1278f82f53f0002bbc72a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e189f00ddedd09b39979c3e4f575661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a8fe60663a86a1bdb642158c3fe1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48bf95c924d84a0d9e0a429b6e65b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa697310a58436bda035afc9842d5d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d238064a41458e14780cc1d61dfa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d16c86f1beb41b339bba411829d4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc871c9b3e140fd368c55921e7630b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ab60ad65ff1515247651ba6b4b390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34125feed808f8432c050e8e61e453cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ed953c6e1873b7afceb0c674bf73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d658fcee3fcb5c881691ab688b01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a1a30d0bfef48a5236f38bb63ae3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7f6b89cdcbae01b0314acf78f36d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f73e128c95d1b642373b3277fe6be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202bb5f58685fc936cf646b0b42dfb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ce86db1726a56f0e7dd2d7369025676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d14f81e51ea4e77b837054a3b60d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d83871e15e6aaa1514aff637a0fd26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be12d3b01648207dfbb756b65ecdcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674eef0d82cc9f99610c1ef39c736b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ce6e89d70be6268b3b5b8d4fd8d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129ddde7a60a60e0c3d30cee3c2014682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e0b09a521ae2646bff577604ded0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103cc2a76d69ef21c1afb4a26337d4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97108b8ac7a1433eac9276ce30284685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd74f609f0b4d6ffc5b1efe6339938686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181fa2d3e8aa46e2ad9ed491fa579bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188285e90f01cae1457b988691a533c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564539b78eaab2394ff74ca1b44ad566689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc15ddd1d010238271e9d149051d8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7955928e6593379bdb92b79b0d1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda7a9908d05ab51995f5bccaf0770692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15025f31db2c01f66fe9fd35a9f6e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703336abf98cf36faef463d5517071694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984ed888d73a4fd3ae3d87983643ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced6217034dad9055ac25800d3e8ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ae8bc3fd2d6f046c8c54b7839c9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe06f54c03b99dab55ceec19ee573698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1cec698fd4502ed5eb09f7d6656c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fecb2c221a4c4c227a3071039750f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47cdffe4d7386b421cdde17bc0149701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfa31c76a6c90407503d7cd52c97d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443d0ce7085bb5dfd365160a0be715e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d2c1934469f04d42db34d0f5e55b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3074bc76626d2a6d70d00cb25ec2a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d5481a4fa02e9902f5b9f15435dad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da1e18483af7916807424658ebead707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15760d23ead533319c48116a696b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb18897555d24abdf662658ca2769709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5894dd3996239f9e77ad25c56b5334710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c593fe43fc9b2f933afc3267da0d44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d282d4ec7b10565292536b7f4766f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abea969fdd7aefb18c3088dda2114713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba45ebe7b0fb0ac41e99fb04a9af18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a22886795a84068125731a961c4c1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1697c7d8b0b77a17ec05e26834918716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae99ffc4fee2e73b81791d497a80ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1806083ae1cf470de64ab7f114395a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99834c79dc133df9a6fdb9f198d79a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67717e4af4160aa4dfc12095794e62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c656fa56017bcb4e4519aa5a3954721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378ea49305e1a7329dc6d83a2a374f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662311849342d673170c596e2fe4b3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601509d27b9617828fd673a777820f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5748c0f75292943cca8637459acd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702275ac3cee04c3f451f84858642f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b18fe2aec01bb49139f3d18ee6dc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabaea8a8845bc21b03dd77d184314728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a423cf1d87bfa8e02d145d46f6c818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5db5670972830864d08ba743800b60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3cb44bcc8cac8afc0c9faa4b8507731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4c7fa04cbca95ec0dbb1648ce8566732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdac0232044908432b5d68ee1f1998733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a4d7190f418ce9f8f1ba3c407e03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c11ca8355335a22845b54f20b4497735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8320fd48cb4249c9def0ab251c44e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad863c019897f847dd9f425200a62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc207bd8279803b11824b8c21df599738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f58e27c382c0847f89d2ee2e26f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6972d589a8b98c4e57295db5bbe0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c36549551cb58a71779942bbdd5051741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acace42e41256a32617e925260910ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be3135fc46eb2ead9dca5a1259a89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8acbdacb4dc16bceaf297503a1b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f13bf3437d41765a4fc79e85cc7cb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767b83740ca616ad86471e9ba3008f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b28ae037805591d88452b408b8048747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292a405c2ca404a0fc026e8412854f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf474312925ce72f097e2f2a514af4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e46daf6c1fe060c81de0affc78a11d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943ed26d5941a2ca8370a93fc2746d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85c895d4bf61df3f78d7845b9fbe7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3fb0ff04ffb35e82d0222cdc3e1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536e0323e65628e17733550e15afd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a829204e551d6e3b6a448c124b49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103944de13b94a02e8d95fa54d883f70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f36ac24872137cd872ee988ab6133757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a617dcba8bdc7f26ca943611d19966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67659c41ea449a72efadefce45a9bc8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cca16d52ebbfb44aca78d8634dcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc45bb1c15f78a8e40ece53b8fc9a1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045cb76413037b261f94a9e064760fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd682dd24264acb11a2fb935471a134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba819e7a1f4d0c2cb9cc4198e4c515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad999fd9af2ccb9724297f3622acf276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44eff1a409988d864d18eea6b87707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f71366bd2520c18e198cb09e48a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9eb82c67cb6794df59be375d97149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5389aa74c8af9c3111ab920c76a10c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50856062c149412bf13479fdbbb16611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a355bb5f0de7651a35ee49bf2bd000f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3135678073aea59c49f3a82ca6e28413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885b5d471aa9348410ff23dcb3d002314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32246341d3c05f37da3a2e1dc4554c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2189a9d26cc09d1b093714bbe1d74b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2d38617f9e4a337ae556ded9fb3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880a7d2886bb7195e3c1f7f366371f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e14e2a1c8a00bb23e1f36c7e446ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518fd9c6010e20af79c989d1d102af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e147a715199538827d4e96e0d5b83121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a5523ac5c98ce035889c3aef50e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c4051b00ba99a91b9889c48d6130223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd18b34b1080b17528b3c23158a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038bb055b6af20e79fc37fd3058406a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53f8e87e318bcbd6882b6f380555826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbe0a72665c11bbcc361030dda100e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7114c93ee1819910a2dab270dd18828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4490bbb4ea6236e4234534ff9c8fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff3a83f2a2dd188c6605686a1145ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f65ad2cbbf2e026bc41f94e1f8cef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800c2a80c61c39f3bc1d28f10def1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3651eb80decaf0620b44a4b12717633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fedf0cb141f46bfc4310706bd57d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d160ed1860c6de35a111ee6413a1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9096577ca30f35a6e1cded10896ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f28e9debdb54374717bfc0f30124b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db740ae695b2a254ede15b11c23be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b5e4b94f8ea4f30598e69e68d10039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de36ce17ae6caa372b555d60156101440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb3e3669e71edf788bd8e5b2fc65e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1eb9ce3efa87b89aabcd775e8cdb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d627dfb214d1c5e49c357c95f935443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ab5833ce3efa4144ff5907a4c6b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b144f6f7d7a55cab6b5c8889a19b3c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276389e1ebb326de4122f53d4f01727746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c15f515e85cdf5ced46e14516a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b6b1e62d99c1ca25d7313f2b76f6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d38f418c6ec3a8f0d9b46059a5ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ba944d252003353cf8866f2be2bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765d35e206c90eb28bf558153e3a2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9580938d6125e93b2ae6841a581f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39b0a8ff154135de63c953cdad4d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9cdf15f5e9c8940d6ada0e120ae654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc5e8222eca0a26287a708514f04d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88369f2ba60c7e2e161c154b1215e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c65df27ea3b3a48cd95c8cefec2dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673e411f08a04fa4b3a3ba17e42dc4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd198fa9f42a7aa4ba7a20dda8dbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad12fb5d9d6d725485a346c21e3f9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312bbeaf0571e6a0b566ed4f9bd4ed361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4813316226f8a3672b628ff1b13eb6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63eceb20ebc07c1df727d88628ef4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f46a64f27967aef9679b472e4a1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e768fadbf2a3c08fc41434d5e1c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a386b6912634049fb4ffa62350f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f635e639d546ab59bfe8406508a2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b43dad05724785e77e73bbc94c1c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa210726064a0f5281736ca054f92c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731de6d838a97d216834f0b57d0d26170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac566a85ab4d42cc1e5f6e2b8201af8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17ce1def3ea3236607da7072222a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f4d6cbb8c1ae50198005a6836e3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada7ac06237cea440ae69c9727b7ed674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304470f12fb31c548b5a4bbe2288d2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79387bf09b4cb4af88afb0d2ef91076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca361b0b161ca3fa9b42dcfba881777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4c8a7119959a3e3c8e2b3e836b82378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd09348189e6196b4f6f54ab86cbcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce163df8eba2a7f30a1b8a1c3d9e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b965dd0dbd6f8a630f3fdf5373b3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8544c01c626edc8ca08d681027de5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2cdbcb3824f1dd797551cc00ca8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd8978561ab60e35b4b879302f77684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15676faf46d1c69e6b39ac5294c7702a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1834c3f213372a45d8173c7bba14b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cf5b592b04bbc19fcf6bcb72716c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e224eb169712b0b18a1e57e44c47c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9fd12a56f6f8e26cabd441adc96289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b68cb406137810a582bbb748172390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c931c9e4694589fd07b661227c6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd90cb8d379b6e245974f1f683dec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513e715fdcd0828fc3361615b5c616293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0e9ce46bad260b4b3d40e3eeb06794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6fcf7ffbcff27ecb8cd2d2cde86295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9786f12382c60cd9558f7e5461208596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e9a564e70d5745a72fa0a8438a6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed2e9530b6ed8d7c4fc17f2ea9010998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190daffa02199d682e3a37fcc7149cda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c02eb85d43fae949a6fd9a142dec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543b81024f1792fbf9e845c7140c58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5ce3005d31b7348f6c6ccdc30e2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3782171ff2d938631d80ab9d25a60b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9e1ea291248390e529a957204db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f16dd8ef3887940a25a5b25704b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec04c80dce391bfd953b09e8a11889106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd341ee2c81b72602b6f54a946d4d37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce581dd77f5095f118cb46dcbac731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ec58d051370ea02a9ef3722ea4a43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc8368c5961765bd48007f333143f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3d0faf8ae76c69ba387fde342132111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d19d729aaab9a55ebc4b431e2b8c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129bdb63079c7c49c74f28a88ab3086113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84416ff14546c24c76f3619dcb8bd213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30394036d19c73c3e2b9c50fed00c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55f604a95f8f42103588accb6b3c43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d5151823884f1c10d59c60264470117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f3d32b5d5dfbdfaf55666f3e3b305118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0373153b8a92faf54e5ce9307247e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58e13d04c5bedbed7ff9d0458107fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bdfc710e2083b78df3118e9616c6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff715198bf7fa1c6a67b5a916ab06c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21e01080a7460f565364024e025bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39fee6b3265a7f9f9c5d74bdfc714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b982a9cbdcb768bc8d62a3cdd2648e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3fac67c385853ba7d93f08aec0cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c741090547ce2a9200a07915065e5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869928e674cdfe26a411880a26f89ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870af4f9fb61dc079953865dca7a08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d3335c415819f9b0c9a731ca48ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8439d9bc4ceb73d62a2def66e5ff9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707f4bba7f82f912abbd75cee3f502132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621493f355e4269c5567eeca4778eed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685b1582ed9c22c6a81a00f6736c505134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ede7379b6cd27af15253c14d9f60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516197f02e13e936313b335ad7f52fe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86dfc18d82bd2d948d149066357cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14ab5a4a9bc3aac4e4696940b58cf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4a84b2ffac90204cf784470f47e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc9dd20df758539aa00dd611fde0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d072f09e0264c47a00e5f2b0338d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae8c3e446da684c53d7ea28857f9fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff29ebc023d1c7a34596913f7c3c9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1590ab89608c76993385be4cd58db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544322a250cd1130220bfe05c97b4e6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb046a1d1f052e8e1179686bb0e3569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07310249d5c92b92057749e5ca335c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e5e025bbb090c2f435ee9623bae72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355901071ed841c5fba6aeee1aed7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448184b50c8e9bd3eeff72a84e4b83b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135871988db44b76c1ce63bbc12d146e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f067f41835bcf602eb05d94ca8b427a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ed2f70c949bb5454a5dd31dc269e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a4dd0a0527d70831a1cd809607d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb322135abd5f96c4e5330c317e240155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f5a8bba5751f0cae4b67523f1cc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55444c84a96b4b6fde6726bb144a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6fc2bebbcfd3eb77e7f1a6967689d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be14abf4c9977331787fc14a91fcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407f5f93857814c79133e59c77bf3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193eb556d3b23afc14131876ec3756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722522ba0140307da4ee48da596dbbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b702342e6af0f44c1dfd7d0e193d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88c9b372448fcb902578e37b971e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7e15d06f132f16fa88f360768d5d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4c133172b6ce12764c49f5a17411b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d865805ca835cee512b2322230602fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ebbb02fb6fdca4c790ae47af74a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13a996433e0af6513f53075d1ab87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1fa59421e6a7be8b8bf3338c94cf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3952f7cfd4c3b652e365503fcdc6ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cba228ad93e89efdb99a9f4ee7e54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37186d3e6b0d568a8d4e5637ae81a779173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52becfccda2138f9297aa73ae2ee2682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1090d7618f238542fe4e2575298bdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e72ca2592218687c0e51c690e8d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964a99e8e04f1caeeea2c2bb3bd4d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bdda00401e9520aef09f6af45aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57f510d40d42db8fc565c80936f05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93783e06a275ec4883bd649d990e8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e2cd4dca009778797c1caf9d9077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b3e14b76bad76cf76fcabab6fd20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea9a665af4f2e084f499a1c0c24db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d7a3ed20e034d3a1b7dea8f725d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc1eb32abfe92bcb4d0af10cab323185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ecdf430c4715905aa64a971fafc99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c5a24f6bafc71796d7125c99942f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0b0b03cd3e90ed2a5753e930c1e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7171e13b008fa7941a7501a2b489189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ae2a870ba358130f2049e0c78576190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66fc1c58c70ef0cddba3684e18f310191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7c613ac043b47bd720a5c2807e8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb3d8ac5b5c9544188168daae23db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2933a8d0ac47bc0772ecfbf994bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e32a2f52689d8f30a881ea5a831d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d5e5e44ee6a560e739319a86a4fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b30f141502a830f25a3317fcfdbc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4e735efb0363c578c2eb55b7741ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254cc41bf7f4a92f5f89c5cb1d4ce16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a435d4b5e9622870576006836882200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37ff7acfb9447b7416bf429dae98d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265986ff77cd7013514d63063c75ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb5a5f4478703d6c15e4130c5f17c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c50572ee86daf4c8fe3ec84b5bb41d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504d061fb0f66751e70bb29b58933f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae857437a552bbbb8d9129b872cb7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400ff4fd51e152646c5a493f9671e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292bc6f2ec3e18ff6db548a3427175208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef687c8e95bf04460b55d1629e1f31b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55d6366ffb6dd12544248cd737470210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28035ec163b78e8a3f250e5ec41dd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445a0629cc9e6da022f365b006e7b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd96af962053ebaa2b202263572fb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab93d25364f5f7998e4f940a60710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c748bd7ed92adf371a4f80a11212f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f97d078764455dce241e879cd436e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571aee03c74773d966c09f079db670f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c78f8419384aacfbd2fc7921f6d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e3b5a6eb2ffc2b51d56c898fd4a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369279641d5ab38142d5c6b2e6db6cb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7d59b0ef483b7b5ba7278c1b5ac2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f28907cd0846225bd5d0f6c5deedc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab543cddf127e2ea06c5dd7a3961c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557683e7d1364c32a3e7265a115bb977224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13a6a3d43d11553885aae81cafded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c5cfc662ea983a69ff807ac4055ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4057ef96053df77292104ebec818227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40f3c0b62b69a152b14194f3dbfd78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c305705dbec98b8a5b55ff5412b260229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1689b2fbfbb8fa145e6d7d34cfdf48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7856021d29b824c86c02c69a93ea74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d879b683799a7f32217c3eb67c4304232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80543b207ebae505aca9474f53eea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e997c99baba1c05cf61a3b22a0ae3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfcafcc772611076837fc40604d675235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e0f60f4f19c1903f62992e05187c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3e5384899947b825d491609b49d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6caa257bca1eeb3124bf204b21d055238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4482a74c3e731d7878ecea22dad3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf9a242506a7b95bac156808087b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c0168c916ae13767bd205e1c2698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385b9114f905d8f50b806ccaa25d581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c01994d4ca5363d6ad9132bc3cc44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba533f59a756e704ed218c3e613358244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482868d762cf3360ca387cc853380052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5dc29dc27479562ee97447528641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b971dcce6e18b122d927de1cf474ebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376206afcf7fcf42af60c871cc8c12cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c215813a123cfbb089d3b069331521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366944a803d38f470636585d9828feab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24b0386cfb708067861e04bfa3372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d621e9c93eec6ebe92bac01265c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065499b9c2ea1a9681e3725271133369253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da6dd776520b197bdaac1682b6830254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6e6d8956b48499ce452b53b57349255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b922ae96b59ae34beaef77363b5ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a79d0846680adfcb1e5f0b203fdfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff02f2760e34c9eb3086fa581814c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e34b17b95148c646c6c65561539b34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac9aa8f57b2d3d1670036e3735d64c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83523add0c820243efbd5a6ef266a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa48c9a614b0e1d52f8d7bdac2326d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab56baba332508f9c526694f54dd8cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fac8538a1bd300dd3a3d442cc616264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539577807b38e8b331b24131983e5b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ca4352d70bec6bb2e855a791c945266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b09a4f64b3b6a4da84627bd0d49a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f19f25e2f5bb0bb9c5fe3eefb8a2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1ca61789d01aa808ef5264ff7503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818576d1b7ac37d3c91167b8959c07b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662f37cbd4d11378090758e3e21faf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa91a1757e91ed5d657561beb1620b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c8156d84ec974706d1e0abf2dcb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc89562aa12a85d9c6478e815fc54a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178664dfab8bdb5747fbad5654da9ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6ebed63aa8ee18b25f7cb722acb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bec25145d7a99e7a7d63aa195da75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f7d88740919f786fc5ba00bf03cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0795fde80b3db83caa140e933963a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e7036fa261e55a5773282a6f2110280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95808a28dac8330b98b7bb5ce8999f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502357585a457b58266ef21fc9a041c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf509f21c9211cca5671d59ee02617d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79916715752cd29d9d83059664768f29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9459b4234674c5cc36ec5aa761c9caf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43196a2784d54918c96ebbcbc817519286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e26d6b4cc3da33477335a9b290774287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960d5329114d3c5269dffe04e3dbd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c04050f97b0ba24f894439d5645f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c505a80ab4ddd424986d8b832fbed3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f8f9d2e9f4f7bf0aa8abf6b4cacb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467eaa71a9967b7e68c2aefd0e8278e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6cf27fc722c924b8fa5acfbd08319293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5bf524597f00d4ea1fab22ffb387294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808764b1e0b7ade59b6c971f371e5cb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12633d047713715d9a2be45f20651b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500043394d27e51344669aa74e953a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5bdd92893d53c8b167c6c7db56213298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97306b11936729df0617edac05d58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967037a81c52591bd6d0d7774095bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7f0f94a5f0728fad68dd5464b3b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e8d7988666482b4370bdae0de80d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869733f6f504d1e9bc8796657b18ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89187f9493dd443d329ee41e2d581f10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5714902b53f2be7cfaa6314ba37649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186dcae52805787d9665d1dd82fef6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992919bd7b38247be391709f406bd65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ad608efcf6671d1654d03b1ae9e81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fd49a60f4fa5f4d9ebfaf2504b1b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee652fa6ec494f75f2056ffbe88c5fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8d3f6e4873c82112d18364874407e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562bba47891337c6946b0aa094faa62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ba379c3c3e8c8e9756cc7cba7655313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536101d4447d46acb58f340d05055fe5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba9ef45982e16d6f40c7cf9b03f31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613400085399ab27b8bb1e835bfd2af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ba1f06841ea9bc21e163b7bacdb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae216266f00f48a9b774f31a2b1ea2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667318547182f92baf32e6c5d68f1998319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899712bd4879af9b703f24edd18651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824729b3a5898f8662bf8fdbdf10388321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0831e9e1931c4877992af82a8956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab007ca319c4ec7800ee8b234d136323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d14eb17b5c5517335948118f6b740324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cd1c48bda575f1282bdf1be5c6c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354507370a7f1fddbbe75b1afe2dc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd976b38b84d241db9b04d7dce4987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef50f23b6301e4a7809cf989f8fbe94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b8516350155678c832fa1970384c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95c978298a8aa07ca1c87b71daf49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2dcc82e1a0ebf8b555628113063d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fce92a618197dc269890c45b99871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3af63a07348d898a1c14628196ce9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec5ed6e4738eb0aaab92c18b397c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95cf67e94cd098cd4107c76365e12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e34437405ea4b6d1904bcdc7d935336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473eb6385c46c4071146859dbdebe7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9a9f3580bb659f6fef0a43e8c182a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414997980035054faff03bc75ff43d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0f657ae17e5ae43558e54e510994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba041eb431041a435103d99f3b8bec9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1f11c5f4ac316f1eefd0998e5c972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46acce5e6d3f6bcfab3fd82d5182a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c516aa1145dc131384ffb0a108e8b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da5919ec3a980a9263d47a6811ebd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ad6e0177fd2b1c56fbdbeaf4015d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01674febabf06cfd89c152fd0145c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff42193f989dbbf30ecfa675451cf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99640a0c519cd012db9809c33418e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51004a1405efce450b8dd4f012653350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137bee1506485ec40397a7e7840d31f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f8565062005b6d8b2ff2cddcadd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc94c08d67c73671a16b38bca94662353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f61666911872f87c3b6509577233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ac1bdbaf94e57c4a0ff846f213c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35362c0b817220973404d95ee8d073b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da39d10c8f51b6605a40cf1c14dbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb2c65ec56f9ba2055d9580817dd8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079e39cbf5624ef5d7aab60dacd09c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c81148643cab1e8fa51e40dc838bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab63bd19b2a5bfce70bd2e6d78f5fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c603a994556ff1e293b86962b618e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fca4b9feab0cd3db93b158c72bd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cadc36fceb98d296a4c5e620e6999364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3fd1fbad26709680f778d3ee1b61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcef23a1561704866cd875d5f33dd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923884a087fed7b07defb57db9eea402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c548aa077d347344fa5b89d2f41503368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5c156c53dc044527348a55780f76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d815039d7c38e567b9dcb2a1d6b5f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54134c33718ea11eaeb1668a9b1de47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a8c119bbc1b29d0e4cd053a5a84a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a4ca644363ec69bb23e15d208ca6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25186121a28791394e34321dda04000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42277c0fd7cf7512f8ad61e90ff1f140375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1f4dccf3625ec2feeac39f80e8db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2804b9763bed7df7ae37c126117b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e1bab1dfd8fd4e38b918881bbde01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caf724bbe3eab9a697591be94f6c40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57956af9b342bdee8dd7af0a651e3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6118e5db3ff1875f295e114ef983928381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631cf55c6008ceeb1917ac40bda43a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6e9daabc14de916d7e4fd2aa88ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476942174d5a61c7300315cb4bcb1557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066e5ac7a36206b708fcd222a2edc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec87e366cca3b57652928e1d0b41d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e378af590179b7f79812b83ee65bd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0dd283c70afb6853dfc599fb6918388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabc16673286ecd0fe812bbd298cb94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81afc69e9d646863fdccf4a1595c102390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6dc6cd4a7e1f3ab776525ff0deb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb767f00fcb70574fd2c9c01716f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470b6e8b8393a4cbba4c19cbd71e9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d898fba309c441bb131e59c26228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9b31e8104a2c0d313eca059c530b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e62f7a38f6e1559ec58e8abfdc2d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fbfdd0bb3616270bb657d243344fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a69190bd89870f69078331edef2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf5115e6f40789cb047c75e33823ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb32ce54e02338849fa81d2af8ffaae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c69fc1526bfe0794a76b8efdc612401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5cc91827fa33c6bbd4695d1a3ede402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d51201ecf520984480b5e1f2ed571403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6812e99bdd315b8980ad3cc312710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dec14e6fb5047d820a6d13eca01114405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062ef4d5ea2a472f03fecb52574d4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42305b15721fc8156523b698a945a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928cadb42674bc18c74bbd8f5a87c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a111b296ef5d7317a4a26524cdb2af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d737a0aa8814d10ea58d5b02dfd696410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b76a6e10e177bb209a08086a024b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d6abb765feca0e335a1d4c7bf69d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950ff8d047e4718db9d7bea6f941f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02bd44c68c45131561220ecfe5e3d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63040fc44e733b2b4851e2ec006ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce49ce9a9d27bcd0dd8959fbc7a80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83ba5a48b835a1a462a5d472031b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06836d4dfbde6a7204ee6992d0feb1b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9949a71103bc1d870b132dac2dd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e73acb111c9b00f10084cace5789420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6c29947451b29778972cf19c733a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcd83cb390df140f8935446178e66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e9e26d527bd2b3dd0e80a142ba76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95b1e9abc9f94dbecc70dc445ef1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fc24e194b5f7bf103ca6b1728b89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932fb76bcdb88c908c479e725489743426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f60c223d468ebb2d7731416617a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24e14ed02e000cc2ee127f1e0ebec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9d0c7b1aac608b3680fa689c4a6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9ab7970de5d13cc9ce6c01428926430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583418807788e8da550d157812a2394431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2f8fcef025b33755bd1e8f5e32a6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155328eff16bd0386a3fc9655b138ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c287c76615b67a198a41f443e478434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c1f6ce33df9edaffe8b01470eed14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeccf95666f79bd521588fe9662ab20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8360c52092d8299365ca27adedb4e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7521acbfbb57862b7296459477822438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d784c8a4d3bcf2b4f66e4853b9cf35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee53f8de90f7148d1d2a65a5e1d3771440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d64c27a17494af08b3de68eaa3bc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3004508a5410aaea60d92ebc8caba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074df6355b02f9f2a1ce0ca8e422ee25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb751fb236291ac3f70fdd12b7164ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873855852aa2c9ee2355567306aeca30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c1286bd4f3371c0e87cb5fefb788446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d94cbc44607bed01da1f78608655f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d1a4cff95d5abc8fd681cc88e7284448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f902246241741f0c53a354b824518449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5969fd2d26c8bdb0ca0da2c9959965450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe2b5abc9954a91e88c28aa1a72da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68242d743cb1f91d6c1ebb423ef54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7b176a084bd1f0ba12b117b25a78d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf366b65be3a59f8e865b363c5d4544454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0005ce677f2f3e857ce2aebfd7b7d04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f707f592508dff4af964b18c1ae93a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905391119845217ead01399699c4f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b5a7ffe864e9f873f03b622895b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24f7c81e7f4279f020a40d5afc6c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352749025361c73453415b0f338c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77148afe484491e092cfcc4d8144857e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578a209acb3f01bb58447b78ee042d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d946ac1ea3d7226d57a59d23d7d0b74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c228ce08d40891c8dd3a260dac5532464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b1c9ed423983d56f6e94be656769465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0832bfba033d14ae9fdc38d658fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107aa6696e8e024851e9c52da8e7f2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f1e987b09f835247942fb2eefc5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cb3c0c1df2c5cd6127bbbaef0a8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e4ca2a4d9db39edc4ac87dee50828470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a0360e36c3c3b19df47868a45e4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67759f99c923a1a105233998eee61f42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3142d2e3162d6afacabe94bb51dec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33838243df3ac17d9068301268a967474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b17b35d6937a938c8a1af55c308d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd67b0d8b97c7d7f5b56c4cff0bbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7d9f6d107d1eddaab22fa0ba2197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e128354dab17e57489781588edac0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23107cdb06c62d0e41f4f3faa926d93f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306a5fb3e0efb6dc6385908c9c3e5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e092aa484f57d493cb8dec40d526481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d05ef3d06b64a120a70467425328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2603e755ac34fb7810000033cb37b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7278b08b9f993c249cbdd8722745484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733e5369a68f65b5b42ecfc6365b97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d4c3b24e532c74d96ac0881990c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562acef49953a29e1adece6764842723487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea75ac5281e51e00c45f4014fc013d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb888b1cc2bcd3e8a8f9ffd4a14c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317fcd2779a5557b67bd0a9355bff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082961402fa2fd2880ca5c0edba92f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b6baad23c8d95211ed55f2c0bfb5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe599162b06e0916c6e66cfda48e73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8aacebb6bbf48025b970e53ac00d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877c4b261e7c1ec1d122cd2060ad52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02816d5affc9816d73d3e802652d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b9b294dedd5ce4ae83ea6f531b2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c235ec24279a2c5884a1b7029ca1c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52718f67ff256fa4ad3bdfa184fc166a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a604b9ad69350a994a5b1ead838983500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9cca231f0acb1c547b29e3e7dbdac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b333f94f92f5803a059e92ceac9676502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4bf1d050d74be204c5ee2302d1c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a85ce534cc69e46c4c80f5a2cf98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b7095dba446832b35bef7a1e23461505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580fae5fcd17fe1a21ab6a1967dbfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22706ab678c9962d25a396e9c60d52f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be7c586d69dda9ece26ab5a1b8431508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac72dde6674bb031a0eb817725ba1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec95fbe10c37c075b4cc2585f8e81a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a7a885d46ccb475f3ae9f7a2b86e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a156373ed289d662b2a8fa261e8430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a7938d724e4f874871f2831967e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ce70186417bd105ab41da60fbf24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c49f0aa6d13fa4baedb76e31efb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c8f1dab5fe9304d2928d2af37309b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e716fc8d057fa8162f069e7be5db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497ed078ce3d46b0b7adf84813afc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd13fc0769c65a72e90737c08fc04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc6b26bcd2b9489a6daaeab091fc53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e230a76848a8b29b5d6809068f82ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af15446adb35ef88292244b018af814522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d5de16a4b3f21e7514566ecc7777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb35cbd3fd8445dfca0323ae910ca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121579453842d67824ff6db73ad56429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cde3a0da1e18bbd6916de78552953526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756712798b283ea6ed87fd20deb5f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e3bbafd684e3e731fe1d4ffe7ece528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da57e6d1e12104f044459fa352178529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e68e82e60c682b7b48fd316d36464d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7722364559cd9e1bbe406004a2a22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cbe3449c87ff5f3298df1c6817ecd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d372af94accda9c3813bbac708162533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a28e324ff46056d14e7f207b429c3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858a60b411e6a2bf42aaa123d85257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff394b57d4f08cfbd433ff95c7d776536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47856f7059893babdd9a6bb7f9f0eb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3bbcce1487b79a36af5f0359260a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a715be85a4deecee106d5fca6c05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa337614f879a23335f9641bf67053ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db023abbbdb814a3372fad12cb9039541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e201e88c02af3c50eb0554f150279542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767aed5084d79fc4797222e6dc28833543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef11bcf8f604d92ace3d883af082ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113d6dee29ff3fb790a7c8883abc44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed4c42eb473b5a82ce084c76ed94d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391f087d1e6e69bb9e8357ee1671ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6df3c00d55f7413ff47eee64b4c0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a1e6c5412165fd3164dff6565379549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f2395e66bd58981ea0a64a090e01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ea0b01567e4671947135d90ed15c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bda6ecce8d86e3d15c0822116e4a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1bf1b665415daff285c2dc966af1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1c8461939537fbb33e6675d2904f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb22fbe855ce76f4a35f53054774d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8e5c2456ee8492ca37352d544587556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34749150e7c3d4db5ae6fff91184c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a178586be002e936f58c7abd380880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae941ae02cd706fee13108365432b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f61f9ef9eb6cccb0f8c6965223b8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a540c54be09c7fc5ece6c6771d5d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e95dfd4481b10b94420f2cec98493562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b2eb9bb1ce4efc240853691fd4037563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d4f27b78c3cc5d8d1462c53a3d14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8d8eeb9b5a3b163b29a35dafc643565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52b78e50e7ec7e4b5c534bfd55c1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646df24fc6ebac7639f2a07e2cdca2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1168b0c2db8716152543f0424245d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829f038dea8fbbd6382bcfa6041a56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe351e0e256e6330e242934b841fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80eb170461942e4e292e7599277f9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c791b05a5260aa612dc6f56784b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac3556fa0d1a2ae35b166a29bb674573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b899ceae98f00f238f2c942f7b22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200dec20762b799b5f0d1cad1eb2a91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda84605107c451c5e0093bc3230f548576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f444d263766ed79c3e62fccb4577577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4f92e18029f1871e0682327db5298578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03795df36c240bb6dca83b99e303dd14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1320b5113a273066c2b653460c452580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728b4369c796c241709ae8f9f0bbfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90964d9700f670e872b92a7e0c52c5a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a75d66c04b4220cbdf89a6215f856583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ba089ac3d73890457d69b90b1ef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e412ad841555936ecb1cd079aa6d59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2dbe82d1b5d1f7d7e6b215002419c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83076700b73dfb003a7c1567f37caf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc5c66625e408bb0b41642fe8c9b76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f738db27856ac966bd3791b68fe127589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b54e68d0bc6a94061815e13b1b01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2542466f88a636bdd161dc273386ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a9536b963a33e99cceea7ea6fcfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6aa31e4ddb124d32ab6dc31e8ced593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b5c02a7a17d94d969d6f1c099dca7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bebdb1ad593511429ce79e640964d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56886754e4a32ef8bf63c2e0c3bcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f2d040d279b977dfe5ade2975994f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2877151b0921916567efaa86d3f3f73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099ceb746a9c6eadbd5290f2941658599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876294605e805fd5b0d6b41d8403cc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996eb201b562d3a77b769cc9a23f453601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d9e6796960afd009d6beea7211fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47807e7c5a5f721bbfa929b28e0a90f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99728d7031c9e8a0a5271f0995daf35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cd8763f0466f70f62072c0f0e794605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327982d117974e896f53004b773164606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988888d26d972fb754d46b1b9389f5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01223483f328c7d14e191d2f06117811608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d289dc2847fc456071404b4bef1ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016d7fdaea4058ba3e03d433522d2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916593ee018e8a234c9edb1151d1773d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41192c6eada3001faf1aa854a412c94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a23f67742da80db44a8a49929b57f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431812497dc6100a158e5f9148d4b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cc63d79f536ccad05e385a50cda5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcaa6bb03f2d45c152895a160433d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3188614517ee84b237d3351deed90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251e02a3a69fb39de2cf9b888173a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22628a1ebbd864bcc6ed683701d86c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c04e3b0014a75d0abaab1ded1c0ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80f0f1a3506d21f34b0f0abec7b47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc163f0b2ea0d4131f5e5b8192a4b5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc30002c719d89b71c30b7a9e74eb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df49cdcda6a602988b2be5bf436fcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247fa6696bd34d0847a9c82683bbf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed34da4dd8a6678647e7895a1171387626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee911153a25683261e40e2145f33d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aae6b7727f20700b55f317c71ed57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246d7c4e681ecdb37668025a2be41b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b626c2b0c032d8fe3846536b92cd66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2dd1f5dbf4b75ed09025f6e4823bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e08f6446c13face489ba1d6e03c91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bccd540de270f4db4fa9d58423cdb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43f40e2b8911fc26ac6b6589a17cee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c25f6dfd4911220466bc3e0b724ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889b48857532b289813c3dcd213633636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75cc6de032a4c21f1d4525417c2dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d8248dd252d4740216e9f5dc4830638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae046276c193d951f184310a7a945db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fc90ab695c97bb8012ad862f2e5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba25d815006575644a4daec110b6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adabba1b1525ba1f85c1315000c605642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081adca96b6dfb970885431f382dacd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea06c01816f8ed01d6115b3a53194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855669e0b305731d5aca10a833e6ccaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783dbe8bbb9d7a43228ff59a7992f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb3401d6b4aef0285a4b10aef197eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1aa41657d08b3040566cafbee74fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe30bef9f891829d068f62b92c5d907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a42c02de73e90b563d1a91599c1cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a2dbeed88850168f58e81b228471651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2730fa6e7c8a7e7a525ec74f9ebcb5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d237a7ae2980bb38ec4a7101da49e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c75b886dcf450cbb13491ff76df9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183019ced405df7675c250fc908d3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fe7cb9b18ee26c2c5ccc1ca008747656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3fa4c9a5f73f5f75d666a27114ee2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426472abab0dd2331c7585a6ef0a32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870459bb1aa9957181eaabe73c018f3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ee1fadd6c65a779bef132a76779c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23b8f866f41835711cf78bafef3f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5958ab8e843e6b0bfd9cc75fa77834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e76da936e207c98aa4da5c7a11549663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5ef97dc849073bb9796d18a7c204a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c84889ded831ded1a09d3840236d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d414b8b98d797b9ad7f30d5c66eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2354794d4186593579408d26e899a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f480b177ed5ea1ac29ab9bc2a8be6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3f8ba625f404aab1b22db91e283f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9213497c743ef33b3cdd86dc37fa38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3b541fe6620ac599e8b85a24230e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7bce172e514f5c9719e4e1a20e8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc9d3810fccff59b7c2e42757fb43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c4b6d5e7d6681aea8a8a3cc96514c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e88c23f0f8812287c8ee65f052325675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e49e58fa7aa52e6f462142c5a5ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26a7284e8cf9b9f5f0027f844eb0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e2d32ae884a9c7b06e222b9548a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77fce061f0294f6242fe899ccfdc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913e1538d4e6439fb8c738b4bcd0de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039018ccf61c15b27f2d72c548dbb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9a2d991ed799cf5f8b2de2c7baab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3fe75d19b67d47b93086c201278d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0901913405cea47015c993319b606b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ccafc06a644046818c8dac9a7e8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4016dd7e4bafe69ff2a86a151dbea1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636657bc25029cc35c9b2f9e698288c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fcdd2cb066cf3d9b9fd0a8674a393688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3584cfa567c194b83ec4d3756683689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464e130165041802cbf827c4e5ea52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f640a144b6c82afb8a4825192a240691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f989c373d6b7c6d6a5a0b9f2ecd354c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57dc365f7f90bfac0530ed694a56a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91ab3b382e1aaf186cb436cc5462c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773fd1b34650ac1618a843269e3848695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef1d6fb6d31c831d0790fcb8349a0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae6aa3af37b0a5532775829b85463a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb10cbaf7dece495539ada6924b3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69fe12e5583c4b8e7ed4525f23d9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ed5a9b959b1be6c8261b5f199821700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5becd42eaadc55e29d4efa994e01ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb161d14f67a926f6597fd51d71193702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db62d42d297d59db7476ab30dbb005703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388d323ce452a6af49b38633b2db2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb67346856cedfc5bdaaf91ee28e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64eb291189e8b592f6650cb7ef762706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e076aac3138b801958258d2b3c987707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4cc60ab48cb69516b4728f42ff009708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5be3c3dc14aaef62c975f55288a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c8e20ad0e80f62765f93a01ac664710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3eec614c29290546cd90730a207bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15b5adaefac42c2814a2481dff76c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953926f5670eb0f0132da5b0932f464f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e45f0a1664daf3dd4896edb1ef3d8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035db6969fa89987b9129091612a7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2cceb9053ea9b8d90b76e03ff7091716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998d053440660463b231cff2ce86bd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed387968c6ddb3e119a52b5ab6975d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d2d314eaa4aa1bea1658be06131f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5257d932ed8565ccdf7462f681420720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cf373e4ac94d957344406ecfb97f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aade3b76761b29976421b431f6779722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d593db52a7b2573f67a7588b6dec6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b745c42da201052c8c34edcde613e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaac644670115164211d659905445c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abda2c061fbdff7f7ebd47c989750726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a0d4d1a892d5b0b8f5419bde37fe8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207437dc1eb1b7bbbc8b0dc1866b802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a1143d50d146bbeef9ec5294be38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73dd42977cc20c95a3e8189df8606f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee1a49408a1da27db795a1cabb4f58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f44a6c796becf7b899884606d8cc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325122d605f0ed16db06d6cda0ad8aa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8241fe9eb8b20f028fbd53297346a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427964dee0dadd680529fae5618ded5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3f2ce4743ed5716d56d00ded2015736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd94ada5470e9a883bdc125d62d92d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea4fde13621e38c65e3111f709017a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22f6f7a6248080c9b58bce24715777739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8d617d68d387b07cf234db873214740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01521dff8eeaf4cf0f147e2d516ff88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ead4168b63cd72350717680f21f74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80acb0f82d5a29dcfd9b14bbb9820b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4fd66ae2527c25aecb055683608f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaef820ebff2d0deee8791aaa020cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f0952fa5a84d7d1f0ab5d20957b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eddc2640babc9b5562b13e0e5e1b1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b041cb7de76df51af93a45810ed60f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f65e3a07c8d7354642da3b2208196749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1bc6e4ba37edb2c98203bb4c3777750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb62cc13495d8a66fc8a4986a54be8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5d9975d89a0e022870da7dd7c67d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42484ae2dd97d47051669fdd0ef2108e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13c9a43c2de5540dc51e80ccc0a19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab33b8a32b959ca10d82f22ae05791755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeadd6971c6ebc65d70e8934a82cb64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ccb006b49942b432a202f34b6cd09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512c8c54e76379df622b3969b56f4c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961cd0a0264397b692905ed54f3adf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>