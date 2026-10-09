--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d88218a354e7403aae4deccc6c7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d1f28aa89f36d15505d3537f60fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d7c7d83bdc50e41ce766d8a79adc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220828f455276ee75f17a90ab3310fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc400dc3ac12ca3c1a99db1e8e57295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820c2dde0502afb212eebc8fefa29e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b9aaf1b0b88853578a4eb9d8bcb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b9af4db26e30144b56bab66ba3028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540550d7b20fdf39f2a6878175fa8999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da008ee246651abc600ff2db75224810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfbf59b86563e48c02bf7bc0d02a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422db808087c23d6dc7a3cbbdef728012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08c96adce2edb9f64a93e950c904e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac6e6a3aff02ca8f7fea453467de514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f00dcda9e39a769a427ef0ac5b2cf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac62412b9a7319d61e484c2d4f7b5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e861ee1c01652c4118257fa3d90894117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e27d43d882f04338fd0281cce964e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4451f5249fcc7f38235658a2d75fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfda604f2c78edccce4415ffcdaa5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8262d0ecd6abb0317ceb5d75a65a4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77fa34814752f158f7698385b5e0a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e20bfb2ca8aba07f0fe8126aebc6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1aafc520a9adc882efcf28386009324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2eb059d354c8a9b819f72b5a2cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb227090d50a1bc74819d863526d9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a008f0a825f232f1979340ac89ad51b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157acb86978c97816bb458499a45e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307e29d42b91d7d57041e254479bc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9709e0962aece0ef9928916f830830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc006a41e50d96da8c3c8d30d3cca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73571984ab7d628f039fc7f46114cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb34d7437e13f320bfa3a729ce8a8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460a020a55e161005b50787479b36b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85330ef0bb50964774a50806c239ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ceb84c6779b5500edbe96bff055a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4c39911368fa3b1973a6251985bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e6fbd2024e87406f75a8e904af1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814a2cb5d84a0d553f7ef7efee270739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b914c356ef1b58e22512fad3b12640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c8cd729c6848f7f612ab67c0d6b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be0583eeca579f08a7a511bc73b9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210021db4bb766a0d0a23cba44a43ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584130d7ebbb0aeb7b7f97657170efda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa482aac3a3f03c395c866a6bbdeaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d7e0bd7c6cb2f5aa126726f2450c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121774a6bf7a42e6f09f5607f3fe20947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452507c64c0b024bf4d4c8630606b85748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a6588fb04d9eb1a26b368c7641fb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0d0e53167b366e495d0d7e36aa09e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779c9783c91e02a234db3e1d98188b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573573160baa3ae2519bce7f2c241a0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85823c3272aa26fd844b9e0cc3957653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd5600d6690c7307b42c1dfd23b7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b8557892c924fb333a5b2ba5606355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7cbae0a569e39b74472aef90682f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c64d8619a93adf90f81bcb9c80c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2362c0f2701f9467780c77484e91a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fa2740e3ab8ac339a406b46313f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc278d310bd2c025fb8ca73260fbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ff1d925564a479fb0ee24d089e0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411fd3643015d7953503c5f2515bf6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013ce8c27f36dbe752a1acd0d69f7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945366e8dcbff721b61c2f138c66bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a28dfd6b1c8193833c45527b52333c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583558dd12ba13377488ab95b6068266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d0db36b475b17c4501fd9eb3518d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d0a402c85506066841d466c490a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b88ceefef1e7c1323fc8e40543e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eceb0c4e4bf29d83baeda0d3a9cb5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3de3ebfce8a5cab76a923a1f1b0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad632bdce11456acecc3ad9818ea44172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983d32bfd7f22f45076d366728f1cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c491ba7ca200dc0fea138128f7b0f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b12d812ce94ef083e4c5a2060cf54f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353daf313d58f3683df3a571653375576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee897cbe5375d4c31e63178932476e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97313b45c71b9074446a520a7f380c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a4383230ad999417cda42d3f30c0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238659379b459db3512ef270908ae51f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ae77aae5752dfd6d6a900f5c6555681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9db8e055840802ab11f6cd3ec48e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e9eb958668ac183dbfac486ce53a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce342834f41713717e93776135145e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e182fc30c5f4bf4fb476fc58b6d76f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f7e084d96940a028a5e03a84f4b6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8200105beb581cfd6ba9909b93fb1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff1bcdd345a0a7b38acc50b233279088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378ea1da80ef14b75a5d0983f3c0da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20087c89acc32a9e430e6e2fcaac3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac80a96ba376fca52c30dbbd3533cdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04723330da1e1f48a5c6213a772c9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37c9e22c5044e9cd0861e16e3d3d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d92dcb0b84c25c82750aa1e1f15f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a6065a431900a77e953c8ebd438f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92565877b7157d80c69045656a6901b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb924d42da53a7e73bc1093352ebd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c8b883d220d398f0482e3896bc9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357c834a8b3afbf67122d1b6c8671b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759e074a8d6acb4c9b4dd104d2656c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dacbba1cdc6e12a0d7b70b6435506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a1deb79baad279de0e10b23a97cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e43d2d6ba12e45b13e2bfab7ada40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ca2875669a5eb97b3deb4914ec4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088c937694c27aa26e5e1e0b39c56b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c5ebe96f723fab6ca9034a999727106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969816eda82b47e757d44b51ca9f7ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e136900ebb37df5fa130385e89f27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ab49aa7f0da284cb13930a8477953109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334db510c67e1cf7d4a50e1922146c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dbbed83d2e4153dc0cc0a855d5dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78615d1203bf21dd58283f2ad627b893112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7269a65f84064234e02ac540e9c7250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef415ece32345b0c3683184334c91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89895a6cd4e503e6d6246e86396302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1a09a54319749d8948c5af8d525d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e116cb6a088edffadd4e7a1a7bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e586a20e73cd7f8a179ba21f5459118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da08534d4b5d0eaa7324fb2a466ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0bce43e2746f9dda665465e414ae2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd337b776c12f37083f853545f85ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4668de4254ae1c155762cca3e2f41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2944de7bebd85f060ec1c87b1cc5e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee4380995ba45cfef9ef1971a714c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c46ef292034885970b125dcff5f06b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d370ac9aa502b8cb617d52e04223126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5961dd0f2a847be9ebc2c15831ba50d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793214bea9096bebf92d43bd9d0a01bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea9a66806bc19a863be461cef34c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d364c0cd71ea8827c7a287c67275ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39640de70740d5147056b4203c357c3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b77d60f7fb0c2afbd92e6079486f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f955e5d6cae2a6bc7c7694b3aec4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06c4497c0dc00c0c32e44c6a9cb84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3545da1028c15860480d1097d02ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ce9fa23f0c7adabad5fc044d5814d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aaa50f2a565282852e0c60dd0ff96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1d789628dbf66918a5971b7f0bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28ddd60e6c670f5929d68d8fc385a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb868f896a878ec1eb935d14ff39fd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0deb7ccec5514d0ca605effa9fa30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efaabd3144f95b2883fbcf137837e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8942541c624c3abf12c3334ebfafd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4867a93e6e3c0fcf715af1fbe5d76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fbc2a6b7cf19a296d43152892043145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a29f187a2623c957b19aaea2b2837146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82070ff2fa35026fba24b4d1f35e58e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10948d51e0414895e5b7d425c5fb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7458f722286332939491b49d11961149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620209633527fc46869fd961a5d941ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9fcf19591e786f2a4591a804ad4f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946028f94a882794359d263e8f4f49b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849643af97f563a8e7d3b6c8a03141153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3ea020e81f232eeb44e62cc49962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322fc669dffbb00c84ee02cb2fda04c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497da58644808569d8d2b55ba093ca4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008b3b1a5410b0c34d6662b101790b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef9eff29c54f31854d875edd989dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a88bdc77f7c88d5e04b532254a1b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb1f71386eadae57255a707e19d33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8b20b641f40630e6b689b36f9d52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f20e2e2aede1517dc52b64f564e8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b264dbadca5498da31ea87dd38985163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139780008603e2ece51fc341c73a89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfaeb429f5092ef4e0d26d18bad42b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d2f6aa9e0fe3219305ef1ab29e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ba5752a4a02315fc7ddfc33e745b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a058c57d17687b0acc39e38a4a485a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc8d1680dc71ed6f9c19b643b1969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609a1f361a457317ddb1e0a0a50c6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9e306a77326d5db36307be5164e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d147feffc79d71c93fe068ed636de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df821ff34c4ef2fcecfaf5ab408787173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d8eb2c7e354b9d4629890d90a321174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a3f438aa229fcbf422d3514b7b44f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1b9431e056856349cf73d52a630f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf6054061ac6dbb970a03a8616a578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee270f6dc9576b10aceea33df9fc681178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5002735f2d033f349bd9e1d546160179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d0b62ad73a04f48fe1d130fc502b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074d56550f5e56922b862210690927c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154da3d8c1c43a45380fbfaba88eacb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b988b140543c9dab361fef89dcc86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc96e8d4e55f5ea4bd025baa15158184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d404d17d37ff7cfd6ed9f833af055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8e75a2eb7560f6897f0f6bf03f60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2d233db15c6d38ba3e6cc4f3df62c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b7af827e34e8e88542c87da8b300188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609eb8ca5785ac9cc04945db509caf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c49a6ba4959e324df32b8576f42f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3498a47d6b4ee5c47e1072b883807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15737a593517c832cdc3ce1b3dd74e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee480d963b63dfb03cfa99884a02478193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b96d3d959b4f26893a96ff5142a01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec82e6c579b04a9d312c125e0d3a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fad2aca62c7c224f5b8635799320196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0355fe0b3e5034245137ca8edcf7fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d500f9f31983637efc6e8a4b4e9b7e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a1b4b0198733f34f9fc12c90413c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064aa83f8a8b8e414a3b83dc4cfa1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45460d67d807ec3bd7d1c684143ba827201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46f5f519ca75641eff23ab15ca756202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccca42c33d3fbaf49f70a5da6b0498203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41847ab8e6193692bf134c18190e7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a65322287bd5600e72a71e47daa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593d1dc3662917dc233879da01ea8e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38c7a17d18badcc61967e2b845a1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a5fd94788431ec92d92bfc13eef9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f009f8224521652fcadf2b3ce4757209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc442c97c90f45f0e4c2158ecf0bda1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f8cc5f023e9a10a6e0fab119ea8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc068105e80648b6e29c6b74e459fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af96d8b2dafcacd10a2b1608fcc5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7c48db537556a3c272a852018a27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c028bf71a66dec28e5bcb2a34d42c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655ca68820f667b91efeeb0d8ab078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780135a0e9a2e97601166bb4df1bd188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2046ef42de566ef7d4762c9726633218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989d955de9298004a0426a0e9b33ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841eb998af34d140572b206f98132f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23778d6f3f7a279e89a523abfc17178221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29e5876429b831f842f5b39a6b887222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff01106ad14b8f4ce2313a64f55287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0780cd1119b8461d45dab5481c55e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379180504c0e9fa693910be233f3c16a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d80351121e17502e2e9dabefffc91b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d735550c23167a63f8781ca3388bfbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471b8b8684f4c159a9dc23ac4d7cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06132e7b4d850a1754501f99f3dce0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f281f25be66ecb821ef1dc363b8af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889eb05aa53ac988c16a1a6e9fcc7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e67fe10dd12ccfd51ce718b236e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524703507c04dcd638eeab82f52677a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fbd31a459b6c7f999bc8497c6653e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb0966314004433922adefd4e53db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead48d6aad49a0c77ecf2722ddf03c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d2aea8f2e755ac053b1fc553361b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c088d1fdddfc2c41e8261c6607a89c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f3e05b7bbd9516a1513790c362e6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60bfc34117cccf3dab08d90d42f2b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee6ea71ed3fe43b65df81473bc4f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4bf493db21d1e2cf014891f6ea03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5efb55b77f949db726d73bb171a41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab39d2b2609df8835f40f1bd5422e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb0542db4b1764d819c9c1ffd8e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e1749fa4de6cea424dda72d021afa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32438c5485d12b09747ab3185e0bf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c55bb656ac48886f9459f5871cc27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b51c248e9545edf02f443833bd9891249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e559849b4db5d2be40b59f34fdd2d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af067ba9897258ab7e3b77d15b9a1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591827e70072a68875707ba268c0c98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c8c642d0b7935d8cb30c8fdeb8a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b539599705cb46bc9839218728a069254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007644dd53887f476ffe7adf8b8840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecee37c254a65077c2fd86f46d6a3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a74b03c8a9e4ae5cbcfa9af2e18ae6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2360e85dcbbfefbb6ca575a4b417c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88511420b2304330e1b8bbc3297b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6faaebf08744333bee43fdc4c8545260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d4abc2016a254e49a27fe7b55e1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f596a52a1587edcd7404c0754e9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170db696f8596957d2f24f36c8c7cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64cb57eb2deb0e629d9e93e71b2651264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd938757aed38d76495b4b4393f8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1d694bedb81adfc9378831d64564266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6be7dfd2ec6baddb9574183b959b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c54d751d09017b578a2cdea9f1da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da363dfae02d1d5c18a9c79e63cd736b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ad460c97f370defd9d0dae80155a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb72f8e10afb776c19ce33b961f781271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b57d3c8269f9c38275e5ef05690b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10abde6e08c00010ff144dce93c8b0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd18d577a4ce8b478dc4008b9f138274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb0f3b713f75d0e000942c5a7c1aa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e268a60a601d013482af2dc508e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8463b8c35abbf5716fc22089704c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0204f78f3faba3071f8b928b47c5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9b8a0242aa514ac83b352c82b73f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813580b6c70861550368774898377c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca9b290cfaf5a4c0bf211693b88f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52968001a30e59e35c2fc6435c9ea1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941c25679ff457d53663c4fa96f1a75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f2554db2d4c596d785b08083768a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fb69431d363a94564e93b33cd3e67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e019e601c939c8f163b5ee839ae94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351032117af76cea76ad5a757b9ebe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ecab39ad2059cc12af7282ba8f1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee4c46f5d782380ab98a54f70aaee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be7aa7a61fd76b63d173b3b8d0a333290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c594f3614cde341e56177e90788e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aaeea9cbfa539fea167de00f486f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc3670dca1f47b4d19d619312752b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac898162e7c8c01fa9ef43d2b4fc9c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671a44f858b041652bd7b1aac5c25f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef72c18f835e07c729b8459bcac3ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c05c2ea991d1918280325202da69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b2731f0e113089408d18f68b1132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b29647dc436f9520132194a6ae079299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1486471c017ec8d1a77ed967e4cf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06e8d7a4a6fb2df4c5d9f304cb7ab8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e566f383ecb0ade1e6e71be7949bda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79dd7d156f4092dfc418e6546723ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c8ae1c7008323528ade63198e62a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf46ebcdf0b77d94e3609be601f2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd64b8d5985770061e5bfbb734cee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca2572cc399960faf446f98df5141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d9763e392a711bfaa141361419f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ba5c5b52d66a52c19ca82cd5040ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98cfe15ef847353dd06c0f26ee6abf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084adf87d886985b0edbd8e48c6b5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958185e7ad032cc087a58eb5fc25d28c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052a8a49f33e35b6ee840dc2dd78ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded6fb7584157f99d6a0fe503f1fbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202edb6ce68de5e5921adfc9e80e65e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a2a173d4544e441e3262b4910fac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1c9e396e93bda5cfc72ec7bb7c8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f6037d1115e56498460ccf363b9e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d3fcd9bb839c080331308021f02e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ff13adb215837d9d4bde0088de99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1d34768eb20637c45087f6df9f6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759aef75466e873a80ef51597ee0885322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d0f3bc786053728bde433d0dd3bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b8e736c3e7937aed48d7d90f5947324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62011b7ec7eec3952b2a726d8e5ca2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac35db72d78e499b2de5b083200900326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7e78178257e913f7d19d6d833c8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14881ef7ee94d54e66921f3502b27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa446e15c71d57138df7b47938c4b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d76bb1dfca68da5bc2746ca6b708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745d9871453b13de99e4b1a0d74d7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22869e15788a40218f5d6a503de229fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b04de6433e44dff675e41577b5cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c474ae280841f95982a34ae484b5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0fc29ed9b9cd4994ed5c81cc062a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae63a1c0020bc9f65b9759d1cc846d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae17a278f68e5865742871d029110e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d453a444e481029740d526a505998338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167072b8fb35b1f269e4774abae4162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7abdbc2a02e5d0ab865d9113f6344f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3dbd62c9ef775aa5d6fcf4b2b34d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420263229f922c145d9704657d7590e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee095ca17627db1bbed3326c93e465e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7428ea8d8810cabdc5f5c113cb4c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7cc35d12c55c434d3c42ca3aba102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100885e3602c74b316b5f7c09c61350c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f42759e8e530eefeb95661745709347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794dff2a3625b6b0cf61f90f7bca633348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed395130f436903e857d27a8bba4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c00e080a153b420df69b812db61ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3722152507bfd9ce3c3b97de23f469351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f32905ffb0413b130c48c434ac9590352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f4f95b90d464fc24ea311e9b7e7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49af339acd0f9a53186adff09718a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f9f1ad8715775cc93dfadeb02034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d42c752b4f807747e0b0d9502b7bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0db3ed4f68c0023f6970b4fc97f3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89059a4229e12b1f0a353fed89b1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91baf61c6a43511ef596f1e73a2619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60dfa99e79a0bc75d96575b961ca73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7242c90c24489f137f06d592a15d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757951b8abfeff0de11579f464845953362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77f823bc020f3e5c4d49882c22828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310eafd00c494c2d184a68e623795b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5910cb28f5a18991360c38eaa09c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e5e8fc3824837d35e8ecdd1bbe54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de132a3c549ef893897d4553815126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2c4c98fa8edeee9e586bafe19c43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d751654c3df102aab5adfe2f50490369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f5c962b0fa0430051f7e304faba8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735978ad7787439ad3ff4b47ae1ff3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3010da8d963fc5b3df6450110f656372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bf74209f82014ced8160e4052f08d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5074369096f434a4eaed49cd504c51c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc55fe0e2377b85305960cc0f0927f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb31c9d1ff96040f5c50401f91b97c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b803e33a679ac3b2a5ec700244d8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad78451ae800be93249abb8f849e1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dc675adcba87b966305d10fa173d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11524e0e8c2375a586d650f6255bb78a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e224954d8a4e578614b42856d6b06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edfa09bb399d3649949050e5c569f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8a2e9fb24292b9ffff6f6f74eab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc932d9ef25dc88f01f5aa3dbcb5786384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da4fab0a3f6cc30bc8aff6063181c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1967d9d32c192ab9e30635460aa56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c31bbe320d03c371eb6e50e934583387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cb33c13cff62edcc9ef522236e66a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4bbf4eaa0e070e167a1ff86e650e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217f361f3380d1490bd957c6645795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c24a311fefe16271288a25fabd6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce9612bd0639b6fd4c134f90d463c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a2b53e3b82319066b6fc3502d12a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486497118f5a4dcadb389f094b1396fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc0ac712120a6fd391c7cab917c2e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff3bfffc2fa7cfdf40734d16bbea1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb5d8e1b7f22677c1bf207cb850a1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659dc3f3ed6bbcc214677cedb5c5890398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef18a88548bce8b6e058de76be837f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f909cb4b85fb28a9184686c53808d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1a98c65537a05fa20d80eba548bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3d4b9c5adea4c6cd9646052452c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40da13914deecb7c26f9fc309e80e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04dd70f94bade23e9abfec95ed633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a2c9a71ef950d374d355e48161730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ddf3740e9510d803e608bdffe221406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce4ad6683ace1c026b9a8ac9a5713407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564cafea3d6d6991bca9d160d128af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d91254156ef77aa53aba3d976f03b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96b1ece53dbc63528f45a5eb2ea9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a5143aa531b70868059a48048add411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ff47d86c42d83f915ae7eb297d109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b6408f0786a401f155b43e9d0147413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686283a161e2efd540978784b3f3827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824798cad536b197ba34157b2a8e129e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29c7dc4c08c40f2bc3b25e21a1cb06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c7662e50874ea364c50ba948106c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d17fbd58600183f154649c0b4827418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06ce987bced7ad9a5943d7c792a5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee165fbb2ba29f724187b9ddb2a70049420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e790155a8323cf156de444e73a32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938b6037d2a72ec75c739dba878eca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6d5fcc74b231f370b5dafb6ab142423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4ef1b51c0e1fce1955425fe91677424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c6a4c0d8b34d946245d6c628885a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c348aad4fbd9c0aba774a9558e53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28441abb3af3dc2cfde986e9d6aa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd260f33e0e6e66f4f871e6f406fe17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6dcfb933526c15a2333a831202e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a2a5f731c0a9e61bfe3469ab12bfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a79e0c16ecd61d89977f19c2a2b84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ebc825a274abd3ca4eedff877886432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff665008782b62de651b2cb59046b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58fb8845cae3d5bbee335d378b327434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef172950ccbe93478bcfdbcbbc16023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2887a9f910757e2d5002e293f185826436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807987fcf2705723588feb0ec18a68a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d6aed49cf54521d9970e0f492bb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d29aadcd5e671aa706f36eb30150b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30612db9d0461d9a9f0d75f8425789f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f78fd9f9d06c89a8c10db998661d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a9e12cd0243b730d1622cf21bffa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829063458bfa0259a7dc60ce968c30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5d1b8f7e26408c6f3ec5e4b4982a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0586e476d6b2864053b64a348d34b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb74fb5768910a842cb665974dd6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b96cd2fb9320230bb4062e643b76f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02834df9cd797886d579199c3d4ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868b6da47050131e5349cf458732a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b86ac9e6e816b3926fcb66eb6f62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8bfd0bdc628cc5a1c937b08250dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef073f548d6c6bb15a42ce2d5ce2ca9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff6785b6afb52fe084e684dd501645453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fedcc5fd6efa157efcd2c92c3fa529454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2747c1558a7fd655aeeff0b69068dfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1552aa3c925f7ae4303d22edc600456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3af7e51f18db84e47aac75e3bb23d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4f94a303415b8e2f9ba9e29cac8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c6adab9f61b5214a5572647fbe34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff7cc361c4acd66b838520e2fec321460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef41a1f9b31bd6ce3413dae410c71e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de020008277e6cfbb5bcbb7a828f816a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3ac06865ca86fc7aead278749eee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe01ab8239406d1f838af5e3c8505c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9a6fe0b4b30dbe2fb6e6df69089c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef341f4b4462ed45a9579665d4596466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6990c1e79d519b4d94b5fbb553bab9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c38afc0aba933b851466027c6a8b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b75297d569e654b9ca34f1563a0d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06713dcf1dbc3cc38db4d7cf85dc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3507a35e4b2b8e6f54973e3d7089be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7d1392c9b31414cd855dd8e05815472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda1b80524779f8f6c794d290e82f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037073522750842a664f26800b0d257474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1ae821c68180630d563ef351417e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cd92feabacbcce496319b367f1c0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d3e3d7669c8a1da361530a7ed577477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c8df9eaf9aad7508e1a5756c881d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284f2e2c6f6ed65e8f5a85d3d8e199479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3aeb85ad64bf8c66566d9f81b06df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b49de3671e51c5af55f86b046b560481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8e43f78f53829fc832f97a6404fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313910b869f9f47c4ccea59ab07495483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6ce1b79a85e7ce9b8e5d4634b2c6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3feb253fc45a4a7ffa47a457ad4457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2601dbed4b26ce35f0c26542f75d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b7d7ad323a63a3ef680813605f797487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d6bf2fc6564d19b57f0e2dfaf3e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206a7860d95d97622f622cce1d8719489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a01067b252d86cd362b71bdab7de6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af19185b6aaff9412be7cba1208bc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a784b747d8c72e436daeec2d0913492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd0fe170924265d51a5b66a20a04e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef92bffb620170d279fe741360f5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd7abd49e4f440c9214b5e8d84f020495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d93bd6ed97058427583948755f2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d7a859f3646f282a19c909ce5b1c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d916eb2a36383ac9ea3cc524d534fba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073a923ebfcc9c11cf12714147fb91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd3de9211c595b7df37cc90d71e01d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a28d5c6ec3167482b11b8c3a4bb27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f6e28075d7328eca8e72362f3c572502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e237f6f1c056a727f2034a577225af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caf41f33a2a8869d0774886ce0e326504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684e3f2bdbf7ccf8eba6044e90afbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036da7fda157a89379c0897b4a32c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7826f5e4453fa0c876af061ed7ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be913f0716f5b7d194b24214121ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089cf3d66e2abf9dd49ee7e8e87664509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f04976adec9160c6254054df2542510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6f0816758372936095b33c78445d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787ba9e511ff3a98449dee43f56575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6c8922bbec3dab1887f28c27bcf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21f37bcf1495975d26be9aae015d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae65b659cdbb55f9bdded2d0579842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45ab777f06f6d3295b10ab342cb52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d33f5c1e71dd6c5c3ba3711d1f24c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce40de159a5e7373d187330be24f910518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e00d0e0435de6256c49141e1fd985519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9754ecda2024f72308ba873b86637b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c56bb4c5e046fb55710ab1c93bf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bcf0f6b70e642bf316e49154c6e44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2a398c0f76caab594e8b9aa89b57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27217a7f018cf4aa842b11dbef03b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef423f2c2870ee9c8c85f3e9a0661d63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac3612d5d0f96880d34ac5896450b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f546ea2e5ea9de0157fc2f61e5a87f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d619b2297c6705ee9af033c5b5924528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35549554fbacf5a30ce6f0e558e5e86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52311d4a5ff513e12b26ac46eb50c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb132563454cff86371163fd605874531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841755ec3e4464bb3a1c1cbb2bb7d65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc5bcdb283b8ce7c6c77db16faf9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad958023666aace845eb7c1d65109b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243308d678e717ca4cf62a60461ff6f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f365f1577fd9c428990377cfac8d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d4a2cb6d6d584415490a6dbc77dd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc9ef6c14977315bb2da7ef99e617538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59e12dbbd9fa0ae31edfc097cfa36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1074f9a5e301ef2b7404611c8a99e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c5272ce690d99e3c90f5dcf411ae6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001bec6513ff82aa5497c9950ddfc73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72033b082abe8570b438c731db3fae0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa89fce046c465140c43c7189f770544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba26824fe3955beca68115396d853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f44191a82e4076c54f04597f8cd88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae94c81007115a9b63cb6b467c7e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7184292e445ae5a7954a2f5b9af89a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116dc3d272b5416e824a6d364e6548c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb47d4c0e6bd418b61d9b025d9e104550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c913211bb5f80c400d0b7fdd116a8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d9084b9db21f3756786b06bc0c23a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b87f702c5da316e7e1c6ce5f7722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc65aba42672ee0db55600c055c80d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b914744b8845ac21739c7383231e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3917015601d053200a2e693281a39d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c5855ee5cf3a815bfffc0fd7d96b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab8eff56935874b0191dcb475f4c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42906350ebaa8f823ed10b8585096f3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18c8f9dc1ef2c31665373fdf78177a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8db9ca273e464f79dc04e08f6a147561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e9d1e5d3f76291f7f3449c6b4638562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e582270eaafaf6592d85fd4cb2ff83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f015875e5abc993e47e97d9dba35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949afb041301db90b5c8817808a9adb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ec0b1f64c170e90cc8e6be0657a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a12dc5d7c8a9107acf8ae665fb1aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0ee92b7d7ed7d59be8d15dbd105e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74756a5bfe0eddbeab145f4ece8ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b62b21a0ea0367b3479666289a72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d7fa64269c0e58ae49b641ef2871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f27d797ab61e5baa8b762aa2c461d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c552fc107d2de60c8a5b24d7e60a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bfa02a7e6618887c271451f62482574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1520e06b7e43f77562f7df1dc7699575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbdcfef23d5f8afae7bfcdb16a2e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c168ce7dd7fd716da7b37b25788e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c6533af78fe0a244053f484235125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9087355531acf19dbe660b13ca7170579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb18a7e8835ebfef96d3aaf5ae483a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907db18de95eece8baadd50f896bc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ee78e6354dfdb42fce1d7e0e72f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351117ee46d783fc82ee58429fce73e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898bd38128b0cd765478532275e362584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d0839a0085fb52eace607efe11dfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb3f9b44890e25fa710f772cd91a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6548c258d6709c6e2793dbf65bb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fccb82cee40d1524fb3dd5a381158f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2cfb7572ca888c518ea5b3d57a4f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c0ec0f5dfa237ad01df033e5c167d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521354d146d5c5615397e4bc0f5bac43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8aa834295184d202d694945bb77b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917159db3baf0b7f089d2eadfa3be252593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5540676cecdccd69ce5f0835c2678e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab0efde651dec25f988ef050aeb4fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c719aa69974a3ffc590081dbf3633d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1372a9f2cabeb4073719260a47d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494898ef167791c012daa634179836598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385721e1907382dca163cb6a5a6a72ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43cffaf4c820b4168312524816ee5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ebd1f6d3c111cfd733f7fd489f2dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206899c97238fa2ab31828b54932903602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d42a4ce07eaca50c46e469d93b20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8e12527ad816c2a601470038528d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80113385dfcea35901b59b74a6f22c83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205122eb80ea6c01ed367d1f509bdc93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13bf507ed94b24f9e367ba5671b57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a9aea3d6e0d25d0af136a6f6d948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40ae5a551cd05fff86a1333ae8b3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaf7b5e97d7910287f3b3266f5caa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254e9d0c80fc539fd11f33d046abddf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb670f78cda6d1c406c16781904b1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6b1ba3988e45346a07ad7325615e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c479b80750e63bdbc0e39cbf234d7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa465973161ca62f2a4eda5bbb79c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759c21929afa67158187b7f421c36e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25fae94d68b4a79b4cb260421f7dad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76abd5372a2a6ffddf1e3a297de82ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b8f7c4c243dce03f647f2b244763619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c56c94e9ceeef7b0475a1b17429c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bba8ff9f128bbe4db3bc333673d66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c610ef7d6c1e829ef340065c3e6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622242d909c315d86702e787f7f4c3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feded5f6d3bf2540af4f8da023bb4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5ce0c10ba626863c2936f86f2623a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf79088232e422a41da30ee1cbd52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6385ceabcce8e84453e09c27e16bf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae0f4c9c67ce09891e4125a9726b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eca29bf34e2dbdb88a0064c8bd307629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5c0e6a74b22e287ce2dd2d708f5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18d327c199ebc85edc67667f3b723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786950ab075b9b8ffdb951e2bcd02a80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bdedb5b8d9d85bbf4724019b197d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc2c5b9ef3bc791ddb11420c6b0c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebac13837f3698c33146b0a15e3e0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ffaf42eb8504c86fef5e81f8c5f87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d7259b3b37c2f92eeddba6502933637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9232b6cde6d11b9fe4189e9c7414f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2490d7a3bd2c1672b96df0e9101d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec1855a74ee7c00771799075718293640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab03b8a40db673a95c08d7a92c198641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b058f42e4a12a91553ee1e4d8654642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7783449a402289274873159d6758d59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e03cd14d288c75de776fa7317b1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e402e19e303e9b2f03e6ef6d5e97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d8be8706bd191553e1492fb81747646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860888024ed647e1f05ef4c819de1ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6392c50bbe629c5a14cd570e857e88b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0c23d0372ebb1582ad401430916f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53602244ef3e161229c69765e03bd90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019563fe89ea8485d3fbada2a437cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230d3f3d073870c865864c143c2a531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1e63e00a8ffb371e8ca41701da96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb66751ea1b5f1cf800d502635491654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e97ee1a47640e4cb99f98ee9615d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30686c0b43f3300e8820cb0f323e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ec730be1a435b5587201cf55ea38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5297f3a9a187fbb1723256bf1a01df9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c898e89ebe839945f6e8c5d99f6f90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89bfe0772a4bd818aa8aee23dd4714660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4649602fc8e9c695711b200f1f469661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654964b16f6e4b7f12a41aac8480b759662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df04fe1d8466164d2d790253e3aae0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e96baea87c61ba26050391a1fd91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d04723b76a5af4622508c818aad39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb509838965776c7fc500e6dbf073ea0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b71338f38bcd0cd827aecb888802667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79055c207aa50467a64929b6b9e6f50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25926e3b6e749b2445c7320bd57a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f155f604ed586707e63c7d5932d1b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276e923c1a7edd497ece3a844369f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819884fcd1eb1fc8e8c04d06eee6e0da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab456316a15c5347a44bb45c4ec6a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f8efe1e5be2b963442ed3b79d0b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf41b97f7bdd7478b0f8cef9135a4d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3771bed19aca892a68fc305f670803676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72b8c3bb1acbb41cb209fc4251c86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd77280a92029089bf0ad6f445d9e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40678f584c3982a10455722c23e5e0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14577005698d564b4f8214ca16c1d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04bdb251e12f8bb619a761ecea4dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc92e71c183e5fd4cc85a540bc5f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce1482859efe7ab10b38eefc5fd61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202464e97f9374cc8466e8fe514fcea4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12dcd39d40a7690789c342a46a0cb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc82b2b0f4c2b6e9de320dbbc64ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d039cfc2998ff87ce4c5c6569723c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2946e1da05179c4832435828c1967688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf936bd588adaf0c6bf0ad360da7218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894cbb3ee8561d7d3d2513cbd76e6bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f088ba2cfa87c166427a23bc0c755691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e6da25e7640740419a9dc80d6462692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377b999448476151dfc1baf177f490693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed26d1399f70b08fdbc03bd3598062a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bebd261d86730773206e96d3f360e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a966a32ff416b142d787d6624e9ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53a3bfef235e62c553b17decfba67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1cac6bf670940153a6f04d86d5a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaaa48a3c5b5430a7cd45ebfc3c2e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c729768bf2bed4c71b7fd3d95669f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9347e30b4da310a5b0c4f9485cce3fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0093ea1a3ea399e600b92ab0be9dcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c862eab1a26b08701b410c762f110bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c683c8db855047d17166719defc53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d19b83bdf265a2aa68a11153a440705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650d017d6bafd459c9a0fde5a0a26a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467fe4de9dd5d086224251d035ead21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc2725ec4d4628f62a73cfb96dc1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65635d69d29ab984f59b166e6817ec41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ed290ded4f1f913fc0e8469e45b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5c3933f952055c0b5dd961c4efd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242669ebbd175e64f1c9c200a57670e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174810dab7e50b34671274245edf1ad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce0839e41286087e9b50949e09775714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02b3cbdf4e95de7cd6cb488fc8e60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c4866797144cef57cfd35bf57b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d7a56382f612830aba8f7ba82d1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc47c8a359fb178baa8110d7a3376fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e679f23b739c47a00bf71a214475f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39bd55ac3cef9630bf72f5ee67b82a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf862ca442c5c77dccea27309871f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664e724c74bb95d3773a64879375a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb37b18bae9ad4b4b2928692eaa46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ac03d5b8d84fa7c72e67b1f17db7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d93fbdc54dc594f4d23dafe17c27d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e2e4f781c1f1641e997dc6ba52bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b269061a8f3d30fd24e52c20e643b2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0a18cee2ae6205cb7c1cf7e8944a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bce0d18cc2a7e9757fa04d984947729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad93e30a4fa0839abfae0450502b91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750ad08d4b10163e6e0bd09712ea48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595fe8f399b1a2fbef65639458ce3d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a2a5e72a9a509d27d82aa88cebc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc74a3e1b4f170799fd7321c8a2aac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87004ced613cae5b77b86e35b378f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110c11ff03d863c8f08fd4250f2af5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76430e7e2c7adf88ff194830e320ca4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966767cbeda5fa55ddbd535fb1244e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de9365d5cbdade912f9bef6739a93e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818bea7ef733e652f2f11fc7f3c0116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17efb0692080da28902d992d8298ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a957df3ebeed9d90904ad807cd351742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2086bce921effd98f2952fcc2fa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4326adfcc94b37df698ed6001eeda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4377c523286b48b0be3b19a3ef16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76876a52e7f0b9e1ee24312c55c32734746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909f4624c4850250ef15b4d499c8a62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ced788b9d18c3c9e794a53437f8b17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63361ddbfc406098a56e683c39e31ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af668c81325a524687cf01a701749786750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16a93bd7e2cf079de54183399894e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f858c1fba291325bb98a9357008a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcbc9479f8e1b1ab5d1a9c06d1447a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6ed51f196a6a9968801183c16bf68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573b7c636fa7b4f0ab97aa6d058cc4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b1f48affb00f859fad0306d0a304756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750590afcd3c3bad2855a1a4f94c406757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2dd3b41a17bfb8ecdf64c1e95c11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d07af539454f6968c6795b93d19d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e609165f2e8329f0bd121d8efe0dac11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b5be8459a23285be86d4a80ce2222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899250176031fd282481237cee1814f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa8911ac9663b630374224e8e1b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa148a8defa644a0f6539337c3f49e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e777a8e7b7c57b07b69ea0979c8ed06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fd77d75fc657d905bb6c74e32ba747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb483d5c6405ea1fc475701ebe4eb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef2ba4576fd3bc98342bd9948bc239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c841202b16ecd4230f5a2ef90b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a718b33fc5019444532aea6a10437fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59540e237250799d3dc75a4564e5e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf564016e5f8189b3032a7f18881ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d40082307d56a8af09df347cef5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086427bfe791c880a7fb7395102f9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6521e40c9e439612e25452fa0ed216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2016f1906263add8240fbc6a5695e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2af1f065d2a0a9f69d64f557d4ae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44e83c85668689d78cff45d891e4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6b55d6cb97bcea73a1045b77642620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662edfed57ddaccd5ef0d37cb308e1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4008d2aaec0260adaebddaa030a3c6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945388993f83995541499d4a5a07e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24613741a7bc5011d5d742524077224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86662f44a8f42720e61e7064e3ef8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcdfaf7721adb8800be0816e396d5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d7f65880599b83edf78e6a7546a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728caf2e102175603adcf0d400b9a3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f6f0a1de37d02c1c03a04db76794229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f49923b6ea44bef00f278fb50a1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e6656b32abb2356a3d37278886cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5f6b4e3c6df41367b7b55bc6f3bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b8432d820cb57442f1932336aee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c2c3f46c7f742519fe33457e425f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec15c90f7ad754f9dea97d11eb1e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53b160e65680d66ce4556cc3696b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239200ff8b034407467278d4267b1ecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24659effaa9deaad80b7aa218eb1e5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c5aa72a377806e340001692e045239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc60d0410b97b98a401dfaa0b7a5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0e71a79762c58d0c79ab694b3c27141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aaf351199e468d4009b212a72af7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b228e13df0aa296713355e093f579643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078009d8e541a481cde19ec328695cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef874553dc58b0b9c206cfb0effe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7f74f5f4a5f5496bf7b025eac8e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6198736e93ff1af95d9213a2d058dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c49fde1b318b0b8995b4da0a6461e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0baebbdbf39c14f9764fc164cc4c8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841892e7beb10c022af8e0a530327c3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f310cfa5447438e4620479a75c07251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad4076d3846cbceb6c7ae87040c2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f68b9b13f07a954966cd142a6f2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cefd14eae7ccbb229e4b3d7710afa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f1a7b3dbbda3130b3c9082311ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd20177b7293e1581d40f7d78ba1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98dde54708f13e57beb807078321f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf00f5cb3220653191bfefeb8077e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371563035fb09f8d3a777751ae0af5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0f3a5fca5085aab1d743c7ddf4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e337f4c15ba6319a678767cff4b0a0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44d351789161dc899209eb6dd80a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b3f6c32ba7d21899ce96256c939863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20106b150960bd9612da7ae539ec801364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78ac0deb4c780b874500016e095fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf482d9d3d64ea09ac37d1079458f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94047d1503e87c3e3a9dec36c609f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b09397dfce32d64763f048d2920d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f912ec51915e69ada580fc49e338869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42344903a2b2df525af23ea1ed55c6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51ee87e59cc363f653961e45958f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b9606b37ea15d70fa5b30744de3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f230f4176a4fcb3eb2bd167b965b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09080e4afd2b4e7616f16da62c0199074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fbaa4f0bbb451d258084d60ea7a7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bfee0c6a42bff1b8ccdf6a6e7cb8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57b27a7bdfab49c892d16e769eae977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966dc73b7428e8a601f2dad41c8f2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9f282249abc3de7e6128c598b321c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a54340a44450485609ad6cbe4eec580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a29fb0238c24352e1e6eb8c7b37281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd22b55e65495f0953d0ae3c3db0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6775ac06892f0f688899f6ee637f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6fefd1e66b8d0f5fceeb7cf080e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728230bf5c11080e912f4d37e8b4a3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385af21e56d79a887dfb29f25e040986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0665435700d272fe25adb94a8a04e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96d8a03629a28f3fa5945b33f069688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be496bfa86de53024f225cf648804f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0673307b3e1d7f1497217191aff7b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd075fba06ae744a615c235baa44c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31748ca397c3e8f8d81511a6807d8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b94ea7b67a279c25ca0859b643d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d2d941ac62802cabbbccd95b61df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b133569b4b7bf3eb76027761f84cbd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96d04df7b09e2ea6fac2918856abab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ae7d95965d3dad9389f2029e8b23897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a8e68bd9b0fcb56080ebd4ef234898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469108704ab98be19effbf5f7faa01999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5594896c6ce3076e3a339cf74974100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114c66d6b19af32c3355904d9cb9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56226ed158f910a746ef88a43a13556102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6735d042c5a23f292c1d642a13bb3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b88b8b09ca5b9e819242341e0fe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea60b6ffd943c2d405eb739f7a887105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12c559b6d9238e082710fe68b8554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad8e0519e24db1a784e58b7d73395c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b132175ef01aff8341c73bd95e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd2260b9b2e4db0c3074617cc2374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ae2307105d8215b43bf449ea758b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a8f6d3b92f84ea449f94cb5fdf15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0661da53f425b7ccb1d5bdc9ed124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba88363daa3a64070abf9908fde37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f4c7eb290ea57a56e131ad267c47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e3f43eb1b2617e768de04d264c4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12b9cac22d058006928af0857855eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e40ac7ec3c33f39473601204cfb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ec7e3f2959b1dbd0c01fc25d7386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af22b985d50ba19d8d623d2a0fa81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b9f2146f84ffd2de4a0ff3546a42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c4d31ea895cc66b9a3065d8e0227a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d87450ba9d648c2df21a00eb29e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d187b8afe240f40ebffd5f8486b36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c0cc289cbe795b1e5eade2edf111b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ea4127dbab86802659d02b45d9102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314625d265c2b90a5c74303939638fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1a5d2fb84f477ad28cd3fbadd95a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36efce1399f72a2ec4c7795be262999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cf7b0d04d00959e2ca8e0c78d851129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3cc1dcc94c9b402b2f9f7c63cd0aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af3cf77f4c8b7105729d678625b03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f378c58414c93dac2ab6e88ce8708b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50ec982ed144cdb2d0a8644e763bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb21c8c31f94c62e09544334117da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a77a30ccbb02c4cda1b368d94c037135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55cb85c1ddb20f858282ed6a20527c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d49bd2a3234010f6a3acbc4bac76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802271f6795cb07660cabde74ddad83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626145ce3226caf68d693303fac387b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd050342ad5e7ac9b221ef610b6ec75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b6fbf94664e34a9ba3881eed170e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a27a38b71d4b7f569f687008ab67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22772ebe2f6957d658c82071bdfbaa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628411eadeb2fedd114141da125e836f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5521d46836f652f5ce841fd2d39c61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e9c634dd0b564d843a97b6fe765b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4535740dc3912451a21cfc637d487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca4551f024a951ccbe868e225268d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08edf7ae7a94236f59c4b31ba130f2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e82d673d82534b5b8db83e330b8c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4dfc416ba83880be8ca7e789f2ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a5adc7fcf2113a605f5c867b1422152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e9d112abac5d232cef79c33d9f12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d52fae85e7c93eea303e8331dbe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd38c1756f79e0f1062cb9a35d916155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292901ba5a3943e4e00c0a47a7165c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df47a60feafa906ad4a425ec885568157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5bb1222365216d31066c336e5157158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef9152f41270fdabdce0e5b621f50c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd05a112380cf14451196fc2174cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61733ea4c44fad79243cda4917f934161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b2d411bd566f059b93eba89f5f1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538db5422b59219aef5056c27169a0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ad83f873173460292d7eecd89d9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d92098a81fd2f71a8668b16ce6f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d1823d11ea121452143d10843bfdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249701e58dd772afaf767f22ca499c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf99ed3f50df46c8b909475312850f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5429321d5bfce7328eb137a0f002f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f8ba3dc39c07c838b5e9a0dd25d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ce1d1612d51235f07f690ff9227e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1be947006b8fdee8a0d5c2e0e491d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753427d3746541bccb95eacaf5939f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90875e96ea13fad6a374c1b9812e6ec9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75106755850d26f4488f8b171a0737175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897de3072e7140955430b0b6a890257176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56615ce2305573c117b852d054692177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba648418b9e4d5c0538fd30e886c49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f61548bb7d32fa65a8f7d07d7ffc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a3516b7f7789a5d48456f6e200d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39e40c8964d318ee22de70eb6cbaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea42a74be3d570d45c3be68d95a9f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36820aad5740d0dfaaf7b18410c2f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f381feed48a13f989b73595320e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79a49946fdeffdfc05580edc64d382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958faec50eff70817cb03c05c00871b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3704ed06c6c8a170ae8183d004d59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193adabeeabf1e22434e01be5b666291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7686d4b38e504c35bb47870603b55d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21bbc561bb5081cdabaacb22c43329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75dfe81bd9b0a6bcec480c2b546262191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93164e811cab7e256bc0f1c1df9cef4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a49ab703f41b6533b400c5f5d1ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95a5a6a8c5943ca76facd3f23c3e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57205a133935f12baf28f5fa7d53f365195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798c041c2288647ae23851c77f153c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e32e48c26af8cf139150171cb0d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9756c810b0bd5b1e6dd89340c4ea820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2af546a6bf66023d39fbdf1aa7794199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182758eeb1d35b49e2426bd0ad7299200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b264b24b398999dd9342c8cb3dc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16052a65aa836ec127fb3351cab1c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c2237f641eeb1012f33d96cba854203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371295c1da05090e4aaf1b2658d952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7c9a6fa5f01cf34d5544fdd1ddcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97b186c963af83f21083f3bfdc892206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef01eb7777dcd1f1a341ed07f35a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06e00d41254ee4c4687777a4118f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd519e80117d4c67c79465f452ae13c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee46dc673f4562a3afd03680562fac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef267c73afa4528ef800035991352211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823edd5ca9ecea8a336f62aae43660212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d67972ba6745880034d2139144c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8987d7331b0d00728f6a92bf5ccc24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd5efce8b5a676a7b875cbeef3d94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45c4e2c55838f0b6c603196e359c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d97de234ff9687c18fcb5616db56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba9c7cbd5c139241197542341b709218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1046a5f83c0fa5fa50037f9a5ad82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a067c2078e8d35af779996cc4f4fff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47bd68d0cc6953dc1f1dca3b50c95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fdf081c17c9555b27c6bedd6e815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f9b483f9ddfe4cab8a3eaac51140223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876cf83df1830818380078671f7fdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3475bd46f72bc9bdf635f91f8066bfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88896be162943d950961aaeba7b879d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464173b49fd61c1dde3c7bc344b6a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4bf53d89c2d68323daeb1acf81f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139446fca098467824f0a4024f6ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf52f010b02399fed22e51ad401418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b44ef1e1ad872d62ceeecdae4be1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb0178a33a889a814c944e44baf10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4a9e53423d7dd5f0e654017514b4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c2a1301ebda0fe3cd084b49638c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722a4fefdbf8c0fb2b1d8d4c1dcefbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad2be0985ecf02943f49f744e351a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04509c6314d3d72d1acd78a70a32f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b798c76f928c6530e03b1d6f1febc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebf21f575c0ceb19fcc3e74ee2aec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971b702c8c6d3cd6a115315b7bb016240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398fa530d68843fa7ccb7cc00a17135241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87fba4720b0b98da6d89b0005969d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce214b7849b9b533cde597a6b54a7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27024bc155e1f089d51de718fe4fd759244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ca4ec2e865c722bee3663ba09481245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8219f449afac83f9ce38e5dc685c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048ec83dc946d0f576a12708affa20c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b67e982b8abab4f89659cb6bb464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5284f3e7407798c83d72a304760aa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082cebba70e4ede4976f0bbf3ad2a9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47708a9e65b6e1bc05b82334faa3e226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004589e3bf28f58f47086baec7aee6e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c236db25cf247bc491008d029826c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d495ce7fe5c30649f7624fa9536d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff158e683616c281566cf6496979380255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67b39c352e8991d7419818ff16423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478949510a8f648f0c847d38c86e0f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd44f1941812c37e4b8d1285ee8f29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3867621c5e1e5d594112d5b7a813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a96bbcd5a2cb493619b9ad1a0bfe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b57b6d668dbc0c66ab34dd23007db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7171ecde435e2340432cc644458874262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d645ab1ca7ee7f09d797ad07819c0d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc712506274be2839235454d9f541ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daabceb7b51953678ac6bb25b939ca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788497490a26d8304fda056143b74d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1c8e42c9490d7724e22a511ea890267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0818632486d1944673ff3f368e25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d75f00515e0c81fbb560072e2ef45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d684f819f7901b5e9889beccbcda7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a594c2b7f522646f7d7c450cbfa23d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34bdac6aebf5e36252dd728fc7243b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b6a0437b01c306738500f44e6b9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9df26cd4fc188688dd2c941370884274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284664615c5da0f39b17000a0e9980b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa733f2a6124b4b968a0f160a1acc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c012bb723f9060d14349135acaec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c260a65588393c930c4a8ae5456c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f3cd8c94c3a74609aeadc3c1ef15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804e6690200f3344ce8a6341e6e10e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb2a76e53ca7b0c7c9bc0bd8e311fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b439ddcaa5ca0fe1a9a213419b337282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d910989d632e313265c24f3d11a35a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846bf1f6e450c1c54407a376d7387f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5801298afe34c2364f47b214267e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c95fd4c943be8861f1aa58204d249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e359fa9db41bcd64684394ffe41e41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764eae57bc21d4fab2816a7aabb1493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d137b3a0c0f5f564f4282b6571bb7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba78289ddc325f8c241fae3c089014290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86c485bbbec548746843e40cc2e70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d41f006e31bbf0b4bfd9be656e11d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ad1c0cb162a252cb180b2bf30abff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8451646283c390901b6276126d3534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d910d266b8ae57e1cf5f03d9778ede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6cdc086672f096d3fa88126409ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b337fa1e44532a4abfcf8b2c84fdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65659cf8961f6707bc400964f70eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2d3bb034c4636afae69eadcceb9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f158ea84a96ca3a3e69c8926917a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e9c34782c9d3b323b665afb913a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9718250a253cc0885744dcda1723d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73226518d9035f190592e2894073c62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74d90506026230f7a9717b46f8db1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebd6f361a4e200a09c81f59649465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6012bf2f7a531363180a9cdcce8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07c91bdd120d1a71706ccb3317331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d94bb99c0bd2af8fb278466574cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3bcdf150c19f5fb209682b7a4d6cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d54de371a0aa02a16161762b616b44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e144b764d580099c0aefd2fa1e44aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc81002a86449ae379f68460f6aa3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0860dab062ec72f220cd6658eb8923313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc1083df6a1d970b7c8ededd9754d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b41307e970d971609645c3176d19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c0d54ca8a8147a5769c7f7d6c730316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d858acfa9876c3878f85cbc4fa526d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9169acedb44c1cd8924c9c42469ff0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8600a09571a764407485d23bf93a9ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d708934e0769a5a168c11638b23611320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad4dcf33f6cd94ef7ac8c61aba7e0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d772544426cee92288f2371c7c6a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada523cf0b4c04647bea621b846b3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab129e0f7a81fa3e2ecf67dcd07f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18d8021ca52b786f82e655ce817dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518ac4f0806accf30ef6469d2c47598326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a676bf8c6810c246f94d25f915ad21f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b452f045c856f28c0af6631f24b65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76850377d60ab9564ab88e34cebcf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0b0b6f8b212d6e8eeba104f0c68a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad9a357a8935492bde954195f10e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed8040a4d3e71118b666f3d0d6cc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237ebca94f4cbcd1e8397681d2e4cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a25f39920dac5928d67f9134ae83b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44d8bd6729007a699a626b0c6eb13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7fe619accd152366c835c8fa171c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21359575b6212ed3a73ede2b44536344337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614a2342af246023648827d381a731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf535789f065fab2c0ffa8b6cf05590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1ea4edd9d1e6f5b5930a94290d7ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a37541699c50308227a6e808022f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545fa7b4c077e09d1479f9be1d1b7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab908f4d818419a3227c175087c9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e3e2c034ed56ac12ee929e2274419344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff393e781c63b22430e6ec6440300a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be662e657fa5c03717730db3a04bf3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d6e9efef1d427fffebfc7b94f4db0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7caa221a2f6d68a95e99b45a0f070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aea3ebfefd4a04211d5ffda541cf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4bd31d9acea250e674e03d29f02f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56389ed33aaa5ec9d6faedc00e8e53d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bbc7644093c15c343542733c843f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f92a5b9d6ecae7c8291dbf6d293663353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853893bd26977177dc904be47e38844354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6eab96aa978fcb6aaef482c9bed7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db0f86ae02b5b51c00c0f117e2e40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e602cbfee0d5d842a0eb7dae9aa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a62543c985f5b5151a61fe0cb3dc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812a63e5deb2295352bff4da0e8368359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffcadd735233e7a3642a98a9a5ecb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b0b6d51069eee71078584a91470d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518d08e1c171a748e3dce7eb826206e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8de7bfb37aa2931c1bf47e902314363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecaa6cfecd770726223909cf68bf53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3c687f7e5b97d83daa3e8b964dd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9c92cfef7fd52c0db3ce4903051b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b4861a9ef675f5c39ba3f390c4510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72768ad4cfa19a61bd14b88ea93f8bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aee32e6167e44087414f2a93d4df8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef88c4068804e7235e1859e7582b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c9a686bc9f12b09f31646814e8296371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12eeae7d8654ef9f90c9b020109eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56df915497a1f9ebabe91c7372016373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616cee6130d0f572ac8db075236547374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfc00add8bf50384b39bdbd50cd0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6b5265a28123e6406d750dab04a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6ba06bc8305891aebe9389d7a4ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3d79fa6ff11aef3dde98ac78bdc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688426a4ad84d20095baa37aeb772f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994c421b36fd25f3c60505c523e072380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aacaf03de1e2d19e3de3fe1fae0d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cde45324a72be7ec551d171c706b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ace7394f64f03b0b6a3ec14c6c8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acacaffe2e49869f582e18d3951404384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89affdf67f9849e9c6e84cd462ecdcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d758660f0638dc1adc0f0b1846f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f44cf05f1b7023b77821ff6c5fde1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3d4f2f2f4762755cbc172e61b0f0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3cae331a742b11cce77a813757921389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309d7c344b52168c771ad907f66c8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f6501a773fda45ffca90a9a018aef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3fd6a65a7e022662963d15a82051392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bc612cd963e6319d27e117fc3de6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e09610a9bae8c3629408c3309c695394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93acaa09b5344ca0279f69b126e72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b00f6a1e9b31bd3c6afbb014051d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c188e83aa65c8d06d2a5500ce3e77c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a582cf73c7db424854cb1caf78594398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e974b1e1acc29e49ad74b302f9d57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d15b14f8da241518b2b9239d549d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a3e048caf472459d3ffd60ba6081401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61077eaa21ed00c08d260b657f25fc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7342bf62b73a9d579c6caffdfbbbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74454913a838fe0ae7bc6b864340b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e756dc1b6afb86f2578b8f14afda1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f69f282629fe8dffc543af20a9768a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd997a5bf03a6bfad11f5b41b76f2a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9851b4399642943c976ef7d949a85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f3a0907edae08289c47cf5ba39529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c6f729a6178df1325d6f604775de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193290a0b2bd9643ff59461e8f7647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a27eb77da553ec687232444ac92f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a0dab8db2ed81422c1cde9a774008413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461badd39cce0ec7a09eac95447379d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f16bc43f13fd08afcb366edd97657415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fbab15af6ab194544712526a2fa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0884e322b0461fd6f45a57130362280417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346030850138324d1897476201c0b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bac3263c2c1c13caa18927ef37bd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd84b450b2fcb09b760a97a13a6656c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625cbc293363f92ecf7d415461dd0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214783e64816e0876b1b7191bdb652b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0c3fe0c378bb50c9b6669d100ab8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c275ecec7fdfc6c8de7b99c4aa52da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c15a4c71b52830eb1c6eeed6c6a11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109d75bfaaa33dcc6ea4230a7ccbfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2bb094544a53f522cd8e027100cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab53404dd4854a34380319355c623428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdfdd25cd4e8f17a74beedc544ace429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec057a2f6530b370e18320831e931db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e84c1d35ac1d66f780542fcee8abc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83b90d66bb82b986ec3960142753c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079a775cb68715870a41456afc6fc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f7c3d9ffedf77dff95e545061f8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59fd7631217681889348bcd85f9b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299a98a6f1d26c179c6da53188663b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab65da0bde0fdfbd967ae9ac7f90b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6f026af964b54a5f7871abe36863438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da5143f71f00b5d19cf1806f7803e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c630a5eac9885b58e9406624f92f68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531130b0ce84706dc194a5fda71ffd53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af741995c53288198ab7d27b4e470c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31a25915cab0e60e85ca5cdb78477443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a424041fafca15a34c4944a74c5be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276737f71cf9e13eabb724e5de7d38a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b803f619efadb3e01e8935f13056446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba92df73b368d425798ebd8c0a4e54a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a48e2622573bb7e4fb606e43024e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724b8d6a2f0ccacc22667a2882d0a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b192f8800a56835192a1c8538c43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54028f68dd2f4ebe5a0c7990c4b555df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8dea0df99febad07f4b539fed986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd7472074e199413ddd69fa13e1542453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e7542a1b30da8d2487e0f96eb58c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00a43b2e4dc8843170aa1cb2ab303455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3462b33122f8b4f97abe6f0da6a90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a1a00c8453717128aae549c183f65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd123ecde133739f1f3b46f4992e5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6e346eaa8a97cbec73f428465cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15f4ffa0a6481c5fb6f5ff78af0e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c720f6ab9dcb3afb5a32855d4c3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa149dabbe6cb9c631f33ebf1c00043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b46d17a865f4afa0bae5fca7b139463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b878861aaeec2f075e8cde38992d1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b983e00b015750041a0d2bff8c73a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc193c370fcd967f73c4fd126aac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33bb0b540a42a9318fbe5c201863ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c2b9fd427c6b5692c102fbdf1419468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0c60ac4c8e2f00a1e3b232796604469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d772c7235ab540cda6f1542ea127aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecbb8e48d9941e1baf26250d9db3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253268e5dd943ea47406407c687442472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac86fdc6f7a7ae160194a6bfd5fc52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62480e1fd29750b0ec2128ff920be29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdd28befd17cdd5637e41342b9c0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6d5cbad50351cc7c08d10cba97b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7493b363e79b3f32a135792704f19b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dddae720013a3736097dde20ab7f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6c7d3417d813cfba70d0eceebd48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d9a7b8659858635d9d4a2e27436c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e524dedd8a6cc9e7c788f68db4b47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d300d972f01ea5bb9a068e7a9a086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d764b9f372de8a45a687673869e2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb286f47e1513e507c5fb7b21b5732c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945c60e2bd4e085dfb38cb293d1440485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce14cb95db8cd110ff6b00e1bb7cbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621448aae3a697f2cfa242b7af271702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511bc52d5263399ee27cc10b5d89351488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ad59d1aa2a34ba5b6eaf504dd852489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f81649e811217067c36efb71aded5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4744266fccb3a504af1c4e9824e37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e747364df9988f3be15b1f9cd6fd021492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd12c7acb8807103fff0e8dd065d34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e820b3e8cf06256f21130c8da9636494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe852ffd32e316786ea53a97b7c1bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79796089b7aa7e6459642fbb6cd68aac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d24a5a83a85945f58ce72074d6dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe96c1b939a871dbb0c447354a6f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16ae456d5a99d8d37a57c4fbb9851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099758e46dc8b81b5afbad056d9e24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3134bec16caa4cbbfbf54ab45f49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48716f1f6bd2089b1fe50dd3f31a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f18e628471dd99606ec1feb7bb70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715fcea29b6f2b9dbe88c4957eb39c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf817ae3dc46248bb17eba80390676e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa1ee7cf4bc88b49ea7d7b53c3236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8f170b62fa1d5cabd6ae14e328011507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac01f3cd6aaebf18c87606cef52b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc50bf80868166d942bde68aa7ba7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186722def96ef96c40dfec8ce8dca1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19232a9df680a2db143fbccf56b28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da6630dba7913e93cc3d9415b428a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a67710ad5ba9152418a7c37991b3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bc307ca24b73f725a90df93640d65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2630b885be0331c5181b60eda02ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d64b2abb2ae64e97a285197880ffb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea724e4415eb4577e1bcba96e06f6681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314d21325f9433b29d238a86edfcd0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c1ec6c5cab87e83d935543fd9443519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a799a4abbecbaa02a2ae7df418943520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998fd93a91e849e3d9a25d600ea364521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976cdf897dcfeaaecb0d37f9ad8e8f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc565cc8d88931d8aac01392af5dc263523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed67ed4457dff63ca3bf1ef33c1eb00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdbb678610d3c0d97ce3f26339bb42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c84b76834a4628f28a41c8290a21e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecfa5225cd139e42cb7881b912343527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810928d7f8b2a7133c3c6f0cd9fef3a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce120f2a821f39df82ae98c1ac1d4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b103dd04bbdf75ebcebe603a5653af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a3087d34c4d149c8ab91ec1444613531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f687a9fdf992966679438280b02a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb024f4029e075a97aa28351044aa8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc3dcf981644ddcf0221ba365e077534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6aaa78eb82718c64ba8e1b13d8774535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bd7a08c8bca33152cee75ceb057d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ade5ccb79adea340016912c8b0cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7433ff9ad0adbf1e05088ca43474c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd86c9c5e7824710f2f9db6afd512539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35dbc31535a0693f23faef9246e220540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c62faa2637b3a107892804631222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b216013411001566db7ea7ca4ed0227542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0370f59354794c357973780aed166543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ebe1f363f2892de3f1f78c5c4d22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d2b293f2b7509f516087fcabd2a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a0e0757a9caa4c53846a4298d8d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42993c501181de9c4a8a43122e8f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385f9d263377f8600db63cec244bbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37187a92dcfd2041658f255c2ee59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1e701a710a0f1bb4e8ac9f7e877b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667cbaebdf3e6f89d8d6e7edc8acb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24d8f6bd87355ed8174e94280adce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b55db6fe179c236fb98a701e80b93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a75e210f13e7b40ac963d88d1472d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba382d11ee78c3cd3e80365c6cbb4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d184198960be7d14792a5537f0c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae1d31b5bf2757544a81d787b52e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634aaef72886957d8ca87723f5932b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2022d4711941fed96fecb8e8ef977d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfd29bb817fad6d30ac9a04201bfff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772ce8b1fec4aa1f4edbaa89979104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fa82febdfe7c0102a3c321308288d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820637b9fe8b7819edd5223d5dbe976d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed0eb78c783a2d36aed7495fdc70a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb25e102e619e89d1505a2134623e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562651419d5a0539b7fca8168e90130566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f30d6b8b3e17f47c88a36467b5b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ed8fe9578a61316a567f9674a2ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bbf9f09f1623e22e3678d7d4e23ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac957693c91d0bb25cb07e18e1f0fb2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb2f79e8d563220e7b9528950cd3eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324bf42b12729fbcdeb9f5b4ec83d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d348c78248c860427c4137293ab2010573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648391dd1a63acac603b05ea77bd9023574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79fc866ea5d798d8e481a1729f386575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3c508772244a6fa49e16cabe63f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6bf2e2cbb1385d56cc1eaffa197b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608eadf3b04d5b9e133041d4a507119578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c2e8e71673a98c8c7a52cc70931e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f6fd8396e1c8a120343e55253c74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85ab4ab6d7fdf807d46a8362e3cff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb37153c6a90eb87b83d7fd9c7ab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d92cd3f8257bdbcec778ff7e30444a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e7e788464e37314c796c2c2fcdea8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238943573cd14851585feb0268dd59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec2a0a2b63b9827cc5617ce37b918586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32feb20b101f3e73460c92c201335587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36565db4611b98e6bedef725aeef25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53911038b512180a10636dcfcfd11458589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02302af798209b4362a01d87618d46b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af769133a3b73ec5b7aa1a4898efa7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e740479c787c3214014d8307f99c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce357c3aa9937ed51509aea884735a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3c6351960bc117c8538d47fa8d6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06417ed75cb86166e948ee6e025a464c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b07c95a40a66d1d79067bc6e2afe9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205e8f17cc9adac35bc40141d88365597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bedf3d8c5d2ca18c085f6c10fe66e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab97c920e74b3a2a5b822d461b5213599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0f2f583bf1eabe7cca17e2f91184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec9a6166fa140904b044b587e6208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b6e2971a9ea46c6246cfc8e367c71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f1f7e5cc3db475d96d11700aa9281603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564d1999435af8026480c5ea4836d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83a4cfa3a86f7323a30afe5413479605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e67e808de77b590de3947f9b171c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1189a2b22d5f0598df0764ef88229de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4a9c1800d3a7409f9df1c3eac2b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b0ed834d3a211dff7df19f38d00da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cde7af241ceddeca1a7c7f96c2535e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a09a3cc0ba051da60b0e1f120e94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417948207e370590a5dc513d89fa0c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27e067304b1bdbdcdf498f42903eed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534635f58708551022d82c35dcae5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c85386f6151625b05071fff8d4a3f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687482feb52aa96e93f3916c82390e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530f3012091aba4b8c3867cc00c4d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b50986ed014e3bcfef25d3017d21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c55f0697d382575204a60dee5a6a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268774e097e6dfbbd7f8811e5e16537f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a10f82f133a3b2291f6702ed906b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff53a08656065da7b576d6c3bb573d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9480e22a4636547aaf313a46249f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030dc11e6eb66315489cca0918f9ab1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6d2dbe33883c1394d6267929a0ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff904b85281f1042f2ab1b5bf87b83d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d47d445cc99f2912056b8ce60027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da215ef90a099751d870192c9e39654628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d445c73185914d8e47e240f4648f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a9bce88824361e7f0c6ebe8f16a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa6a18221f0b6602ce88f5e69ecd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf52f043bffe04dfc505564df5866632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1715382198c8ddbb48959ba0374ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6da88ba9558ad0209faeadd5c9b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29009ae1753536b2f8e7e4146c0cbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3bba1b9086f67994f73365ea9c949636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b773e817bb68250b8e13a82fbee755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70807ca201c6c32ecccec99dd9e1a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0159aefd28e453b2e9a715e96fb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654e727ef054fb23da42eae0e33ecf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a819b600e875159035eaed5ede06e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f515bb9b3cdf92b0b75905b56259642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b627fd5becde8a096551fc093a9d33b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1059ef4622edcbd6900033c9d92919644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e29a49101b2f6f46283c441126db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ffa1d4d43522ccd6587d056ce6706646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578fdec3d419543cd030936dd697c56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75f3a28290e540c7c08bfc7dde33bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4c26e3a295d25a508b9a2bddced8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df0251e6d0fd107c58c64c4b6603f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948208f20adb749f5ee9989eb98b638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd3845d436b3541e6ada049ad46eb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371d234132e051a85b3cf070866dad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad48d3b82c926ca860c35a834c34d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c65fc29ffc9b176318f4b2bca7e2d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33852fad4b9a9fdcd54feb7e1e9a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726ad30961e88f293b4871a97f005c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689d890edf331e316a4bce32198c7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d4c9329bafa4a6367d5728a600ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28ce03d01d31f8dfd946ec3092adb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771149d2303ae39a0a5b7fe3dbab9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2dd8add12e5b53338cfc4739f7329662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45078defd6f20df009a27090b610fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba71528e10171754226e6f4965427664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fac317bfec1851a5592a299f57323665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faacd1af7b6a8b924c41abc21bd6ca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005b7ee8ece60e11c64b877a1bf9ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dfc9674fd7dad16c29ef4a8ae587c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88dd24f85886b896e488988dfb8c46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e10a2839d8c13a461bbef101d67c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b381e278f3e981d5115a3508ad0cd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d9323441d7c3ff8e31b9d4a231f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4cbbc6ae5efec94fc39c5ffa010aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca69e03eca8a8560085f9b917c2bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b34f0dddbecb8f73d789a400a1ab7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32fae82e23f4bbec3128553c97a37d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e3404bc557e354e7a952a2d7af7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743dc7271243e9461e3516ed7f90da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cda7dac0bac74daa2e4ad1329e9ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a644d9277bb1d781e1e9e4a93c7ce1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7743856d25caa5d4951b3231811e407681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf2c4a3a7ae3e10bd409242ebf8bc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac52c7db033304ad5cd5d7ab0781f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6176fbb0eec41ada23d0a8ed996ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a9a3651a518793af66796be7bcab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd75c0c345c8a625242c1edb08f2d0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebde98cae08168ddea2ac7dbc38292687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c801a46d38f7b0d59646aeb5f197688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d04b7f958d5724f79d8a774c29ca29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c6c31742444ce5eee7585a715cc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27036a56d6e2247abf2838d3c918d185691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d715080538c57fa1de52e31f1cc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9224cbd76ab70c42ea55536a5b312693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50625c04aa1b3c54b606a4604f233eb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b79c8492aab74dbf47fcbd48b2606c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae4c16180196fa3acd987bbc2ca09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b080b759df8f7558c037d0349671e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e113b083eb1bc40055ddd451d14b02f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f004c0bcd7e69184eae5a224f5664699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92dc8af92b8db6535bb5d27283f990700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb6091769cd048ff869f2b4151b344701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30ebb21fa49dc67776e1ff85787b76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808140969068081e1c47aaca55a634703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83783e8ec28d34a89e4468bba778d28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54234dc903697ae402a1f13ca1d023af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e3e998215329244f6b3362d573f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d289a7e9cfd813b08a19bbb03b845ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216114ae4e5f615135164efe6308659e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9784b044657aa98c6967b3f4ba1145f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead9e05357c07f768ed7c230ef25dbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41ee80a79bca3e1b6e92a9eb36628711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea48eea4e742c78a66cc17ecc511f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09af722fe832a363dd9741b0847d17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc384875f1ba2d403c29e6a388a7b956714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a58f10971f0143f0eeafcb8b8df12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc95109ccb5a2d9338fe8ea9642931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533665fb7f7629c37235d5c9df6c9608717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5079549e25619abeeac1921fb6e3c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93ef8fe7b0777044e1550c23fc2ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b054dc97b0d664df510b6469b06b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369738e5d9b73566f56935bbade6e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2342080deb9edf8ae9a0eb2e23e6f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e6480d1f632fe8aaa28d5b9acf18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b232ff941d8b6c502409579e0d90e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dc92640211ad26fdb592ab6e7a6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2de658f5089b5003b2d488f724ee7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b227a659d624800a0e6780797f138c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a30d7bdf37736e81696ef81ca153728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a845265ef7293e87314f428d4e2845729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb6876017a3ea7e269219e7bafa4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d5f033d8ae4a622ef3d8b6052f05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f62ea9611de530e36ffd8ddcd5b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e584b88ff93011879083eca1d54ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1301d57d898d84d35533643c0d82d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5010d67d195d33cc56bc4e4287ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5fffd38ba8ce13434f2235a77862736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f810c1f4f218ce15e20ae55f20d4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386dd12f8da158182158ed63947680a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df263e13f8f22fe974d047dcb4e3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6acd210b48ab026153c7205c5a6b19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d99ffcb1fb00e2fd7ab4149e64ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e485c4e16b3b225f9a220c266129742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da826ec900319a1527a617f4f16eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107aafbdd4d7259f582f00990986df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ff18b32140e266361351635ff74bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49851c4b3defdb7218b8b880af8b0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15066cd40b9dba15c5437d3abaaa1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423859da943b254fe6ec202314b90e4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1626f9d068a2244c22a7026a3ecc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a46fdd70e7209be7d8cb052fe586750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556dc25732c8273d6db237c202bf5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004f406c8d9211d85dd3e89e2f4b0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd7d9bf2bc96a9cf2b5465c5e46853753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fdf1deb2c7d1f749f29502944bad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc91b597e5fc5cea1f1f46ade5747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23bb5ee877b6e85d048985c298e53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626a6a9a4ec651ff259cf370e30ed1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a888953c71697c28d785550a0fc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd791aacb3ca979d1c0ec20afb4dcf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>