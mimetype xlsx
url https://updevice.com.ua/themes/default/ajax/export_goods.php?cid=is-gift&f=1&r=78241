--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e0ade130d46a9cca142707d108171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8f29108afaf37a1358774f777da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe99ffd3a917a346f1c8bd7e5aafc653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce41da3d329433d2effdc462bfce94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d57cd87651cb7fca7d5018a333e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6bccab823d2103cd92d99aa1338cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de929b7d1e6e8feec343f4f42e1f1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f29efd75e3a1fd9bce03f4b2f992cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc340b79a5a072e8ea2c9bfecd4a7b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753faa0cedecad66e81d0f54ead44d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57605d047db928e17449e3356c55e1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726640102c199a7f89dd355647715b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422adc834c74e447042b7d21d50fad1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda609be89b6c8d6c1d649e1f7c06ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3213b18ab0c5611da1c6740c087d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ca88a725a49bae396f3502baa1d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd467043d7930eee7f9b7886d79ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bab1e3d146e52d3b5984943767efb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9fa6f6229295b04a4481485c9873d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0604854382f130805cbbc27c382120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdc54ca9876d0808cd8be04aaed2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0328cf08ad48f891fe0def4aad1ddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd3dc6bb6166bfc89b35c744a79cfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679f45339f444abfc1b0eaa2193e3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1552e4a7e7fad05a7542bad4909c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835b2d42e7addaa04ba460d4575d1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd75d1f72d5129a83adc12e0ad0fcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd2ec819c39f7dcc9eacd0cf20952128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1ef79cd8d7e6c092a48da97c8f69c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f0f307f3eb84e0762ef2c2e5483f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf168a95f2c94d22eeba2f2339f7ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af1e9e34951f04ba7f65238b9601e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac9175a039440598106ae6cef4b0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823a03eb1ab879a9e9ef2714b88e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb437926b713add48f1893f38a57df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5af87401fd3253ea5b14dccd7bcf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f7ece73e6b6e5ca72950574a72d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370457193c74fc78a9d631e8f9bb87b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ceadd57e26198ff74d5cce1a7d0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1340331414152fe5e29b8ea9a3177c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750abc174cbf098660a3c53f88a1557641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab00676fb84482254ace114984bca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f12f541372b9fdc82e2c58578ba4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06eb859453bd237b3b7e55352378844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48d6bcfc2eb680474b81a450ff21f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac97328a524dd84d0669f68236f6c9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79704046e9a4a392034114d0c5da42fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db3cb5f1565d004a70ba14c9d295848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a84c8e39615bd2ea5049a538c90e0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d277b2a016e1288c23b1c6682f284be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbff834707d207bfbbda2a46a324a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14585f06321057532172b2305e9f00252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175be6117d4becb3a9f16ced2365a18c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b18268b7fd1bf9729bba2e0c72c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae411cb694d5ae6feac622263901555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b4711d5a719c04fba643507733e5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe49fb4408dadece44254ad801216b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d5a7f7fd301c06bd59b4bb97712558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd08bac5e77cb63e2eaf11b5f048ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ba01ae2f9edcbb00eccb4ebd826660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ce8d726cae3fc195f447efac94adf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd452eb5277818a6499df897803bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959fef4baffa6fc7817ec4ab8cecf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4862011c8072ae71f4d1df7249b9f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7df9382230f1b1390cd0a5788295865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ebb3eb9b883264faa5ef1611653f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac7fa5a676399f8c047330d0fbc6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fa21c8c1749874f5c93e3a12f52b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd488ecb0dc3852a25dc0decc051869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be9fbc6bd2ff0d60a9c626c408f7b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eda64c32c990b0c07918cbdd6604871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632987c9a9d19031c66285fdc62e5c1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f1d28b9e9dcdf5bc30f54251914473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fea4f570241ae74c15bc43886afa3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e15f73bc4eee74e5a9203cb79828175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e29da7bbb24e4237ce8d1289861bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478634c667a7b3ccc9a12b8548f7bc7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a971e24ac532bb4f2598f249ac3f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586782c115975ede1ca2a66de34283379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9820c7087834e6a35913bbe37c0f3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26cef9877318cb66169e9a33ca5ac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba516dba9d84c9af5a0e0c3e71558682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b058b7de3a684b596674048f0305efd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b28046ac7864d30338dd1f1b11b9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d66976be473c2f7f7dd1e86bab3b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061ca158891761624d7a9d44af320a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e685601e483f81136abfce2caf7cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a15577b026a8de550dbec257df8df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b7044e91a6ee0d42b9129407d214889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f73d0e8ba561cc216f97be09be30390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8746cb5e387e7008bc41aaf25760a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c67ba4af3f9667b5ecef0620e01292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb91ce8f54191807436b753935eec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4319189681bb1f4547f6a470a3969794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004e162716dba36d42c2dda86a8d7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd10460033e728c3b6728d3eb55e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844071666b575efcab3911ed5fbfa8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a291604e7818784128a00958131e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdef1958ca044a765a8667b77b459bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588771d47b9278c2205cc0e268eee50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511249fa383c90e2fe9106d253fa59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b8a5c038b7c74242baec9b5f7548102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2778870d97e4ff417c8dcfb2c3b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881afdec50180c34390ef2c8e104c3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb140a84ed5c51195ef6c3033c4b4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf6acac9d6405305570972e0d9546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972f0d8f2358ea570d6a1662df11d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2799b62103ed4999dd327a144e2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39408ec81513013eb16412990aee4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b081a46ac1bf0ffe5fba8cdca3cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e7ddccabec872c54c15b636a3691e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f169ae4657e191417c51346248c85b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecdbd1af52674064dcf374800925eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf43ca4b2b07c42bb3938eb316f94f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2566d2de0c29780c5b566fffb8481115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a08b354a9740d4ddfd55acaa9556116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b47a88b11395beb2e5f08b78cbd003117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd166af50ddbb1b8ccc1317f8395b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2e1255bf386ac1d3b8116f62ef22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128ba8240ef1ff25c2159a55aaa17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d0ed75864bf91e6a1d1eec2b169f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183582e13da86f90457f66eee6476a53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8461e99ba1bd118868cd8000d12477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baeaac19ce810769bf9032952fdd54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6f36b5aabadc61af4e37101912a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a5d55a235841c25c1addc8714326b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a0a8ee9674f5052f1136f84db8936127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b1ea1c6e3ab2c5f2c93c8e1b3df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd2f0d1a563773461f145503e7974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b42cb5098b5bb0a21896225061848130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da937607e688eada96b6b2c751715e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e900258922f067b00f52ff65e75354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155aa52a1d1d7b4e6f39ec67d515b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b093bbfc3fe66bd63037179c4dd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad121626eaca7c719c5450b22da21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af09c86143c0e9860da62b2ebb27641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ed2b4d0d4200d9f238257cc54b6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac0f6a1125bc46875e90dbb490af6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee387de3b2914d3be97790e873868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e371e55226d80a96532d2bc32ffb2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a551a10147459817f3d8f44e1befc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d20605e820cd458e57bff8d57af14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af65512bc2d4541e21e0a456b51b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323159dc4680e8d0a760ed2821ce264f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ba226976369c458383f5dfebccfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b3cc27f71da4293a8fcd629423b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e984072529bb3237ab64ae78ec28fbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbed5fa7fb425143a5a5db16d8d84aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d0574e7d7a6131f72eecde1d550e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e9cbea1b2e46cda28e30c0072c8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688854835c9551c09e631a5f4b3ee68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141088e367e85334527d5f0ec8430b05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2769df46b6a59af5bd7a01fa2eead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379701e8ea178c39840717950057a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a996ce5de79fb6252b1a064ded05a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a748db82de0c18254c5fd56048e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124dd7c991b31289d70dd93bf05671b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735eae982942112acae19344b5ef0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247aa0952e754716072cccc0ce7f67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130d3e173554f8958a5516a17b743e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b0d4c7f508d68ed198ca4d39a2b1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec171cf2308c9d9c6610f42c0a55f6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf31c8586aea765a7d63f0cf9c2febb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fbf3fb8ac87f1152b0564e78a4f3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec402978c552910a3dd55ffd4300d1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a501046d0a8f33d722e6d60f692b19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d97618e5f2f380e7acbb7781c5811167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f458ad2e19fe3bd2e25712d4757f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc19b36a38f40ab3c40468f2e64867169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcf3dd47c5e619812d4813049300c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049205a72f41f3d2eac10f04f9ccd2da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899922bd0daf2c7f93b173b411c83ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5802bfa69dbcfdd1abde041b2f29a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf70f687f2d7a96c457101e2b906d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dacd993bfc217716958edb497f504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38f67c7ec61d4673bf35fb1987ec6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2da546b6c8a3c63aeef543bdc3bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2373ca64b97853aab257d0abf638178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb0ff4bb5b9bf1a425940de012949179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83324d685f794009a8faee8054082a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42273ee21177debeda79d75e2c271e60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f199c0ce7fff7121e1b4d42d0e4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526542b008605104603208667c751b1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae7c19f7f71e51a02b4467b2b6280184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383001c2058eebee55f61c937333b6af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b90ebcc42d3ff1bc59921f0ab58c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670061e13a1a98379d16d1e611afed1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed378a04cd9a93858e3d55004d9411188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0228be5636b4246db9b4d778677591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69ab090102d464f72c2c24a8e7a10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625880aea85d3f02448d5f110f88f71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9d0acbf6a182052271e86012a9bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda91058f6c99a3dad85c01c905c9585193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed30b87e390fb811900b98c876321194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b57edf9991b16e6a2286128fa86b50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0783f05e0eea9ef5c578a2d7284b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef6816b181cce8f474f610ddd7844f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72040f63903a8789a1c45c94cf840e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c718669587191312986ff5d630729199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7e5f66e9f575081d0da934bc56f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09cc24d971c11f4618312875d9d79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c814f64542a729befbb6d8fa74645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d25716f2e8c0c931b9e4c9b3601e79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe5d2a9166c739b8ade2a7407967e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf590db872f9334a920645319b5a67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989832cead9a41119266910fd82747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67520e63c57568b558aee980ec7fa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756bfd03a2ffeddc727b02ccb90be94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9ca3fd8d0229afb28b0f6aba6ea9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a9bf50a4326c682e75e66e048aed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da306d857573fe0e23301f4a913423211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586a9a201926b4a1e23cb7a2e6e28f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8266fed0f667da0302dd99adeb39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460425d8d1e73e8c32878298932b787214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee56b5f150d4f5a3c2ac289c15500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1413d75f03619d812201116b0883f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f6d48115bcd452fd404ce6a713f11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acaaade1d6a92480c00c14163e4e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db79e49a4639d0c3ee87e7d0c37be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06beb97db910257da5c4e2a546694220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d375dd3794a382f6706fd76884cd39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ef860437140cce4e9299085e8ada222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2d6d36b3f6e8c3369550b8e2bfdf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708615fdf169f1ce2f9b32f3576b41cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7814033ec5f6933962be5cc28ffc64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c1221e6eefab360e74c9bdf1c299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1a61ef08fa3269106b243853430d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318074254b2c43c505d0a76ce106e7eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33fdcff3775dcceb67cd6f47fd9fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7c4da9b805022d503281172b8ec5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717307db06243a05ef4aef9f903b9162231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa312da4913641c18c1a537a995ee4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3411820442104c2df4bf745aa590f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd538ca6cbe7a1de50db617e274c979234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347a61e328c685570eb7e633b44556235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa756e9229317d1116ddef1ed4312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191c4e4da1117c8a71140b13066ff4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd43270d0c83e5015de4ef36445f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067aef492a34c0d42a35633b9973aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66326e8786832ba1290afed44ebb6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48045936c42081699484c328aeb8201241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc21c3f92b7651ffe2256e8a6e74d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9822a67321a1c1fbd62755e466f5a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de2287e567e841889c48daddc76aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd658ee944758db13d47fb034c538a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74c744028fb814dce8410d57a35a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd25747dde8fc573026742fbdb8088d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45614a9efd3b6c4aca028ccaa4ad43c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2499171aec9b2857fc616358e3d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ebb476bd27ae4ad78535637b0ff8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc09f8bf5855fd8172734d0fd6aac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc074d4649482e63edda52773fa27d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa6dd706801ff2915cbbe65c2a310253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead1f71387a6fd98a951678f3c23d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f468c1fa79ea3bf4037c813eb444ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f8e976d9ba89c0c444032252986d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cb87f2fc8c6caeca7429de50c072d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b0f27834ed39c4f7b8a16b6ec5d6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a797a2698645277bfc742584666656259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790623bfdbe4e77ea7be75cf9c89d42a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebaae9224f6200fa1f7eb283de4aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abac5d206b1825f54d3cf044a3089c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7be83261395933c9a592d1da5875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f49bdd8a8841630b7bd13c6a93df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f467aabe3fb5b7a59ca390d2d359be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900c23fe356b48f98e5d0cec20607d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556255c5288b6234c414233923842b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b8e6b19b24bd2097216e576d29f78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee58b603219943ae3376dd9656f7d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c124b219fe6cdf88fcdf0eb88213f59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3a59c2bd3175932a9e068f80162f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ef6bafbb62f02ef5debf3946995f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039479c637c3753ec1626466321338f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fbf4f4f81f104e504fe87b9677cb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5649742b13c8993a03c15a540948275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9869f83d6e774a057d6a1b71c1e09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602fdb2f0733be9e0152e06a45ef90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac59dd7eb026d78130e532857273ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409974cd6ad6fe22ee47dca5b16f612279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984baef0c45a824f58a538731e400f32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001888f7fd41e70f3c15b5466ebd6c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b05955feb85fbffa319a98c25135b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a82cc225dd63d4e3147732a94201283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e17b9025c90664936ca9d893688a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3429c22c402f72eea61edfaed0d38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eb0273b75dae5f12dc4d1249fd99c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5261b8b75d888fca25c88d3b6ee1bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811f40ac1c578ec5e0f288cecbe72b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72355c9d1cf384866a6025f217236060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f031e08acc45fc2eaae5ae623f153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f0246bacf0c94e7a009b0ae41a51b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0d4a65c66027a31d5ba2cd8dec70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22933cdf525fd38ff15049ee12406f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69644004de6f027c66b5defdc05325294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e28c1e6bed5473b331a41f76d189b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2d97cc20b056bcb5f153ba8704ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de71e4cd5f3b94f3353aa9b8bb40c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ad42c5e4647b06227f247cb80abd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a2ae154fc2c179727452ba85c0b31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd0ab309c6f4d628933b810efe500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64dccd84564e0bb1910bccccef335301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8435eb707c540235d5e56bf0bfb1c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881802591d84b109bce301d26df4889303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1078d0b191337bc5f2bb6360e3d95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29eda738f0f895632f43ed4e9d574d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca2db3499f83fbf7bfaeb2ded0880306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1bca62e6e850c05efed878a4c1b2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d46357b201b8a05a70fe8da4d48f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd08ca94726e47eed15492a31b03a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acae75b84a52886225251f18876be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7663f751a0802c689eb65970cc02b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e893d72e400b297ad9421a180ac57b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7077f0fce501604aa1452fdbf81fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197bf8daaa29a746c09c4b9dd2ee06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af297e3eaccbafa69bc1aac9fcdd60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbfd6495fad20c12d7f4f4b6591031316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcaa160d26cf3c2a1d35e6b3f8ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f3c343a151f9e472c9bbdd2b7c4e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d33a9c124f402da8220e804a54642319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92e55d70f8908984a7504a6a8fe94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be04e484680b2940209635f31d558321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3843569065a3cf365b9838917af50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0e9d7c3d03914639b7dc2f9e1718323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f052de98e8e2347a0793f1f0637328324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028f3b4840d2427b5ff3dc5140d071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deecf6f0962834433664b2358b091e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7addb6d876d2cc7e674918af78dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd752987d259cae5e4e1367a2774aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c98ec20b9e6fd0c00ef0c769ab17b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fee903614481d2c65727520ce6a8ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d93fd9ab49b6cd83bc7b55f4563e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f58e5b64910aa95d75617c1034640332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311ca5e6aaa40d3b43862cca294467333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b14274738da2eece5497d03a8e77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945322c568403a1d0d2b52c328e8cfb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ddb2929c2b3da9edc508cab183f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c59362605a3931d61c88b4f66122b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f7fc2a0b387d2ed8adcfa6152db7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a4ad75c204ac739e6e27c34f8ecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939331b875ec294510a14aca5ded2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c15a9e17310a4f7e7a2115c3b37497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b44d57fb4ac5e51749e22ebe6071c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e4ee78861ac59ec06ac3c98b89d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf013bf4de1a5ecd9fea9037e2ed3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b4082f25e685bf5bec38f240ced4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c65a00b42eae9e9761897aa3aeb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749203587564bed7705e7aeb5871d3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be2428dc81b037054b8ada107c9e47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72acc9a1341fc0bbe07d5829e72b2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f81f25491143406e160d34a461db0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780edc6ab15c112d2e59e7eb4d7d30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa79cf6bb343df1f177f8248914cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a393149893b04c77178e90f7304da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f32bee4b7f4e8b03733d1b44c002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bada5aacfb854a6a757a7f04611597e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3bd2e89b3a347caa1abb6b400ea0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397260b6fe989ded9135608bbe9b9fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42128d5052f56ce08e240e176aab2756358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fca88bc4d19bb29a4c075e2b27338359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84473bf793ce8f65e59b858431154f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679da2b2173bdb38e6a0cbf1cfc5ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acdad9bb577e12c4f5e11b141738a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3056ad354d8b621743ecfc7b53ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc324ebe6717aa416cd0453eb7243364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de022e25dbfad6b2af7ccda7e61e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18d19eee1fe9bccac76897fb7c9de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab4479d75c542e444887eace2c47f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435392d97f5dcb4e86badeac59d3a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31029fa7c94373504017dca188c8f08c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5a29036272cf8b24afae72d13667370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9cf669e7e0d60fe0143d38ce209f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f2a280a99a38f03e8ddffc9138c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d265e145de09f27dc517945bfbad6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee1add1151b9158266f3e6129b9ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1738d8ef271c97a7bc0cb42e5ab9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bda866e1135e492f8f6c86c73047c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939288536a29911275a68803930a5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8854e0aaa2bac9f3a06355c1e520bb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abfc754c27ced4def02b3f207e8afe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586495c8f223ba3afc8c7ddb6b78528b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abd431e57ab016db0d78eda252c02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2bddeff0eea96233286c17108c405382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ed0ce7fa89558f36a916bab860d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2ee8184e09e95472f2af60da9669384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e4a1e3cc5e2c239eae687f3cec74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58735c573a51e0945329497d3eaf6e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043d8c5ed6ffa8122f9e032a99d1a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce0d07d8ed3695d4df660f29085c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829e754dc007e3351b4a49548a93b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147810d0cbb3f9eb841505c7163206dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0bf131542c9bb74e63c0da8d7964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c184244d53e7935b6320f26bbd4a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfae075b590ac962d7c7e0f9a5f23a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05fba6ff55458cd5f9c794a56106e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e609987ecba363c603ec0a06be5300395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd95fd599f37cbc99b6a6eec0bf9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168768d1b30365057365eaf6d438c5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad556291a5cdb65aff4009d2fdf406398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd2d1c77bb6db71d21c532b90c758399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577640eb843e2fbd51e4dd12ae5ef1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9de65535443f91405b8a9d72aea4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7955993cfb303e55caa17f514f206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d370dae951e3ff93e8908eabed77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01ee8c583a7f5304bfde5a0533ad0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e18cb28125c885835b873f6e14a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571670583ec4381666ac120134147f00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03c4f67c579c0c7407f4c3dc01ab24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12109d2834c7e1aa1dc87253308e114408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb651e7c7e9574ffa672e86088773fd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee47e63180cf5cde2764cb8c0e438410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038f76d1ed83385c0a1a0b1dfa2700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026256f48de2728739e247baf8ec36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c137023e9e3a2afed04d964b9e800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11716da87d13b0aa080fec4d7a5a5a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaea85b17245692eb528a29051f812415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e459e5af5800e590949eab2b16dff3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c14402aa4ed258470c6d8af218c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd72497c5580231073923d5b38844e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce41f20b0cde10f6d82d8076e30d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a39033a512594b3b45655e6625650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961d1ff65d012d03e7a8f967241c78a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e77a00261fc9986c1b3337bff64d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb480b9bbf7e04efb431c77e3740c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6eb9b6d631c096b6236fb433bedbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6c8edc041297f7c5cb58a29739be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366565470322517a154cfed1bcbfa848426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840391993087ea771cc2ebbef9a8477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86f10f558809a16b05a362455813e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88202d0447f269abdd0dd4841ae1f06b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e38d4a47ba633d396f41adfe0a5ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7670de486049b4e7fedae4152fc9da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a864df2c8d120ab5f26bbc3c8957d53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0219a48968e451c1c08d2d11adaae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036d7176a3d64448f0911d9f72d5d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d8d4415b0080928918ec003f3ef2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4a3cd9de9fa134705aa313dc8f95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad689d3f844615451d8f6652d2638437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3eeef68a7bef820d5a89d9c1f60e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cfa60d2783912229cf4c774723493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8a979ee9f0fc45c591bc2e4fde286440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2fa8c841b212dde92fc6460f65494441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab79ff328e4a5f83991224138806225442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292e2190eaaf6c0bfa1469b181f5e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbd8285032cd3a1b8bb8998b3597d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1437fcf27bdc8f3ca9181db020d42d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ab19568734cf5759ea9197139e9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f0d9c745c0083613443179096c844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04a5ab8e90d5eab5d2c29977b9595448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48930dc44e382efc49b16769c0102449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b0a733d35580d624e122ae36ce19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e9209ac48f9f4142bf6a188b6960451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05e055eba1354776d66783c537a700452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508e35ff68e7ef59a0cb1e68d09ac5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ad49e3294f480b92df6a7f1603b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a9e98146d2baa1220d2d85099420455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a60fee6b7fa1e22a058daab6c339aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407d90b9fa1bd7e89760c5388eba61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e4461845b87ca5e68a67bd3069156458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1877d2f35cf2c92d1efd717ce235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad22c0a3c5476c22c552610208ec4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff618ded35af1d4324b1fa363841f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5961b69739702201db5ddd1b9dd7a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042031c70f1ef696f6d760a8128e92d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f535933beb8186efd9d65c2650f67f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3da36142cbbe8d9475a18d2f178e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6707b3679c3481dcca989c9dea88ef5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1e07b57ea2de43781b33dcb1eb97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107006973c820d3d720e595b5375604468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ab2f78fc1860aed3f657b1d414fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10ed74f18be8fe4ff378d55b077aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c8c2a52b620fc8d91119df14ae1fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a4f230d881ca49df1581a646ca87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06531365aeb239ff36e1055772d6c30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665affacb604dae3c619129970fd1b53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7375e94324c0fbcb5d39c82ed5b29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684bc321042ed35f55c99c5311f06b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eafe54c117ea145e935db62c782aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489d2a0aa7c32a1e4502883145bb26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d58b9731e4ee04e75d5b2587ca67c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757958d64fba4953e1d7d0e9c5d278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c801ea922642be1e3280c6703825d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a5a3e5b389fbd6c8fd722d231f8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65752035c8e022d4b20846198389306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97375ff71ce0cc4b45dca61dcc5491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950457ed17f54a6996455cf09f5c2af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db507b996867ecaffcd0ad8be6736486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a045f23119dd7c3fdaa4f0bc0311ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ddbdb95cf64fd8a54e3f877f3a9df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127e2f204bac880e0320f55966d9726489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16b9c250793ae7762bc03828dcadf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb42aa8a1a75f9b285e8f02570e133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607570ef040b9e047b5ebf61c66db1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa403204d371a7e03b3b2d190d471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf3b7ca469c8107f2e5a1f68bbe0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262880cb06d213ec9bd533117eacf28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718baf7061e0948ba163ec6f16430e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c4ec677583819b4cefaad4c31fa9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96547fdb306504620c952e3094dfc26e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda16fa9460163b9d28d5e988817ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c59fb3a3d6f45cdd63e598b065e39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83345f029c896ac69ee8ebb5252db2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5dba40d9a158691ef7b1756b3129d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5627079dc370034510d86f18e8fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285fb8d061df632896e9b0774cb0dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c2a4dc59f40cba67a885cf28eaf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bcd73ae5fa02a5704e215936223ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503cbcd657c9bef2f150c6bfff01920507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd5342f75afd9e17ee52cebf30539508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcad7e93fd94588467802ddfd92a2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02334ff4df20c1f8e99a7c809bf067ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6797beeb4695a9bf13e1f9a96a4847511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720aa52f9004ef9b6c30ff0b0494bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf8774dfc4e25bd5fa3943a7e9c56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419db4e5cac1007d800918896787b8d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596882c4f6fb2c60c9d39615d2d9852c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d35ce9a5544fcd1366a8f65548065516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988919b852e62e5251a32af23701627517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a6756a6610b942e64076f754f54e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5feaa1240ef498104f9c0164356ef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3eed7ea3983e549f25b6d46898230520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90127ce4869e980323ac58efb5ee8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142543a6bcd395edfc9975d6afc2e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb542e209b3f971d385b3d4f553fadd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb75d97e20176525df98f5ff5b05b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eebda8f153924be87ff8c2ebab35a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0b2ad4ce09279046ec4e37ada49c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8871249d4bc046f4ed5d9f058c3145527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911ddccea03358045e3e366d6ca136528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e1db51194bee4a4a21b58b506f35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5ff15a79e981e7b30eae76c037a40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da37e63b06b73b6257c5bc97aa4295531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90226b720e1bb96c0fa68ca8dbd24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec6135ddbd3c1f4dbe5c31dd30da7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4fdfcbb44b1eed013f41d8b1de49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c547dfd57c84ef3daab6cbfa024dd6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6c0e0c56fb099951d2327f5f8dff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8182f3190fd07d7679c5c80784cdd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603849ac7dbcfa5461ef64d31d59b865538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e11274fd74df155324d3ed6159a496539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2bf661bacf68e7db2c21a8996c43a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb26ff4cda800c77107c30ad13244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3e456549c9455f84cbeaf7f17fb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8297bf1f7273eb7a6ee8d50c2f36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636fd437b0c4d7e4bc0cedd428cc6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176bd876ac5d8358868e4f21737c6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e80c587c46b801c7ac2986a37a6e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34880b584d26c18b4332c36a3d742547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e518c742f61a39ebc19ddc3b939e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee4a6af23a6f5d556b24c233fcf94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7610c53c64c26fbbad0eb056e5b542550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bcc4497d7f6ebd5d07aa0c644fa7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669bc6a68e761537de0e5c47e0ec028552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3965e7c3354d9f4fca8e35fdcfefc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c46351ec8ca82d0ec567eb828d4a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ebdb0d74eaef767da17b7c2269329555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccbc2753c16969f8841efe53ba7bc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9523f79e68d3cb1ef32e89a140762a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0b3661e4f257f4e5a71af538b877558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7922e086eea63c98ca4be9b43f2e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fc637e4e53eada886c04367ad451560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae285f2405042135e7370bd1247f0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651c9f06595391b4f2ce927a0e4ac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e92fb7dcf05594b79f7456e6bd0a0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda52d4119a03a1663b303b7e0240a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc1f9aa32b6cfe6fd98c9c5cd279e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a52de71c1930950a1a7cf66ca548566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce504fe03d546b7c2d28c48e435f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16641c7367f5aae6bb6c2ede17eb352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752f307478657a05c01624b794e4f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5148e32c6c193227a600a029a6ac9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c289eaea997941db89c36daa6c69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06766177521552a261fc901ca32d834c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54e30d493a088000ec1798aa175a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc8070e3a8010eaefc64fbd39b49e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6d522d35243abaffb56d154f6abd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b7d6066b292842babceba5d5b734576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8ce5213614dc01d8526abeba4c8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37bf162fc0143642800e9d8e593ad5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e7150fd00fd2723128742c67ba66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678ff1a6ce8f10b2962b6307b54f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91367db20f6f85adf2c0327a4a9885d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1eaa03c9adb461d516b92f047ddbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7bfe6ab7be3adf0cee48d3e4488e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edb42e0f77e8511c4bd0d39f52174584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9a563b1628233cdaa435b71ca8a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012002719d127fbbbad282573fea043586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72996bacad38abe90c260015bb6c2f80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9fcadb37b29795b6b4b17b0b27791588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d06e2c2a3e2effdf6c90aa4ba277a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691c5ddd8b69ccbfc7ba68f43de0b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323320a7f57ef62d15cb568f56a9731591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebb326f35b49fc8bcc7b6f6fbc9fa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f148f3bbec004faf9da41d228b4fd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba671e63002c7d8f2d1ea80a7b4a07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516843b40ce5cea9baedd22faab41c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83562234dc293be182c9bf3470b46d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f1cad56ae9696b70199c47365806597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947b2db0f29a32f626dc653a4dc75ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8093c2a8e20f4f23f330421bbaabe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f522f6866e81c5941883e1dde1f7fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1499a74cc8be7ad5222b592fab9c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf01a329943cb9989832830ccb92c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94dda8c74f193408f65a11bed4691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388aa6ae7e72ed6a050ee110e6d06e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56987bad1ef221490ab0b2227b23de9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fd9c10cc1d827c454ae37652b0682606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a30219c74b5d400ba6980f4f9ca3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0afcdb9dadf5138af8ab6f5f08a48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15f35a6345cefeb9bff11d013d98d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab8b575643d78133fe896aae30a4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127642b100ca1a5dc5d26a13a941241611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70021eca1202b91d446562676d35efff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4dcd6db38ca5c2dcc07095a2b95c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390763537f5c5bb8a996ec1fb0b57de4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69215c814ab4a1060fae74225dce4195615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d38f9b770197c80576765cb9bc3e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebd4170c3398b6b4a922137e468da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b929e17f6f3daa1b9238c5a1bdf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2c397c2a41ac16b493e321c49eea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401468d870dac022c684e3b5051dd80c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebdb360d2c80f9ab445bbf4151c44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf2ef71f50ca8089bf1ac208665f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec4ad2f529872d2dfb279090b1602a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623da3d68bb28e1daa7eb1a3bcd873a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7b9f392a882dc91549a987be59a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e58cc06de8c3522d5f95f8f6d55c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7056b540310463a1f284e469186825627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c272de0502a662c252cebd0f4c182628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b881158fb896997cfd1717b52eae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7cdaebe7cb6bea85a236b88dd127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb240ed79f4846a4c9434ea26dd670b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c382010aa73a2d1451f69bae3502632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89906c50463f48138a4166845d7c8a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecceb882ddd79e2ade07da4a072aa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f36f72238fd570e586a2f49b08857635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502df78d2bbe62f8ac64d653da50863636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6997d862681c94572edc367dcd308637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20408a8e503b3a57189d768c0a3ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b602cefd1176ea6ef44cd6a2894dfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21ee7186cd1bf2aad52f17eb624a49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2e1932c4642aca8b15c7d5e6ac9cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c902e2aa03d668ab474a50bdee13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca87a6bf077b94ab181c5722757c710643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c9eadc65f6c90e16f967d1e1baff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51e54bfe5fc574326d8de67547cb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27a4b5fe5f625f6cb38c273c2e013b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cb321d815cca2d0978de86bff0ae1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942846968fe6ffcfa6db77844c2ecc4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21845b8d6e07da85103f6a4e87250649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67afa19be9424df920de8a17a740fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65999ac826f96054b3ce35921027207f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17a5df9c478f58b04d4cbbbae38769652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a241b04b7ea34a8de3824815ce71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7f04e48abd255ce50694a5bca6ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a4ff4f5dfab44503c7119d6fe00f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8850c4505cc60f06e937805e10a47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594606d6fa7a07d8d5eb6efbb50ddcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e54ad80ed27860e7364eafa7783a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f1b8d4e7481246ce977b02398052659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a8e80a06ebbbeeb0115cccca1a234660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd7bf250b53d668fc79ec61f8edc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb8b35d5982507e86a27e920414df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282669b3dc4061ee0694622c8c8fd934663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d63827189c42ac26c4813e99373c10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9e331e1b0d609242e7a64ae3863f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac82fdd5e60e4647c00a47eb983a10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3bd3106b36d181f6f25434415cb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25258a1c53bc6c1ac37715e2e46f4cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf1bc7cc0f158ebcdd8b029c32b44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22921662edf5838de42346e18add8ae1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823f25107f11c146aecd391457d34c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e97f73965f55739c0a653f569618672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c34b1851d728c816d528e260b1779673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e995a334ef6d45884c37956eb83ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1ae9aea3a52a662c02bc78681ffd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9618aebea06b407148b80bdb107b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1b9e911a20a0c3d7e893534988e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e9164d5f325136cafac9fa1f975a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e22057da6ec396091f5dd2847092e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549459f9de5d23b6a5a6c9a8d4e93a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ffc57d98d9e860ceec1bd291b9705681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef0dc4133f847fd4a592361200f06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac20873cde69460c9098210c4cf06c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeadc31316b4bda791860446f85b28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b0a7917c8622ee6c041bd46b9e3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed78caccca786c806ff1a95b875718686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d497d875db484f9ca0083c4b47a09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67736db6a76106197b8a1b227efcc431688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a60e77274dfc34d25812c34762b8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb14d3296aeb480eeed6344a57767690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2d46914ed5210636478baef0da97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05352373f534c27c4b5f17b68a477d35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba420aa7039716916f73d9de9e883f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9b2de832d2cade4e5b94e06f27edf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a122d9edb0b4f6c596639bf34ef925695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704284a4725efb2d830073e88c77cec2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cebb4d2bb971459c2b8bfb77b53f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253f4cf0d81fd783e9b6d60d7948c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9303aa5eaa2e9cbbea5e75e2f222699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd8e79229ca2268ef6bf8cecb25a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdddd6fea800f68883efb9c18f83e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04bd6555fe83441826509948f84f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6fb3f480b2935fce2d68fee81913703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b63278eb248a3a79539dacfc231c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224abf5ef1aa8a74b09f1fdd99f8ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb925c8d93b1d9a95f68289f54fde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582dddf6f7b7d7ffb7c41a3439db5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad390d810463469332f8693b13a015708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef2c9dd238b7c1d5fb709d8966689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98479726837834bbdcdcb7ac864461710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0d289aecd4e44f4de5e5d7a05a15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be590d3f786fea1f1a2d12824014ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a81ea6efde66f42fe456d31020c82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de9415a45d62dc3833e0578192e23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d242b190b4362fe934f3871fdc871715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825efa3899033329497f59a6bc88e8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd465934d86cd5fb5535f2f860a21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e79f0f44ac0cb7d4f1c94b4d980d5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59b90b363f7aaf8a1b450a570712b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd56be2ca3b20403ebf96357eb5953720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbb2898b3250975f11a85b8cad6ab2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce70e44b29563efc829ff6552a45ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb646f9d50ae457fa47ea059819608723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031059ef11db07c9bf81a9eb5320eba3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ce01bb3ff93f1d45edb221877a4b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1590a95ec7ecf83d51b8734b6f5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e38ca742f0aaded9ac953e60509e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db869d9a414e957e5663669498cec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305dbe7a4d29a5856e1ab2f2b3483a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cb81a51cc4d64928aacda314ccbc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8626fcbf12daf0fa16be6e2c60a14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b436f1233d79d6949526c825c0c3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91d391c0a7042c17ee5856558325b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff1ba924519bb397aaef1b8fa24bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e3401d1cfd09bc09a6fd3ba95c8c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad95d44352c9d7042aa8fe5f936f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca7c2fb805035f0252b4251d1c7a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a6bab6d45de6f8cd73a1787922c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422085f388a1ef64c8b68319e687c83e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c1ed98c093dffdbd3bc2c7ce5036d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa3f89705c95b13abbfd59e94e7bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492517b25f3207e8695a3091216366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7af0464c17969f055fa4f8168add7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95728a77ee3ed77f33c32b18513aa66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbeded2f6e33ebdc1329dee75b52c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ced383aa735a854cacb23af2ba0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088283b2b2dc55e796088948d3dd9f32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd289c4b82f87f9a77ee5381f3d9ab6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab73b32fd429551e03cd57a93ed4d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c4b469f707f5d7cbd0b60a956047f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a653537c082efb66afbf33e596c2fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad60a10619e9e3906dc3ed3ffd3ea1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e38f62e25d6ba8ff768c1fa2ca4bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b203dea2f91fddd8cebb1dd57f35f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80407f87b69db2719164c516969def4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de17488a194140796ae87ddad36a21e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d990e7e76878b8cbcacbd1fdddef3757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4c348a2b9a9eeb4348c70e2d06b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75dbdf4ea2e4ce2427c45197454222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0a11089f87b006c639f890d2896a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6306f02a2fdf5446abbdf6b926e9164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed7f67bbc860d75babf0fa6ecc4e975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f391965edf5579d1bc456b60724066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa39b75c1b98e5e3b64f5fa67bc1547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd97d4a347edac6600d9165a10d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f895ae7340b7be63b531f157268e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ec702aed634c1cc4e1ba83ea8a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b613333bbf30675ca5c97242fd31011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28e6a250dc95895855fef1768ea4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb50f37e12f01464d690966695c7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12f91c6e793326e7ccab2d719300214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336aa0ad8ca35b77695ff11735c61515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008a9efbdb134916d1cbd27094aafe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625304573821b38e8734ed460b2eb14017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33caf32ce3971491fc00628e830ceff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b1416f712d256f7967809c34c11f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88fd9c7110d09dfde3af26806066620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b54f2a186062e9f426c7c2237b4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1fdd0d5d6c0c5550702ffdc067abf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872bf154be2d7c9d0e9efd0d59071e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d77829604cab77127b125309e895024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9066133b20e7b1696ced8f1f8623d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06b6c061294f7b146e476d378f83d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c48548ccfca98138610031d8313527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6ce17579e73136e83b7f1890ec6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ed14eac33538b4a80e4b1070734c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840066a111572f7437b1294802f08b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8382a30fde053d59f9ed160a902931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f3e31c4dbb8a736bd7624fc5532d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc258e0cc1a1b6e8978ff6eafe93bbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0c5ecfe79e140cf020beaae6fc0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570341486e68b6b8c761a0a0e6dcf9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540c0f92b4fe8cdb89c3d31186c97736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253fb7916483d41604b7190732e1c3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913a5bfb1d684afa42e75fa2abaab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ad3e0ffb36a3417416a4aeb119c5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c5ef6d00b434fcf467c1b3e91bcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4001102cc8cac9889fab0b856e94841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a0477f5f923ff698c21b3c67ded042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f28550f9cbccd6d49e37f07e67fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c5168943f8c8e28e883a4151182344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510914e6365fda8b9d52100fe746f8d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873286e3e65eed88d60aaaca2c3f26e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc19abb1994e0dff50c5ddbff378147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad8e1b28fd2ce734adbc56bb1748e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aed56e404806b4381b08bccffb44049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbd2415cbf4f986d59d6497e446f2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458455698cad240585a094eb1cab9c8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0a6037a064cc0827909a9922137752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721599b7fb7b77d3ba34a03cc395ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bafd1777f1eee7f206937eeb6b7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340de5e86ad0fcb373b3f8c4b04c8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618adc2b993bba26d3b1d2c49788867456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f656ef29d9e547b408eddcbee7d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034daeac3ac58ae48349536505ac12258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dff2c9ba343a4152548ce0836a4a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f095064e28a85150d977552b7fc74c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef1a7f31da08ea2fc5c57975be61b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22f938c086a5bc97ac6f2dc7ee2e3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb25e362fa032cb50bf662100e2c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1bd117509964c48184b816c7c3fcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7eb5d71dbb183c4586f86f4f0484965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd588eb7ab9f3afcd416dca170629166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f605ed99bdf8e5ccf1a0283fdf42d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3002e898c5774fa29fdb2e53e98b7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edc7b60561edec670612d361e4ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13146df96c3eeabc08f2dc8e9f168d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282789349692b6cdaa3eb9005403d7b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fb071b918da7b87c87d706c5cb70c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d385a3d21b83730a81d3623ce33cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fcafb5ad1fda3d6e40cb42674888674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32055b19156aabbe28d865533a03b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e4170b62c4663beccc182bb5f19676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506792206a14296f81fbd1dc27a9290f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad474a30cedf83396f020f09c1ff6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f66995648d95093f019b3d38d178a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797aa1c327a4aec33085afc2ba4e1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf8601a3fe260bcbf056e8f89aeb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46825f90a2f086e9e38822421d4f9c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d3294f332e4f27a6b1a18e7c34e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d80bf8e1919b95065f5ce08cc175884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6c8c5d914865ddde2ce347a4670085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d156382b9aa87038255d840b5c2cd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4d2adb9e2412761a45130e3ac3ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c233573a391b935dfb2136eec8a89188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670f38cc32a91ebd8c2a265459311189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794b4b08d55ac4655fcf56873ea398c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464fcd0268e213c07751ab0a3e579191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f3a0605ee30b5e116f6b15f2c47e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2a93792a7c0c84d6f2db8702104493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4bdaf69e4f2f5d504d5263a920a1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c9159a8cd136b59b29418cead2f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d4e197fcf9e28ef407adc9dd8b7c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045ae62f3610ac4dae4251fd565e5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ab66ba5c96474a663b481142d44998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7cd8b870affeb1f43a841c8dd0c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3c3b5e2d2a5af5d1ae2dae90b956100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11379bcc5cf5916b7aa5970f04c5e236101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6255fbbcdf3672b58705f4dc24150102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32197ee31345c1096ee559eb1a74ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfda8814c7a7f87a94a8dd7f6382ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a374af37cb71d31d9af2971c7290b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d121ef6e4de95e264337639fdb469d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d1913699a3e87b024f4fb7719bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ab19133c441c20211adeb3ebda62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8561f04b123f14bfa2d374f7ae72f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f434bb3ccfc924150e2d4fd8731a187110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe1e1a677f972472313282b8529c8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37620cecc13f2942ff8c82df42821b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c2dc11501dcce7ecddc4165f0bed1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1968121bdaf9b16154c85a9e9908114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899edb993166efa609bfd75affb6c49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184ada23e20ad3842ee05d243f46a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6fce64feee055bf0e0e00acf9c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25204d5ac02e1b365f3496b8e0ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba841f332c9634e5839bc866ffaf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b56bfe0c35321e60f6d5fe70865d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aff88bbab166c5a162b1e5f886869e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2d02bcba500733d6c6c4872075561122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df351a4188cc8c88883060cabaa27e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c367d4ab327cc01cc1c40582bc7e85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f86f1f9d8dc2e508382d6ded5ffdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715933baabee9961fc220ab8aa63198e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140094c45017baf6963af5d91171442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e27b79c81c1ed2b4b25654a4bc976128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3fb38cf5bd7ec7a933bb34ac5c68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce972970185eca0ee826d32fac9f7c93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b457f2bf81fd49a12bd70f0428670131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b99dbf5aaffc43cd3afe36fbc73cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc18b2286fd6a69ea16a4e0eb82f36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8e85c9b6e6443b9cae446a1a66d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40594f9f3e4d5751d07ab55824599d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881decac83fe52084890418f666e132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e37d75a797d2d27acf23e2a033eb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6953aeac4baaf634dba61508b3341138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8cb846310b71457af46f7ebb0d4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa696b65cb864ecaa9e0ad94087e56cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6896fd20077abad4a5825a0286e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a27585925b674855468e9a01a0f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd02fdc0bc4b1ae942d0d04a8abd6f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b4cc412122a20cbcfd76738de9eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f8f27b88cbdea5bc96d96535b613145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f1db2e758abb70b1efee08f06595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a541e8a12247614efc292c9e08b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7ee79fdffacef09387ebe5356243148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6d97713a17491239fd4b35b552e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73641a113c31fe3abf9d691a5070c148150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880eb94bc1a133a38ffc04bd08cc1bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b283cf017fcdbd608776f2455284cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4baf415d2947983ed89f85fa874a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc065505a6c46d8d9206cb2f6b9cce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a6911b9710a84de576cdb5321373155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016088c68ea4c0934228cdc51459c52c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66953c6f755a4417d77b4c76621a400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71334fe778acf04895392ac01e4d422158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953752e74f0a11e1f9114067b92a6f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3f4594c1aa5516625ce6e0bf7a75f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761804b6c4c74f1c960504dc9f0d6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a63a3df9dd247d33b13d4279ae9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ad085b83fb3236c9f13cab99a1cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9151c4008373bdbe69bb23dfae803164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a25777cde3ef7574b552b63055915165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3258178a499bd6ac06c80f806d1eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331b684b804710a86981a6413051c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7181f89ef85a9dd60cb1a1b62f48fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b213e275c14a84fb8d3b03885b416d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9044bca0010825c0881cdf7272063170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ff984753551113073066125d83a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9add1f2056852303e5de86ffdce42d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0138c4ad36487516154f28cb64b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22475735e0e11dc1ebe3bc4962bd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffca8144a53f6b8a8d0eed9ff6df62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae6661ef044b267ac824bb5fe4921176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea744e4d6524ede59b28d1d4164b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c712ad5efc80ba18ce3485a93a48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64609759c33ebb903d14a580c4c6d29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123569ef0cfe1691788d149573eca19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bea8e86f4e1fc64dfe73f75f5d5e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad264958bcd0ed1628df4827ecb2a9c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a6b87c9244527d6d71b6c8d6bf6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9cac49c23e98cb7f065b639935f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081309f8888f49d5a060949fd70b290185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403105fff2f18e2aa10d4d3962ecdb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcceab40ee3e693787b6395759b603a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07234389a69c159910eec3f51820360a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d49973af442c558563d24bf8115e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f45fc2ecc9cb4c6fd43e556d370f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3e7e7b3a5844e284d149f88fae15c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305d4ccf4df61a3e6c6857103de942192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bdd3b7b70f32b78b5c5e8772e922b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f68b4f1d9acf5cc45015ad196a2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3326eb457d3a41ca29236305c7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24506242a49c06212452de96c510bd20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042a9dd99b2924e041d8f1dd9c0de9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f72b680e8528075b8e9c817bcf42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84debb0472ec53591bce27bd1acf5e29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ed893064dfa81aa3fd51f1af8226200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36099da79056a8e05dd51d23eddf4239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871bfd834052bf09e3a18deece99c2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33686c33b575e5fcf48ed11c9ea3a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023cfeea664451ceeddbc65a778e74a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979819438d3278c09537d12057c99ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87895d72a34821b0ff74f5431f88b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd55acaf734bcff9f7c1b64f45f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46077695ef66aae373f79f94befea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba9059ddb284b063e68d564c8e639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d05ad48cec7e51ce96ed5afb36c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2187fb1156bbdcf344719c3ddabb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e54c45cc55a8b1864ad20bb81aed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337fb2b750047d4baf7d8eaa79f36c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e70955813c9451d2608c668e753b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2ceee785f784999fb1795566ebf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7397687cded726e5769e6fdaa9060216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8539299cba7ad701543c8545eb26bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a490f2c5831a7ffd02726fcab025bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c396f1c58744683584e9b45f394100219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5fb7fe3965778223598be67303e0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757cafcee71719077fd0a6bd4f0ba4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a1fa5164a3de99f1447685f04b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76300725d4f41713e2debf27ab6d64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515db4e75fa3846de494e69bcbbc389224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dec150912f33ab24ae55576600da69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115203c2107f0fe675025b00736005226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74b993fcf35b9f472ff07d38d8142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129eb02ecba5ab66330ecbb00b153ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeccc7121f2753b17d6d21d62ed55b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b3e83b2114654ac97ee6d60fc4d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80af1fb23e2f18757faf4d253e9751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae871ab2fa2f1af95b5a01a2db71551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982148520ca5cb2c53190073edb44ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec27dade7c36053013a489fd553c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85806ab8018291e7d79d305cde0fe573235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe50b4da5021481a22822912f3d04e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde2f9557b4acd7cb1ad142cab06e4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ca1332e096633797e7cab86e6c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249f4976928a1615c2867137c8937e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d537791944e06b2a2ae2ecb5048f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3a8cb4e35022a1a4f419732250aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74b024b41e6dc58973205a67bf9e59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bec5610b223e59d1258b9256242b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6d5278cc64f3de17f1f15a178491244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a3b4b4ffdadad57cea7f6bcf98b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10437b126dbeb3407d9c422ffaaa06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88899da1d090d605f459230239eed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dacc62dd4d181f1d0028a4c811ccf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f5bcb233c6366ad9ac5e5ff7cdc10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55059a4192cca72f44966d0dc92ecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b0c44c98f99088ad28432e287d38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe607054fc11a662166dd0b56561a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c4dc3a8a5afa00a1645e0465cfd4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba982ac47e47f703b14159f798d44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4130949d679297a51a357dad2ca35a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43937cc0c8e80bc21f1a8fa0a1b470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f63353db5a6f7047edbe7cc8f74446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d8a40260e6701a10633f59c4724d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fff870764b567d0f2f858569f5295259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323419167273a27fa216446848465a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc40996cb0471185707d84c091b99e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f4f15413223d0f8165035a9c2a2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e93158b9f19887821e259a5e36323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833db4cf2650efeedc6a75c5712b6897264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1faeb3fbf597f13b1a31418d5d9dbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f4bb0b850c7286e91363a379ef3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cec43d0c17080467d8687d317e6f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3940c3f49a4b15b26bb92411e5d680268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1833b27bb1cf4beacfbdaab9125c85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff6b9707ba9ce9ca9533eea117c95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d4e0ed94ca07af73eb7159b3d6e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe4b37c885667a47999b86b1362db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9afe533583868c90951ac553301607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6399bfc425983c71f638eca1b9e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c787b4fce443c427226ca678973abcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887496180c5ca7f617508fdcea72f3c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962234c3ec06835f0bd41101cce018eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877935c2eabf5efc1ef1c9b3887fc50e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fd1e7ff41bd5a0f3691ba389ab6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14382c246a08b90fb14fdf87c548659b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80f098e251e9adb8c5f73a78df4f85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded48daebb5c21525129352550d79b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be252a3f8ae3dd607965c641b58ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6034433f9a0f3452ab9cf295721327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86185b4bf1fee7da233c5f4abe67b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d21d3de41c0ad6bc721507f5f8ba67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a77c93bec624e13cd6ad76f63a706287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5545c606d14430a004fcab9367a1f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c494fc0ad549f5f5f67dec9e860a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9491a21508221c88f8ded5ea694a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26e17f25256aecd4d67533ba70c35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471917a1ebe574f02f476d72401e72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac08bbba25bcf5599ed8574ea6a32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdefc8a180c7012e34172291228b17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21fd7111a64ebead87c07c33b3a7c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e244086299a9aa1d7b9296ba5d07b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dde2e283170aa30541a52cd54b67d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266275ad6a2d480d1d968d74de71c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136feaa53ffb56075afa9ce87c21cecc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f358e476eaddf5184f4af57c0d09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc8bb8a0d2d732d960e0b7c372af7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a792dfe96995da08e61e27e49ff3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9fb8de9b6468990cd57d1ec2ddfb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9460fe1fb8db6057902d445213f49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98abf89dad0a63e8b59cfc32ac329305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8b3583d1d2d382ce557cce35b2fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10b42f54870b43088591fa043f6dc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fff8914b8594206e68789968fecda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eeb60a91c6f61b19574b48bab976d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd885fabd537c036543421795f9dca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8fc6500ba8e2b451dfdbbfa7d6459311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0224a7d4970c1f287980b4c0bd3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301d3500d8034ae20c9e9568beaea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1d31cf7a9c814422036f2e86c500314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6901e60b98afa31863537af4c1b774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1cab3c49b040a9f61123687110117316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa75f6330d132004b0be083c80cb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044355495963a7cfb17db887d8864e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56328337d1155cf8e27885196b5148d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe9707d6f24910ef55a3a5fa4831fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864635031cd8ef2c46f4d0ae810fbc53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2087cccfcccce26004d49554454444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098dea3bf2c71cc29a7c3e4ea50c72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b2eeaea12da4898086a581dbf845c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a8d2ca9ad0a3aee5cbbd87a3fd5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980f4c1357bc91d1f28947fa5589836326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c91fde23e5569a159e596791bfc6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5825028285d0bebdd36f0220446a11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0901a50327a427522f7f5beb37de2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e35b51795a19f2256afe4216200da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493cdc50aa297f242c3feedac23579331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda144312e707a6a04d939558370a511332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d921104621a02ecdf0e328e0d9072e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fca2f6cc8d5d170fb5eae756e7182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6cc6241a1a9d55452e3b37a84b26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e643e8fb50946ba1041f61cc46b86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e493c8d1fb788dc3429a332a13d7e68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa74550c75b2aee96a636626beac07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602699eb373904d870ec79f1bfe9f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c4333a438c8c28aef375fe2e226a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c12640107da4c30a58359a09ccd757341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ec3c218613644ead655a6c906ba0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c9d3cc91b598d1dfd1c16bdce986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5a1a58d06ca22cfc86a701254339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8137b9b69eea33441ab5761e9f790345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e8759ed50870ae944e7d200752ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c172d224700c6caa54b041c5aa611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494c6a99e71ddfe0d5b3a1d47329e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bde61d4e5d64555391e941699c113349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbb68f9949c281c61fb086b63eb7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c57de730d10f5693513c7d3c86e7c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa90017bbde21eeba46a48aa028b21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40868c59eb81c63b325e64c347efa27a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a82c367c7deaa9eeeb6770513587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e4028f2d77c27230a43e74b42baf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac96e9ada6204dabcae9fc9561eb9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94bd2a6bee5af8a70d366c3fbe9f83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b431b6cc0a14fbcede16aa4ba7e93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca4379993c131c82d83834eff78cbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3184acf988e8762dc45c7c27e615360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97529e73421ed5decbbbdebf27cf9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5be7b3d166c988a230d7b562f99c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496da580c66a5ffe7ce1364ff174ac75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826eb58f21a7084c3df3ca248432b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b66aa941820e37e44f6b2c2ed80f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269a8f7ed24105f28f605d1de24341366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3068fa7e70531af1393bbe1a095e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba608d7a36ae90995b646cb9a8546368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ed4878946b2c9a5d030bf3288f5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85aebc6b0a8896629c874c7741f328370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881c87242567bc4d245d9a427b771e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e546884dfdfd5c924e238ad88cbaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894f52959b471c5ab146120b30f320373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652db0b7d7b01ea8bdf6be993b38a47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0edf12a587212d1a862b115ba9af2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45c2f9a5bb43c7cec982b99ce2dd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464302cdebd4f1301b59629aad418c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42dfd09989d5aff56696f4f90ebc46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c22f702f3a6890249058b634202a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd336430c06a5dc8b8ecce34734a354380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696630b8a768c68eab1774261c6e935381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8617fe03370f74a1b89bfadf0ed2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029313056b02c32f642242617c902c17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1648cdb5a4038c0448e16a0161b48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a080c22e13957037f99bc09e92431a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f5bea552920e9e409f3752d65d41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef752b866931a994ad9a36c23a8a46e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8857f5fe8f89df3df6eb0c33a507388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f509b20019e10836ed5d6fc516a72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cdd47a93a395ef628fc33b7259fbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa51d3409b47e3d0e736e4c1f72c54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512846fa26a37593bd29d017ab5e44e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918242ded365bcf844e2ee3945e0adb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3b6fd3373881a70d80dec5a05706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab883a598a2282f2dfe8e03505a21e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27637b4bc68b4884d94c7a114b7fd2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e742d295db62ba7e4424cc3acc6c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943dc9f4a2c771b35e153eb7de7243398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1d125994376912901f2c81961816399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10eef3036595171199fb9a6e21ee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a2eaa6d907d7e38f38a7a02bbb93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5259c9a95bb9b9beb8ac2aad64cda1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8f543378b299b34bc816059087eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc6fe30978a34f34ac57fc7a18a33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13475f68729204e0a36a999eef8120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cacb923941428dd19500d5ae8d5df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affa8e5b996e09dd12c75f302a80816407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e08f971650bdec51343bc83dc319c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668159aaa721edbaed1cf4993ccd269409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e520ebd647bdc4e9ab320f7c88c236410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74230007a0738dc0d13019d500eb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81e58b775b52816c87b41c5a1527d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2acfe776016008f5b069ed1bb69e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9bf2c1c7db7d3303127f094271c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254e69f968e3f91805b812012db389415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334aa70bf650e2f6f60963ad07907dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e213b43ff3af363834319eea29949e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933926b807c6ffb3534adaf91a1f197418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fad38b18371778db6d9be5f08f31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa78b59acdb85d1b11f1cf385208f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a007c6de0d84f619c94f5c0f5918cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84305f7bec51ca8db3d7c11a4c3fd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8cf107eca1d9f95c894abccc14384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e78645a260bef94fad6474bf7b80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d89a6dc62df7519a2a841a915debd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a624875118077665d33b372e66a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06069558fd7df4bcd583e1715de259427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588cfb862c9efc92be8d1e6a326200428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c746bfd6d4290fcf2357b721e62c0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683f949346fb2e555f65c861ae5326430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c00c63ea21982692b04ab8cd5376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff3ae7e137aced174a3b7a88dc57e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bb58176f528cea8fa2daf6b4e484c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3328da27d381a0f9880c0444bab0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b72eb8ed8ecfd943439d838f401dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f8f9919a0ef760d26a25fb5f88339436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0370a798effd056f2ae948b960a633437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974ad8a49d6665bc8d5cb542ce5de6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54044fef0d8656be71ffabed0e9bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325483d0e7c44213123900fb416e041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da50893e574a5faa5d706c1e904ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277920e55230dddb8f7b71e7a57950a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c734a97b603f14a401a54cd7bf4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ad08fde64921456cd4870183b35c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715393d2a4b455f5e36f76e87643774445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58c6468157284cce0c27030f9e4d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e962a3e02d35b27febecb28762e5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540baa422672318c8b4ae0539f110f9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6304eb5b60a7761ec0ba3fa55329ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ce812b0a1ed7c1958d7d04b0c992450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17307317292b1b5bfbaa28fefab6731451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ffc6fca9a6fc9542462889779f883452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0c93cf362c2fbcbe1bee715c5168453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496859e4bc4265cd79b0bba5e2fc4b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d472c7ea00bf54044c970ed3e9256455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2796138fc300fd5625027dacfecd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7609ffa8e57f6222d4018b696f856e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f0a8e25d1e91268ce9355599e7dce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c039a010aa67225344dc1253725e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708840d9046ab6ff3b9c8f7da3fee02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20173763ae87f338ceb406dc7dd75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2e3a8f1eb64b61148ca916987e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb8fa8826b5d9cac89591c91d347d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b831e6e087daac2736e125edb437464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb49ebe574601f6cf1b03d73175fa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979bc59e33fcdbec50303b027622545466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92dd74a70c0316b1691c884367af6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f33b8afbe8145c35b85070b86aa3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8113a4b28cf752ed3b881444b325e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6e922087d0210490d8e6b08b74cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71c387442256124806e18030babf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68ea798aac97b7c7405db809b8257472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2919948d3b085375a803ea8950f80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54987d774f7285ca8f0aa7357c1d432474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27719dbfef98dd9a37c76bd9db70f0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd258ea67599f1957825976afed78a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee6825defe09bfca9d4fa6c4df01a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd933cdf6ba96303632c6d3a192242478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9419ea2dd302bd6a3869ba7c027a1f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603989298a162c0bc4d3725a933663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b241018effafa9304136b1711a67d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a07b7ab9b82d69999fa0fafcd65fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038b7b7d0916b8d348eac3cec5068fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d321acdb2485d4871e34d3680046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda651b93fd30f0a24451b42c040d16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f5dae0057b76ce943ecf8f36b52e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdfe1319c7b1ca06a371f6fc9596ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a532c8fc332dfa4aee6fffb1885645488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6b41b643e0a515780ce3c59e72f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196366c19bba32c939905652cf4d21a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b6edf2193d5bc1c9512f2cb331f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf770cd51d50dcf0a5cedc1ab9c01d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d9da251ed65c1103f5ee524338e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34981f962943e67aff80f3b8b5a35e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cebfd0207dca4301e55f27cb0ce83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb832470444b744fd7f779b051e249496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0f62e18697bc193f2716f4cd2d68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842c29a3afc91a507edcf31e7c1b4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db398984f138393140e8e24e33a7fb17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54787ae55105933a700c318b2bab5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e535148b766879d7fd1846a5f33c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38c8bffb83c72d30adbaa634fe9a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b777b0063fec4bd4a7ee6db1198874f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bae98402cfc680fc0c008e17a1feb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fccc9b783a29a8d22fea4dff674805505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33192a788e7cb6e8359a0e9057367600506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5738bd4d2f21f0990ba2072ceb6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183f5de90cb8a79ab82b112a2543be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa26a2068a5ce9adf3980c9034aa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411298c77e5a6604e654933b8c44c10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de50b69d8afbc771f697e73700409d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c33f87662395b772f4d95ab11ff1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5dc4bc4271e32ef659656062c87d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8132db48ec880467ef21516c7bc77a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b11492a483ecf2ed9405c855bb31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81a711c830305649da8e158f3957c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c01b16cea787def4e53ae0bb3fe7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42ecbaa42547c53e8c027b313959d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2936967db8961b7809db60d17ccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a66aca674cc0736f2c78babd3bf0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35e8f6627c8949cc75d295b4e0149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e5e0483ac404c168f1a92b211dbc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173a5e98df9da1b8140e9bcbe53a5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba6ac1d84ba649209143686c8d97f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e85bf2ce8836213552a4676def54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2833665dc17f4f1f75896a805e43aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0a69f840a4648a1cdbb60b708261527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbab4fbab0d2a0b511343f9a1eb921528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1186ceef1b5c6bf3be728ecd515d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ec9c232aef554c89d725be7cb7509530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133973455f54c2669643a97089c8922d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c59889039607e7b13345b72b88077a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623e3a6b9130af682fd47094fffc57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712b0013c5dad704f75d8cf050f4fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7784e235389d929f0cd58aff2a2be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f53d13f5ccc5fdb33f492f04471b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175cd69e42d5f93d543223ce1f439e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743025cb274bf0a798cc0b2a11af1d8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506452e01e73beda10052e699de59de6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a96ed19ba52a4dab9c1cc0047b1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56612fa8928134c9dd78a899330ed016541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ff57056b81485c35f76c9ae8477d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c87d41efd3ccc649a4ba85e9986d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe34d33788a691d509da6f4ce89c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea252bca0b831a51288b4230f49bd89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb28205cbb5a9b80a7fb3058d1775f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7a83a824330596bdec0ea733262c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0b4f0cd9b147e33c909a24e56cdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ffd70ca05e12866a279ca4d279978549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273f4e38cab7897c31789bcf6750f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbc84739be6399a680f49c8cc3b9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034705f0653d2ba21bff37fc1c76ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa5be974d8c736e941c0ce45b04b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ae9aecc7bfd6656e9e2d04e7332b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd5f3883d4afe4cc039328530993a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7824c99fdcc8f20ad77f6dcf105210556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d20b13ea2fb3929f02dae9a46601557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18e65390fcbb208d84ed8295079ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd39cbfc28869baa4256bbce832db65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e3e020b34bb988630517e42cfc366560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16501424b0cb125954f134c2187cb7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c962a6c60b356fa833bb32a83ea4f4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4231695f55b4cb483d53ffcfc0e82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80339ba639b850c21ecb2c8909d1eb7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721770a3e7037ee2b8004dcd5b7764d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22decc1d724689ea95b276b8e1745627566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac209bc759cbcb651249169c33fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0a28bb502fdc525e281b4d33fdb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9912e89c4c37feee83c9e35f2af64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb5911565f90a64e68ad6f1a8893a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b875b5755b3caab99e9f39d436b394571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed048eb84f01fbf75bd77933afac5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abc9d873ae0af158714bd0fa71cca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c444378c7103fbc451f7ca431463853574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a1940f920b6634c9290aecea5972575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8886b784c110e662764c0c748cd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ed8d7750b81827a817231e845853577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6e228b6b8da8c3cb5f404c13ea05c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58bd6a642f6b8f2120c99ddafd458579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb130c063ae58bfd000c570d1950ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e1b979f2a3d8f76dd630e05ff745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e9be774c52d61c75e4421d527ad3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c075657649bde32baf6094d024411583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160e6a3c99238330c788fe71bbf697584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee53a5c7d68126a25bbb85df880da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd82d47ab41e29dd386e49b8e7c44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e5add2174e5fd8e2c2bcdb9baa08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4fdf6438c611375b3dbf9c4810ce0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a7ff7bd5b835a7b00837abc4551e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841c78284407c60aa1de1c60c345e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fb88209b87ab0abbaf01f93744263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a1e9f490bd922f2110d18158a972592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc303498e3a773aeaaff53010e941593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088153d1b7213c74e7b44984010884c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca4cc3e59f1c0683f3441e50a18cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a71c36d769d56c1ff38dcd1cb884596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6d22beb06ef86e74e05a12299155597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527277b40c2866d0ebf1cb4770f5dd33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf45f77da3f157eac4e1b12dafd53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db39e6c91d26429fc456dbe228cd94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269f3c895989f9db9b6692357d7c1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd214464908f1464137b03bb375b8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643305f4f72e02b1cc3817eda46009603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdcdff4956c5dddb10d420aea9a0c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13429718f568d71ad6c9c2631fb2a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972702c44f9f9481cf56a732a581ebe9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9646c90c1ed6a516677f5d5742803607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f9ee16cc679850e3817202246cac5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85859224e10917c36cfd14c0d67af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b29229359671362d9b91b23928c7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c14ef93861041816057ef41a9941611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7b61768b8e6609b340b8fdd54e9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377beda583cb1ab82e9c376c1af05b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca7efce0addc3d490934a84727842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0498bd85e450911836d4d33355f8664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34d5d6411cb52df05581a5e9bd903616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb4a421704e9b2e05020ad5c76c47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55edbb7af98647362e084881f26dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a733ef521a7c2b50f4c7c4431032b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557cb2c4b078be3d83c1b65dff7eb06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696d6387fbeec690f6e349c40e8fc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea476f8273c3ed26cd0621aac96bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ffbef9c4dacadd98fdbb23d93a4b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d2cec2b1aa303e9266f879b2be1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9929d6dee4d22f02e2db37cecedc2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc750bed5dde10350961c132a009275626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f588282e8f69da28e994ad384bbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f430736edfd089f1808c62ea0a6f9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b5d55f9c66703a65badfff701e8c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b0fab140b7abec80bc2d8c11ea13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466244eaceb1b3a3500a3e0fc5ba407e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc6ea5f19669c6f82ec98dd106bd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2d954aa0acc1a167219e2892bffd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845fb4776d34532f44c6d03c66dd58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694707e951c99c74fe7c43f20287bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1927e7ebd306cf9ec8d77a7602a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ea51b43a48396aa06545d613dc3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde23543e24fd17b2028e647c30a71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097717f12045323afa05f38d8f794870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3531ffd5a696b648fd146e583ffc969640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dce02c1c4a196800701b819cf4060641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8bb03c98936833ae6e55ae85ec262642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d309a89c96770a918fd4abf002b4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a061d3eeaf1ad2ded9c0b25e88ea486644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147798c7db562557b1a4af22a1ba5d3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce476dd4c77446a6fc1bf8f61a9f1ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e111d6231c81e81508092436fdce7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db06fb1144ec98fb697b99ce7cc4b75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312057a0e1275ff2c53aa47862e12a9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170b452ea4144dfc30b334b7b71a81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4420e73b979d2dda2bd5efa3b36a97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0703ee5f16df77e78127d5aa956f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac314c8831a71da0672c17501c426b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669cb8168aa28066dbab2ce47bb5e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b905f93c84b34e536b194477a8e0f8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc1d84eca95e710512ae229da15d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f0e78c154f591e8477f8c9344dfb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f817332be7a746005bd2020eaaf7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd80aed5d3324ea877071bc39a735a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a384e1a26627ea40bd6280fa7135660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae382ed33943d564b55dc502f1bd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acad1b08ec303b1995dfcb87837e283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d09c3ca20f9df43eea21f000c9e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef107a20de1ce794fcf2cc901b58b71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c7d81235d16fa2a7bc0c293569127665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615764d4f5598b5142bc74f413f11916666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7390c1c98b41d5b331e9b0818c23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0159066ed5ffcec0f68513170bae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431c8b854b2a4b3ea3f5422757ef47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ec8159288294d31716780ec6cd7e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e3f3727cd408d1a7ec929cf867bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768b3520f8d3790ffb9c1bb4f6983b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b0c59db9bd597fcdc40602114b855673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ef5bcdbaa8614cbb0b083174813c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e2f1b0c1a59f96f2b3781010555cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84286964ad971bba98cfb22cc8141ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc23db30e2ebe61659729697499ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a084449606e2acb856e1d7ab766db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7732411899ee3803b7506afefa94bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48abb93e6036a43f09186f1f9882397680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249ceea5db377ad56f9fe4a4bba2c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bd278bcc73836643f637212485825682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61cc0e466bf5956256e657286541a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e80605e812f79add718177037403684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a9036428d2bd857e7376ea188a40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c5f999257a7d436fe71b9018610ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2401db6427b65ec981726f45ddd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed3f31f5c38ce57aef73cbaab27d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c3ce74f2331f0464e729208c1c22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd62a43cfd0d4881368486498ffc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaafdc8ed65ac8b5cbe59a5132eeee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb8a063bd9831b1d3f13f0de7d004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4ad977d870268386ecbba6dcd0e8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2e535781b95cc25963a698eae330694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba0899140f0a3b05e3bb3d49869ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebed033005ba48671e52696e22a4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835519415095b5c8f5736a030851b6f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e195d37ac2be12bc94e71242cac81e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d157b15ed8d352a831a3bc3ecaf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74df80a4253d0948f96bab460b226d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581abad6c8fcf86e7ab7949f49badfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567788b1aa89b4178c8d210b260007fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e458ed40ba7ce49b8a864b6b5f17ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd8bc3b7eaa9c9bc49ddbb0e93d7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7390794d8789784bff4d24c3f798c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b20a09bc2c76be714a8eb7a23bfc09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475184718e3b828fa73c206037bbf84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839372a4eb138c295016735fc085b6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05f70487b4ade277d3969cfd0da1e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89079204bb13cb5dc56b2d71ee4cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ce2ff9bb90efdf0387d7c61caf0f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24aead4d958db8a9cad7a8f66b51dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea673848f1b5a16a3ec680dbfbce71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f866c3f6888a4139f2451a510791714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dce8cf33846779b1959c224498a32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193e9dd1461e2859e7abf119b56b84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa85c37e61ab85375c9e53ce4f8dcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e601ab45b11614520c91a2b234d9795718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec143fa44ad31a80a31347131ed383719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132463c02bbf9017434b31cb72dacb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c5d9009e87b2e7d13ae7f5e62bcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca92eec88dfbbfd66e1b601db42b97a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ea9705b95bd7e3ec13dfe729d058723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf3dd0f477bb5355f3d75ae8cf7d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bfd30e2af596326468747ab7042a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b686bddd26a09b8220731ff48da0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d6c97083ad757ad2e2301b03802d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722167f6bc7adfa721799760c035706728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe881267b6f2f04d3c70e41e392f36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923dcd7589c885b9f65d7dbdbbdb8b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37231464de8911115e7fdcd1215d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ec71ba1304624edf1e5769142e5b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70503bcdd347602b7bcb226dc1f37f86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148186972e411d5aeda0a61b6a81e7d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac876da43a5511bf9fcad41952b364735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1e6dd81479c99cc7127032a45f57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e00634879b399d4b6bf8ac73f55ed2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7dc3be295057583141696491e7f1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b82c285948eb8e46392ef4446ec34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847329b165a23f6e6a57422e8112db3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88b9376a0d4776f37395a6aaabc1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d055b3d25bed8d0d31b272ed793313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ba3689180ea8eaee0239ad166550743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690943505a26a6d903f62e6127e768744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc4f1765cc39a0e8a1077ca7f894c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e21cbdc6c1dc93a94c9a6300d9350746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2c0f5979e92d2f549db3667778d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e23f7f2fc0d3ec4b5aa6d62b84d9b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f85767ab648d2ba5905f4d07e5ef1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180b25f65f186bcf9c7a7329d4bc4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db68b257b0921ababf8ef9cf05acb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45978727bd614a1cf4847f9bf65f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40953437c28c302531d9e9f9d9e7e8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>