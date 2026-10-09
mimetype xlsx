--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4202bad13fe4cd19752bea7a5b96721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fab2081b6fa734e973bb3ab004f7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b885d0b2b2263bba25d697024b0aff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca3a2d5ff3a3a86fca34e543b5e824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064625124a81671d7006250b8a46635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007a3f1753068815f7308f4cd655796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47e2325bab5da46b9a88ea45d108f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3689e52c6cc10fa2bbff5ed19389478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc1d417a864ca404f3bde2ac8a5869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efcaf82e75945950ffa3b034fa757e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5821dd120e57f1d73c795355e1ab2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c168e0e5005764a05c69dae069c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb551812f98511c7615a332fe752213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a2c054296ae83e72249ad0883a72e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15720ba611b6aab27ca787062f84815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2b0518fa481898571c6d46416e8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc618cfd4e63d3989b804e0e3a8206d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5a956170790243945978ede67fd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a920c58d370d5ab67675cb5f2fb78b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141a1ae6c2f3b1cbdc54342265c986920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038b6604c04eb7c5244c1b2115e89521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1511a3fee18d2b03e0fd12fa94b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72239046573475dea00103cda12e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d0717b71dfc13b38a76035a9b6a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6210ffba57c1e1e645ebf0cb544830725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983927a464fbf625d6136b5b8c88a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8857476470ee5f51eeef912953fdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a13fc23d5f45a221b698c150ff27228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7da9bd12be24d6a80638754f3a16529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd6663c2553342bfc2496c81ed952e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff8eafd704f85c4d4e42d7b0ea08831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538811a073909f2e403dff8d9b991d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3dd7b38281750b34c4ac01c0fde5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c8943273418d61d9fe3f7359b142534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b36bc7a9a0cdf099a86642511cba335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687c3124fdfae264a0e217ff1114e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3a2c3220ee56dbebe29af461ece7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feaaf64768d1f453314e192fc8c21a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe72c48d0063a02a733c8a9bf622e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4bf2dea4b0b2fef2ffa638e2f276e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abadc66b15112a3006265f213bc2a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844def0af6f20752ef90c66396295142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7efb676d41549e0c72cb02e99525543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a53d0df66f4849dd9cf8260fc1d6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc26718605fd9484b38b80a2d5300945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98cc73586f75087f5c09b0af5a93746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcbe76ea6ca7e7998a9a8b568d07da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9035b6d87d9227ed16184639fb6d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7e696476a441664dddb039935b7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27daae8b5693e716c3fdb1a871ec13e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cdc853587375b23bb86885b2abb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07829c59901fad78b7d9b4c334d444152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c33bc7ed3d4b0e1852081f69c248853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5944dca766cfa0b1fc6b20ece06bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f871f2d68b5a1faabf1146c6ee7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb18a136c13b3d05412803ca6d5a9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82406f44356a056bb6601eeb81246857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789703bbae3e5b90a856c2365943f9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aedfc96738cd83ed103b838f5fd9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06f8e6e2c40c409bb50d47b7aae7a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b84d090e1cdcdc8a050a1ba6ddc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc6f9311a93e137e51f851cf4186362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511685a1bf2a26b3269ff0b0739758f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a5b1d2d0f700e59eb95b7895954b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c88a8361cf8db8e35ec4fa4ab61c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649f68f6ac29b1ef4cf834fa05845e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5d342a2b0068fae82dd32b63b70f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887e4e607274cc7153657cb4a909b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16867f3f66600aae6d8119cac9f3a3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e05d2879142f7c35d3389018d2b6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d044580ba1eca6694e1674d7787b3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9274a224659948bfa899021723ae772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6c57a08243042da8fbfdd53a3c0e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8de12b99538c89fb56a3241d005b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce5012c99f2e7dea79fe70284c6dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65078e96334dcf9f023519300158b2dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b04da0ab4b5bc684d0d866fd3ee4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f9e354a6ec5ec0442c394c77f8bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1531b32d95f397dcce63ac3b961154179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2ea92fa44fd729823df85a68853e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb091a869b20b8fb31f24a7b8fb5fa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1bbfb5382897496e733b635c4830e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61561ad857abc4942ce30d65e810cd9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39175d34f3e001dab1b988c1b99b776184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c1daca4b451bd42a9499fbb6c29e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906ff738dd53c38ac56dad646c09e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d26ef1a2bc34e715b056a353025fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1574f13c0a50941cc5a9d3f7f17ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694e4ae85417b98568cc706c6124e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229969911c57ee3eb3d941463c72428290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c339484119c81ea684ffde8a8f84191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a28c66601942286d5b9e54d20bcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b1bf73f7181864bea2b0ae90677a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b5174ecce30ee003ae11250f1cb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763d5bc8fc34b702a89729769ba76495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009168ef8de6309c928abcc768add3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233683a6439897182e8009f935c49aec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679be54ea17d2d0a466b18172865cc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb461a03469b4f36f6ad9c440afce5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839bb88addff928f6c5f4f777097f55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef16c193a1363697acfbe02322056c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f506ce7e846f187d9463048d5e7a91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c55374e8620732d5cf6d2aec88228103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f0db8a4f82ecbda955d3645d4a6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff107a5c270cbaa5f57253ec17ec9e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad36b22fff47d95c734811b34293bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac010fc958e3a999670c6f7840840b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6d28b0e94585d7cce6dd1fbd7d19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543d2011cb175ef4cdc12f1b9d4f31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079cb5d639cff427d64f421c3d9de85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba9c767e55012679f45844176dffb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5207e49b0059988e20a022aa0840112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ed458c8e37e49a65069275900ffe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4789d72b1ee26ed8441d297f70da78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9ed8152e9533c752e6258e851b82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be117c0757a9c11cd3789c4fc8c36f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ff795c2798363c335bb74a842734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe73ac3224cb98705a1e35f65dcb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548d8fc12897d1a698843e60c633f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea3d176c43a71d22eeb92afad17ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f29ac8276002cfb81a37090ae123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e87db3cf5b8cca6f9a9113e09a65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f744fb6c51b328a1db127b1fc0057f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965e88732d5f5a18e335ce7fd983ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1e7195b47ec2b7d652885e030573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bc2313e89b28965299a4fef73a9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d9e7a719d816e3d1ab52817893b5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52990152f18d821e49e90b6aab893e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32cb8c4c8e0468f9ecde2a0044db5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a0dc0e5345972ce4a5a8026c2c59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d2ac34bf27781f85d13f4a19d183e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9389dd49ff6a4b866eeebe8339ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff5901308abf362b50c460b86509a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467ada9a9014292d6fa2758da4ce9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab69f972bd2272dbc1c8c59226f62e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6377744353aeed1f53c1de250ecb8b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c14bc690697f872b1452d3a63407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa20ee7a758028875e6b11b61af53e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1aca632711b422cce992ab337b600139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd496c696bf350b7b4c6d476b9d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68186f319a3711bb15d4fc609f6d5b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5bb90ef14c39517f64936012d4c19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a521917658d529d40b6bfdc46d75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec01b589fc1af64e95f77cee3d485a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8103668b681f21c7d1a0d84d7f7e49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f338efadde26225fff81c9b74b17ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3f3a2ceb701e576dd5ad79c37aa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba29a21873ea6eb2fdfab3fe9e218e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a59984f3dc504460a82c2b0c489dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff60dc8362886c091fc2ec306b9199150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a840f96b2b4e251dc63347811e39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44f006999b539e23745647042f8ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606004a3de341ad74d101c3faccc439153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490413d9164152ba18efdd071128da9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67473ba15597d6037b5d91c9aca9c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb52c7a1cd7ddef4c1765bac95e8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d91c0288915fce1c8a06faa25de7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f57accc89c2c2d0cf13bcd83bb8c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7de82214c73610ffaf92085141f68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8995e3a1b93eda0bb88a3d255c7f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164418712a8b53568bdeff1858402c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f7bb00dcc43838861d7282254b31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c588215d617d891beb2d078304d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c2e4da7bfad2380e4dfcd251a874164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3cb5e9dc5249c44d8e0ce0a134773165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aee99bcfa12e27d58ea3da3ae6f28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bd0b008fadd9f81174283cb2893a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b0f3a403881316e35fa3cb6bd6356168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e988efa7d24ddace3944786041bbac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63e06a3d82cc4cac51db6d4349464170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc990723007251cc0f8d03a93d00903171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c56f2242ea8c323e741934fe99b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26c12973448ad46cdf39b29a5faae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92fe6117e833b00ec447f8ff552d1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb2d26c6a834a810ca8019b7b898a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767cee0b0ed2ef645de054ff4a4f73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6917cc7a873a4dd4042c885ddb8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eb63a74e9acdbf9a08bd174aedfdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9c440e0c912f5bab4e4cf03cf49f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede41fdb0ecfa16b3b8266daae2fd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca92ad6ef37930f110bb5d5fceee4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e84b2ea8f34cfcae65d28fd05bb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a0c3ab2bfab805a1ad563cf3f041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0513a4aca9e00ae24746049ac70f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1fa4198444655ff135a490d4847d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8c891e101bdcda1aef9ac965557f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f27188240b3c759bd11e9198d38c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63812a658a298852f1dff8e0c018c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e392f0f9037fd53ab0e5a8fbadee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc969b2b5ec2f60e125cfaf3493ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41e51622e917346eaf18f738d9c4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700935290bf0204fa97dd867b85d7311192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03118e0993b38638a25db22c1c333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338f13dc55aca41b975e4c036165f26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638395fdd9e4f6c9c059ba3034f054be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad10d081c864df91b9035e2d62ac28f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02b83249a9d65a0c26314b4bbdbadc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df007be39874dc68eec9d655ad0cb095198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de24e9163f9369f7bbbad731f0ea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea944a5b25779bd3b1882fb9c8903d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559883f4cd12301b9050eec2fa3a344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f6edc82b4c0d1ff33e61e9653047202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64febac2bba640816a1f02b3190d38d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b18854d39f07d962deaa570717fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa35307b233f2cc65b63d54f138fa7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0291f9af326ba4ad087ba7835abf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554243cd2120f3d9e611d73ba505867207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874cffaf0f639d4f512fe3834e22019208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96700f6d203b831b74cccbb2a5fa4bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bbeb53481292910ce2f76bfd2d8e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5653b0142ea0daccf54441da76d5bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497067a4bd6b195c79344c49f20628c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384ed3c09e258535d32861c6aee81d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d99e0239d703e2f23cc3bae6df8a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165e8146b0421a1b8bf937a45134e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b264ed5a851dd46bb68386101cd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77e2d21c6152da236534c5536c3eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e89c4bc472bc8a6dbbaca72c128b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154d78e4acc8cdca7b54292cf2a766219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f491d10ba473c39d126385897470e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40827c021316f82cea282951069374221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c89341aa47e7478f8da78efcfb288a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425246b6493ab2205cde8b55c7b25fca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b2e53683d7f1f44df9455698b673d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3530f66c56eb4ff3b1ffc7c58d0360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb906f97edd824b742f78fc871e89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb47d1d750676cb24d7ecf3230fad1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128105c58598bdff44eb81af37cc943228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd70e6ac6178dc3802c05701590dc20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957bf836a115c1d7b5255e7a4f751d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d42c6c8a29d93c33fedb3a9e1b0dd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa030f8c5c84a0bedbb9a90e759334c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb44fc940b10a5182b74f93b7078e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881655728f20d5bde67c17a429e04c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5521ae6295d8977e860eb82b4a58ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4871976974e8dc9ee59fcdf978ec62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3e3c3eb5ea15e7ab0000d662d9f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439f99e9a06bd584cdb65cf4d5320b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec7efb524f73036c3ca0ab18ede03a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8f91ab039e32f5e43eca6e0f7076240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1870a4336b09c427c651a6f92c6ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f59d3aadbc314d51a7d26593704b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d1dd6ea517aae53b4934ba56f16b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09308f4424c5a30761ecc2ac3a58f0fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98ff62877b392bd76dff04f0799b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f159530fe629d72492b832cdf36e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a5be3b1c549be78cf78629d7c32a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c1dba0320af669cf372660e1a972248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4b9680aea01de060b1d1093a5623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799209b0901d761bea75128834b9e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe66829dbfeb43c6364aff4683258251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccce40850b487a0046accfbbe4f3a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda3359a4eb32a5cc1b5d318dd95f7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f8ddabfee5e3834dce1db73090fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ceee37b075884caf9204f580070c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c82187871822af00c2cb26141e3f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef715f5b4cca0bd33a877786e2dd48f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4b253f8d8ef491d95a2ce3ddb0bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8ef06f669dae22ee053ee87b0386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd3720512cefd8bd13d5f6af9e7eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48e360f3ae58752c8f0a781f30990261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416029527fdf59d0bfe13ab39ad1e868262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737fc13f2a87a7f283ad7888a9ca193263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339577cc5621d182b47d2609e2ff772264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3193014d372ff132cc096a791f91c15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566eedf14c8f571a385719759a4a4be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93654cf9f0fb66477ce1f9aa415a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881ed3527f43f172ba24d3756bb417a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965388e311f7d3ab074ef43aa4d9b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebb8ce63e6c46ce8530df0073b299270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af31339d0c21872235577f5146435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53677e38edbbdd06588510c74d893272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b216cedc8fcf0670c43b8be288549273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08e91b11020d68ed3a9357a92e5c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3d3e01d2899c9c45ac4d120b6a37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a2ec886fbabacc954299910ad05f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256146db158fffb8f268ea50bf8ac3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd2eec337867ac0b6b15698589784278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c99394a786d1f961935da989c722c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdceebdbd5feacbb08c202f798c2805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23bd0eafa5acf33eb0a65252f6b393281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51a1ac3715b1b012e4b2049c00096282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d49b1af3b548f95af4426820d982fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f2ff370610810f8c6f1693b12c79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee691f267e83069ab733cfb632df5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ef05d663f15048977f85c0afbea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9e2fe4741e9c636bca30728aaab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd743eecb4e71bd94e6afa5a5609127288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ab94cb0b52195cd5e92b97f0ab93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d924cf7b5aafffb39027e0fe8498290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f01b0586d6da7f41a2ba96500fe7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e4b1f6643c5c8b58647c808c21951292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09151fbeec6d8579304a53f9159f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd65878454069a89cb582c00326b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06271fec1bc301e793109765d0f8285295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d600dc3219b0d155fdf22e940f46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490722a33eef3fde8c8823a34c5ed2e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f3d823558d313e7e921e85100ec8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f666774ecd792fdd52d7174c26eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4674ff0bf8c1004909f1dbe1711ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb3f05fee5f574e66a931ce0ef8b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300bcc235b1ed6632a5a33f191727a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653380acd96bda807798a011de1d726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3cde939a8d8601cc0935791c4ac88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543008f36d3f473c763733d96d802f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b37735ca8b92754fd40ff362c364f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797910c57240a84486047560e669096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3f5e1f204272f4b800fbdee707e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a961c6e09752fdbfbdcaa38019eb2ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3025d2288e321031da8290f9604560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e840c8e93a4d1eb2771d84cea488311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705ac94227845b6f93e0f7004810e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786fb1486dcfe654c203ebaaf26ce4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b90b0ce743a6bf20766678e7c8c58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe61e65be0ad71f483d0e0923a361cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac8660eb3827169aef856e86e06c6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e12d04a139a0b4e3951e912099bf4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835559c8558d3a13eec9f364709cfb94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58ef05a9f8031eeb34ba860af227c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abf61fb67cbb694d6793d52a5e4e5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab99cea332939c26c5cfd1dcc67215a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d1442cfbf219db475455ba4738d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30699aba9dae0313dfe24122f1ca1d83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb2c355394df13ac0990da37b95aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf91995ad3fa4455d3adad6d9192b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab32aef2fc07b057dc0cf73c5bf86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6dde2a0df82b121ef3bcc3ac9d8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f84c900044642cddce0e8b7f92a5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6154c78083ab88fffdeaa612c110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c83e1b667d073dec5e1f935e951a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1edff85c9506970882bf13ac4a38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130de1806c3d7182d841c7eab23426eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cecd96618c470dec036787513c111333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16fa7afd18858aabb22ff2ee8d261334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233799d3b84f8c402cc059af371bea4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7f38dbe9bc886887bee9437dbcebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf5a1611c6b19bee3308f527992103337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886aabd98d2d4b9bdd2c80e7b7bb84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61876cefc87b9f11cb75a450aece4ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54657eb383fb9e9ae1cd4c8b04e91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b861851ba8f2c0d29663fecdb2b05d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fc3858aecdc9aad5777757493ec5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c31abee998d5f791c5bc752a8a7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade954fa5a717c12b52ab21d47d2aebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678e6631aa1e8650a77f1c6dd58e6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a23d8f9f6d0f4d8e5c4b76ecd9a96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb23b92f991f925166cc4bcb51ebcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef97eaea6c789af4af09b092d8e34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0b63c36df638f24610c4b01f5b5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639822334d8a76b91a783c3b1f5c04f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06924b55e21d158562c2e5bbc718f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce830fee0fed896c0106b826d6d911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567c75a3e4fcae97e0385e01e624f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847ed7353ae8fe0412fd0c80e7fa89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982e6687622ee8dac6895ebbf57485355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156e1198b057c507dd9be7bbc48f76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e294129b13bdf1515d435b187c932357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1b786e0652ac448bbe3ae6e24d8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7abfb306f541a3a0e131110bdd369359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc2c64eadabd5ef6270e919e3a52f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa2970ddcd0ca3b8eeec86d0e4cf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfb14809dd00b6fa8641499e8dd6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c033d3f86109911233048069f48a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53034dba6b33e56725d9c41651f02d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d443bff9f97182d7540452ea59989d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405e352541af5cff38979bbde949d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286abfe66867b46ae8c4087d5ca0351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d69356f5e5eee30acbb963d43ceb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7be69c1e2f72f8bf1d06bd1c1e44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ff21e9fbe3027c68fc6a46181adc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba70d7fa7d48d7e46054a08828ba8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d6aa765e5d9a9c8d9bdb38bee78a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea61839af005bfd52e09156d279e8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219bef1b052778f761a05bc372835dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d7ef9484a63afdfecd1978681166375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc4da093910692a28382bfe34a2900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c91bc3509774c759707faf495918377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187155b36b4d1145964d84742ea902378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828f579adf14ef4c85c6ec850bbe6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c55d8a0bf9f80d9fac018f41366aab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467ecc7ac0d675f2f5052203f2a826381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe58f0c01bcf3bf37f911e550d8fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5cb8afc07581aa8a5056263a7ac5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4d529c10b365cbb308042df4c660384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfa13671c9e6abfcbb02c309de761b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db4c470c9417dcfe9c5060f07e720386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc46fdb0ff4407ee4b10e059357ea6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee341435eac0853473f3d3e05a460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d0dea4bf0513ca1e0ebceca4e5998389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230133719a5fc10ce0ef02aca20a6c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93e5f60fc817213581a8141ce9ae8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcefc2733f3a9244f3e78ea0b3bc5ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad4841bff037f014cffc877aed0c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889926077d896ee136d84863ae9e323394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5dc8c469aeda19287d6ad32425a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b6658710d4b93fcf9af2aae74da5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317d74255e31d93a3ded17a7e5dc310397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9aeefe3c13e8f496eb7a4b0505b15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7f22b4c06f5eaf73489d54ad6fbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af662de59e6088ad7eb1f0a71acf69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81fb6e1566bef113828fe7ef8d23f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87046ce810dd57a1db8d646f06e5c37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a109734da4679b6c4de8ab1534c12c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28846b9856ccfe48f906d6ba8b5f790f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de65a6c8e7e61f8fb11d994cacb3d44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179351303bdf458a2c4707435bc7ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b4474d9935881be21e967ea3cd96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c744eaae95651fa029f5e198feb3d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d7f8dfb05509edc9079cf428453d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16e9404fab27efde6fbb8e81b583ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e8646c5a5702e0dd1dca4adca491411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07de2c71f8c0183794a6612fec899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292e27b950cca579473d703a8c7ec54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1240cad312e63fd78469e467eb89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98789d34ece97c2a5596323825d9df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29274b3bc3d96e0f3c59c0f40811d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ebe8314a7e17b11b8943c6a8fa13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665543f95505650e2748d4aae3b9e0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb43f1ddb38e243f4c33a7a1fad0a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d819e35cee47de490cac619237eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25758c5a8751c1634609f55c822da9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c48b94faba75d517ad323579762b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe326769b3235264c69cb2573895b4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de899800020a715c339a07d2e1597424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce747d408ff54f01e8f3aae0952ae6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74e43145b6e543a2799d9dcf05118426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314fdeaaf24c9c4841c55cbe312a536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48c548749c567277ef2aa5daba891428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8f7f672eccb73c7fff7de5229ae7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a0d8f62b972a8dd55b5184b68456430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359370384df742a7d23d5eaf7631cfd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29986bb7a624048a54292dc917296be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98183e0c9e889e31d9ad415f3f7e3abb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7648070b5a3e901477072fb75d6ac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c464915f58e331eb14b8e44e10e6de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f15a4fac9b9ffaba84d1082838e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba95a0f68f630e502ae870dbd9c91b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d3f96e5c45dd7c715491d25971f7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3f59a1239c2b0c1a61d05a09f737439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba61afbeb3f92ad55575fa2177a34a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dfa67fc089f8fb3ece95f105e93d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89212a3ae9bc63faa88972ef6fe9c435442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812b5fa8906727df1311b23b4792ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c69f9b67b48fb1fdbf9764a8d3aac1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c9bcd5f11fc36c83bcf069338b86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be4ba7c6ec8258953dc93f1aae5e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552074b792dd061914152d2e1215bdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64b92753818fd8be5e4a815938bb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa824de7d43ed359575d575a09a69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a1649edcfc1e89ad096f22397137450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65a348cc483911440cc0eef55ca91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e562d716b8e7f66aa223a167508200452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5b505aeea9415029ae86ee8f30ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac4d6b80437c696ada25e5deb0500454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c78cf0db59f1b2399aa94f5997ed7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211336f7ab94a1b04d112fb93eb8b0b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c7672225d6665609c7333043a195457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e2cc6aca74debc427f634933a1c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f95016f7f918d2a761c12584b3797b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8387689e2ae7eeed1257b467f6d62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6381b7253f9a0ea8bfdbe1aa72f277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae4444382d999ae45dc7395c53eb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab3d41816901045ff6c407231c9bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d3e2f162f5be966c5ec4c46607790464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102fc2817d295b9c0c94e2d84ee375465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93466fbb207f32a2c2c14905ac97b96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ffb18c00b6445890bb3da6f119aba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8903ed362eaa686f4a735d8de4e372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cb824a8dc885e78c74fa486d324a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44fcc8233456132801d223e0b93be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5cf4a45413458c62c575523bcbeec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef71f7c9411c71d0fab6bac0d25b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725789a7210acdd411e212814d87b8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965e64ad65431e22ed9265bbaa7008474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae79f615ca2ed9f5c941d7213c438475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33940011dd3eff385a77a1ffe5c31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a462cd39d67e96776e495bde11e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc426a473dab9a72352081a997c48e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44982eb086aa1ad446db0c33b50c4b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde63936f42af8bcc7b7f3391fe4230480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d8d2e7d05f6ff18c81839128dbe17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96d6631e390b2897ffc4c20ef51e48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12612750813ee7594e0976c70f5541483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d76bd2391543d3ab1583e1a2f27f27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9eacfb38bdf607456fba8573f0ff4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0e88953ca2e7afaefcbe83430c13f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c868b151a95f8e3510547342d167487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3786274f6aac769e469f9ae151d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166408b740c55280cccad815ac52b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025e896ed93cb1817953e6a6c5ad30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e131721310fa006715a7d0184682491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4c8bbde5ac3493fe8b576113474c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8c90f4037a7ca001ca4f9231582f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af10de288681af4023d07701af7e96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e72ab22959e56e45c7dcf3354e05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b6d5395d6da15a057248749c1efc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925c45d84f9a72740d70c2b58f2835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7ac6eecd775e7c7a9080d475ea98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168eef685ca693338041c9220425f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f9badd1a602e2f61233124512bc3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b53f56ce058747a31d3a6d33eb84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352d877645efde9eb2eb41e8d3dad4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a3a3e8dcceb03d8fa787dd4006227503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598908e5bfa2a81d1a873ff45c3c6b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34824a494dbd8987d59dd938abed6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1b42572de07a51934dce1720f1047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bb7f1f48adb002d5bd3522da00ad1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63cb5592660fc364dbf4eb540e483508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793b425ab1dbc978760942ae18b54c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189708f3e9f457419ebfc2a2b9be879510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca679d9567114a908959032206733511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a768f87ec4c5959119f3f19bda060512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61281d08f5cd9fecbae9e622b3e93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f8a921838be7f5ae32d0be0cb5bc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16c16a1296040f2135f90f2d5e0da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8b770af6c20eb0bf27c9105f78ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b1d3a8f1d71c375ed4573384d2d1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671c816614c548a5f653cfc19c10d80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a560ef388ebd07ebce800330de6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77792f7a9baa814b720dfa56b2f3ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd4e4030c4d48a0f4434677a52fc42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd449bc01e80ff6722254e5b12bc9b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965931e8effc5a82f624bb433b6d1b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7440a67e9ffee3e9fe32987fb231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047a188df2881a4a08267247b046ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafb528314183bee0299a2313a56b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d9ccb94641abb4b8f9c4780f9f86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68b1d20291a7576e77870dddf5c892528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766dbe1592c3a1f2ae8c1544a6415fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb68f73306dc0b21573a50234a5208530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203337ea25e60b1b5fc7a4da7af0a13b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67b7168fefa5c7b52dcc2146ae1cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba101d747f7090d8e38e1343bc21b298533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c391dc7223703a03f1712c675d3110534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204126005ed7d7f4f47d2bacea5a0449535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168804daf80d9a1f0cb4e93185c35fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf4acea9dc260e4a648b398ce4206537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ee2d389a6071c081426627e2fc14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124d3e598603ab297e8e7954ca2c49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655b2dfa4bf3f48e72ece399069084540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65c309316710d6aef35cf7857d07a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b440fa8818e0b1bbf4da970a2587a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34ba73939eba855dfa4e566791f164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e22e4a5ef2ed1b7cb22e63b47a504544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5c7786e42e8f9b042ae542a05028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3812bc8f798857a6131de263b1535546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6028f089eebea2d601f374840cde484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00c5b8196141e1cefeb65450ac42f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f07b8458051cb3344aa213ea2cdc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564b3bf2e6c674042ef76c2830d52f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff964c06f303d079d241e4465029810551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b768d6cdd3aca82cc18e28a3e792053552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0c4abb7e8f6e0c0b96ef75c46dc60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a3f889fd1567b7cb0786a0a4ce26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245b2d315be136e7b2caaa1b78daab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0342f25991d18abde376b06dcbad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041981cefe8982434ae13f1fae7468b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b794641da5bfbb49d555315c556a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1299012cf4d011bc644b2714a161b39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e16a95b51b5f2492f2595333f343b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd672e648a337a275ad517ff22feb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14acf70e524381072df4881e3e087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622af44f4b09fe155c57729270ff5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7820b7589e176bd59753ff5d94be34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e5de2f929e012a879af0df7fd80e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3f4f232cda6d8fb78648e498650c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7fdcb2d2554c78b0844f1c6b5ecf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f239cd1892aa4abf247f31e1630188568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939c02494bd8fbcfb8823a8605ad1c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ad0f1b776a47aa74e70e225235588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f89b5542b8f4e37c217956074940b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de02362c00a5d2820a766f46fd773572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9d42c345fa901a2f3c92043e3721573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8001744cee97b18209743ee59b2261d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912f068924cc89787c9c878e04b4e13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e492714a97d2de81b15477e45622576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d451318018fa1ad4c390f5556e453e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332409f1b8960e738f13582070a3c13d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4dcb4deb2ffb62a21fa9ae0843ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d63c97ccebfef7ce564e61f25504f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9d8c0bf726ea467439ae5858f3df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f385dfb21fc6fa5f1e943132fc6b33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2174ca1999b471341bc7d27fbf6b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccedbbd845d72387e32d6d14e0a0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801472018f6bee8c131a518a2206d7c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfead0b867455bd8c2228ee3feefd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28209491aad1c6eabbe30d886bb6f70b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc9483a267b7539b88a66069c3d3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abae48076ba01c46303951dff67570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044d89900abcc9f86ef38b3a5fd47c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57ba3726dbad9c78aac27226bacee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178a423aaa272fa904490bde5d7bb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d650eccc51b8d50ffa0d68f40d75a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a94a829c31a37ef2473cf78144c23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a8022bee3ee9f0b952bec8f96aa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab14eddde98ab59462a442c4cd73f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a8f80583e5077d294da367b71d79c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f8549c328e1084683ebbd06237c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c4201e6b09e857818e9aeec67c827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6e1f74699a96f9a6ce7b3aed5b80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4864e1258107be0ee9bd8f9acd2e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec593841e7bc4f57459d2189d0b48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e1b98fa2f87d47dac2a9e9fd4df2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd1b79172dac15fba143a69ca6b0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b249fddf1f4e8a5eead7b8ca9ac9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d16f3a48ba94e6c404b1f8d54da7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ba84522ee5f58e3bd7c4cb1f7b06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343ba71e09f287ddb529cbf2b7f39d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f77012e46358d102c9acc43e5a005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824977e782959a75f9bb25d87aba68b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c4f71b882483a8f73b0d788f3e68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b972187bdcea39bf9d32d0ed081f9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad07c4f27bd7c605acd576c7ccc82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfce6f1f755a9a0f13de255049708c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160979a4b6591bfbaba393ea7d5c24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c84cdc4ef52ecdec4cbb71910c7b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518680bc88f3221268424cd30b52b0d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fecd6c9a65cc094b63da27d2c217e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf0b25065ee63b109e8f0c3ceb7ca8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d82f98ae07f93b6163f9abb518c5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcf92ff505be22683fe7a7f90ad247621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60334b79f8f5bfea05065d80747efa51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a09a5303b66d0191a2a4ef7e78b29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b510f1825a8d7ed760304c6dccf37ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb4fe09a9ab2f253d40ebb491dcf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1135e40388251f0170b8c4cf36c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4ed111e96c4e240ab931c65ff6ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac0e2b9df16e26f9a80e5eef32f13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ae98c97876847b4acf3fbff8bc77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef5c4807dd93725fc1db459952b0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70b1afaca9436bae70e14cd11480d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207407e6203fc68819ffae37f8431e34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1159b8fac322db6446ab17c5874300633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a74f7fa0602ebff5556b852d4e55b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe3d2bc55c649754fe3fb7e9f5346635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7ea230a7b6ef7a5670056e35bf08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de9003580b2fd833468cbb7c35b2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480ec9a5dc7f27c44b8b9ed933507b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2487de3647130a02c4c977e830a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3847c56b48ec388afb0328e27ad70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e2d548e85188f75323a6d14d51c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aaaaffeb4ed32b1ac130b821ab841642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c950c2a6f9d0494df495bf8a174c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679ca1d1d72fc92526f3ec0da25f93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05387b60a1de3e3e65599e69bab67f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12f4a2f037a6884721045d1b8d6990646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c78ad0715e387253cf4f44e980b99a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d834d192f3ab97f624822317f9d62fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e93362942bf8304fbf7764b554c9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d85766d7180521a668e42d04a1e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874a2b4eefc4a4393b251a2bf4c51e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988692412be3f7d443d3f9e9b297bde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2729fef5a7e4b6301d7f159c021191653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250136436f8ff6f3a48a7dd5dd0c00e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352451111944d257656a2f296a56f25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c43900ca5e4143b15d53c7f511aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a26e5ec71bd08cecf7a3ca565b9af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d9224180e96df6cd211118c02a59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f0fc1adc008bc4933d02fad960f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061bf4165dd44e25cb386d2469c0852660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef8e367d755658ff515ea06568118661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010886db54482c4e80c175c8fd1c0c00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7483df7f8dea72267ab56415ccac1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4254d072320e335ce2f73937fa8977664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161189d31236c2116dfdbe2d46fec11f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf981d8a373af76098d95666b7f1adb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e828753ebcc9b10fbc721821da242667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df18a92649e6efe08ab3d3cfe487b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060efee34a769d4dad986891dec7963a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198e1b91a3b4d14f2fe38d5c5157b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab5171dc114a272d92ebf2a4a7e42b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5d31a3492c15595ae83bbb386b90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d914d89779c771274c513cb0ba778673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20985570259a6e73bcd8305c822712c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7041e40c6560e3abd6e3db6c94af13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0657498e03a4e16f30aa51f6a7d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c247542714611b56ca98ca7700f53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc418b9e136a33dbd36ae1a4842051678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9ffb23ad7bac3a452279bb54a267679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad36576535b19043a415601ec9a16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076f72606b2a850ab3c523f0aa9a0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d295b70a98d7a3a710181af9cfb5e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f84cdbc43137d5294b4986b45a79a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced494ee631a1aa769e5d97cb0f84b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a079a6406ec9fd6b99ecbf008bf1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7d4fc6a3d88d3a68e69eaeedb990686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d72d4a358b5b0177d6f7044bb4034687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022ab089c46468b32456bfe8f916da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb3ee5c1cb44acdf70c233a84a93a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bb2d7893f78323e38b053e73141cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b496a70c3e3b620088852bbc53f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0b7599c68a614691c9615cc0f7db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1f218d48c2ec38cbb979e2126b17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d0b6fb3f927632b4efed081945023694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536effa49b58ed111b7eeb70f2c9b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b6157ba2a5d6e26112bb2828195e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d2c453eea5e9e226ed03b9d7093d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f97c127cfca4fd4a7540be2c6fd0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f930f28c98adf3743fd6cc1436321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b045e709bc8e1e93e2cd9b5d607dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb3dae072f65314063559dd66c4ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882008ff370082ea97567ab05a69b4bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cffb946921c8937c99fe4dbe5646cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216c157c577506ede8d96740d93c95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574db5a8beaea89389da13a5f8d4523705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca5b0836aef12746b29695e3b290e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1ce29d2f4a53c7358866c117a5567707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c1802ae6c7e6d51628855deec7b15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053af0f2c028116bae4315f052a196a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f5250ad7e6e1c67fb8ceb05c71d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff43c07f830c7ba38089663cc287bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ce3026d95b86820dcc62aae8c9ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a583066e904bb307d1fca276822428713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447edf2fc0260e0c6822b658a42e1f5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca05e9cca6853212f4fd4edb027d99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fabc5f38aae534593d9baa7af5997716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e69ad68632b0573244964c4ac53be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d99fc7d3910bdb8e3f392286277a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f23498060fd6a83b0ea6898ea330719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df12a0d40f81ab8718bbb375c2832a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749942dd2340af01d6d72baa61b955721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7cb6a79730e76d5b275c68da982d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb01fd973cb77de25ad95513081de6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7153f9ddca1636c90a5fba6f17b41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de0251890829ddf6db8351b9ea738725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9e6398917db45ec1cc9443bd8013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd1a48cf49aa70654787abdebb9d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03536749ff812e5422d3a2a6fa32f86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7505dabfe9ef23a0881c76bd62aa30b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d18365c91d075209c76df87aba4df8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bab06892ea5602c323a4b7ec7a64d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a76147f18d46a1d08c4a00022f848732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898caf19eb75c78110afa4a6a1607fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50014ce6ddf48474c271d15084467975734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed720a894aae36baacabf56aa705be0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915263e71f8259bb10fe9505c1e3fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b109d81d7c7f65be505e728fff0e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec009a5e8dd8267a5683d8d595d75578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924998832994b29de93f374f918e488f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fec4aa1c4c1e5ad01db97da01598740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432afac33d621e56d6737fe32f2a464741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0402e606caeda18d4d7f7c45596163742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b63bb61fab82e471e6586c00a5a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d5cc57d4b68b2c724ae38b426cd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f09b7696708512ae834a9bcedb0f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb912218a848b7e0ddc05cf93e7787746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893fea115b55d2bf92342593fe7aefa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e3382020e8aeed28a1550c4355533748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c722d496ff4f2163771680a7d9b99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0217ccbf99de05c928cbfdb4d94d7ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf089925717e5ec3aeb6c94f6bc1d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c17b6a917bc50f31b2ccc5f4ebcf55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664e0dd3f65f2ff8bedbbc5c95863d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c8e5c7978a1b7d0f80bc122c80b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db1bc345e038af9a7e6d49f3c992dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb33e396d98c6ebd484e0fa8839d09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7910afba23719887c594630fd0b94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779adbd3cf40f1c7950d6087767d942758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b2779a6f0c8714c1a00dfe70d722759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1badb8acd4455f67fc1eb2397ce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7a33b40612a1cf18c9516e168fe42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531348c4467d628a278110dbcd39ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb347ea97779f9d720240acc9cafe9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1364d836674d59d97788feb156bf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc6d483a57065f765757029781d6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab488f7af07e19e1e8644281a38f01657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb384899549c1e6a6ef01df3250a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd6d3116e246e4ec13b6790c2860829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf72a88f3e3ad4f79228bc2f90f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74718a21545be0664ea617daf99852111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f350a3e3653f442b79252a341c43db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7d0499d8e2bd5b68e401539c525213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237feb0dfc9e75a60c0086e1fc2b32d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de20d286b54a33d690159bb31517b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349be2388dad775ff351a5b7212fe0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7cdf310830e3df1b5e38df550ea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3cf9c59a0d9768fe3f221ba860daa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8062a8a45fcd76576eff09ab188610e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e3f09e736b4a69dc1231f0e58f5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a9866624f747be1a953b82525cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8332402d001977a6e2771eae002c7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e69e287c38b4ebad6c3728ac71483323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc5b91f4f201865e51cf206cf5b08a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbf84119047a7660ac8434f1cb55625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c532e098061b3dc1a213c398b02e8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49496a88e862bcd70515787bed14ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d396aab49a0a257838ff1349b9b1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf4b9f5937dfb909bf2e5f98da7f0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa328e4a7063d3702d0a01432ba91b7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd19bf464492faf5c88750396b58131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4649f6b22b4f7541c28f92e5c7fb3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106cf7fb0f977670d7f1f8ef45605b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264067190a5b51118fd5d57ead0741634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f5148f6849d865a9606bea0c717535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc4bbca26d401c4509043f82eee5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7afc83b4b44fd4d72d5320c26033ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c58f5fbd1913bef8e040217d45a5d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce4817f662f073e153e8c6655af9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f64e3f3e65a3fe22fb469e0b97db240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85b9f03c85e8a42f29638580d868cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca940b695830cb04748e973f774e57942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5b1cf6f80951dc166f9fc81daee143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061bf45b4e3282c635e4573e97d53e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040a038da9cbd3400a0313c2330ca4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d8f503e88ddfee7e3f2144ecab55246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8aac676e0bdc6fa95680c9ca539ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f304430cb1f7afff8eec493c62fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84ec16eb47b5b9f1ca235560117b0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b9db7de4069c65d07bdb3d7410d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e0477b9ffa3f878928905de2593d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ba4e5beaeff1f03803fab4bf5a93752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ece4f2ff9b74785ff257ecbd2b4dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82345e56db863b87b305a37d3366f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344294ca888aa333347978c207a433c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d663016bbd4a8379d48c8d29d4d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021f2db695323ec8ea9d18d94a14cc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61851ff98c9287efd8e398ecc21aff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96aaba91181657402ab7edac116b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315447176d79887c52313785b26f19860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a739f9245e12bae9251d77945fd1c8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7f343a23c57b724a8a601004eac3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fed43ffa059b4c385c67492a2a437e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56fe4320610179b0b55d1399c972864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5c2a6acbeb7a6b0e99ea04094da3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c803749140a59a7b0d45fcabf64194d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837958c201628cce8f419691c1b60bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd707cb58bad12dc633e6545d733c3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa032966575d4afd77d5d01653d35f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b826dd21d4321d6d36ffa43dfacf6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc92c3542eafc2f075ca4b26ec3e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460374390c42cddbee68e7b0511bf8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db171f3184c53ef1aef0cde07abd7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc93a2c40972c91b9839f5d67b5fb5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b6250e493d2455593299610e768475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2b4a824a7ef59c83ad01a959b89676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65be5806f608db23a1b202eaeca74e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447501778979e05d0e1bbb661fa58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38172d2167503791f7b708f06a6b0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3a980f075108cd8a36bac8e6c9ac080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091bf9079d934695aa558035481af1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075818fea5448932f4ec74271d894f6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d12c44232a32eed65b95d595ec109f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0212c0edc6b188708a4999b805a7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1eea3085ba81d7d529f1e4a379bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf05ffd11f7473fb9af46dab51161c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e02d36eab516c9288e0aae29a53987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee7346663f1901f7b281808c2459588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2759727325e5f49d8700e2a6f916989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e2a3360616044e70ea445ec92fb9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbee12a8c961f595080966a45ed22d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00dd0354d90236d67d844e5650ebf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865cef8367a225d9e56a7dbdb5585d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25bdb357dc9028a5331ae32790bee494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac81b5f9a477a6259a314cac529e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18449e7b69fce958a5e60d7ea2bce396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a645967113a94fa2030e19048e7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf87b76966cdb2c2132ad67f3b2ac898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433bd83cfc7eea0f5bcd841d75e1fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b8d3c44f497e17c60a15e1cf77b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3f1a9def7df4b7eb757230e27b48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec71eb222104068968477601aa055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415570ae7a6fe9c0ee9fcca2f43bdb93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126d9c94b6b8d74eaff9fd4c610825a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85c50482cfc98ba0dbf6c7f8bd109d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4f231aa4c611ff2556bfe9047f67f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed776dd9c98f5bc0b944dfc30b34ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af192f08d0a67a99f324fbfad73f6a8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ebad3dcf8b31d84d5056f9649967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e817b31e150c3022fd929e049e803d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb498dbc8d0f559fbf27c1f3c6d7f57e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d8926e58e511cd07bca03fb9217b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d4e28d8f6f8bd43fcb91088b399b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b69df52ba1f0e0b893c68b32b4942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbebdab5450f21e795c34134882f1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74889efbb4523b5610df593f1bb86634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924845b49ef7e537630298db441a305e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56041b6b3b39f125ac672b697d3812fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3b7aed6b88ae43f59433fd682091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a385f7513de314108992b7a16470642120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98479f987f96de26590e6b8a7e619c40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c27fe0c6a7335d359b7e92ae47cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f950bc51193498d68322146d6e9708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cac539ceb7dbc31973a49c88ee799124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be2acb957000e2ad117747f658f6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac50e972bbc09e2e0021d5c8042662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d702e9f8fc57701613f9c4bb93817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc368fd70715327ef689c4ee3b2a613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67bb5a3ed6176c21b346dd6962c4d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9b2b46ae6d1669f9aa85e5e96f4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9fb2001ee828b0a23aee22308d28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e569c8d86fb5732677f87626d66ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab04444a9df276bd47e71eb1cee1a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be765754e0d6424c2ad9d8785b06b47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f52ac1953f646db9400fe8c5b59e61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac75d2eee92c6e55164034617e251136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71e877c1f9f6db1cc5fd77f5d0a9bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db4f12432be6841e69f7eef8473b6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8714e747fc8e874a2c505008cd6521c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146faab695efb6baad7b7f2142b5fdf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de45e7fec1679e2bf407c8e9d03a7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b2822ea8ddc5c6349fa71b7f0bc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65209e7360000562cb037a7c95d9751143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c53f2217dab335f072cdc81c7c33c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd67ef830708e6780b49b3d3c55831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a61402af0390fda32ddc8b57230a56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d290940c08dfb1072ba4df8c8614147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a2c6d4af239869e62db1404a2d8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735774c1e626917ef86cc11ca1311daa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b5d1b2c4f6db7c6c01a9de8ea032150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacd6316dcb7d6d6b0d44e4eb1fda32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad23eddc20dedb249d2a029c1024bd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a37e8e812e75132e66122d108e49ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8be682807e2fd6d9b82e8e3c0f1b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f3154b39d3660d10413cc0071f90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c6a894d3bfd7d1fe8af26b539fde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1763e4198df14a084e52d02c2be46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfd9ca24e04815f08397ddba0dbf98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b04bdd328ef8acbeb354fab6662e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617c2d95464f880a8dcca8d4163cb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4d340d8d5bdc7c045aa6b0d007f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a02d93dcd093623840878abedc7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4c205a890f5af80bbde262c072a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf88301db1bd396e19d30649f76c80f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f39332a50266c7e825e833a8e09a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7697860bd9df54d4d0657e1d08a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642eb42276b0cfc5577d713fefde346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f5eb35b6f8c417ef7df7f32b15958168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c638c14388236d3719281b4ebfc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25af5c2e9dd97df1cef20a95ee7e3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a550d4478542832b2f3885b96423c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f146f1b452adc32acc70cb0c82f08ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fadbb8d88ccd09a8bbcef1ecc9a56d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5643bf801f1ccab41f1c2965c10f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a51f9e1ccc9de91b37a6f35d024b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79c4c4fd46056f9449c2851fdeb97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd86ce3bb1e3a6dd91411a7a7790bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936dc934f563350b2c32716ffaa6395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be70f23ae3b974d6a9b34545be96ac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa091b825b7a18e74dbe8f3e663e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43953b1d4de633b534da524d12a857c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a483c7588b55d65529ab67c3c07b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8d9c11443d6b696899475dd7f92c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008186b05392bad4995b11dfc578f42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9685c10156d7166a48855daf97299d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798eede8965ce2f4f6f3ef26f85bf7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5387966c5d18b57ad077e6dd5807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05baa16b00256aa54c6bee6b0e5d5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7bb8b7ed9e3da53f197b1db5b7cda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178d6bcd0f1265911ec0d3b48d3a71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578b649acb95c284f9135e1b74f447191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c08e6b03bfdd6e9d42db5cc7b09ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227d7e329bd5524230c1753abaea21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd4fa15f3f38869d663333b47b8d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127449beb1fc691afb612474502505195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1530b932db1d29e78a2881fad80b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409d35d606632340b5df8f5ac32f2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3176e987d1d6154017375f19f9a2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4cf8a8d89de224dd94b15ffae361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f189214ae51c60e29daa76aff400c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b35a4451d48d2a3f0835dbfe7b2f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f60537d76618c8ecc0638a18d464202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459169b0f4acd9d0a23d9a3fb8b35041203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a34e70f057eb88a4add190c8b55af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04a42e7b38e41dea6a2c6d9878d37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929dca68071dbc61de91794789fcbbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac37113d2b73880f53dc17315306fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ab03d063cad06db5c2d34a79f347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd733bb1afb0991db8cfa852aeb483a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea6f4ad46117a112d7a1031a7554b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec0430e1047ce8bd35da69b8012d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a705eedbe5923fda499d16d180ef8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af18a2e2a3e522d19d5a1407145ae5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3343e01cac9b936ed1a67f43971d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b54c3ac471ea09a16ae57633060a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979ac0fc720012b3fbaef6545bf1d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd612f76d04a374a5c9468d26e384217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d17fd6404eda978347b132d108caf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd6485687a8b35ce24b454be76b44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748327a86b412a1d7c2a1cf19f09cfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9549daf9cc2c3f53390e0f7db79eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda4cbf9929bd9492fad9d5dab3182c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873c73f7b2b84ce70e885284bc95fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cccf42f794c0244d19e1c48f3d1e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66868f89b1db4bdc87ea4074810c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd621b068cd16a8cd8a9a84493956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d196453cbca75ca282603c3314ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fa99e949f0bcbf642e42914310c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c860d165bd4aef34046ff2db8dc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a60b956175d11a3037f88485062a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bac2f0c15970e20e06bc28bad8064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e7f777ba0489d247e901d94e74b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4bf5242bc47620dff29b6e634a5eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a29b066d709ba480f09d787745fcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8d3ee6d172ffc55dbccd5280998d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859255c6b6ad023ec978d8ca66e8902f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871718577d5c4a4b09141e36aed43cb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d9f3454345d1cb4d269c93367b78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036cef42681831bc4e22f4f7ad89f6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56cf6f9dc3e1f3e728388d65cd8c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6923eb4ba44d54ce1ebc3c52dae2a46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a67d384f48920feb651fc7c2c0b76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c515fed585c1e9686a82ab667cc045243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d398c745c78d3903b435620e604d38a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc062248d2c391d025f6dfd47439e85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff40d8d417717f4334629fc4996ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4ffbe4b3517b74a9ab3f30bfa54d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4352bc0d20be26fbd4e3e05c13ff9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380d3384db04dd83a83b3bd9f49c4b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb11235d990d908cae685d219319cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6d8560c8681db4a50a6d174b896a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be234240e53a12b480849ee25be3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120560e6cad6db0a25faba12069f098253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8848aa0e51befed3c2844f63b393254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f3ebb260872b31fe946290e8b205255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949340a418406a3fc78dd0cd0ebbaa56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e042bdda87254e5c4fd8a74c8bede257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689525460c750908f7d602f9cc5ef286258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1bd2cba36da5ad109db229c543389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a268814614ce8fc4251eb00bdb3fb13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279851440b79c6553c0e336bd09ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45e29a5387315f3eb032cc2a7c6fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d9b9406d2027c109d010fc82717f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05bc10937b9cc1698e7e529077346b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feec3be0b4dc0b76ead7771ec766d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6c471faf1fbff4b7d26bfb23752e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25f27cea7b312280334ad0c05ae99d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8ca5d66276bb1a7971c8936a64a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70028c5449853b89ff4a4ab6a81665e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c898d33b4b161e07d494e239031dba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3c9fe02816455f900789c83ca1e09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17acf1017a6380cdd708556427081f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b8f537c18f58dc819c8df521b8117273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37de83e1d5280d1d6981f0fcc54d3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402beb2c70305375b0562b131893dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb68e94ce7621e4e5a78dadf908081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d42c364920a0eeb317a77f6274c1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2563582e629c339ea0edceb71c90ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545a90433fde7181ba0e5f169bf6cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f07fb79a86bf27d798c40abd0054280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b137e1d3fac9f44b1d1db9ca20781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6d1b3207261e3314f9bd2bfccfdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32b50b99f31033da961efab70e7b6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43b6756ae577b20a6075ea2d5058a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb806a67c11deb0dacb38587c6053cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec451e853053764d3ec7fbf2a4cd2ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a9bdcf519d17b989f147c48022bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216a4406fc30c508985c3586284146288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572531a0c38b2fdc4bf25100190583b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c480377ca299a2b9b1eabaef965d79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2cbd11d1fe9cc42c19173a04526e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761e2316c927a805d9d4c440a169b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5b861bcc34ce6010d29ae0c79aeba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1a7089f29207f358160bc60ba4497294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddb719fe118c6e6d9dcc921b353534295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e228255f216421dfa08f6726b514296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d2475eed9e55b1ddeab395e732041297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8ea6f4aa87a85f79c46ff8ae3237e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feb308fb00a6ffd45495ada0d9d169299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d88e479f5498eb7178ec1d685af83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f950b922c4b17058466afbc219fb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a1e0f95e3304563fe1abc1b2c9d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f198e83c6cb813943ee7afe10d89b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed98b01da9bb3823dce80087301560304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d4270ac804e058996c375882ec19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb408e54c0f5c813ae547ff946fa5ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a177043712641112f53c3b583e598307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847d1448b510c2ab714110b5d81619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806babe7109deb00c2139c911f5119309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ed6065b480b3a13b605f20df6a298310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f18b30bcbb482b170762ce082ebb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f516c097930cd5272b98f5c33ffed4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1b9770c2c6165386a0fdf02dac87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f1e0866cb809360c55e62a478eed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15f0045d36f114841e9a1b7814c19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae75f422eea8e258b470c9c02449dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057a9437604d32d53d31db441f205b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3eef6520c2f2730552edafb1a832318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245d4e6c72115b7e436b5af5d9cbcad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc0a1fdf2975cccae56a55c2fa029320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a6b1c37bb6648225a3d322bf53a42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97c03a719e0240d805607fe8a0834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c091cb962de2503963c415f33944323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550246b340504826933029ea8a833224324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a72a6f47154504d2a6ced7e2ef4d2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c234a94773c88a82373d5640751e75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ded53954d7ae6e5e2789437b67f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aabda054a8a3855e8e9f1a03304b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f82febab5d99f13b0284c5df3cb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f827c7137134267a81494cfea2f9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3efc8e55b7dd064e0664c0c5a269331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237591df0deb4d274ac36a2bf7c89e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e131311c3ed3ce9b1c9bd3e0529aa0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f9fd57324435648d06ac1b59c3c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640c3a818f16be9955998cda14cb0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ab9e2c938ebc4114d263dca7bb7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e005557f4fb1cb338eec4721632868337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0b24e23fd3e0e2b5f4712185aa47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5852f0d6a81fc06e4e8aca8da4df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738aa5c45088444e2bb77f25a0a0320340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ab828b5d3833c5c61b6c1410dc5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6df18b011a004736aec41d5e83145342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05c901d19ab9c1c1ee7e94381f7c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f10fe55a2482b7243476edca50e19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ddb3d83520f9b89d79024ccecbb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd4cb795188b5577cc7147fc90b0ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43f324a5712461cd0ffb945ee8379347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae1d83dac938cc4c348acbdd0c0129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8a512b2725eb1d6b7fc07ba15fcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f06c3b08b6d8e5e1fd5795d6f044350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcdf2fc4ddcebd9f1e274b0f4857b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801b4f9e4582cae408eb4f18b15ac5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450f6594bb316db08b1c2e939a4dff1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9781e91893891b874624af1efa9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528456dd6be5c7ae53487c9b2cdcbb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9137d25909e573d0c5c8894efed939356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455b0baba082cf382110c5162ec844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a39d4e29b54b94e00d8985cb0f96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde42ec3971646295cb7a2e88d598571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b879109b68d01fd347fcf5a9754e65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e63d72417afc320c53e2fd28e99bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec506a548a26fb962ea30eafc52d34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3ccbc4080afeee5c187e5873e2aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe156fe6c3284ab99a2142146d4da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c613a451c01ac32a9f324d7d9fb86f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7e5026e403d1d651e88bf7fdb42b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca0ed126f50e53f1d8508db61ab5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81c3684537978f4334196ada76dea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7050bee4268541eab7c16271f756369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ede6db5bc41d1b968077e0b658b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea293f8186d9382e075eaa57e569d51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934d8d304bce37a0b026bf9dc85c93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c92973bef532b4cec1edd48877409c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd29c2564493f900bbae0c31704fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73514639bc12c940a1bca8d43446e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc8306dba3d4e5f61adaf614e39de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5c9f9b204505040bb9cbacc1e012377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2ada8355f479ab557c7e67f67de0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5ce36fe346e3940aba856b25f84f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f1c4ac47810bba8a396482b9785b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4ff076750432f5ed52583d1356aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc812266b5a73391b8497ad00b043b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed7a3b48c3de5ed240cabacb1c2d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d1598e6e267e00725d540530b086c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145bd069a796bdd9939a0147440219385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0941f541952f3aa6cab9fa09a27c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e68f7d6d6f6ac22cf9fed02dbfd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b9608d83040e005ba50dee880277388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c19b53fa59966bd06dc0dd02848a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea872f7d0dda2bed6e9ce0b345d0880390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf10d28be991ed1911ba0e49711caa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe264e0ae01dab49cbb252815b94417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccebef78b73b4903fa9adfb1a94bfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46390fd7538f3e5f5190ee441f86ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e730465dd34f71d186ea3a8d8d85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888cf57f657f878acee74ce7b9d64b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dfe35c735459eb0a3f762e0395be3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7681a669b2460fa409087ed21fdded398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2aa0b7243783acfc2eb4a3cce92d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319314dd6e51064319cbe07be4cccf51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48004c6e7db34c319ea7b6740cbfd2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6d9ac396e7f6d0bfbf983b11c728402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d9e6ece8c69b007b715b0de8299f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4cc5b31b056790cd980b5cac62811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788d8a89a3f82fa891094373f3d31a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9d2bd72710f7b0116e6c1c3e3e91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ec2f3f1b4deb5387e30d651c7f75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71465c41443f3a4ff57ed25bd0cfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebeac8e961bd1cc9dbf29fd528ea90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4c2164450eb19f519217f49eb4cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709960a6ec884bf31aae56ebec39196411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df88d98ceaab6cb6548a184c5c61b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b511b29e8fde4cf2455e7cddbd0c5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d3225d5e01b8b425b304ac687c38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379986f12920f9f929fab140f9d1fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e6f106c28f64449c0986de8ee7f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07195c63e0493db794d7db413dd01b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d32f55f21a2ae90f1a7b5272fd83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a331e99de8486a2c6715d04cd307719419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b4fbb3da8528ae213a3ed944e352420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357744532f2ca096ac1e65c309181299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c592be014d2e2a54ef32c5c2b306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a0ec517ccea240e885d6615f30ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600110769b875fb52c9bfdc6ea3f61b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7e3bdc81a62afbccaf7bf254629ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5555016219a56130c7183485a023c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee458b3d3cfdf7a505884f2ed23e52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed225aa98211e88718fcbd58208c5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667a7f6392757930793f6d3371bf71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97634ca91562d5d487d439ca607a6970430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e367376c749e15724fd54b2e19f5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f39dac269a06363df19ff1c3dd0a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1159d053084d6e7dae26c9bcf728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf894d15e5c74c013a072a8cc3b79d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345cea738b5fd6cca50f2f0fe51f118435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b44e415cad04774e769c7a86e7f950436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf446c30b4731b0bb26c60d11682a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1b2a2ff0946166cf627a47fd6fa4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6a6193f25d671a9c0615c394296e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5353e4321f3ea99d6293ef7f0243c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb5c7a8e9e0c1f3f3f0dc0e462b41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d1155dd6c1ee60a0c8c01af537bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d1ec8c089774b1b9a6a47bff6bbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664565266a586a466a49c031def608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e6480cc357cb47bbd9e524eea65e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd0bbaf5fe7cd9ebe44a192be73ecf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29fe484bd4f8d8ab1a780f5094fec6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3585ceba2838069b7c7a0b4395a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93771904c7d23a08635bce81c03ccc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b424003d293a351e41340cdd2f728b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c8d51cf87585a2573f58c374972b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77876b0b7acafde9ecad39b534dee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214b02efe23af0feddaed51ab5ce02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d60169947581b8ea8330b55a4e1bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901bf8d06b56d0cde0dbf1263064a94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05b982ee1af723869cc498caa49a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb814121e1519f3b0a2302d81acc8f73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c3c5ac20bd61b7fc928ee6b0cad9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2132c43f664cfe8a836f4bb2aff55d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a3889d1778bbdc205268755a2dd31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d388d4a2afbe7a897b3bbe57aa282b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87a64f6ac248599192302d9fc1570462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9cfb83f8d3f96e883c87489194dbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db693a5b18be7f20d27a9569e93ecc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0ce2852bdd32ca2a492d9528b5c3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392910fd23ada0c228db64179a28f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c5776a5f5ea01fc7736b385fc133467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9edeb24c285ced417dbe124269b1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d6034c3f26a6e3f5d9f0c5b9b0b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039969a99315076a3c98e439ec650a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ded006ff6582363bd0fee47326ea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b7dae61bb932003d889397906dd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88486bb10f597faff78251fbb095a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464a771e11e29cdbc0ae753d8e5377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5022d9c1651db2683507add0a83bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350abae95de670aa5c7a7a8d48dd871476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400e7c32e97e2f23741b4c6b828ad9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387c5cab69ace80a4219a13cbb7e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e8a5fe7261aa18c7d528312e2d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85064e1cbf2d67c8405c99fb27710480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03a3c39a3baa099f5afa8a5c145527481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226075c91cc0bde11f42c0786c050b89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f937f2bd62395691ecf815c610725483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854623d7a20cea9c5c374064a77392f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443328f7a6d2bc5f928aa1a5d2999bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f6036718445317b350997e962260486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44613255c3cd3cf0cbd2c0b5a220e991487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0223918939bb4d2b2cb8639f1400488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b9b354da986ab9cb4c0c1fe02bce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45ec8a610a46a8e0147adffc09b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a917b1c68698293329bfcfb22eb9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87879eaba9be8d17463182d372af5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd2cd115b69902c0cb7a08bcfc855493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afae744835b7a8245bf1e16567f2d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667769a32d269075f30139fbda626321495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da502fc2a0a80211420fec72775c273a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5786376056ca866b92c4b636b2f530497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f17a60415c1f5108d6c9beea6e6f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51819a2100ea98242ea6a35be6eb79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5682ef74d061ebe0c06027354f169500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1141a51a4ac9acb7e537bb953078501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d6492b07639472ec5e70ff00f507502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70479f1e0c024c14250d27a8a254c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe1c5ac24aaac9b5cc258582e5dd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942425b7b42b0e529b7bb70c019bc23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d548986602433e73ff24c601f6895d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4363c5808d364374a2fa2cfd9dff1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2934219149d5078aebfa5a0f49347f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa352fb176fed7c51e5ea910bf7b85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03196520bcd1d83e4eaee09a7fb399510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5ef9124f73cc6f831aa5e5c790fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ac091a360ef55cb8040bdfdead53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ad63eb2c2a9300dcca19992e27dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0a7cf32e74b74c0a0640441643ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f0ef5a51a8ba50b46fee00d53fc0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6521262c7181289ff9653739ed22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd2860cdbe016164089722f067954517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979af772b2d7a0cb86986b1ccffcdc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd4ffc7a4b2cba5856e1874697c152519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0f2c341a927f3946b6309e6cd79d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e9bdca3baa49635b6a143d2b6ece7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ed95a35f3626402bc007795062ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc5d435663798ec3bda8b2dfebc87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15583cf0d315bfe84a94e14636e431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487a224bc1590875360f07ab408624525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11232248bde465c94821b22e1da56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b752fa5b9f7f0bd9b317ed6579179527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491f267ff1942b7066a22e8e842657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be05c3b8d2267d476e68952d992fe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532807c4b0a78ec16dac5dd759828b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529f78486b172086a93526e4c2bc87b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323a30b6654e2d13c2baa5163171ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e5bdc4f89574579b94fd03eed3273533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa2559f8f2c34c462d626cf7a041cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dbceaf86dc1df6820ecf28ddef1eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d9cbc6f6840f3f539eea04da3c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77bdad01ada1698a7b4e736a2e2b91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622958ceae04ba91d38186288e9b2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a57d872d715815a3e57aee125ea3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc26b02a2f7f25c6990ea7695c6d235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be5cab60cbb7dcca98000b05fa354541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90283b2cbcd9c6e6f77b4f175cfb16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60d85ee55850c6830768eb487095c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb5121c896cebfd582ace72ff16ad3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a9e56b72c4a3cea115b90114942b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5c71e092552222f3d56b873baf13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d5533aa39edde4e77aada2bb9d5f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bffa41e4639860087a87d523d1e636548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8169579c5291e3c227a50adc0dbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402a7feffcecc6410029a00d0f682b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26412f91f7d899f60cb5f311aea9ea5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7178679a9b90b93792cc0a850fa61ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e7b68193c37ed7eb6ff926d374225553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48732c0ef8f25678cf26ee5ad98b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c67bbd9f708e9634d95bf208d2a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bec61f647c071551e5f22086febe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadfd554b1c73f6ad8e0113066fe14c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af174174aa6b6c5e50e08085bf23cba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55c2cd5e7c72d2ba68b900e7d19fe1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f62e9643eb883494eb194e966908560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455bfb98fcdd03e8b23134cae20030561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9b5738ea7f66e7d251892ab4aec8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae192ec58cdbc1568dbaab37fa0242b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacef05c91adf42b4ded15c20f2989ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444a80096d0753a5891bca75001f4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e38426630613bc1dca6257527f7ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bff03475fb49ab2bc864bfa2c4bfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b0b2b88e06b2297656c77bc2c699568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd521dcc3a8a50c7788d832752f74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cfe46135085998ae2cbce0cb65167570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79b5b316266c9f64b1d25d74be0a45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b486f28237861f94363e208702ddc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10634a1676b6e5f7de80dd1cbcf1458573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa139d686d94bbda9b746aec8ba40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97161265805d2503d6678b261dab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456da93371cba28b86a435cd4aa0ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83685fe936f9d3258a73f997c3e7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bc5f7e23446095c6c927bbf0d46af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f836ddcb5d3b3a5cba444684df0fd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617c5400ad2921a7a1a6b0f038ade9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761744ae076209d94985ecda261ec2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848abd673842e00cf4afe053866cf3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a814acf6a703ee85b5b5734f22c22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc8b81fa082e1ebbe486508d5a398584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b96edb6e6c511ca42cf5b57a105ab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5acfe3514971856f180fd940fb3674586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f17a928a5cda7edcd36ea4c2b58a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b16a6106344cde4c97acf6a4f7284588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e235f016b1a8641e06ca9dc00056c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e86f009e4478a38cd9ce02c733f6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e7a15ef626206cf33e6b1e597502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3b2aea2acee667f7b0e804f97f6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f535ac6551c42509f16c865c17d5fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdaaecb7924c04da4e54826042ac65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f547073ae966ad9edf6c6c6f2d9c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813481d85d711ad85a0f861db8e905a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d950b07cba9560e8f60064d2f4c2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407a343cd8e94f1b0aec74db2c6ffc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635290a1a62830f356cc87c7c020d43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860a4107c5206e61e484a36cf6e19c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500a6a1ab21a180824f706c89f34fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb042d0510c06b4b09aa21859f25ad4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12044b2ffccd82584a32d58412ead918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753edb4213e8cfdc206a2bdc83fa0b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca79cf3f587903659ca77ee85b4bb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e48a4b4e2e56e397970adac133a02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68e1962011b3bbc3b75d4c9b48702607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda03c00476b416bfe85d2a7d76ece608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cac6263ec9fd2386195f38792ae61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a111a2b3469cbf5806db3acd8de434610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c349bcc436d1c6f6ccf4dd5aad404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d0f443946767905ab9116b5570c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825bdbc7c3bf6c22b8bfa1aa631bc51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902053c9de28eda050e8b3ccd9203315614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159192e6ccdabcc94ac34890d0cbc31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238bb88c9add19d6878501bafd8986616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda9a7e5e75cd829d9e529966166c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e71316f98f677201fb1c68893ed88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b3c84898bdfac72e6f39c12cb34d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9597d456554980efe8955037aa63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbbede554a5bd6b74e65ca57cc200621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a8f37ec0ecc82a16d44757761a71e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa986cf99f29495b3ee4f2bc31b66dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d32f86019a0572604eedf79076e89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5384e53236b440691441b1b4ccacaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058a5c1acda62de5648c29be918822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa754a6737b882fdddae42c3908ae598627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f5f91b48d678be8ccae5ca61280c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b17f550839b7e99da142e0364f14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd134a8943d25a3d2d3cd220fbc8c8bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596eeddd27247bf32b4f29d5a63d4a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3737e13c4e53d07f0a55c1441c3f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66067ee31ce3e4f6f620974d88c32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f13dbe40fc5f46336e82cc6074acd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccfbf24c2377c4a752356c73afd19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85509f4ec14a91429b33c0ca2835714636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e05749911d834ee98654d9d5ec0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468bed4da6c077fb4cd2e206aa72e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9a44c59773c2cb58af3d3a0b981d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be292c77c520c79a63dc1c1812d765640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef754cf0924c985708830beb730e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6f1f6bf33485eac738632b4ac031642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d277b120f9af8badf4cb2fb7e62b97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572135e59aa4e68f3ed76acc73ae240644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33280058b834008fe287386cf2964e97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c2d0ca836f66c4d24a410b519f8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7fd8891e728c7e888e6a701c4a21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3575493acf746e64ce2bf6d9828eb83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ba753c3b462b2d2375b943bb8b787649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5b0947232691bb785e1fe977abb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9be18248d5f6046bf9ad803971be8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbf3a1975ccf0f709cdf3da4c2977652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3aec605cab86b512b32c23b04633d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003dbe96b4d7922081a6a0814fa9eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f5af2a7b9435ee5d20206ec2617c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a2d1591f50e765241d746507c1ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e5b11e971c5cfd34d84597e2e323657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e342ecd809f64754b94d32ee7e8f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b918291afc695f3f61f26a70ffa46c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9007d1c5cfc6f01a7e1c3a07e162c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dabbcdb51a1469da29df96d0b2344661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b23df2089a0297ecdaff1e758ba6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eabc664175ea22450d99a1e6efb0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c977ab5a45dfcb2910846bc44b7ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d98f333e885c8df9c1ff82ac0ccd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5afa6abafcd3eb4c7bc1bfba211bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faa303855957890d6a8e593f5bb39d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0799110bc4ddea2a392a81a774f89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf61060d3a5feaae4754a285b812d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02aa1be29bc79d0b4fdcfa34ecbb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b497b1f057ac849481200e8d0b2869671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66104d9645971570c5b820d2180001c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86ef477fb29791f42c749cbcf462c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b63197189d9e32404a197395d7a68d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87f83ff7b9f946a1fad7ebf6f0c42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e2f022287d68ea6bb85c026ff530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd4a67c5b31a5468b2451cfd67203677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157685896cc4e3938da27526c5fe7a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9d418817bfa138cb49ec69d28cb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecff098a0fc2d3fbda7ff88830b52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a73b95d1a776d2851133d4f7df7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8fb4a6cbfbb7198527766d9f7b88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575f5c480f51d98e5a7e1c20c5f2bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a26d8843cbdeb4e2efe7b4a32f95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421922403fee4cc2ad6886287ace22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237875f8984dd48b090bdd2ea943589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bce15023c2eed2176b18e20dbb96a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76890165a6218c9212f013fa645f7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd00fe65501d1f16c415adcb101ec4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463649009d117a25fbb1db30e6e68cf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578286908df6797e54be80a5c0606d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8c58612e297e1bc9aaf82af2370a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b031f73df1b4471c46acaaed1d94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd082c5cf42646fb928a614c198b1cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee636cd148a3fce2ce083077d48006a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c64cb48a9e56e320a2384492c04fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979ff2f6eaea7e8b2575402ba46319697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9866a94c4fac2cfd8b4a1004cd7c78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c2345942271230ae57bf65c1db5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba256d9e1e8fb6cfe9552c7e302224700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a47dbc2e0e366d339835cf8c7c0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0244c97f800287a3c93b24d0b7484a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f310c2cd7dee16727443cfc73cdee8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbbfd75bc36b5f55229b56181ab1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e219a3cd04feeb45af1039dd150c98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a59759c00b87eea714bd18a7200ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac0a4acedefe115e6861f09257218707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edaab62819978f51c4fe61ddae68e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0621c34edd1958420ea2d8aeb358476709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd0f1d6d7a1039b104b8a6592db31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1c032f52b7460640c357ac88eb468711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006350b303606afda480cca0eca991c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f96f99fe00ff8c8eee94b073e8de1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95933772a1697f4724deb6e0e4406714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470103b5a2ae62fa19d9ff341dd5d3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea987bbf175764902b9e31953e3e46a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eed951b0b58241a508ef6727fc7ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12099c7e94d3c737181feb4da5512e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3eaf0eede57374ab1eef0e8151a12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f6b5ae31d1f34d14e76443296fc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736eac8ec16865c82e13b8521b0cb6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e9baa255803407abfed4b9c6a5196722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a68d2633abc895aa4aa6f3da45648723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef1adedf5781f7091439bbd47b08d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd692036acc33c751434c6ce23084840725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df37ba6f689f973cce5cae7d31470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb95d612d0ccaf31c8a4719a05a51f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63c0c916d322a841c751628914db1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7e7894533c18778b6f5de79afd99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a78c87b8358295ca6a8e6b4e48a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752de848f50d6a4ef9b881d8ef51908731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193858285f45182a1b83150180a34e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5130174ac29018bf4906e24e2e85a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a823230ab99b7cc8477154ec39a258b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab790c64675bb63d3e99adb3e9fef0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0bce685deba117cf3ce404cc8d017736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c37dd6512a2d047cf9178d1e080c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36457c4adbc9a878dcedff5f7a11f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595eec91117f4ebb60a7f319f47f295739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432088e408fd8da998df358a8dd54e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc955be70515beeddaecf04aa39270a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8174fc39264949bbbf1cc4ed32b9323742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148894e67886be779f669b491aa628743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a99795d4d6382a9dd5aa74dfa44c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450de9ed810540c84b466c55d09d28b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890475b885958853654e2522e57ecffa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced017dde7ba8f20549d3f6bd6db12a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009671e93dfecfcf2617ab1616ae516d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc79a561d8648164c4aedf01c5240749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569473b56355aa44dd3513e7d983a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f50096742cdb3be959fc841d60b73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66d56296743a9d211334aed23e301752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829f1bf3580b876a41e5597bdded21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffb03bb9084bbb8184c23ce8ae46e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb43fd337123fb5a73acfc9ffed47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4efbbdbbf772a6bf54caa6562c2ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4081088dc8bb80a7fac7aaf1b7ed4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b29fc8de8e7b6c95d15f9abbe869758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65f80076197665936fc9ff9bdcbc9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>