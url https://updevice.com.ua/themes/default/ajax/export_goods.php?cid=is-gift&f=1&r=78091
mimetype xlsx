--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afacb7e2cf734d74358e814587831f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec58fe8a5bd7e96b52b1974f618412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8114b8254dca47d08f76ee8671041c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f0a82ef1fd54666b9306b4a195874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258e3e2a07e5ee37712e3ccc695560f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19fd418e7ba59ccb409efc1c330b2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7565a4f81e22cee5df5db9b579b477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e222b761b32bee062cd09df3f63ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dcb129809b081466aa305e6df575a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72fee85a477d67ea93fdee66593a7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b4dd68ec35b170d6b003b6c49d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b2ffa8db0e7ffba017086498d9b0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c159bc932e429ea39cd1c95b5a09713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e2d4454f19f0b08d55c7373a874814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d85b62946a0829bd3a8828e35960e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94512eed580db624dfe0716f886ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca34ec8be8b0df3d45906e9f28bb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e35dfac6879a3af5a9d3e5bfd275d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eace90aeb51cf06e97a927ce162a2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d380617c8518310be1d60900cb0f1d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203f2b995a3477f0241b5d0bbbafcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16025d59967b2412b16f3d7f5c0371122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3f84a7c47f54a13d91088b2e122b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63dd98578cb6df7b550b5f4e13ba5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fba5411cb91445d1436c735307bbec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2db9b74a6fb39c8ecdb83871e238e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f16b0cfdc2893d16d2c3e4d53e8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4609c4f7ab3b73ab7eb08153bde2b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b04c15369e302943ebe76cdd3fa6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883a1258f5d71f4a036e492f895f18630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea753fe421869c659dcee77a7712333131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a0787d49997e35bcb99ec102ad9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1276fbfd31725da122478b32da9de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba65d9f6b55b6c4b695038bc4667434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4eb5ebd5ab66d1ceb1eea0a8e08535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58175074c3f5e986fca4de54a8875f4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3a2ee743605f28b28214f55b565237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5caa064e8e7cddcfaffeb51752e99d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa702802f6000cc98bb1546df4d2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ce766bcf0a28e8d59e8c6bce11d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a2c0b64e5fc10db142cb6730dae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c502a9df7f0826a9427306898ce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554ed2c9817ea489ff774ac59f83c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792fb6cb803b822f04494772a2b6ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd41786235a3263469906b24bb7cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e757f2655e4b838922f0bca090a3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd4f128a9e70554303a24d022584f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc751d7f88622c0a13e62a914d74751848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92452e98b257c80b235058c0fd44eff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871abbdd098228928549881b8d7e0d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887aed80fffe68094bbde56e2c9d0e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750bcaf50f3ed96c28fec1c7a1cfda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10b70ff1b253f55f68cce4691dc1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8523218118707b7e8133ac24f638b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a45e3ea72ecc75c907e2bcc10a68755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b8a4f2cc40b55dd0076e12c24b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ce005de8d8ee2d3c84bae27db57c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235de954eac59010ac6a2cae27172258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f205db1e3ceb6449bdca91ef3a60b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08318bdc2d374b9730bd592a986f422060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937810743b51d456b468ea5408abf9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e14e018a0e9a8f1b821fe5665a7d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d8be339b2c54f4096d179ca5695d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bb05d414e55f025358ebb27a9634964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6caa4701cc79000f61cd94137b33ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48884351928572364c4a59c432c0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f114ec4d3dbca4e7c4edce12cd4f0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b367990f3a44904f1ed4db320680f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce375594cd6a2eee779347856d4f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332986e6bb23fe0765d3767ea8334fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29adcd76dc5fcbfada13ca451f9a5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0249b0d0555d8519b6aebbde6b649d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb32ca9cca661edb3abdd74c9cbcd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce3667a5c3901a39d1048c53f1846874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa5683574b0bedbdfb7d24cb0ad0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4d5808a6a440047ef05261b7383376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450a4c28e8e2134d369d6ef508f456d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273aab9ef167591d183a5aa0504d10c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e19688f79f165cc9796b387bf5a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ad3b1e0df7e37c733ffca545368d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c51ed3fe0500c40412d3e9e65e099681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe11f0de59f09f4d18be53f3468eac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d533d8ee277e766986f9c41a9a66c9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ad0bce3018072a17864663ea047784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25144688c7cf742b780023b306fee49f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4b2bae61017b99450e7e03d88c4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc52433b5f46a896cd998dbbeddd8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951786807ab5f33d1e9eb7607374a67688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3396fa0ef7f45279c3f586de6c84589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e2c19d4dc76f78892ad580a7a83990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453f7b1381da52b5967ca489b9fa7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d9a70f2e2243719d9fe1d7e7883c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294f1893fbb7fd82ed37ce12bef6ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6cc15e7a064dbc0bcf1651e20ae1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e535d6c816d92d2cd8e9bba7211395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21531520b9e963891acce7be03657a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d2c1e4f76c1f17cb77d43047cee097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87d7458a584c671a8d256f9ebdf9b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82addc2b1d512c335fba3d0a354986a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c0fa7510d274225ffa0694eefdda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92130052896ea4ec2c5b62243d4c07ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60bbcebba701efa8416df35195e4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93760d0a3ab802aac6050316e85d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314e3f6d00822a0b3a651d80252199104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1f62fb1fb0f12f262e3f3ff94b58a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ee2191e6ce8e92139d2e906be20e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13c145779f0418a1b562f66a21aa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53625faecb0ab43fdf92e1ad5adc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dcc14874ed7461befc8470a8db4b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd906c1a1f17e0d6750aece5d6df2c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86000660a5381a4adb1878bd91e292111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b0cd5aea84ff6b733b374afc794bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27d6f69751b760615afecaee43262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6dc448fccdbc45f100a67ab4a243c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991b609f7913ec31a1455ad97a1939115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10f9b1a2acafa1fc9528f40b22aec9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be3e1fd43668ebb6745b34cda82224117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e810d308a7d44a4bcd6c1c17dcddca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c528cb4effc93e4770f58b7af87f1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdc01ef9b176dad145598965465dff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6c4ba606da7e924a035dc7627a189121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c8373b64402d9fd014680de8d69f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbcf7509bed260ba791bf809480bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba730255726b314c96f9904a81475df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed9a5b90f3f1d1198185ed5cb311b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cd0d50b9a06a39f4800b25686643126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560f4a6c452c034b67fb8962b61515e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824be91310576fcd0f1e76b454a279e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c2a9251d1e898835e1d73504e71bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b2bba03434320d9f24e588917165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f148e7e1de79f895c7e08fc9ed29d61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683a7833ddc0ab5f6b1fdf8c8ed1cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433a3cf4463559c7038c4f47a3762b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f909a68a7b06ecc5378c27a000440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589347437dbbcea1d00d6e46d542c97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cff5f6fae806222552db2b2a3f61a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d60b45acfc29013b2bb4cfc727fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1e737906d3f482bd2ef619105683d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060893b13d8b5161db1a8221b33f7c5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d892d8b5767537914831b28494b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7bf35343996c02c1d93a9c00912cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41dd032c8037dc96ada6adfdd9f52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6d1e9a131245feb904b731c17793143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e88d7d5dab52aa6176f2c1780d8a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d14e4e7f8697bf1d980b503d3730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869f7bf015b674c544ce8cca770399f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b15b6db32262eff9bbbee8c0628cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d2231001663f6ca9bba32bbe49c83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16eeab77fa1190c169f348566c55c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece12bbd88e36fcf315519b6450bc7a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd80b299b3f2d64e02c307cb47dd36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee013917bccf75d9558060fd638e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb81d51272203a13d99836fb9cca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965defc0b56bb2a7903ad86711a54a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4139b666df00e524f7956e9f22213155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d15e558671a2d0d91d2d43b0cbe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914faf99c80de42a2f91a086b5fd16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9517d3065abca0611eca62258717eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ecff5bec5343b28c56f064105982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470c6b3c4a341259a1fcb16de34758160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefde59b9be373f51f4828488c65c27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6dd516a24a130c879f104f6e3dc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad89ac7bb59d42a1646d4b189a9b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101342eae637ba03aa5f93de3b6991fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05deec8cb8d7aab9f82e70af7b53ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7645896bac92d36108f172539fea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87e9bf8263a4b636c50c57c82f9a55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4fc6204e156da33de69fe7f5aa93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fac5e52cbf9ac35a3835fcb9a9f21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b1b2bf6f9a1293d9c9376528afe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d5cd3825710856094720574fac5b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9ba4a38909de6806ecc9b9030791172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d9119e3e440cb14b050cc19b4b3c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8b03b7f01bcb539eb506383fcc32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4049a4f18d9f5e06393fd063a2a1a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cc66a868a9d074724aa6575ab34e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8add07b59fa9ecab397e4a308c2e31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d469c49f007bb0fec22a631464d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e36ef31b448c887d09a374dad84718179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40191849b39c382307946d5829db50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16096f15640e704bf351d3c9fa4fa72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686a017a5aff827345cd638a9fa428c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c691da5046b6a58362fb42ff0f6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad19e07be25f38435e06ada8897d701184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f9ab2a93bb405f898597bee6f8b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d221aafd9b9cb52b0f8dc7cac1d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97d4b27925a101d47dbce5722090da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816f77941bc16656ffb2b0ff9517b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499e1ade44bd511403451d9144c20a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3936c63443c37269f44e28470b366b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6b446aba0bfa2df0f623b7d8a7e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8fdba43162bd95a2dec05e07ae520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33cea9e4ae18be9c9b8f2b9adb3035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4578cb5bec7328edfcd39c1d5ebda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c1f3e3ab964bf9dd07f9a1bafb0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9c27fdfdbf16c653fb62a12f1cb1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a600c485ee0008322fb090b92e037b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcd6688388425ce497dc44d9c998d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a69e502754a5f49326854678444a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ab705d56f526c7556223a5fe4ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625e7e3c96487b7a34b5affbb4f771201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f408458f43b6d4f5a439e5a9e85a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523de91c308563dcd6dad91bdffbdec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a1f940c63794d614a5132dfdea0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445ac4eee6f03fb3c8973d238bb409205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e550ed9e956b21a0561fdf3b79e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520357b8d81c0c6fca58433c7f018f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c75ee80d85d7f932088f8f6385f0c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447f52f4642159633ac4bd074a7f3f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ffad59a8931b5e62796e0028d2a7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7728252a7842f60d2f6c05d67917176211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a8534557f7f762bfc184201ecf4bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec4671b0d117d3a798675aa12bbc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7f32965aed2b7ed8480c4443bd20c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b0ef019afa099af33541c1690be4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e544365a5e7adcd7736c927021ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1b931aeafd745d053549f635bb60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e8f877beb00a5ecae6dff64b3594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a4d5b10fc0952fd75acb6969d28a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da911d8690f0613bc6b94644e6dd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146ddbca37303af2be2936017fad2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9e15ebc770f0113c8dffe9479599222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab869fc07528495df2aa9b029ebf9356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4206f5306fb2246809c7e46bebef0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c99cdcfb03553be0ac349eba10bf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658754ab346eea219740030b9de54da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965acba0ab8dbaf2e532fa24390589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51e44fc5281329b1ebcd3eadd2bcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab619cbaeae4bc45d78e48d40b3bd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe6491e14520c25798609c5ac83767230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf43ccba77434de56461e467adde5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caafe4fe03cf1ef28c3bcca30609c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb906797b39a0fcacb8d1d190e95ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91c9e9a015d362dc20765e2368317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98972d96442edbdd629697cf56983235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a12343f2e74673db9d30f8056216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649309976180f8c944c52c10491e27c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3797cef7b3936a71662e4296b3bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f052be7c7285a1be8f4f8e1ba40a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f200c983e98de80553cfff71e3dff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa521759f9fb198ce92314c791b9870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c349f42c349b387ffd9bc5831af4ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139f6107b7c11c17ad441d58611bb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c2ff2c0de2e520137d7550e0f0fd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf654265468dbe86131ecbe0c4e774245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a795e54684d41b9a8881d61f849427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d35a31a318eae2b55f5355fbf44d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a549fe8869a920db578bca8137f52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771184fc00c506ffd9cc63ccbf493b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d526a2077dacb615ab89d66e5b70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f8584e0c9edaed923ddf27b10c26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd33c2251c4db39763021bc1c52215252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621b93eda8a87baa99c84b90b0f45f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe281aced27f3e687d78e221aaa34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029cbaca106deaba4dcea91356d24fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafa5eb41a8a7c80fb781de80959088256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3e23c24868acb7f5fe123d030c04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b8480ea84bae1cd01bc1d6cc4c11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a9fefe08ab0f4446e2fdf680707e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364d3eac4c9d1b7a19ce1f8ade4a05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b435052428d6f5b149db28b82bee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a943cab65e91dfae6447c8ee393404262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6f409153a1260bc3cf530e42d5c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8778e6f850535cd4a36a770e8706c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906d8d82c6345bd52914cf1060dbbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a7984e086cd457f41fcdb92b986f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe075640fc590eef49333f6d30bdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4eb19e70a28d1b5ad98dd7c13120268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acae3c22ee4a602f64c9ef091e4ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7fd84e49f48c06079cf040be604b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a4e11e1db94f3f34c3c0b2242fff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6454b2f9779cb4d3869cea1cd65a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7cdbb97a99c2ab48e9358eb183277273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a05ee31900f361006739204eeba3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e570a92deca64283dacedaa8981e0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339050ad33d20dcfa5f2b0a492a25f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809db942ea07d02cf6fa9988c049b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb4b26d05085a80c8c028cb35f65e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f3e6c614a9dda79382dd367fc37c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85042b96429b527c8a09d61ba3b6f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ac293750d5c58495d3bde5889b1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6168cb833078c020a7ee7c561dc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd40b9678ac9bfab9d1eb84080a4f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f6d8d950a2cb273443d42b0ed0ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c18bdd30dd47b33f7dcef504ae98e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb4a53c076d54bf2f1ce74db186e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31059485ae3e19fa6b86c4d59a43ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e85aa709ff42541ecd7e85ff755b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988963c202916f77f0b0d8280abd26a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be5a8e2ebd6b403344de749389a9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be61c27f3095877bde7ace3d92258291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09652cdce40f114369b7305482ff18f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce36d98d37779f2c064547badf8e55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3fff27905a660d2dcfb3de451eb99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792af15d3ce5fbd8d9aec8492545136295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee422e16e0dd3b8c4b788505b98975296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6cfc03acda14e4a34416924ca7e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6a943146cb1e424b1dadb8cac345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a49771876b0a5511e49489dc8a2b5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5060281a727e59a3a4507128283539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5da1bdb500f95189c3e448cdec148e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a8f36a684f3af387d52edcd1cb30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf80d09e75a50d18e360c2831241b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9bfe6d0add5c702821c8a208b6f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856f2a34ee678d98982d72a7822e20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c016d7a3a1ba1d2df578b77931ec82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb799d98c9ac95e050e484934794391307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f639edab687fbc49fa2ca764bf36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ef893cd6d6d844a909a86ee8573ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44774e81232c0f52e7a516dbfbe568e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026cff26c387d59ecd07a5e1505817311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde0919f936b32ebedcba8478101b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfd5e32e74a680bb3070c5f5e53656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c561cd28174b8931d6b4a778f4f6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed4221aed325ad74a7bd9946febb12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141eb76e8b7b5b77439e42badd4efec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bdd8ee66bac8dc59ce942fe5d303317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf459ccbbaa7b2782170df8b479edd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb133658423f4de2904214f86bd3ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11fa7c140f3d624baa110ed9420cb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5efe25e16a5fcf745f436107ed787d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a90252b5f6dcbead73ed8d2ac9f48b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c182da9fd5f34a2f51002c7b0c3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749839629a0173fca6e2d2decbdd5757324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b352d8ec363a1275358aa2583240955325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ea63ad50f053a25d5910e104ffc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e18452d9c717e220e479e3db66ef6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981615230093ff42128cea97bae4eab6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3968b98143abdd4fd83a1c00c5f8f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025a2c46023ff8b917f7f3baac9b77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a10b523e567ff0b9f39377c6f3a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca82263fee083e98f46db49d16499332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bed382df744aa6acb23bcf877704333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739d93fc3de1aee98ad7d92bb006f83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba955ddc0e464d56555f738e6ddc098335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4ce75bec952676e3a9bacefdeff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5636ac89ba37b1faf40503a0748e13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601b2abfa697fc361ba4cef3c549ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe63b69d6e011fb7b7e71de6867edb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3a4f14a0f075144afb637550f1fa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c9b513f4d0f437f48a5570b45558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693834446030e3ed3d0133fca40526e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d5b9cf3bd8da4e9c693ca36fb86aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec8a396f2a410c250aa8037ef296ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad12fbfcbb1ef7db35978ed91f2772345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa20b96ee0712d71ac9bce0774903346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb71809430be794200b9849604abfe9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e257d2a3187f8b8b1a6b818ee60b526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40061fe936c7d1889955c7db52ee71b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89e1688606c8d7308c1c3a931ffdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065887fd39b4874a1fd8ece15e060a04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3124b16b7cacc4038fbd2a15a4319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c84794ed0bff9c7b41e8a9f5778c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b62ab18a0273621e007c95169a91b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788ee6f30cb72672765bee0a6af086355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb229c3c5b11aa1356bfed26ade1e32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62f9c6b5462851755f8fa2c1e6961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1e91a33f4181d338ea9b0771d1de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a312d1bb70aee72abff428003e76c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42333751088a76c6bec15357c23ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762cd92c877324e31b2a468f1707833361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2bb2a0980e81fee9dcb1439f9fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29472b7ea36ba03a4c9151f4db10cbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26b1098fc0bdb6d5f78658f85b2b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7715a79b02e4256a34d7c09dc3fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515947a3688311d7754bc09154e8fda6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f00257dae2d49cc2ef426764d6f5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb10bd104e83e5e209bd3ec426ba40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ef3d47e9cb25c5a85024397a9664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e53c61f5bf386151846342fd928cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481dea1794b6c925692db94c05a65d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299cc4a786c2a404bfe7af4d8c90cf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5e7bffe2f8dbb8c881cbc530d5fdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251b8ed0c7b4a7ddc2cd4e089526e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cddcf0f010ee2cd25b0727e90b1de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a72b48658214eed952c0eed5eb124376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76dff5510ef364617799bb84612735377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2c8aa235843c8bcd512da9797604378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a2b30c8404976e609f85056b40f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439dd94be2c97f03ade6444b5b9745e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5ad67e34319d37e9db2ebc1ef9fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62f8af939fc11583eb54609586639382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e304d77b116a39f55ea188c70aa27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e73522801ccaf152615b6b15d214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4bdad6b900d7e7e23c54d412d1b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c0b49eeec2f2fbaad3de1156b0ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519fb0d08c416905354d470cb984cd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8b9045f63ab1cf21663fe2f4d72a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9264f93e9b088d8e0ea63a843f3c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3a2fe9e20eff6c92d5d1a7fb58eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20000bfe1b59182067bfddeea5b86e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1ed547732c55a118d0b8ed3e938e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329d9218f7948ace37aa10a0a4ccb63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00331616ccc622e4b05df7866310cca1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf2fa96f4b52024f26e3613ba2b39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ac6cc9cc9a25ce7573d67b66c54b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610c9c59e83f41570b2ad2ddb6aeb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea416da2dcb6abf341563df230b2561398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39741b2528ebe0b2f135d1c1e7e118399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f54bb0db618b1225a99de09393e445400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d770efbdbcf8c93c81ee5bc36caeaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb20d30bc66cb0aa0ba564722ead5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41faa1894c6fa755531648fece5d38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69b493d8212c4a4f3252f22ad8823404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb1e4325367942cda7d3a45047d4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad242d19579d075ea4092477fdaa936406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca3090e47f953a68395d68c574683407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1309f7c535d7db8365e82c8245a2a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f0a4b6c45bbf76f502393b41ffe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925a0d9f3d819772f878bcdb262122410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432ac7d8068e8bc0a536dc041eade8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cfa8f19d85dc31b3af7b25424d78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee6ff0ad587a44d7cd1df50bb83fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fb8c5056a45a45ff874ed2df10e65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca244c6564b683da32d7dd3e529a26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b21fdf9fcaedec0497f5a459843ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dbc29e30547432adccb360a7f1287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3a96e6a52756cea3b2743e553bb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535b590ba2ddac85a86942069c17a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2531f0f974309bdd6997fac571a37b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86bd886e48a5503993ac5f6fd96cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106ab1c01edb9627534994984c932a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70aaece49dc35f63df3774804c9012423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abda3ffa714a747a3608bb3fce5e174424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac1fd8e86d96e6e94995a0ff3d8e3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a24edc04014d7ef38e6a90503ff7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8232a1d76cfa76d3132200373efa98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061660c46a0df9052e4de229f7dba6c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f688475dd1893e06e739cc0fc6bcd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7a159bb77ed326397064aa818b65e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4052fd5690b416854f0717b788ab8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941773e46657fae34c32b76d01dbfc13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae842d91a061a351ea1ff60eed10c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d366bd64bdb5546cb445d841b78b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a7d9826cbd7d8a922d251ec62690435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f454d4a2d031cbd180c2469f5efbe5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21925dcec663715712077faf054b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229762bf463ad568798833bcb2fd47a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39ae6390fdb74aa616a13591ffbc22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29298464c0c1ff5c5ed515e76c1f588f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6e11d6bb7f6ff185eb59a80508ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9dde6d1805a68848e45cd8753dfc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d56476e284e9f8da5c96a4364eb492443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f2753bd77d47256f8840e8d988d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21700cea984e45f876531fc3070b7d5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8615d0175804195fbd97f07d19099446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc1785139df8b1109ff1fe2e4df20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f08d4a45d9bd7e69e95d0228052b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5246a85299a61b0859837508c427ec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e7e26f939958703c14c53cf7e6fe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f6c4e580d0930d79393f53597927451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba0966ddaf80331693841a80ec3a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3ee6c83ce286dfc126b353e5894b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd026383db27e1b246e66f827a6073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4cdf494e0fdac04339104d426d4e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a20479394d31a3100d1de1553f442456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afedcb5f9b3194afe26666665eb020457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933b1f690ebe5d989b52fc095226d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a52f1cd08854d72497009025cf763459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677209bfdbff479e7918165fefe369ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b91dcd84fe9b736ec3a4abd9818dfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141be953ac7aa0138cb6b1a48d5a23e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c83d1d5d6b62c3ca2dd0bbcfdcb4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d81b3480642d2d622243ac0d8ee661464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36f9a5822b63c2c2ad981a2dd183c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42601e33b94e399d482927c46713523a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5712025f0b72664841f56b98f7e8a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec87b24fe296dac70c1227cc3e014d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd59d94b7ae509d4adcad243a2c4c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eaa816e61010911576de8c6d860b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faaaa6443a67a2249fd3ba856bd5e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c74b868e2c77d4f5bf5276bce7702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267cedb8b663102541640c115e4f7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc43a6bfa732a43d4a54c92f02bf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7176426d8784311262ec8e8ea0f81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e05b0bcddd7ce5613f2d7ef658c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8195038526d6ec62ee1f4adc09cee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c27948d4d7d44cc747688555b68e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905068bcc49b01ba3aa78ee956ceb8ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d970455269190522de3f5f06cb7d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616235040f2660289831688321fa35c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306003196955970c60a7f07db448193482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275fff0ce23eb205ddc38e3f22bc74d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a6416c5869ccb7b109c0554a9ae56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176049b8855913065365a1955532f05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2008af66c6502923138418ec051ae2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631fa1ec6dc90110a2e482e7cbd62a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09185765c76983285e2de509a007a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a92d11ec76a34db35c1dc53b1d302489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590b4f071b287c72f49b1d78e2355e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c1171d2ae8308efdb4a702ce0375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfbd60412e5df5c77a3386597424d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328c86dc36af89c4d2851280170a5b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f047db926a573cf2be1fb62ef677b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff7b1d14795430f12db4f5c30e6f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f83a98627db4f5d1f1f2ced53639e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0261f1315c736097538d459ccc2278497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3a4a855bde13ea815c56e60e22ae8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1621931269ada83d0d63443ba015d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a598371a94d6fcba6b9676e374cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd08d60539d1e13cb736ad92ca72ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdca34a4518f21ca3536e1c2b7a39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b77722096315d6f82416382470bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57396a7026e18db34c673a6a025eebe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa473a125f3f6ee55437a99ae0ce0eea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c025ef2af44333fab4b2277804c650d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db637ea9d34ef393cc27e62719564ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd2e691dbf58abfc2a40b38c3425c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3293eeb9cc73dad7a7fbba42894fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d024b196130474464cbf2a88b9fba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62337e283bfa051f32989ba803de1903511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b0f0feccae57a1739f6fbf491f765512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a315a17993204bff678a8ddc8af521513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddab92f9c1aafa33c8b057d1e585ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe655041b09a357edf80251b17ac478515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b9d3ad6dab0588f5e8093b5badaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b40f004d61c440a5b5edc2cf157d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e34f40fb3970fe76180b285c6881a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbcff6abc395104bc03622fa2cec1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db817c55c21b12ec1132bd5d3e0583520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdbb0d844f3c298ba7ddd744229207521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02f55799757270b9dc8a70a5db1ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787f0f6af0a382a610f9bea0607e62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebceee1a054cfbb04781daf9d9413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e684c9662744ddda08285150ed25ce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1472e92106c3746b13b156053f09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbcbe0840e9956d970e3bb6a93d7f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a7c6ef8c6e2ee5aabc91e0994f970528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87019001666fdab865744a9461394cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c69d39a8c41779f76167ed1260ed7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f3bbfb3ea193ea53e9962202a077531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d5049914ece686f0b22a2b0ab19c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bb1e33bf8cbf87546ee67bc7d471533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad30c3a9556c8cc3fe4737a7eb2df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e730d9df617bca50fba43db98bde13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3532c9296bda7614d8ee510b31b8d48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c4046039a2e80cfaa9013244ebb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05e9fcfac8d04ac619bb9314ac7cdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af234f3132ed90f1e88c64b1519d67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28625dcd4c7bc74462d9519034c16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bcfdc1cc27bed2d7e1f6eda0d9ba3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335864a5b4e26a10617bee80fe994d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16e49bcf146d6634a8fe016fb5174f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f75f0cb98676d6fba084e7603b3e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43e30e13fa8768081bb4bf0ef8b4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d140033215979b7dcfce02204514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4a74c4faf8f29331640dca3e1da7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca3fd6bce70fce8c0960ccfdc5fdca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53905867933fa7722e4db07d2a3a616f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471de534cb2a6510af62dde2bddce31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986ef32e70739428e003e4c8c76e8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef876bd1a431fe3051496466d2b355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ef2398b61f117927bda0dc3502c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b15d9d16d091962e497a3e7d381c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b9f2afbbb13d51f02efb515144872555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345715ce9d2ad975d041708ef95b6b8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79b2d37861172dd4da5955d3372e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3b00780df2b5c7b71c8dfda8fbf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f69c10ba5be14880c4743de0b85b4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f0744262aa30f8114bfaf3d2f9b27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d50c1e54b50cbaf3e3d3befdeda24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186df1326ac9eb17c7bfe01487efa89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed2bde165e00141d60f9422e3a5df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adef84b7b5d7c04272203d7a6d1fda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85147dabd1e6981c97b8ceeaeda66ddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01a20cc7e2ca5b724258f204541d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c5ca74859d253bb762e903acfc05a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b87f5f95367ddb068baecf32e2f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeab89d6e0e263ecbef2b1f722a190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d951c51b0298d597e98cc20b2fce1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452f0c32ce41a30c173de15c398d3f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e2712f44a8affd2342d8b1aed747572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ef96d25e57f5e07ca2e778bb437c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc133337bac4a7c8d54dc83b59760574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4ebf45642c3d44f99c83c0fd7dd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae764b7fba243c367546277ccc169576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb465428c781b64677d1cebf145f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895fd62f2ec34a6bee8cc6ed220cb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643a5a1c8922353b94c522b9610c0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e353ec430801a000fd19318bbbec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863540377a4066084cc6786aee4deba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e56e8a9c7fde2d4e14248419d9426582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d1945e46ebbeb5ccfe6187f4bbb6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808436b16fefe4f737d3be49b57f78a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852841982131374b3abb12820a08f89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04ad3d7f3b1945cdac769e19b2e8e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077531f1cc3e69697cd05714dbe083587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c31d41a2a148008a89f290e8c7910588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196738213a523694596ec5041789e31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4abed558cc99a537c77959741f048590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4b07278a9e748fb2f50a7b438d0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0fe8858039b79bc97f9818756dc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863376043d384d2b5b4a7e7a1dc9d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7d61cdd4d9c39dcccfaed606238c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed697666556165f0c928e6c9ed4bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb17e3ee9ab68eaedb9528e4e0c40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fbf6c8eb58e2aa07eecd2bc360c22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4d9715939629c77c215bded3ef9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daad4f75c3fcb8c0656ec4483ffa294599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a4ca133a13b9b1b1af686670c2c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ee0f8278fdf8fc933a0cbb26f2bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208563191b8269668937dbdc83379503602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886d9b60d12d5c63fb045bdccc007d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ffc51b1f68a6ff6a2b7f209d37ec3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effc957f549817b13870efb6821ad7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31229652d3f84ffc0010fdf8084627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203284ead8633574945a2a8e8273de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6174b7ecc3fd3d6dc4644fe34f1cdbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac550477f0a5713d27eb429cc761dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53792c194ebac98642976f589aa19d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f5acc00c998685c1a3c7022a68f4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c828988c807c064de60fdd50c8066ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161216a661adc740bf64cfae58f54e59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedd2c9970dec7ef771d80ee5065924614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5806a119add8db9735482f91dd5ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264506351a301fae5568db6d0c78a504616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527134538445c6460764e0d2f0219ed2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6d1868b9c3f4644bbc7075ef32a79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d9968bb32cd5c4de9210c0751cebb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ecf81954bb7a9e412cffbba6edaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68356012889d1896952e125d151c0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dbbe0adb6384fc57e446043a87cf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046f2de886dddaf7f11d0156a12386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3f857fd4917874f334512255c112624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119cac7f047385a5883e99c93ed425d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a70169cd7da3b5b06da9108b9ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded79cfd836b9d7d0a82b9043836c79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be11d632b16d4f753e0ecc1cfe4cf22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49b25a0f26509a274658f9d2f9279f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52fc0d4b8fdbaab6c4a0be6e34bec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7c30d2d48f81d2c202aa566b6c29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baddedf7219b0b0e39783b411398ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcccc07bff1d5fb3473fa0c04aa99db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fd2644a51343ca32864e8f469fdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b405ad6bfd9206a8fca0f449a8563635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6550eb8c34c2ee4c5b1d8fcc7ab021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ca697e70f3564fbdc8710bb4e401637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1edd626235af1090402f136ab85b61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26487272f9dee1c278c935f81ba88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056f7895b627578429a51594411909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27917c1297c8ad7a9d986ff05eddfada641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4b0a860080ec27cdc8103ccff0f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d5c1211303261f2a6d03accdf61d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7f8fb3ba34df32ad89877fe0dc21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53e17583d11af1ef20b0ab679bbfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6200bc2e5e85682b85fc236628ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55317e29f631db88d5017a1264fe4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5aa9a989ddc8edd9bea6a5a9fbf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea92ebe544fe5492ae1bb79e6de51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa185bdcdeb1f40d3c56cf1700ff6102650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fedd184331cd92077acc407d15c1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e977abe9c6d5a178f32279c6f3c72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e865e5d6add27e9406748e129c0bab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75fd8a8b7ddd67afd044e02345445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123abe6287c1748cf441efc49e51e748655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a091bd0b2477595552aef6cd7bc092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196cab969a9c305ff70ee74e71f41f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadfdab12ae17953f885a91e0c3361f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9ea8b2e5ca1d337a053aea36edc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782746bc558ee8d774820dc2e630e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247a067b16d9ec3baf0c07aee24704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6cdbba517a5576d59d145750ce7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d099d40c1061248b1d6c53b3353b54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4352d5591492403397f17ba9bf866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a3e1281be6905ab08c4873a777d6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac9a6b832935e038979ab1b8ab858e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6f8de836b7209d82422fc4aa9463667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d2a302d1800f2aaefc6fc27c0507b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3ae55d3a16186a4be4cfc410fc128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156fb6de26a8635d37654e5b0dd1ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d40448a31bcf8106209013103b9543671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37400ab89201566fe0054ea5d8d65f3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60019036221256df9d5bf9db37127d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7e5bab3d04bdf0dce431b46653b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a5d5b52e383b831a026c8686829c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f72373aefa6967583b53c13e80e9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb7b88946a6ca8380f7f7f3354f86c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2ae4c63f562944717231eee72bca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630da3266bd3f0000e70431ee12daf66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd0a9970051f53894b4ba9400bbb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa31a793c825872aa64aefdfdd76b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aede85042e60c57ac27c0c177665e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348b5061a9b1b2d42d653fffe3add1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f160201a51208cd70bff262340a1e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c52a5f8c94d2a8e6557f7b8b4d1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415018f7b9295772c9f3599fff9debb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae16f0b7f329a08fe47b975f6ead6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f3e43b66a2d5f66f4ddda9352953688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e326afa5d7585beb1d5e39c08bf855689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653344d1d7aed3d26e38f763e59a9bc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcd750634cd69bf3bef7e58fa7d5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a6423b24eccefd85c949c1b8b7dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b826660d794bd7c7958e10c638e906693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e342e9a84ff6d8e1639618d3a50db5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61af495c756fe77e3f4c9daf496246695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b050e4a0529245b9c3520feaa089d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10850c98b2d993d522187ca9dfc23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fda29191b185f5151ccc968557fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30847223266cc6fee0e50a497a88fa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292baabd0f138fdae52c1930cf09b63d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79480e55b171fe4fe141a2cdbeeba5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4528dee03ebb6087978e23fc24382702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe898355191cc9c8aa1fe7f3093977703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93c5fbd5f9cf41e9d31dbe030b4249704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f42e24a6d6bbbadbf7b545bfdb91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cacf4d2708b81a8e5e9205fe935be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd5613799b4c0852b0963ba705aae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6a3b4a2036c09e99f3a610d96e69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d1e4da15eeeda7411ea4870dac29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab0888d2eab88ff02d59aafdb8456710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d891a32c82242d3b3818648dfe1003711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61440e92fbb791012faba930afad7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5212927f900730d784d736357420713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e16d8bb9a18be22e0f38ce723df39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ea4c7427bbf808e12832080173b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a5b51b4ed305c5c774bb4c994b2a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aeb851aead2a89f0348510411eee4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9260f421718f40422091147f057621718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb586b4750312691d81111c47311afa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365cf8c8fa0a3ee9e48471837d7ac0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b2b595320863c0438c8d6931cd5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b1a86135a207de1da4cae758f32f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d1bf124ada61f37f8a076c77f337723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc49f2fd0f348ca5364eecb3ae3344724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3b7303ad0b828a141b9dbf42d758725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380f12a814c733ed73f4a090b01f360726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7e2d608220787336beca939c9c8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dbc8d3be9c84879ad999437621f0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e1ef2613ae001dbfc7c5868f9318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f893feb2bf522d0e5a3e574e7be9ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b8851430571cc80aaa671a4afdd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9734e50442af88d488a5d8d71ef97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74246fedf0bc1b402aaa4af4a1d4266733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26764b3bb53621ca3d6462741f3daa77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94803f4f78ee330c8a2a4eacefd85ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e83085da378e8c20e4fbba41de8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba67b49b8dc22c6b780d985ad3921b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97723673d0380f8f40e39a32dd13be2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5a5323a9485d57bea9fb0f292195739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10fc2d157f6400dfa277a4fbbb754a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fec4b26bea2f4de0f1ce3ea181b2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6c2afacf5829ab0e9c1e2312be4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8508fc87e1da4191ce49a2581cda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8323855c48b39d04ad1e809460b44fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9782c111870fe6aa403682a3785ee21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fa8eac5a02d68708f721b522e78e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff29b89fd4025f26a45fb1bdebf4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42342efd616ed9e1dc1839299b6154f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725aea4f0596863410cb6b7fa971d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b72791751ebda7f1f758a9afcf723750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e306867abf6a57bab6905051fafd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9acb6f09c0f284b1117462c41923752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674db6a411d8d8a03207e818f60ea4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baebcd2664288d06b76852f0ee2866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b88fcc9d52abba1b8e058ce29a78c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66ba1c95c2ca051684d7ffe06947c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebeffa3ba876852f7d03b687c94dc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cbda4eecb5df2049ac1bbbbe6ea79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d14f02f298a320ac9a168e489ea3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d69fadc7b79d31fe1114e6b760dbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d1d81e251c6bc9ecd0e0b26655ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc118211ce25a97b8850521933362e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830221f5994d2d1de9d115ee5e5ebec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816417fe722c458c23803f0b710ff455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b4e8d12c654f185adb2b0a44f0e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca87282e022fd18e64ca5a1444e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add2de57b0125cacf1ae87ae5368478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10556bd4aab9830d333228c22d00cfd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811778e9ae7433de5f4b82d8080cbdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb6b5acaf8e97decc4606eb67e52c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0e98994c3f9b273a8c702fb44a61012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3920a9c218aa4db0b1448fe1857f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e8f673ea833657fc75cd3efa97ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee82dfd050ca3290c76d268f51eec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863555793ed1521ecd4947fd48e29ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff8812c31d61c81513acc4ec5e2c3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af08c580cd5375f7a52aeb93af5ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a4103bab2dc84ba3c09b4b45445319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be90787c4649876802e393ec1e479cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe791ba257bde2b015d23faa162927721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266d8a40de6eb485fff3f872b7152b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922468030f64f1b510e680aa55c14923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916a24bc21ab656f44d2576cadf1fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c360615775b402b28b9a2f4e74f67c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549d8e16090a79367ff849b76456f9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805afe8419faa5c4ecafdf8f6e7072a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def882d153a53e89891d248202ffda6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b023556c01e04ff143cd94933f556329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89db3a9dd43665e0cc03b289d244a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c183a05ffb53d77763ec46408ec1b0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5fdd56cc6f387601917fce12d305e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540450dc3ca1e9d2288b43b82544f70833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c7de76eb4ad4e1b90d850d470ae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd019a3703dee884e1ddaa1577b1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d295668b99059efac00f3d673f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33428daf67ca082905aa167d3ddcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be5b52e44c0df966ed224e46498a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b695cb6f3357a7b0f76388071dbbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294837fc3f4295c71f68dbb81fa191f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac11f6244182ab372727b6f48a4a8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f92d85349fe879a4e18cbeeb7e98142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad46b43f0d513aca509de2ff0531843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea62213ea2b2b0dc1e3fc166aa6a0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a115899c05d61fe3b1e7baea155245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9a9942af646be9b99197229145ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce232a32f9546407d5b209ba077c7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57753cc01283f05dd2cecb59990e39a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e036a07fed5cb36aa16539b811aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a67f28701dfbfdf764e6a3374243a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3ef97d1ee19824f6413e0c56f3f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21e9880fd848d18916123b1504d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1841202ef8337368c6847c6e5e4cb2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed6a3bf2bc52a35b43e33bf5f9a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ba2fbe5e7a5aa913a2c24f11082a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6f4b320d7cde827eb2521dcdcd8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3547568af6cb60e45f51a9ec377257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f53ea3e96aa2b96a2738c475dbac458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293433bcd5af7eb0e275464d86054f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e3b55f7c278334d4b4dc9454aac1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4f56b2a22a70ead98d16514ba28061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ebd19be5206269784ecab02e427a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb50799a9f4d74c47ac8c8c8ed165663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00ac2c4e2a90647255621ba5051df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c69c67cda4ba07bf7b7bb51babbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3480c8eed9697386a9316343d872ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b87ab847777c8ff314ce6cdf6cd9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a039004a4ef91a16322463a0ca17068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c04804f98d0c29c66d851c2cd847d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129703b3c6608ccb08ab8de386005ecd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451945cd135604d966fbdb074bac9a9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf65bd7b2917175f90a2a4a89b3e7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330d04fa5e784e47a9587a03c7b4c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd146c1264f62de978c18a7e563fff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfdd5b76b1bb7eaa8b1b63a8bf54475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6dff23371cc51313ce5a747cdf6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce08d0e0a18236d44ab32b02de05677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d5369ff22ead6115fbf79598b75378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb0262cdc9c056c857df63233c69f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff999eb5fee6d677c6e046d1a6aa55180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4d6a61b3a7e7b895c315a529e75c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c78ffee723872a6205f802cfac0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904749e3f88ce92d4fafa0462e0336f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d4c65b426f8a6f28b33c4355cae084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c427c2c9387f0f18bcd62f1786ee785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879977eb9037c7d16402455cf8d7bac586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc6dbe8b06910d4d0cc2d28c29a7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f0598d86d996dd86002e83af6c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b99b8787964ffc9a020bfe03aa02589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97090627824616b1eedb95a944fdbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577b6f30b28ae25ff78c4fb2f10c1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae710c48ba8115310d4a89afbd3fd8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4264541115d402a7a17f22871e52e8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270d6f1d503ab046b66a709fbd2c7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b407454ef4e5cc6538bfc814025cf4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18385763e87d0e11a4f1ba73f99d15ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ea7f05fccf6160a1d2f436ae1f1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e90fd38aa3485066e0bf04f2951e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089758f2c02c57dc4dacccae9f7b9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f1c2d7c6c19b659297b1ac481f91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9507b7620069b1eb562c6e21075fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377251a89539ff1a5588550d0348178102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32ac4067c6d0bc9a50536858e5ff3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92557715f42e5e4ccf0b28d631233f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de49c3ad8608ae6640e2b57987263e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c95e83ba37c9a2ada5b525816c855106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe0acb4bd15d47bec55dacef33599a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e4e21629fece5ba613a746f25e3f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29060b29c12f99e5c7857201c81b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb313a54d11fec5df412c5d1cdd91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551d19bf7937ce1e25e8cd8fea288b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7db0362f9183660386430786991adb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042b1d282201e9162fa34c02ee179e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1ad56acd3520cd5e2e662b745d882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643ffa1371c4b290b295303b5406d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc8fe3ddca70ddd01f2bed1e285a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f4b21fc6f329f83691d2cbabd3b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0777d4e2c3797ddc7eccc66c1e9e8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003935510f3a2781a6aa7e32a4db78a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a00e0b3484512971f13b9ca86c828120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a786162ee2a6b81fcccdec58c896121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7239b746c7df7e399d5e3fdfa369bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fa536967e79b23cabce52c7c29d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56beeeda055515c3fc944f1ca44b4c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afaa6d93535c267dde986f60a6bc95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51041d37689506fcbdc5fc6fc31c1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09cb522c6dd88f5d33d24d5c879bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619008b934846b16795546f96134694128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c956caeee8c351dac0c35bbf1253129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a15795440502f3cbe3c28a3f0d00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131a6494b2dacd3032b94e162874df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda61f92f537dc009b2d0599b2a0b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8234aa394075c9b81d15d479ded502c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5ac03657af193976a4ed3088c460134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410239bc0e6638482ad308608ceea91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4203f9e8e7c39f22da45dbaaa27fcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e26c6e48d612e812f1dbeb0a9b9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391a83fd99bfb9d9198aba64b82d557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c56ce07c4e020a259d56e8b450ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0def9d079436932715192c4a5382140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20209d61bdfb4309c1bfd638302ac1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf75886b4fd968d0d2bb215c1596bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695c701429cbd4263a77fb476796e86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a91a0ea41c47c1781e0513623b06d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694031787e936476b02d4679792fee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92286d16a4aff8166ea0bec0e69360146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13510907298567ef2f84de47af602e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b42ef3ebbe3b77d7121208a5c01625148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c89d12ee633757b461150c26fb4e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba3a6686d47923ad73929f8658c3c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcc97697fe4fa8790966ae4b417bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e71d540d1fcbba550fbe4f7b2e829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d0c74a18180be9c398c809f27a4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d33b29412b03304f52d6b3d1f19e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e3dc14e23dcd10b17317758a16069155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e982dd5027d75246d6c6932d9c662156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4d133da03566eef162e3a93c7158157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1c1a27a249a4be160dbb219cd2d62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d7dc4d56c74ca9ade53005a4485a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1d465b0da23122306ad7d7048ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c67a3804cead4c4925f85010667a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b4d9aeff30949d84ddcfe7647a17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24fb67c57dccade1524808c359110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9947fe4bf04a605de6b091173055a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d91cb3130b8abb84fab7a91ccd2eac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954009023c12ccc806f0830cc58a02de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d64b07e0c663276e790840eaf970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10389b44fe61204831b4e000da4c515a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884b06601366461619c831df44cbc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77553f99db05b95354937336120218170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab705dd3b93d64504e9418b7551422c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e374e6d9855cc671f8e69805c3260172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b442c32cd3a178a6011573bdb79bf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246001d3f0690a7cbc1953235f9b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605d1b8e28474cdd57cf8d829406732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d9f3efa0f4b1711af6ef3a44873e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e4ce51be741212ae66cc8e2b9e68d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb22194351604daf69906bfc18d49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5743fd97cfbb484f3c05f25f4d31e88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37b6bff809fbafeefc721bffac2cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab89d0338adcbb4e1c1b79965f134fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d05687c5b7129be3a31367294b4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c104a77d3b31605846f833bdaa271183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e06c02b5adef672a535d0f94837c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee97f2474aa465cfc3ec1a5d9721da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42896df29f08364b8ee1983f3c651186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a339037fda611f904e983e4e8f7c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9f1ec3d299bd4e9536a6f2a865de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a176bbc235ec9e908e5921137bb46db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88599c36f9ffb9984504a5e240591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ce4c9636544c5b423ea3859fd3cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc099ba4a9fbd8ca3415461b7da5e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9154cc672b81b5c8ba8fb595b954193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e95932288241740b6fc8da433aae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def519e02571e2ca533a15275fac3737195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168f29228090cb41827376dd4684e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada8daf38498cf1022dc6720379c28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a320e4227217bf64f79d0af20755f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba01a713d4be5979b6f70f7c2868a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050db6a9159dd32169fb63ddc95961200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94decf5a518d712c41387693396c8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe57c683259bd20aac9b15ce88f82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358954a227de57ab03cbf94aeedf4d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3a2fb71928d23b2bcbb4461e7d1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6710452fdc23ba754c42e42ae4348205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e39a0447e35bef8fb6ed37e4e165d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5e64f4dddfbd56235dfc6cd2a9b26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e0a3398732280776a5f7fd8e5ffe4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2246bc7886e96f0a9018c89e9feab5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22d158cc23801ed6834179de171cad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278714da25e99293a712aab5140c7558211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b948fda1eb5ee481870bb70723ab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98fc144990f0a8d00ea178eb4d0a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd69ef1219437a3c6496d4fdf175cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c10d6147880143094358f78aa9e33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0e49731f406e08373218fcc234b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84c90952f61df97bc5bc1597c2d8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e544e01262d980385d1e35342db7345218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc3ef223c30ea008708c0a74d7524d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d370fc666dce69615016f8701d44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b5d0ac7742ff982a6005e8891710221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf168ec389c2ca9fe9ca901b2bee5ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf2ba230b2cc16a9c8b4b5e171f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c568afb941b3624a2b7a48d175d7b0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51e3c6337f7a6447fa57a179a44251225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f198a74070151d7bacae540b80013f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36658fabb1e334950f696d3c5c53e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e918bc0f8bc0db0e866d93cc924faa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3d9be80024f67ecf859850eaed0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b1b5d734a9f9d1dd23e6eaf8d070230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cdf59893ca62836f664cacf4b8859231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78cc76ac498165e4e5c0c876cda063232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a5b4ad433e37a5b9c5a30ce570af8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2beaca0933c58c0532a3f32ec3618234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ed6f695f05ffce202bbbbbcae8eab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33401998b33d5a1a226c85ecf47ca1dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c51f42f3085de535c720d3c5bc79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6195a0d7e5bf51e91a14c63842e854238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbed0f75da7f8053911ff3096d7802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e827be5ea4f4f1ad4c8692298766240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b644d66bd9bb841951cc60d0daa8b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c089cdecf496b748f474987bb3572242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6a4813bbf9c9d03dfd738a118413243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4975696db961d441a6f53e2a9bb02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed26dee22829e0dfeeaf52dc33dfd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf0a72bdf62924bc3591c76dcfdd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e3c45e8c86aec4f181061cce984d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ab14be4ff11b26790264e96d75b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ce9541bc62161cdde862d1d2392c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20889854d0aa98060995b8ed1ce97358250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac95b086bf9d6efd9e9ac44d57869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f9c4aab46d8cf6615fec991e3e9dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74d9516f9355974edcd9d6c06cd73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88e1e7560dc5beb5e96549aa4c3a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345e87ad79931f69547bade9523d58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d6e01bc009a17eacd9b933f4ab449256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5984fb56c553cc149cf6d7b525318257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8a1f3e6fd675c2af67a34781b5ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fcecc6516d3c0efbf17a5f7de23c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0160514e06ef9195fa7d62d3687bb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2820abfa37c6e79946c0ecf4dbfcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8463417d3e41e86f7fff3d41b013a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d6ee430eea980c96734bd005a329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fd8fb6ef1af21c83c8fc693382caf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97900673da11b44b963028d06037b67f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e11a9c95e377a021e211d8a3e052266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea8f8612fc07c101e4abf1e9c8f9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bf3d64ddcfba8a6c33d3ee48d8302268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce66d2c18bb7517eb3e38dd70838bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01897d7953827d75685aafb0494eea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2828a35a2e017db4d7f05b248283203271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323872b8c03adf7e5f1110010db8f577272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47deb118ecaae6dd1ea39450a7acde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac8b984cf8945ec1f48e93f23ef080274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c43543308cd02a3a4ba2dd53e92e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2793d72b7f3f14a767d7e8c538290276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bd9b85a23adb58da88d6d61697e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c6518eb8d72f3d77d8e3f8ff6ef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af88982a48f6a06b950bd5d90adcfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a235a775a1a6f014d49b5e52a4e46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084390c44f8d307a1935c31e13f200eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ec51f8a989f38c5e1a437265e5b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7dae54c9e6bcfebee2d3a3ace4be6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de285abb8bb2c058a0941ee8f82ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe453f41ba44c9f2f322b48627450285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10402d49a82a6c1f3de499eff9456163286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5d4f43c650b93d3ba51e23b68d56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de96010080f531791a73d7a4c94955288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f900571e6fa1b0558fc8dc0f49359b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463631965ae7b8981d4f09e0a8dc332290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54057083751c5c612fbed2cfa6c3cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f2432fd7dbb9435e8f89e4b3fe86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f46463972d7241fcac2c8a2384e81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b19f83f93b33e9ec9ca3ed0cb200d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce490f4b13eca61c0cc22ef98ef76f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b6eae698415c32ed8301dbe9bd14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be958d5ef6b0052f2eea3a31cf1d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef468ea2a8bd5166ce9131d9fddc1a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b923c364f3b8fd76ac3860dd8810f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa790d7cd63aa1bf49794aa1257f77a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e322097fa58bce7566b87a903298301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f945b6f6af263bcc5432fe8008ddd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235db6162a283f6592a9e44b67bf7776303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af56ce2b10aa0070f5fb14e7ae6c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead48539530f6da9784ba88923a42e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368d94a1504f6998fbdf721bef25f58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae37bc6d74dbea50654d3ad8ec8c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52649033dc80a51edd449a4539cefc5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59269af0e0e9616d0fe7aa42e63df45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c265f02ad3bc3748d348d31c4c64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d8f2c2e4822f9dbbb4c028224ba08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b1f2800c81b667b018140a1890a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a474771efdab17444db0e8fadbf20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a5b42df3c54b179fe51215af3068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739c735137afe59441cdd72654960ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c10528ddf74713f984c93999e66db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d6eb77c664869dea0025613cc5240317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dfd93a2fe3ccf171546674f77a9cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5b4235379afaa9fc119b192ef27b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b5f6a2bf5ff3d51d8c6f7dcf08d78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538142a157b5199cb74ace89a97de3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f390e8f1079284b0e7839ca98aed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e87740ae755d610dd40387dbc0df5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f120c8c60f90027eb94e025b0f7ae6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897696f2b2edb3e22b79444c9a7bbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd0e05c4befbd07cdfbd2a3cb0a9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a96eeb4748bedb23b7e433ed0544327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c7de44836dbfc9e8692b332706db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428d54d23b8e9028eee92256ab26ea1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80791b91afa7321d858d0cc93ce2131f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d83407f810604de5557c90c0b474d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23fee1c462e1c15d0228cf2c43b7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c9a54a1a34cf6245d9201a5a80363333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04801b0926681cfc51414f76ca4ffa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e823ace3fa9a8ae758d9a341a3510335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c272cc5d969691a98af2a49bfd7a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ad91abf6c3589abe7adc92861afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc74f6003e844a63ce0bf5d9ba299f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da36c36371233cf430c29b173610801339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736bac48234abc2187cf51b6c68665340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee0878b6dba2eda86e77b695284d24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7cc014b64f06dd4e61c9e08022744342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0180535548ec37b2b5b5e494d63e57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d18724d4912c96098c1c97bafe2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6946b3122069417127002f209ce7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abaa68dd46f7a0de072149268fd864346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee311f24ca74234b04c24189a7b05f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024debfd08ea28d6ed918d977b82231d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f8ad735d4a17b1b0613b5c2e44d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d68f94602f7b17199ee62c90a38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7231ec1bac3581ef91835f997e78c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9afa0e803c316c19a3cef65dd77a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198378b383be14eac6007c8990f9404e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58f3da2811bb654b5788d8a898a95d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2554eaca2fbaf9a156ac9b2b8ab1e66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d2b12e50489a1293975946ca0ac59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227715655063e908e2bac4a969f282357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c106d46e7c54500fa344fd09e13eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dfb696bd236ee10542d98cd115d45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb444d54544267b2f7aadb87f576ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec06ee01e1b97694ae295b91e6219f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b4c948c21f2f95d527f5b1b76851c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81810db456cd09d821b44d2c2a187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084c7b120e9ab0a2f729c563478a52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02155b5df74059dcf73d2ade1ec7c2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d9ac32f01d74269ea8ba5ecc8d05c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2222664bf6c70ead4ba5479de9d93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817360231f8b7bbbb1f453b463e81bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556b3387e0859713bfdf873b00d870a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66bd43bf7d6ae0f3b32161b8fc5577370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e41130cc53615e44893acc2551514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f31f43762824d07cd7852a103e8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcf1f2dee804251862711539fbb494373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb851a66a51c0a9c375b27ac3175f58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e16b5251db8e3ed2d7e01e955ef43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1fa748c2b38679c01dee9d9cab653376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba2c976fa0288181be435d6f4635d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c033ac203f9001bd588265772005f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24fdc2417db1b0e76f2ca3217e6e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e738bdda64bfcd3d3b7dd4b02486c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0621980bcc8c945e733fa4375769a4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4bcc5cbf31accaba638b0f40c813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab5d891e373a68861e428a4249320383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ac2b18ba106b18852931f23924e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e7d6fc80bfc9087c14136407aaea0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf561c8f8f6954de4066b2683bfa54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a7560d2aaad7d2e38365f19f0374387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13314b08f31d7354e4b818657d0e74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab8c8de7fda97cee155faff17d6a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef2cebb4d44c9da259518883b6b53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3b8667366b4ed2f6c1a0810abda2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa321cec9339269a356b1ab6e21855392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90f5ac99b4e7b666dc6c49ba5b72b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411a8af70535d4517868f9d5475705394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a09eed2c0ab1bf8dcb36cf0e307f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f09b504ed2eb4294a910fb87d9b48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c97632f89d8db8bd495650780a49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e439f3373e5e057543f4cc805346bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47dc85e5465cda51ecaebe171d8ea1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389048bd8d1455f2959a4723688a28dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3764dd3ce64b7ce7ad4b641f4f756401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aab6cbcc21851251f9b14519b6c4db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097471c391c88d68ea373979f5f7ed7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8969043cc8b8a144a6b07e1c586c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532aa43de7198bb77dc7bcec4e8fdc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a03ce8e004ade93d82ef11e27a20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712112d372fe3e6a7dffaab6c3fb01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275178cee9b3337180e908cc9641a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c66a7e6fc31476e1ad416e25528db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f05c9dcb9303f231acf9812ac502410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34dc591a31416d1a748c362149e2c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d064847a32b5b865412c942a165092412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79eb87c6c76bb6adbb1b9722d3f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69225d79ac188f5d5962da28bed5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8903fa60d05f487bdcb42529f4ffe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ca1d039282afcaac000a124c85ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c21e038969b5ec0ca28729e63a6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f4b0713ccbb6820e5bf266ac0aa8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d62ae5ab009619449a4222de8e4be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557fcc11404254326fa74bb5d7095c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb81ddeda3fdea5e937c6f9d345017421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca1aecc4e3061af0e066cc0345032422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569737063e1c8d2e7352981273819f7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94bbc44111fefc9d59212925445080424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385e9fde8a627404e9e5ce208df5d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290edd57f70b536f20c37b53958bde9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c4a4a813c22c5968d6381a8c1d5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5034b78674ecf29e2574059f8e983eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbcecfd2b088ab1a09322aa2d188cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949d382ae8873108e9ef6e39304395430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a7fc1070f540a9bd04d8c1c02cb04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e468b36056dfd00b6863a7f29e2b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368875da6ab6706ec6ac525aadbccb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f99ebbe3876cebaf668ae6edd5568434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66351d87b809692346ffe54726b24e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57aead580ab62213c56e81fd5d4af9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a15b1c0a8fda0d356aa99bba810da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9df1099f88597573a1d028bb9e4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b98e363748a6ee6def163ce0a7eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ab477ddb2d2b74583f3723b83115440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d26a81f1a1f9f033b179ed62fb086441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b640748192894b5dbdbf8046673820442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b13fcd83412f4f516ed34ac302235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eae5d1e9a32d019f002fadf7c9e2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ea209bcbfb5bbcdede032324f880445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a5f909650c1137a89e2862471a4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085df2528c1e5202c2b90f307679173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bcbfd67dfd377caad82ce72daf5e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fa6d428d1ae311a30cbd89dc0448449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cb2417b1401768207e722691d032450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373ce6d28aa00eab1c0e05c32f14b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1f7c47612925ec91eeb07177eea7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70917ce4745a352a273550b5714d5c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5a10b58c76938c910791d9a6c1a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e67fc5a6f5a8d117ccf3b53a37e72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48a84e749d2df2645af3a6c42250c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c493a66bc913b8b4e88d676539dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417c36a15540734d6452e02d0ee2b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8734e746e1ea18f1e91594e8593b92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d0b8d4a5774ec0c8c43b8b2df7500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905a3cf76f87ac7d5dc4977b8a6e3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b2e39291dbb81d96384048c1bc2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db9144d25473ed9c779ebfa098f6d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187ec6bb950702e6de8f551e2d6752b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c227e6f10062aa86339890264498465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b74d148c8d68f6889c5f3cdd27ceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef86f8709191673e0ddab2e05f6618467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14add65255eda1519f2f52e6ab76cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a031f21bf25cb383a1c129b3f61c1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003292da9260f87e78768f4febf02e36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e58d0621cd87f44629f366757552d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd037c513432daa47b93b4a89b8578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131474ea54366d04cb2eeb567d2b61be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6b416f809a949770cab2194aa4a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4281da0d5e3c3ed0b2130435d173e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ce5df22ea8491931288d09467962476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac6dd264e0feb4924a53e05a5bcaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa06a0c836c37601647caa598504d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af3f85da5a91bcb82c7dd3cfa2b36a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efd6f2575a3f1e66edc5786ea6377480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe393790f7fc2df34a628e765733d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec1b7d380aaa37ac1c698c9a9d677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9e71711550ce13eb6643629f0b9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9042aaa5939a45341ab8c66285ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4d1034d86c094b7ee468dc63ac57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365bf660c961c7e07800c682047e57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd90c4d13b72168fdd59f7008c67d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347528b4aa6253884c74b6ba04dd1a34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b53b9ea395acea5399c67b10aefae9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031aab562b0ef886a349e7620ecbe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d92a23e55eb49914d93924d434fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542ae0723eea8285ba9544eff3be1e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fde335d930cc59391ebf9c86e1b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6089211b96847b32715871aeb47f50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26670ca69ef5819b548c84b2a98f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296bfaf5795bf62a498999e1302b88c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73b22eb50717917a7d1eeebc8d965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2628fe8fc1edd93e74567751d18d3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2db4c143f6ed3924ad47e5a2b73f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a57e3bd211f8d511590a646314001500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daaf1bef6be7d2f90eeebe8e92ef16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f552196af2f0121da5e95f1ede49e78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97bd63e9225a027ca3bc60ec7ac80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e220a6f2c109c07982d9b406a78980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c67c0716b0dc3304a6975fe4e9f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cccf682e628fa5e42b125fd23c239506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b416f2de4a88800ff7d307728d5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4924dead20aaf95b40a1f173882ba1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a899d77dbe9786e603989d7fe4195f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c03baf06ea13041d78c0f72c788a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9218d1aecda7a7c3f117a8734c1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57f462d83d8469e633027306cdb26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13fd46f3dcc21df8d2ef660747194a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e59fdd11fbc9e905501a675c22278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad5cc7165173b428e9acb0a192849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d19f97ccf5c073aefc0096efbabde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c00cdd09560a51e6043dd5e34a7045517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4cf144cef0d3136f1122805ac3ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717dc19260c2b9abc0a715eca471a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df64d9625ce09520cf478ea0f9c634520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d695344ae5678ef86ed43f1f664a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bc453c99759f01e1d6bf79c72c809522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b776ff0398ed07c435dd29164d28a1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304b5548d7379d73adbf525b141d53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b3ad9605afcb579996551cf25ccb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5751dd3e13ac693ad0da47bd95d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedb738ea5e3e3ec58ee56f31c4faed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae957023f33effa876c555ff983733528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7df40f7fa743bd0ee51c743d2088f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb528f311fbfb4e593db31a30b897530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb6266f8ae9cfc7287a6c0ad1e046531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3cf5a4406fcc8bf3151d37d88e35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d5875a433705ed23368228eebc54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4742987119714fb9ac627032ecb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c5ac5b68b8c3d8e817835dd1819c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443e2b57ebbd456e87e540c72dcfe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f0a4554af970958297b28ef58731f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436041aed770b0a38dd7522c773d5535538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b8cd9ff14c095e13d64fae2c1b29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019cca4f702749e179ff0ef42496775540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfdc7bdec613077e7e35ff252eabc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4745d48cb99e5b82f9ad48b1121232542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a13f59a11784098a9e5f4480bd87f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9faf98a459b138f4428d0b18269a3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e37bc1eea367b60abd3108c5d61478545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f39f35f0c0918f16f41dbff4d685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571190960c32c9d3bc40800e3c30647c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb8a3f63c2b26c761d62b8e42fb9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8260f74397fda8e01c984f978a9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1c5a88611f0cf0a5d7cb284598eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82615a0dab65c16e3f88b4aaaf83e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139f976cfcca31596488761c298022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96eedaa06df75b90d9094a4e800063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b2561c6a5203cdd4a2d1eb9699f3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bf7b4b9514ad9426f94f87bb6970c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba4b681ec891f1369649d23969a69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65be3d177e291e2357f097aa3cfb68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79784560a287b34ec50fc3013255794b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cfde5166234da5d097e19f927a4ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f73b9233c70dd22e923de646d89a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670714c22de4742cb32a13e4716bc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b764749b7a01cbd413e18d9b85709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ee24a767130935f426d28ed190e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e9cb01fc56b0d144c20bac5f835b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8ed2b958c94c65c52e9c96d10c3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547a236f4f3315fc3ed8094f2625ef4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ccebe5dcc8da8323e6a113705e61e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f22efa9b3bce86b3251a81a0246a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c82ccdfa7a207c5e27eb2fbb9a30e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701123e4fa49f2536ca9778b2eaba90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4288e7cf6e86679cacd4cbe827eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b3c47afdf82a68d93335bb6d77a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb966105d4f54aa3f5833e3ff11a56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a766fabbbfa221d73c7c09ef63f0b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f62ef749e4105ea1a8579da74e51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9169b383e1be8438c2c5fdde4108576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ddf892bbdc06e3bc6c36212873e95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea8421a378ce82fcf34148a4b7e77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82472bec713a7a74367355b9ad6a3cc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7acf64021a2ec9b21853699de087580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c4dfbdbbc7cb04d312af8f207c96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72b0df3a258ac26c2bd83e47ed42c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3316f2e6cfe0f77838572331864b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107be77b9b5f349ab4c4f49c5583978d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4cafd154f88e2059c125bb1478da9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6316f7dcdef8074d57ee137da4bc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174e4c68dc9f5bfb68c07e717d76e03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638d51081e516611ca5de870454c6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd827fb564cc1a99e3daaa2e91d6eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a02202c9f5b8cca74993d99c505d2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09700493636d752c45130e3b0cc75b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c76b75da26233d8c7851a012cf25a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138935af50ca2cd8fa67dce0bce5318593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d73c5fd349188e40bc9eb8c8e50dea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05f4f99319a96962e45ba93b822ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f26e033d1b4c15a878bc7ee6587bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676e8878cdd80c3ec75dc2265d5818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972265805db608bfb0a162d340dd141598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09440cdfb1a6e8f394bd778954f2a16a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7aee963ead1adb521a55abf4a5f39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f473d5edf63c24553a0fb6c1e7a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f79539dd5995c4a8912941b630384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146e73281d5985e168b892fce50a74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e5e4daff75ae6a8c8b4105b30c36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b5f3a283a93f7d68db466dd44e17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbe764e36b849d44c2bb85d418e734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311212823777efa2ef8cc1680b394b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8eace18ba8e5f27cfb71136049af8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15a214c7a01e23d9ed9778035753b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816560d989e9048205ef7e6c00f957cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38f581d5902dff6abcf3d36d4de07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2f77be305282cbee8d37100e6137e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b32264da22dc659c9a3c56b7d299613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b8bbf86b3ed39b886fb2c6895333614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b32ae14d40869ec9c9e63221e16160615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6437cbb13a917272066b7d94d5bbeb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ad8b7a7575554599413324e760ac0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac184ed8767d6ed3db7e0c1318cd98c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be351134603df8a1892813c652c20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566503cb1cf0b9935d4796fe1044e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18d47f6d4eae857a8ff835511fd51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79fa09ff6e02bc853c72b2c398d2e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5e30f0ac06aa12173e09d440374b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f392db6e7e86ae1dafde7a715a1a0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fce9d13d0da1651107bc9fc5cdc98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6edcf76bb52722192b31a85616b27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4b7b1f241ca3cee2ba149185f498627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b125f4d2c79d85b0ff9b1e976509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbcea9488316271a9f314b56288728629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08630173bc4c791adb98b747d60e558d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304ea209ba9fb5acd5bf279ac99465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7efd3a1a8f536c61b7c57a4c9fd6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1525eed29f018440c67b2b194230633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7627a42f92bb54c7a83cc69fb157d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115d4ffea21e3147f850609788b0d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f4a0bb0fee481affa1a49f42b302636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5356887ec0d0137cd313c0e800b97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab977320a8e631dc501f47f1947f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea5d1d184e1217fb5052a5d7ddd84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898bcd2c0cb540dd3fd304b5a749e39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416e6f1380efa1ea69d2e920160531641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c37477a9aa071949cff65326df9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9aa2b60304f761757d4db9980c4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d253fa0f419aced41ce7facbb6a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800a798e8b14ca9d760cda172e7b96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb4dd909ab871a8f00e6c6a330599646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e128bb5383c89c7b5c144e49425d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c72fecae04d23d34d50c8ba8bbe0a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6280589733d467bee7d978408fd9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805194a0a899d29c7f17b0a0d820c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb991459951b6a3fe828828f4141b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab67116ae14ab202735660c0db942652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da8c2541c3e781ca8065c5f995b96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a83cf47f1ac90ce19312f8fed1a0e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c95ebc2f610e4fc1bb48d0a5ff72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c1adfe297ca2687b6c252ab34017656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc03dc86d005ff70a8fdb476d03b25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d406c17949b28778f9dd0692785e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5640aef678d76ebff1d6d01e42100d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2642baf5c9e21712f4f5fb69f52f16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987911df4195d32c4db9e52177dcc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596044c24b22ffcda58fa60e9942de2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a303a2a7dffb498f6700271bc0358663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab8e0d5854cbc00ee2880b0334d52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240c597fac487ec24c4d744af24c29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9393ceeaf986c4813ef9ba374c60682666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b7ff6047f66e7c19c762a88cc16e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d1febc81f9ed09c8b61d307960ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed903188b23af7f43d0d71dcae3898669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2d9c9a9177571fb6db2be580b1528670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825772a628edfaecff093447ba0d523671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28fdfdfe2dee824e612b80645bddf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7aa3a88ebfe317d0c6fdfb9ea195673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c052c76088804fec81f475c9fbc1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb144010aedce23c1ef1ef92bfbd507675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6e81c01255a81fa1038dc5684391676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54982a2c6ab60d0419f1e07ddd7cad1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438d71bbbcec0223e213c43d8dd6b2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d905bd57c22ceb2a7d1f3e0618e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6059dea14172e1dab6d3a829ee8fe1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c1c540833da79110de07dc9cb2c5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e76b02809a198b633673425a275a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdceb3761b40be75fc2d802e2c90283683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf31b6733935faa0e66f4abd7797d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea51db8805a4dea8b8e68ac4c7dd50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5513e8f41163dc49db9ece329166ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d934e53d8bf4a4abf17cc06458406687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4fb4171b8dbaed8fe0a297ea72d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c9cf994b0f98ef3acff1b2060a37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda21acc78462d08d0dcf6ef765e4499690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cb8485d2b9ca223390e4849d063ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ef7d45fdc8e3478e4026938b136b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816faf6950f105e0bc5f1b01d38081693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4eed03d92e59c9035646b3170e07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760014ae558a8d4513960821e2047f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55174c152ff5e8c7b0b28016328b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf938138c9c03423a9321f06ee696f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb3f75f3fddc97fa5dfda3a05c72e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b33a86ccec26a68d160bb5bf3203f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070493a8bd111059d3a31c94130af79b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721b761e25a4022ea9af4edd4be366701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443a25e940bcc80f7a48bc818c2dba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a3680283ea944ba593cb12af8c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538eec91eb13736e33f8af464a76ca4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c46584d2e900dddb56b68fed22da2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a23a44a52c4120ff846bbafbbe36a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80085d1906beec815b1dda2d0d78d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd40a765a4398d8bdd4dd1ca41538d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831414898df1b9bd0565363aa5b34db0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6f42a1daf07fbae0d32fcf09c086710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894efca78f800be618663bc68843deb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bcd1e070bca2e184583f28828f810712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc292e532c158a2b43b22654d6ac7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c49463f834351a86e8e748fdc56c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac4ec3511ba2821b542f0817d1fb6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546febf7924c1eb2e4e8c2d19b9da4c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f3d6018afde7d3de1a671e7d9a774717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4869fdc8f56b69dbe4c188f0d5a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6fdad99d12e7f8c950ea66295d84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2937126df28d5c7cc097994d838fde8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e3333faecf9618f85a21be37e271721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef190e6d84b130ba515edda9e9192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d466618af2ddfddd319ce8a8750ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d5defae2affa638b6575e0176abfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f8751e08f94c7babaa0ca98c4f828725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5593331c215de363144753e3da191f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329a1560d6aa9d33d55c25c6c1e461727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337195e7686eadadb6d3154b64f8ced2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd7999d1caba6c5e358b33a0b6fbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c8c4b5c20ce89b4c3c204d431fee3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31aebf55736a00c3ca4fa693f95781731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e9b316fc2725f002a5d1c015d3c87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690049e46246d7d9c35b5cca09ee1bfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d0759f060102d7c1639a60c7b5cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a06f43ad34fa0f29e7d758d73e495735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3249a2319b277f80c34cbffa67b0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acc24458c9633ee8a7a9306ec14165737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874186ca747a01c32c2925382b5d029738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe68a91b19b96cc87cd3846059edd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32019031b06f98ad178eb292e6fdb59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc434d8a235c200e49cc64de4696ca26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f5e0bab73d702df7bdcb4a8b27ed9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6f19865619d12c31d548b385e405743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e1319d7716229259119cee8c017ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee21b2171e37417a2ed4808571f7df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18953747d1c91abb2afc0f06c7ecc3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2b9d62b8984dec7df3821556ee14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e690bae03750697ee60695994bad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dda1cab3be72072bd1e8f3d48f718749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a23eabe22aa292843772991e8f1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d420e78cb5f38a088a9f0a1c8bc91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9c5b09e440351d318e24b8cdce9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d19139d04d9583dffb6ed24301300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08aa069a916a4300b3abce99c9b59f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec12a90012dfa3b594a7f22b615319755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815a38c3d30010f7aff0fc8c829c794756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2247cfa1d4444eb093e0287f73fe76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1586be83cc9077246d229fd325ae91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2598ba15de44d34eae1b621d17f1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>