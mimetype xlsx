--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26b0cb23bae9e5175b5b28f16eeea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e55bf8f01069abd0ea501acab08422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea0f0eb28f7be5080f7fe1e253a093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209422487feadeb33c2a0f0ff6618cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ca0bbbf69bb7227dcbc9e7dcd20805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d50c70c5a57a8db8292c7fa82a4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81332ae0b15122d9c1ac5700dcafda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3873f2e0ed5fc481fdd893343e0e3848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dea597eb7775aa4f9de401dab7f7969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6949d664c9778aa472bd3795704210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac3a51661c1f1c5b82d2c147b3c0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f8aa27e86c312bea2b7cf2b4c414012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f3629ed06cb132d6c4f77d87693b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006749b02cb227d56476a0534a1cc16514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fdff28c575795fe776c26eb63152e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa7c7073c7ea377460488aae27794f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d094205e40c8f95afc5b96eab225917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198b9a8635f0b8cda20cce34d8b173318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c8dc29e1cc8eb5abc7beb098140cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c6bcc68ed3ab734ef9ab5e89458f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852a8544ff3e8f0fdacf07d58a4bd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c4ee1128e0d3d94909c1875c130522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837f1c2df290ac3a0fa7cdfed94aba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe4036ea13c9ed76d3a070b4b6539124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b013db10cf3f299f96f9796300a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426f401e511baf700857d4ae949df226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb1c00dc16cb9fdaebad9235fbbaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639725d91c5ed9dd5fad7729a3570528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee95b8c2ccd302783f4d5e477e25429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc71e6bd25facc87ada73108e4c17830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4760dc3721a8c08fe4b1e580e820231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f327235ca8869b18c44194cc091a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad726a78e97032c9534962dd18dd6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46cc4365c92e5cb82efcfe220144f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6305fb80f5d8a94e677b135f8d51535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb573e84291935854c46631576a44b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f1bed4537a3df9ea10e5c2f4955f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433640313441be57e1d2f2f2786f61438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79166451529ffddf9ae2a7411ffa239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df900195b54d0629c33fc495bf13566f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25cc29f0268f83f62a696701e82cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca393ce2f806c78a9e2a409b81503942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ada4b1f341204f01a8510b3ba3a3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6113d389a81e7a93548fb44b0e1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1540f6130db6acc6d093749bb9e1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2146d3768b6a9fd109c3fb5fc076946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae619185c192564791c36c5e6f95147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1a901d667d24ac21e396ae1392c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55444b321f952e8d5bf9361dac26e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7da2ff04c63ce4ec9faecf95f8bd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066631ef20ca329a1d4754821512f7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c60a60a52aa82273525da5d73a09152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ecc7bb7276b8b0cc71ed041fed33853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e30fa324475f8ebc162c5e25af4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6a03642b545cc527bed7282860a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42763b296479bc86810409d2da83745356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae525039002ede8741db2ab2a2dc8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768610f162404c5a16ce69a248b4665a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98220f5011523fec9ee59b32cb44764959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771782bf2f7027aeb3ef6134f1d065e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b116967bbcdb79a1bc9c9b5bb8e48861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182c176a46ec756b254409cdc1fd5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3453be66c36dabffbc3ad82cbfd0ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079e652e4f19332367ce60ab82ff3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e1803695b5152591056e9e5a055f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa47fc62b2929c3dbb0f9a3e8fd5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e0a2cb9dbea448db36f4ab0f81f3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8c39dd9958bfdb4e13a071a86c81e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68347c24c77fa17a360d638550e85a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf0c402b0a1340e02e93a8fe13022e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b7df045055bcd953e651cf65ab9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71af24a47c745c2b93e75a089536172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0277af9616ca0bc4355b3fabfd057b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb25ce0afda4c8513092c5d2216c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3423de2886a02d79d4ff67c976b8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361e7a59e6c866b87ba6daf9e78f4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e737aaaec81836edf9e10182076720e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5b070c86b47f587f0edba877061778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1afa7667533652d256af09ce6b5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243a4a6bdf7c76c58879c3150bd7c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a912ead2d493a5fc872f28cf002b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67c03beb51f4f7eb401815afcf22d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4fecd0a0c0ec85d7bbf6f5e3a27783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4021c9b47a013d9ad550c9b43e40284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7518c929f82556fed613cfc0638d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383ff768645d07c0d6df1e3321c7b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c796c62fcba471ad7b606f6c97a57787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbfd0096f49c2e56af4b3ae7e7915088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d432fec55b426f1f809bf053d1595889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b734021340225038758a1ed4962d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d5212c6b17056004c87dff548441e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1da416b9862e807d27d839c8f2e45792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07917222f3505f290df74822401f7e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056848b10d30d3b2a7e75576fa480694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044eb4cdec58941e82f30188ddf49dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a388126e3471b611493608b2e021b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62373070825fc2dfa5e8ff6c189a0e8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210f9735f8c50bb2ec380167eb2a17498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491978898e376abe5c93b8b00d57ab1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031857a9965592bcb539edce549ac75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccb8036460b50584fc2e2bd2f0f4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e57e31c4207625509e500a5147261102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05164f1755fd100811f2f9463790ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919301541de511617fe41c63222eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399ae165f66717b8819c1b6ca819c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d586136146e71bacbfe6ab91c83114106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29196c92429b1ed6363060ab3d369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475122474552d6192824b96720ebb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9618b7e627848c7a91ff40d4474686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544c2ffe69b2a8130b73d3a89d6ae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdbd8656ac3c526e1700bd0dd601c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4c264ecbb98d7abef22afd3fa694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c1bf6ba2fa2238fa6bea78a5cbb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2a8404a89e23aa824778f5f68d75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c9f1b9ff0e93e6c8df63aa1be9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbff1ec603ba8bdc0b471d96b5231116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564466b23b0bbf5e8b471cba6a664ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bff0dbe0e721bcb2b89a0e1a64dac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d8a94caf2ab90890059884c30724b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f2bb25846bed957556a13a166b195120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff885cb11e1d5e023c333e865f2aaa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f51124dc742c94cd5059567db1d3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738320f3427ed74a25321d27ac29ed53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d3b980154037f3a1e39bc8b0d098b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef2b14035cab98ade443e1036df21c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c781926b241e9385b9d010671597c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505be1f8aa05a2e9906845c4a2f898127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b0d4b7a90934a8ec5f12c8da252fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039deae81ca568a3ab2a28c282662bc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2344b035eaa317ed98430cda5262130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634685e4f317f7f5fed67985641ba9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c24535886cbb3a55c1c667ede4ece3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0b772c5b681906584455c121592ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ede0caedc09705131ff0f4312e77f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0ef9a6531431773ba0429f5f14e91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6de3fa660646ce1fc5bd2df1efc2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe52f8f4ec8a44afb9f610ea3218e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b277ac095a994210a52dafbf4d9bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da0bcc7c91bc3da1079b20c5b3f31b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2615d272d628f35c4e0a53097423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c8e086301a09f706e6fab72e3b423141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6c4e4be43973ed7d07432352ff03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc81d5c95005196a7abca7041c758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161241ab6711c999c0457c4f432f80b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbcfc300d584c7fdb58ebf20f8dad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68119367bd50ec177de38c56ca4abec2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd9d7fc99269b7d4342e1d6b93c35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de460928a706797ce58008a12c697e7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca67d6762c6c42172fd5f085dadb542149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb5a6a858a1590b6a6b12e8d95cf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a2c3fe04b9311a5afba95da7eed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923a5f77d2217385dfd2e6879e7a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff939ca12265c7f6eaa86d0cb421b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d053a84de8b9e4462a35908fe246fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a4765973ef0b99e8012856bafcce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72feeec0ee3ccd0c5bbf3cf2d796c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3dc9a3f2bf6edad19c1a4335f61a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d205c4b3c7dbd600e31f5c7a3e3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48238758ca3ce8a875bac0d5b95d3ac5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fffd899ec5103b1157e17d2c58936160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d591d2cdead88782c7b31f3ff0d47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c587b374698a28aff39f4037e085f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526a9d38dcce47429aa2551647b309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002501fb847b9ed910ec6af5f2f2fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d78b2680f4d029f2489585a7c2cf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21845ac760c8b366c9fad2224b6d56d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d425099f565a701b20c52307a8b47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606197bf18a072cfbe626ac78f67132d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ba46a5d1ffc06dfe414386b5da2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adeeab65a292270d8db6910fd5a089170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0724dcc07ed997a66a65cd0209fdea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a34aaf9532217bc18c7aa6b45711172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae583abdcd69259a7fbab859998887173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e65db67a7117f7e3e5f84c49b7018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2a265a8e5953ce5a55be2be74f1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ddd5535e453acffad4137cac0da74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd683a0ee83200d39fe3c6ccb06e4647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0dc4232212745f94ba64a404be5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff82d2c0ead4c349c72d132b3f1bc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e447d2f273ab488fc3d0217fddd4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210c6ed939a6ff7ee4682ce96d1c0b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9530f1f91d23eb514f728ccae86fc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f34ccbb00cf5f206a9ff4688f0d44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92f00c61f451fa5f3752d6bdd6f04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21648ac5e3412b916f3f8dbc4f914eba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88fec4344284689a1092ef573685c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9516b42d32ad1c0aeee45255178a5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edfb3addc2a1db035cf3020d59cfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610b2f85b33fb376f080a682b8b9b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f2e48259142811e4e2034e82e69d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2a19c3fc5a11ba928c2003fa5aba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0176472a7c37a8c841016aae875236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0766b64b6fc9a4adfbee892f353ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e3b10aee0d69fa54934f517e142f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6297bf425dd1656c6580e0ece2705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7dc8301fc69600a99033a8b6c6740196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38d1da1e4a77d61d08984e847cba9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df09fa1c35bc499050277aadf77094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cfb6c51d2a2f76456ea97db6eecec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e9a7380364135395a619c3539a95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c89a75aa34c3cbff8d413977e25b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974861c4d1d118aeb4d3db0496a97bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03499de3902fb3c13d5ab5b1587ee3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27ef9d53b22eade3795c766abdee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a7ea56774414878e05a48a4e545b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb20729773d9e6008cc58b3510973a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16854cc40da52960b22fa9d576e025d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a348796a2452fa909f0a4452798f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d288744e7a1f04896c9cd2a11caad0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b784f9fa8f867dac004df04a91204210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351dbab496f9723e7bc04094ee44c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ecb03f31cbcebff3bf31ed0ad6067212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701db12889c076e2c1ff99631b1cd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011960040383e872f7d67aa463fbf515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa693f32b48ad29263aecd68b296b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1148dad5ac6e0798fde3df6651894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083e2eefd127e152ee0b07d75b97fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a601f5ea4cd45d7be676539806f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a78a8202b59ee7704499a5d28a0f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090505efe44dcab2f11ea38aa3e034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9fa473ae5b9dd0414af15c24ff74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b26c6f17f99db9a6339725cc11bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484960a5fb5d32e19357c69f27b01b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8dffac76b0d7763db7e97dfdb169d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9b56482ac2ed97d609a09482e67d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944655131de0df93bb6cc28f705b26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439045eab290c0ae5a730788f7d26aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c355a0ae1c6c80f101e8e3bd83a99c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97743ae44b3e8505e619751fe709855229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4186f6a626660b95ceed9fcfc7458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863335ba47c6e206928934f81b273999231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ac11973080ee79e4c0c588d6eef5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcabfef2e8941757d0043c36c16949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5062cc88ac1871260f5bde00b076f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6b5034904757ba7c591c6ce960e6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c15ce23dc035c4e9d39c6926eb9ee0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c183448ad09285bed76b082670be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476142b265291eb03a03c0595cce6954238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfbcb100a9532c45eba319246b502a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e62e81ffc3ee81c1b87b0a550927240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf0e71551f0501dd5bcfa1fa65bf48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f099e11a10951fe50432b2a29d472c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b4e0967a40388c8b6db3a22871f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3049a72d2bcdb506c3869b0aaab68b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6520ed223e09a8e6e796ce2ab71bfc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588797b0ea54fe59edea9bef3137d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d5da40ad4e9bfa19a7cd98889b3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18ab3a270f860bd466816b7815cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4afc05d662c97f24a372602472c400249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea4d65ea8a5079328cdfa0837df6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168107909b5df46cab87436e0a365bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81061b2534939674f17e46a44cf6078f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de53d474e0c06dff10b160f2e334796253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5ee74a4888d9eb1b177267a5fa60b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30364d7462fa6b64b24d5ae51cbcf110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8801e977a737ed4e0ab43725bdb04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413a4cbf33c51d1a1353a4b02cffc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c419023df2cb967863ea22529da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc8502ad4a5bd5fc8dcc7a176428ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2867a9036f0168b08183de7345cf75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4861f57afa432609c62b8027d8770e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057fde887a076be0ada99b3bf396b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377438db351f3c79f2e9774c36eee60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b269c35bc00762ab6e6542955743e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d24c7730f8829f89a1d01bfcb0db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8308f81d435a014ed9b5ab90e5505266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee269cf7bec9b9d7ae9815112d2d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02167af98374691015fd5105e8e21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab91084e2e01f1c00abadc51efc8db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92cad00e2af4e4ff3156b3add13f5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6d6a45c3528a28b1bca6afa304f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d59dd3c87afdae9bc54d1373cb08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272507e4e8797c8a9a31c4c0e59f26c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ed5fc1c17127675a91c1e393d1983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5856129ac6b82be16427d8ca7254275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf188a2e0156a2037945bf661418e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282395e8607e91512d03806220c1a146277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a632e7a41a3555fefd8a8a6061fb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83571734df913db97a4b05b40ffec7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca241b114f4c3d6b16c4cb4f907f4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eeb2baf0beb5f6530c431c18ab633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b55eea7ce96be4ba0de7599925a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f224e8630d5ca05b51972058f2e349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677d8d58d276179167cd86cfe6e9a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db21e40af7a841432f19699d110b8aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578e46fa87b541320d5e4f38709c46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e921ab1aa695362ea136bd68248d50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e24f1e9416ffff6b64f316f5267ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61228b72a5890335df87c146015e390d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b17fa7573d22c1fe91672abbe8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75c8e1d5d4bd91862ceb86611fa7ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259de63129f1cc60b0331fd586bfcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c5c3bdf364be59cfd43e8887141f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612148c1af815db8f307ee974380d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585d12cebbc88e52ea46938f39490f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc2e885a645caae565371c6279c0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4422372101ae0a23df7276c028e1c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39a0f457adb025e9ea79fabb035270298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d93148946f32dd3cb409a4f02548299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3001aff22264961ae2a41fc4caa0f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340f15f3a4be09900e836842a7e59c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6bc669de7209bed3d69f14ae67edb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a06d781a054c9728c6f8e45067363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e96599674e2f5b352a357d9e22250304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b5a7785472d1212c4828314ae5a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826a5c7d9721abd50665eb99c75ba8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490fbf4577d058c6bb9d2dbde2ae3f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb1e94be4c756f1f33f5d22c196b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de665a10fff3a49e217b6c0788224b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14fd4d7b7bab3df516d4d3f4961d8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3a1b3be54331d0542206aa64cdb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee874454feb92137bf008cd545c07b3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d39a7367fbc72be24c435c5e0fc8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23803246f79ae4c79e50484b40ff43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc95218e73f2c51178ca8ebb06e67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cc8ee863d3cc551bc44d9ce07f7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1ef22e054c618bcb404b05033e26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe51ef14edb6023b34667382fe89e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25992b78127b2c986f00011a31239d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3edf8fb08b01dc9d0344cb344cbb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32636b94068005b4daccb5fa69f2d45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659eba7cea09fc43979e7f13542fbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2340433ce80881ebd7aaf4c6c94325323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf56a131bae8ab2ac450cb9691a380324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352f66d7fc6916d00417d803dcbd56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d1e1c0bb727e83c41c43153bdd1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624689f809126de952d51e7a3683756327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e79de05f0b8229cc01a74749f18c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22693189439cc51defba5d7a444e0a0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5912ca86d63e4c68a39aaf1bd8dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d3cefc5fa56f61b810957097688e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946b839b41204039aca25e63b4d1c89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4339f3476d0a5a41062892facd78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee7046594b3715fa456b3de002a93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734c926325a8c6f80eaff98684bfed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17c1c4ca1c39cdd140672044a134a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8555232991272596967543bc16e88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1d634ccacf81d8f3ec8bf8d1a661338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dec0b5f2a46ed048bd953da9a63f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd2e78d95b8dbb80be6f1fb74387f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f7e43801966b3bf98303e010a0c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb15faf756b7e279482d14b167284d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9995bb0d54a073472960d3103e1fcbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaceef3c0092f5f4e70547077db375344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5675e92afd14956a93f375ddb16059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46b1b3d6837bfb03502eebf8b00e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9dce357139859a2524c1fa9afcdbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b49f49ccd8d772245aaa3f1f31fd07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2219e0f105b612f05fc2689db442a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ab922cbb2daaef613178495a0707350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c7a9aed9f92fdb29b28f699119e09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e32f352a395b1353e2fe44ccfda98e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d656465abd8160a72e7bea9e7733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ddee51fc683167e44f5aabfb1d35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372149a153a34e2891b7611ac3bb4ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f7cde374602d66d272d7ba97ec57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067194d277e0cbf9048c619b69782ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc4834a22eff13463ca9e7bc7f8e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475ee6578daf6ce9f3c230ed021266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf285f642ec40437b7b3560768555c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf78a4a76797f681a8a07d7ac1e06ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c843fa6bbe6ae7cf832bd99400eb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a69f0cd9d6612b7ed0b6e6c001f9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266095e7f749dc08dab2d7c9311837eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfdc97cb94ae7f0d0b72e2eada57f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ba51c16b179d36994ab844b8f1b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06e5f5366f66603f01b6781bfe23d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27759af1f0f3b931685b004191bd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898bfb273e34f9ddd0f20568acbc2cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f36112ae4ea23771b19b4c02e123a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d019826ab3eaf3c7f85f62cddd737e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac068d2ec243071f3df3cf97494ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc112d48a63e9561dd2cd7b8d7e0f28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fc608bd0a0d757ff756e376ed630374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedfef46f8c3213eb6fa5fbae0a8ef5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b694f07b28d82de41e5bfbcd57c50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69a5f1e696590e02a505690f91145377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc6f11ff8b334a7f85cfe65d966ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dda5950a800762b251cd682fb517dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362e0eab1bed7e8ec4a98ecacabc62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6084c9cbe2d09bfb90c3b5fe5315d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af78e27c3930a28b3d2a9b990e7cad5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816568ae908972b3b6825e03146c4310383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e93b54e32de028637f5f3b0f0adf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21638d58c139ea90ba48ae2d01b8948c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a542090f83d20c3de69687f51d1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423269288cf363aa28574fc7d7c886ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e3f2a95a02030eb0ec8a59a177ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef581fe165efbae8460079d39c600389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ec939d3eedcb75da5e0abf756b7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1741934e237a0982e4a9dd5c55915391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b303fc1f7b59c5cd847cd6669153392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152a80e48fb117caa4761d96eb0a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be9cec062fe8ae9c634538da6e425394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b01bcb94a955ff5c4162ec4f06a3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c0190a60664084766bf5fa59a37c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778be5e7f8d9037fb192f443c9b73a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44781a4f80362835f1047657bbf7aaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e46f312583796e5b90685243c550399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3502d127e768e3bc48b962f6a75bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652d3ea52e3ef935bdee77cf9a0f7c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca732a7c4c069d72bdcb72cf7a4ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d70564aca37a784a0a6a5a320fc26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552f1b2db35063b700a7a272322ebd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd386d30d4008feb08907c77db0aa86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3afb04bda03ab827ccf4cd4254c4c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7203787db8715ff5f42fbb7f28ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb00480ef2ac517ec92e06fd9603f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b77a791cdce40f1ae8a07c532d0b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de4f72aa4ff3de2a1f99ee2453de4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3e67988befa38b678ae7ad8db3e80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8460f445cca65a0f910067be8214d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd33b216cfbae43347c4e7bc050d772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15e7009d6cb8d147d0e744007767b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2ad8a316249fcf1f4c296a449a7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba379c25f8e11d33f838e9c6f4162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ea3d999f7c6679d0234395cfe4ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86347096e361b3383cccb3e4ed104b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86563a13aca1655f100e9f96780c50c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572aa721283142bb9170200fd676f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cf724fe1781f0ceb93bd69853de1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc134fe9b406ea3eb44d1af5677967b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb000a8053da099d60a97c68d9457423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f47ca648bb33b6b0d3784a6b2650d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93080577b57f81d527d6a59da98ba4a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed64f3b0180bbacbe6b0e5ef563c11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410d07cdbc39ef4246470fa433cf67c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c96b934559996c2b5d50f91ea2c7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb269fd1f594ace156e14eb2e26e26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292494c562d11712207d34cf2d7323430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637998d586b3a723b979ce8421ea0684431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f1927febff2b23e63d97fe70dc84c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ec7be685a32564cc924a80e103f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f20987392b5804e5f520b4e94a21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af727cb2f503397116d48e4b7c123760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20677a61c0b03b308bb506c90670548e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe280884e8d4a03d6ad0562b3e840a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc73024eb8f495e953ff6f9fd6fb735438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d888299b95714b4bdf739785497e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d7d93da14618ce148d4a2b12f23f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d945b35173b3b6a2e09d4bd6cb4c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabf3bfc7b687e5181573e097d08f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e41eadd955b75049043a88a18a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18712c1d34fc691599eee4208d707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e3215bf173a7f9c2d020acc50bf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950dd7b54d2a66cc6ccac9fff47a6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ac019d62baddc0a885fd81e74586447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba7da44467ce4aae2cd9b7a8f40c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc1a47212a2b6a3e546097c6f34fae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd875cca27da3befb7964647c8b3d48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82e4c6c4e6e81ec61e52255c8b637451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78624214306fa3cb09e430e97c16a5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4e700891725ae3d51ae91ab77ef3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b9678ab2e963a0e555b8f96c1eaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87851fa72a5021fb03a040efa6d894455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717ae35f88b257857f33ff0a688e15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5882d537f235c2ae71408ea80b280457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7c294f377de6011bb617e8a14c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041dcf6baf7df633b3e373765b94d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e010e3455c31f5e3f9839475c1fc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52549140ff367fd362c72b268cfcaea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338bbb24d58a315abb711079b25491462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fca39fff15c96d7fa0c900c1d249b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bddc923ebc09c011bb3116cb4ed2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce30bb4ed8aedaa1f4fae1a41ed8f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98b49d525549f68f3eaedd9a4f44d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7663cdd1a20ee610361732bc3ad846467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e5b5a6b41ce1670b4230b36b315f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68dc4ca8ae13f9e396664b64c25374469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cad9b062ec3c99497ba1d10773a06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3034bcb465b607e2ebbf8a940be9b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd94298489d8ae6edcea0ac432046472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d923fb70c5848490c84a0d0d77d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c977a17c291d47c42f04c0b6a42e6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb6e72bb8b2ede570fe6a99a354a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf86c094cccbfdb4a6cc5eba6b5bd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bf5f5e5761aa1446961d0b71a7c9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23bbe55b74a95520490d8197dd7d52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d0afca9376045df17e06c9f1612a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf890a46d5ad93a3500aceeb88999e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eff2d6dbe55128793287ffba3629a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b797834b978032606a9ca793382c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5873c9ea4ef385c24da26be252f4fd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ab3bf71d1dd9935ec8df528ab1d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7540f05edc20ef60fb7a3142770d49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb20977c653e4c9f4b4800d103ad5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8428adea6ebe6abea270d650775c9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890852b33db205290bcc8783e807796488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc3bb97277e501453d7b79f070afd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4340b36790e8dc4fa8089c36c241e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae020793a38dd35d8c14f9e3a5e4ec0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33d7d75a74885e5616a61200d763f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a22449d61098edf72a6029fdcc2a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d0c91da7427420b1666ec5a815b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5b19ea578ad078fe0101ebe99997495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a55e7c131872c33dcf61df453d35d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e204d859f6b1b3a39d8058b9ea752497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a883ee6c395c4bcba3cd01d9d17a1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e3056c143f5932e2f1f02cb8f403499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e96fbe698d570d0d50b72d72dac39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab702fa1b6448901ca26bbfa5789ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba26d4e0312d3afa5dc1c278018381d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1638e49ccbc2d519bd5f1246ef1bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca704cca1d89b0432dbdcb1a71a2ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37526561d699146255de640e25e2f31f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5161e215b7c8302e29bae954ba79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9dfa2e6b483e4fe42cb460720e5e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc0a0a2d4438434e4b5faf54afe9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642238a64c4b9d24a8084752f8a4d55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cdb2355ab9452b6e08f2612ed2dea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a8343f6cdfadaa41f93b9322d6dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c05e58e020a4d9a32ee7f5c135f159512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e657ff6d0ac617b9b9f70fa12c3b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4de9fe9ceda1ce2bdb6beb6f97bd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540387d8391c3b0a5f863100eadc6d6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a13b61a1c1fae235b4567a5719f53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45317b06c69476ef67866ea010e39e3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573534123aae6c21b90fc74db80af7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474637cdbd277cb1625347bff26aeb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3a8cf1acdf56d97b3505a89dbeb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ba8214d43c74aa511c60336cf3676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf17a62050e4dedd039243de68d4c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4fc1447775abedba0f36f9c6723b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9442723c0efccc42d5e1960b1634524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffdd67d80905ef0febaf8ebd3aa3f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4f2bc87e96707bdcefe92b8ca617d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6125f0481340d970b3b688405c78a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa14f881eac7a000b25f9feac17a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840534568a64ef24c2d7fecad5d2224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c155bc920bf0c81caa79403c2a41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ecf3084894f1ee13f34edcbc7ed8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4293b54e7c0a788dc93b3114956ffc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14ae6d85d7ecb211f634bc62cc5a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115d55a7fb9f3648e2a0a198903004534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b94dbaf91e51a54741e4ac8bed20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5839ba1bb226223be06a39be8c69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05c34bdc19f45ddafea6fcd082c46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a0c273c71a2827ffcf57f2e94973538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c52810c1920bcc5b11cb84d4803e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69a576b0ea593fa99d946cc0e8d71c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1386da90d21d70eb15e52cc5a9816e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2472f47649481cce50fc43f3e7ab28c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb4f9ead8980a3ce030de5470501d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0be5684c4a6f8b5cdc429a838fa6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231b0d896a3fbcd1d46898acba805b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368113f7a2bd5fa00790c9dc5d5ad7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c9182f1af6bd6cffb06204bca51be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328cb5b6aa045cc70afc489e78873c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19e6b543bc6522c97b423ab492a8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498c3e8d5aad47cd08a8a041c36e6bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c79c55b6a066195ecd430d4c23241551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6704939858a58cc5681f8a5f90058552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d2f3e6fe55bb24b2587a5b5ad5327553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db87044d3e40c3d2b6ac8a94958f6d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f86acfc0843a5a1387824e3b05f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f960dce04475d19fb7b21561bbc6732556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa795113293ed97fe1a3f90081399c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf147a1ac8167dd0ab6a09ac8ea7b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e65aafb80022355b6751cc3356afa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5844b3b68997a26e6b9e101dadc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40361988023d06a49a854d0ed23bd5a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa3f8fd016367d9759d10935965042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a42dff8bb14a645b68a2f2236e10a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec6f49402322f3217b8620c80376d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05144f2dff388cb4b35e4fa5ed788565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b56b948ae7036740207a4bc36df7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a8ae81d02c62efd6e582d0c5b124567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7384274fc655cf9f471ebfe80bff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603083876d3cf32cba1306a6d79e8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a5e1e5c7c809f0c8818caf00e5f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed4e773f5db876f90bd750add25287571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14277b73d7707b0b0b9f4557aa61db9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bdc13774d3e99daebc263a7e07934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8a227b927d6eb556958b4d3a90302574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1d225dde8f8506d026be6bf51dd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ad5e84e6b0477d8a8d9a7cec0517576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa80d891b0a8642b57d31d625c5d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e80d5d6ac828a2f8f6dc74c51cdb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e64550ba3174c61b6f10202ef28e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9084887b7d97865f8842fe2ba08a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70caa0e93cb2da600c68afe9d6add581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d9d1a40187b62468e30a5370de9f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3e903b6e502018b1c10242aedbfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d983166e54ce61adfc9cd028e4700584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26623f6d02635441b6cba90676b46087585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55eceb3175a910f7856a8713809def586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456923abc4a15d732e95d3e2c17d3d08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac089d681b79e469e7e227bb8e11c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3b341b1a6739d1d50afaf145eebc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e83f5c0510f19f6223637bc5493b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5e9c2d02ba2a11b818eac5e6c8f94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4e5119320c4b73bc343bb1169948a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6b101eea3f596c60a36309998b20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859dfe580dbec0a5e9ec32179beb380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901407f20a67f0d87302d9cc3745c24e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7e430dcd8a3856d7bdca365e05f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484760c07961939795fe7947766c9df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696366ba9c9f522e2f55a1e19a634e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc50c4688bdefac42581ef0abd010599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6a512201c94cc4bc08cd3763edfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91745ca8219dc1355a7a905c0da4c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30949d0b98d8a1bad6c386f74ed2578e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b7c7b83c11fd57f71dfb1b8624af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8735f4119531aba2f0a4f672fe15a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891661d161ec2949eca17d12a082ad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8f28144774400932b838baf2bdc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205dd7bdd188fc0d0c441b21b6b0aaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c6bbb04587fb4b3591c69c55867fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa650b6adfd7ad8bb0e302305ee3865609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a3e3ab78ce61904170d4395a0103610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457514f6069d296b2a12732d2998d86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7c759844b6ace0afd99b94e049ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b2d4a9bf982b69094ca4454fa7db1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cd92ebca311563fd1bd78b801343e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd021a900d7042b5e717519cddd1433a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e321e589656a0c173fe07cb8e0ea942616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f050b602f1aaa0177c8bf16c9a75ad8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410274373e72deccaea2bf37cc64040618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab91a6cd020b1bebd405d39313142f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd64b8a36534c34edfdae5da96baa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02230330aa0649503d9ebec26e30295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517735bebed15eb81607fc920370b0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2d19a710b65c06ae2baa65ae1978623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea616aa657219bce9110e27af5fce1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028ef82bd45f82dc31838b5a80ab85e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0091e6acfce3ea8bb2ed4de5f25b73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c847944382147b934ce3ea3b417c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdb6777aa54caa2ac8e3f064f16d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e222070c9fb25425c1bbb97e1321a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76617b8745222a6a6bbc9405afcc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416461287fc2bca97bd36ae78434f1cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00825bda1cde7d616c9d916307bd6b7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9eaca4113b622004352afbcf0242633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbdb254cb6bb5942e30bf26f6388f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba803afe4d5a1c6663d98e79b8f2c51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192aa8e6e68e1954c77cf8db0fd4d1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3549a721c6b3c02ecf458b4d5439a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e35c7b60e02f0909ef259d7e10ab9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e903453c1a359289158f8d22bc04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8bda563e23bdf9945c1a9f5905bf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92596ad815f8615e3348cec407c55b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02adc896405c8bec3f0302abc63e0b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c62c79b0c77973206554dcb668906643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07275862e283f6469e27fd3eacb2e46a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04231fd7fdb0b06729f39f06fce1f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266af0fd87ae0fcc3fe455b4c90e48f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ab4cf2886850457e7f3bf1c0db06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24637dfdf8c6dfb52050f1101ee48b9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886dc922328b7416da3b1188395fbfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd5feb3109f78cb80cec6309f6f68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc916c9bdf6f6ebbd1ff40bff2321d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dcc7f3c6c7b4ff549f366f6c92da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2c02ef0ede4fc3416cad2d4e5609653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87005baa040e85557a0694d3a23120f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c009405b957db5258cba0af249af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f80c65daea3fe355f95493651b2b8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4639e6acc03cd938bee3b446cfc4d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fef2e203f8fddec8dee63d5b0c425658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f044a8bfde7cc4a7762aa4e6af95c5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e5677cf25be5cf92ab218edeef1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701aa089a2f258a45eec4d5bf95c6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80549b3740cf43e3cdd6a1a696db40f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d7e7f4557aa1bd84eaf6546b248b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566400fde18ea4e23f4154059384fed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a9b8910d66866c79a1694f223813665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8532f153b151be572c94380d26dd1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb37ee1a824e155621eabcb85e358a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a14fa0f8476f490de2aee69968d8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9986a1eeca34a43d5ce659d70f90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311747f8351773f606e899e7c082ca9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2e2cb3ed07bb640d90858f205062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b94db16d15098a3b5b8c37f28585672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c4d941c043b074d6f8bcbf4ed4946673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe32003df4fa54cf5d32970b9d3e11c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713587ac8826ddca7879eeabf758dbed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b0a923dbc9fc3933e78243f025836676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86848973c0ee4e67764bfe1beb00d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8772d9a5dcc7e5da789f394d61ae0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c827afde9c60874873e54c8a5b59258679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece379d90a8d069bf303509e67419960680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769bf14ae4326b7213846033735bb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f76a5e31c9db8aa301972810cd165682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5af6403d46c060faebe88d10c25a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33d6726f3792d6c2ea8cbcb1d7fa0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80ec9f6889253a70daa5a979d95ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351474c48cc4cda61ba6ca761ff88c42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291f40049a241a1b9671fece3ad377687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc0825b094ffe4bbbe270f455f9176688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd3aec8c7e56fc1aec8a805b8a39f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4750978d59439518a7add3ae8d259690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6073c88274f819baa7ce3e1387bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654461764ad95f0a83d397c3817402d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b0fb578bdb4a629a81ba3bfec50e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1696b1329b495938a1e53e266e2df3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d21fc46728a1b4686cb557eac9c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15cb440606a18a72746ae1f6545c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb006440bbadae5d703f13cfe9967cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e245972d64db70ab64030a8b1776698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9b158439e444d48cc5818cd11441699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221462260cde43e76d83e3166ec7f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7e177d1b551b8d6b01069aa826a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97204d35500bcb39d7eb90e1394befa7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18121f28bab325df22ad2976590e99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdcac1b259907c19059cf00ec1096f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24341c04343e724bf6c7430a10537705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2787b16d5a166e25d5bd7b660cedc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e7fc2e065cc1186536201510c898e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36153c827f8b50a97654a4ae960200ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cf87204e9154b3ee7a057c9cfb94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7da36643db6e14c4aabdea74e326710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af987b25f1175b16d787b5c1c537c6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bede4f8c52e9e8ecb3e45b518f428712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2aa3fc3cf6fa1c42a32006d60ad0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ae4fbad69c93a235bf8bcbcacbc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba80c1a0ae39d0e6c046278b85735715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5723885a18f59663e7265c26cf904716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f221e08983aa06699cd589c739536717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3e049876dfa47db6ef24e7e51a6f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba7f6c8de7de36baf7d92e7bcbafa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d0a81862d99a1499499385f8f8b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719cb4ad7a825da251c8b4ae6e69cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5f34c1ef52a244535ca9110aae03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4c4ce410b61bdb87a545e36746f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af7cb517fa8c1a2da9d7fd0624696724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87742aa68406e5b1db445749c56a02c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15783fbadace6f518469dbdb60c64db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4d4067016008cc7bde718904f346727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6cb7bf0b99d53b4e019656e60694728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3fe814549561e190117a3e2fe2202729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c76de028914db5ddc1cdb161102ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d50c9bc2d3aec83a54b462b07b91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e967245058d10809a909d2f138c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f0abb72c2a006a872e61c40f9616733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43be17d2a0bab67fac3529068d89ea0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917ada25928897341f7446e91f019a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028ac6b1d0be0c7cd73ff99ec65f18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4da41c7f68648798fb7a593430e21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6487e77aa07109b168dc48414f72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6abb0f4c010ca90b047fce02d96a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecac4493d7598c89d43400ec445e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e9a13a47e1b1d9686e81aeb4b7335741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1cd8d375bdbc053106d9141cc2dd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938312edf64d39484bb065bf10bc4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc784f2d45e0c998d099b56124f94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fe8573f356bb176bd4386849a0e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e8816d473a3e004ab14d50b16c66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea325a80ae368daa82876a1c92295747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3bfc5179074cde04f65c3877bad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9308cb888af203ee1c01995e0b2739f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f609dcb61f37fbf9fd41829da1efd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d67a2e1ce02441ea57b73a8ea42ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30049499268f2a3ec64948df3f43483752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3013913e9bb7c18e45891103a63d97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863dda50dbc84f12a30fcd59461928e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ff37d376d4323fb43376eabbd507755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636aa2445467b4ffc7cec94d21118cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfdfcb0bf7dde7d7d5b79790025d1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c234f0f201637a6d79340dda60e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf97c479b5047851c147a3f9e6d168759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498f889084eb541275f5266789d7211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66216824237da637ae2d389f5c46432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567364669c35940bc3b13e0a82701c203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6081cfa83cec07ba1b4456bc5289704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd8aeed4ce9722188eba93a671fb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38263ed45ae48432869c6d98b537b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a64fd4f01ca178278fb994db2cbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d377223a1f4b9df33f9097cba48468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead539137807d3e3bd237d3ec3eef97d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aece330e221f146a543d02ea351f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1708ce34b06c9c2a8d878bae4ef74511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd9ef044278d6e05f9f2313ab0d94212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91577571ff7c5626b43eca52dd84413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38db4afd85ed1a41508473a884662e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee315a06e3f2b80fc03d9876670c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940fb62f6ba547144e09a7790851c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e148abdf289885114528fd2939f1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca9268d87e119e4372a09a179941818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24856eaf7d72a14c9e3b6a833417919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba2fca257aed878589be9598f5437b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84634e990d64e706377e955c58750621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48073c596d293349a5b53d91305ffc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9eca89784fbf87441730ed382a5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7285a299c6dfd598cd5d49b2a3df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42e6cfaad3081faac188bce0c243825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b55dfcd6369021162b9376c6718ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a0862e335ffae311642a7d465136227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89fa02311c66660499f96e8abb5b3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca9996e171c64a5a9fba57338741a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8744ff14916e25a8360fd3279f5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b60856700398d16c89f7b6d3165e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90331e0bcf60e674695bc80801de54532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da248b55b7c7de3e08665870971a8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a052c63cd7bd14e43e728a30c3169634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8986cc1905ad0662fb64bddee07935735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7384b2b910c09bd8ddd2f29b52d27c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a1597df5bf70b136948c2ae65375337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241eedb18ffd9d946e913eeb4b8608f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea11bb320fb04f03b3ea080887c68439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492a0e681a0a3160f36e4f023939f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee8d106d4f624b406223043d02a8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fd8447a3b0c54ad9d8694341504742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b45fb3f1bc9f4c8224800a27e65943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed82bd264a99ab3fee795ca703911de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820fe53577e37d5f6411ab2436e2f9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343072cd0ef2f9c5c29e7ed59a92460846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332edee0c559a5af197f0b32cb0357b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380c9ad5cc64c4afb1e148c12805f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c962cfa905d9f64276efc01f40ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c816d6afbb8d9c4a2b9edb28ff4eb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6a44419068328d889c686d04737ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c31d78d5048a1f4f2b2c690e02720c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acdc2331b4dffdf019c48b829bac0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44967bbfa41ef904aa23ac6533352c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dc2a10f835d15dacb15a85949ed7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b994e736afe427206a26e183b3dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d4e0aa060cb1abdd4f1762bd561d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386ea498ad4586c4035f6531476cb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb798012361553725e53050eb0791f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47131ba50beaf16908c7287c64a49c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec85a973d76122c4059cc93ae3a4ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2756fa37a6d4e415b83ce384a214162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557281602a4f38b0cc2def85e4719bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b53b40a9e2584f66ffe1308e6cb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2c914edf8e0042a595b95bd845d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b97e270303b8f09c4e5731c03055966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778726f9dcc120ef872c55a718f233eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba3d9ea9b4e146d9a8b52461b38b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e2fe71103948fc4bbae69490653869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0e4a80785684696d4e539ad3bbf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5966758ebb3edc04f6c21303a13a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da06c38e5a84b81708fe9db6b08ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98cdddfdc5154127a50a7184a132d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfb1eb8b08d146cf3afac087e5768374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a593a65459543c6cbd3bfab770e3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a02666d57455078c17c99818c87ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491e3c45609f24c8b89a2e0b8811c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6beecc41b37ddc5d1db4cca96b4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd702cdd6051a0f8d7c93fa7733ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474cf61675996345a020874e83b399f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a761a8230bb4b6cc2b761a66de0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af56c857509e7527f53ee6c6ab70182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48803b66f39423cc456da110e5d82d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23b814e77263c47ce00839c321e20284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623007cbba52221ddea309974264d7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8052cd22258fe5fa2b5e35386eea3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1889371ac9e5c9b81afd243a938ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbedfebe628c849c7c62b99cadc1ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b09d030a44afc86659dcc6a99704189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80cc770f9eaeef0ed1de6b1989907490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05d8c63941335c58acbf1d9fc9d7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f26adbd444bcbebf3af2a4ff7ea5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65491459d3d8b61d8727bc5ce56c8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243cc334221ff25071472391d5c15694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ce1f2c71f6e92ce88919e6ba459495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a2be1ed02a87d746210f034c5a2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9536a6423a1ae285ff8634c18200a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5870e4ab7479af8e972f121845d0e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe5af668aa55410fe0d98414eac0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aecb3d8ef2f1895915183f302514e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32efcaa0196ae35d70d558b9ad0721101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5adf481ae9658562324b8b9a689997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be58d19ef7b368774b7b6e8707953a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fcef737358f3162cfe079dea14c34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c9b1a65b5e501fd31077c75cf917105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165cbece4067254e8668340c6e0bcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf47ed64afb3bafcb6dd01be8a3f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1bfe325fe8980a2a511ca2087101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60698aec4d22b2341fb5b2ef11e79c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6421d652cfe524b837df11910a5f2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477520019a4db1dd2f3c70a30c1eb93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f3a3be2ce5df1dac8bd01abc0c9af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be7ce0d017826119dd7d00d330da2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647d16554dc4e7d79c1626ec76db353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840ae1d29966d3b6f3248694defde80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fec767ed0646f937b3f1ffae91dba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9792a32f0d9b49ee96d0e014c0f2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a370df98842a790c731aa984de263f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f719f67f4a9f3a1f8021c7fc593f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177f79c7bad63bdb3dc74b74b0d5a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b45936220c6c88496253fcd9eca73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9cbc0ec7b03894a63b8a425e15259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6fcddcd0f9d0c0c470f787861117123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0add3ea471c12589bb906fae046fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996230bcdbfa0046208fc0573e3a542c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77453ac4c7f5225cc4d40b51b14c5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9c25d82ae4c2d59455b3f1dd3db4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d4e714b675bdb413bc6aca85b8ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b4f9200c99001406d95661184fd08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77176835a965437f0065cf8a258d78c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b300c86df1a22e42a1b3579b9418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e94d658dd88e3a2d3c16dee275345132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cac9fcbc44cff03c20bc5005e25b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199594186f0a5a13514acd9ca08d2580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd43ec3f6c7e24608556f13978ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47d4c1927181d904cee1e70da6007136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d29f3c962ce9dc3cf68a890a2a26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949b04ccb9b88f40e628d495da40df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f36d8891af08f71e32552040a168f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d1319c4be88c344879c83ad87760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5096208e35469783df4629c48338141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485521f3ce02cb3bbe850f9a7ca41e07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c8c4c3fb5f2a2f90c934392d8cb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7b8751c80f481c351b80228eecda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ba617fb5bdab3b07fcf0838b25da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7277238e3a3c267d37f43327cc1baf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1fbfa73c09629cf9832ac1dc10e39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9b87171083116f1d11558e76af028148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066822dcefeff4b0f087b1154e2772b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38786d623520f447e5845e761b7a039150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e071280e5074d341e8e1e0acc142b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777765c7e7a87f4db339330b0d9c200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6c0c4030c11f77ec7d5fa2b72d8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f3d15427746c43838f2e3659c1169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18eb73baf049b3beeb93829025bbf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab4626c2e6670071967bb67b585456156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf32a0d5bc6c1d11ed7876a411633ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71415b14ab1f6881b0cc513f64d631158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319f7def50593906d02c0dcfa31e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b444178d38d33f93cea637297093160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d55d89748105f83569953ab36d83f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf539c2ab9735189e233e8acd0eb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b08dd3b1c0fc90ebf1ffb740ecce9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4676550822d0551fd3302113f94570164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707287b9f156b092765a0e20508e0b2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cceb70a51ec6bf49255718791a6de0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717fe22bb9729ed8cd76a39c96aaf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d40f2925f19ef62938dcbe3fab0fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7242129d5027a0d3ff7f91d3392eb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a18c399d1a057d9c86fb9d49845c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b17e3204aee9df27077c9dd2b014d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69abe71485e0e11c5889272501d27a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b446bf93b6ec63049f439015243ad6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7486a2e4d3dce2e68a3912bb24caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957eb9d35517527a00aec28faac587e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92abbbdc4adba43693da901b909b68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e17061eaa138b668c76fbacd372aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d79e5bd6c7e1fc541d2d89358cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c433d49959d0028edec7855b080d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487995047487a5b579530a337bd08ecb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf9911b747d9e8c8a13ec48c2ca70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a66f1b94df4f7baa56e24b78e3f0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9980a668a1f434f03a2d4040306e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d429238eb1fc7f640e93a8c2e04f7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b505acff6e0e90de3f6ac875ac95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad72c0b8b9e7711fdc8b86d85a1da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc410d5c08015113a64cd3135a10a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71abe08879d698126b3e41bedeaea1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186f0ee0b50fbf81484611b1002f6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b92b88096257f4a6eae0766aba1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d3ef39a11522d231e1d8acd69a9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ec5f929df1e5168804605e54f192192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15985bb5ac913d61feab271775085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a03345a6d916631f0c156719c9e797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21331765f6459f8ce7840aab7372971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d445e984cb660a7e9f48956f21a05e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9147d02aa1cba3f987c3c83dacb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c99f5999547a9f5a449cbd05305d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f003cccad399efa55b1a6a9e0b07d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ef423378dbbba3e8a438c8d1c3715200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c871c99a4696e998e1ef5d5aee3efd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d64e5d90130c5c49f25eaad996b0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c187b4b4a6cb986d8787e0c74b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d96ed82d16e942a7f2854d63c5fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ba56e068550f469c46b9cc3b9311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c076274ecb4f29d0f633bb8ea619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426bec09ab455d09971f43969f1990e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633faff982bde74d8d151754c7d284c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc2551a43a64d7d80791df537a3bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aba0d21238e20602df7750a490971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45510a2fef075c23feafff7842610d79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15669c4cca3a21cd0c2cb750803a4018212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b7ed34e11d4577aecaad71babc22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec1eb9e27b0d905682d3d0db10744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59563264f7cf9d7887c9213359e15c6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa955ed43ae1d5ceaf89c72ba6ff633216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fa25189d5f468f8f88805ea875765217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5636ecede8a60d39abf843c62d82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5f906e10b34411b86d617aa9e675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba862de1d1d3ec8b6c2d2788a83181d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a09518ec661a573dd9eee51f99ae3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467807971a6d847c0f09d2815257b80e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eadc50337e9b9e88a21cb62ca8bfab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf75ffd17e13972c9990a096566bf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb46db54d69608338bd08fe752b55a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce926a43a84eb6c3ac22412177ca0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe145c6d45e8df901cb4a05ffecd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed6dab87112a66a860b1bfa1e2001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae3fe185a94f285e14d1b173d2948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9adc5667199043fbf7a9d9f614ca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68e1265bf3ae791a52024823d59e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d45144a4881e1217002bb5e0ca12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be019f2f8c3697bd0e8d1b1f99f16735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dee230ff6bea3358aa97fc24318318234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3f6fa804ece3ded9839a447cc290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2586becbd562f78557d809fde2256e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb89a786b2396534c07736711e2ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644381e72fe3a3c89452bf6a2c4fe411238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce005e828cadad3e1bf3574f2ecf8ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b11661a40e59c8bcac36a08ceba8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d18443471e1fa5552c6bc88cba54d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca983cc9ef4475149be443692efb4b26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6a30b3996908807ae3dc425c58c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286386f6e51e443abb21d82b943943c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b7d9e935e9d13d158567bf60647e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e74f4e877bfbfb518c9297734183d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adca49bd3f126e0fb373e43dbb28c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce90d0ca51f209d1772020b26cba983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270297117ebb70c75c1fadfc056e98e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ec26c9808875468e197c942b9094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d9d78e8f79bdff49c4e58fa7a355251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6714d038c00b33f3a553a5c5bdba28a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01c36b3d551f6af55b88ad479f607253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796beb7c2d1c86edfea85c725faf826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc985c899a185867b9954b692d072dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136616dc821eb562af3113626130b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be900e8d0986e7af751fe09d77c88f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213b99cb239e669162953d20a443d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199191782844fb2ea2664ef408de2ea4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a87ba63e03770ec7a9404f916eaf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3381af048f014133ef46d5389917d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5596880149bcf260ca0d9bcb594e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb468a1882476f66713d2630cd4c747263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b8916e3bfea704646f3df8a50b32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0c573dff20f42fe5560618244b26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5520c8644e912e31247385860d2db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc355a69ec86043cb55d8763790ceaaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec92c098e4c00447057d098bf85c7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706de1b1ad2a6968b76eaab97bdc8b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762152587fbc8046b4d1a67c9d5f1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876848929da4e3057f6e25fa3c664e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdbf17544451ff1615770bc77d09b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea909763b022008be49ee2fb6722ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a495e59881b6332662892eb465041274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad897d74abd2ed5ce488ae1f21fde44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac14ade09915b5cbae28f16aed3d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610472b2e97afaa2dd5f050b51885c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc7399ed194645c027d42ef6bfdaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb769b5ce76fbd8fc0f9cc22f7a075f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963b6d0d92a75d60b43d35061f548b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d05b08488a1ec21c7283e29f4b8f11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5cff80dc4df3588dee94bacaa873282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236e7b4224136090d2fa74ca80210a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecaea0a10281e058ec21f7ae1ee9b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b6895d2b15d91dfe7706af6c848a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712bac4fcf65f0b76034bdcb141a51f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408885e11622c74f65291e4f833b498287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea98b026ead29d1fc640e85a38692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983a0156f5e95bb1dc142871559192e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e093f314dfdabfb1fecdde0db527b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f24079437f8bcf50f2dc12559b69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29fedc6c87effe048f26d2492442c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a4bb2a5066fe1631a9dc4fcd3c3f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21873bca01108ad35cfe0e127e1d05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740ef0579998170d558fb01186efa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7fe737f7a3b23c84b4a220a8477a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a2da72d6ad84d1b4fac24b52f22b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d982e1ffbac31886e9bb548320ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a7215ff24b35283b4294d2626e652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607c4a83d10fcb072306483d601ef59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab8ab2a38bd0d26f2c8a9e1b81449301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d93242cbe322f9507ed27ce4c7ab3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e288609aec5f79d3487beb111c5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33af3d1ab2d920f9566b47121cbe7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77684aa8ccfc8b6ab050de3903c2b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c219b656cce09ad27b68b0773ffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab010e3b2427b40d64b41885a7cb843307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9768e5d3950c85ca60d3dd8eb1c6e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa24013505f706aa485452d845bef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcbba34cf408e3d7e38fe6c9b99969310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5102f1415e33478ddf2cd3770d6f4fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde18ee0b4be334a4236bf71d3a45c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c87f77640d4f5459ca275cec7110f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a46ef93c77465af82959ed40534d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add489a1510870d642eb59bfd68b45fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dac5e0e8319ccc9444156e32f6901316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b7ea021a1a023bbd7745bbe4b5332317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9f4000dad8c6954f1ff37fb87649318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181460e856561441deebc28ca5a8b42e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331dab18627724bea8c29a121e8a056320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512eed898c30be3f3442dba85b4d070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852ca846c145ea0f9861f07628ab69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ec16d45d54ccf9bbaef6d75a1483323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06934b44dc54efa4067d070aa71c6115324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec2ac9cac41283629748ad750e807e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273d4bb63db20f5453b5fd0d53225ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165a4d90e9198c9aa0200decaea09d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6735c258bcbd03fd59fb7beb2920e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bbea24121de34a2a1b8ee644d39ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6608c26fc4fabdbab54631dcbfe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd833bbab5d10e22110030a124cf1868331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4741c4d4e230a2e860d40d85dcf77e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd3491a5f3b897f17d0a68bba0ee5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371405f4c67746d02756f3bf8aba329e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a478017b522c5185657e28aa5d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a05b1e1ae7ab23afa24837af121a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb730d973fd1ab95cbc7f626d165e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d1485c8c55fbff73d0cdc2c2b073338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d4e6de4f2f53fad689a33180e03c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5dcb16188d1601961db66ab8b6c16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8b1d297eee7fca7b3d36a355d894341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab98b689427761296f9042c94a2f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43cd99bc5eac422af41cac7aa5b5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64823870c233393cb97c04aebbe1fda8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a4209db768ecca1908c73f9fc12b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28af982ff369b6e25cc9262e705bba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db96c571ab6113a49e89c02736d563347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1adaf7bbe50b9c321499c1aab012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad26b57da3e084f6433ddcaf85419349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe062652b21b414dc9c2921b60a2f9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186d5e0111642dce80a3066d158156351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116deae4f07f2e151f19657e653193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30208cf6e070f0404d4a5d598cbf28c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93451e56922aa0c0a9682cef45d775f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698d3dcbf0c5bf8d66d277d7a79ffc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d24260b9f5170fff97291e18a740dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764778b72dfaa1c85845fa872e38838357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc43b5278fcbddc6b2300a1242e25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27d9ef0427c9511a757f7d080f87d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684b9a7c1adce5f4b47a950933f8b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdd8b0ac9a1a395c1ad7335d1b576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdd2886c559effe2d0635375344e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f880658199b726d9af4d21484a2a81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de864e51ba24bbac68eddaec79d4f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455604ccb45cf446238f691f0a30431a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7be1dd4c3bed967f011f7afdf689366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ad51da74b87580e87a4e963c61be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91790b2ea0035fab8c58d5e8623b0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44808eda5cf1e812b4145abe6250cb33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbaf07a722e87ec1fd05f735a42851370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2c3beccaf5303376c7dc7cf1a5a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fa62e79c50e75417d7369fe2ae82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df2ac050fe0e0b33df297f8687968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4914e09781ca56aa929fe7c59efbf62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61790af47d772008a8bf5ec7ae8e163375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9bfcbb64b6da556589bd128f64aaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728e431f7713c22e56ac1245060d03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d03542ab870f3adb433b0eec96ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa3771c98c36dc5ca991b0df7b6fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797dcc1ed2c05d9cc2590596bf7cb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a64a5c17fe8f9e114ef6acb4935c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7ce2aa13c0bd08d22a46769b106f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991101a4f55ab4543febabb76260004f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3ed45f0301f05f9caa5a804069173384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f99e87bc40a6e80115e3e87cccbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac9bc694b5e6aa1d55004145866d72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07f1e0647b843d71d5618fbc91f29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706082475b40cad523eac81d02e27e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74daca654cbb7094ff4933609cd3e46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e37a1f4976634dcb247a04c356e3a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a00101bdf40c35e6ce8aa7d7d84fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1ad3e4d3cb4eb561aab3b211741f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f8886241bc8a50622a4df07c01d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e88d4e39ae31becdccdddf0193b6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f76d33c34e3e4b4d00760f9de1ab52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9709af81f0ce1ec8904aaa4fab5e1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cf029780db34d2e9c9778510a061f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba51ec80cb94a1a59e2ac13b0a381398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cd68659988d871aa67320af46fe1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b247edd889e7ff700aef0e0db9b6ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e145868cf0a6f6d49a1554fec67f2a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd272b1a494590d0f2e307e6d652b69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa8eb29a133d77e721cf11854de9c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd4535f7473c5c4e1be014c48b926b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753a4718723fc9b1957cd1ff22b6fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13cc11de561d0d040acdc7ce8b67e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9876fb71078cdf492cd59faceab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7df054a50fe9b581c51ef35b353e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5b5f119a8da47f1b0052285d6876409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5afce0fd5be08a33ecf2113b974e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c0d47807628d978e80f5e3a0e0e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f8afe9e3b0301cfcc2a26869b9ef1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ae1d922b8a139d8da6dac340841e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f581c9a844c857ff74a0bdde2697a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983039c9c0089ca7119c4bf7c481cf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592cb3ddd431d4619a5d9856f6f7c30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4dfc7272054faf64310b5dc8636a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62fcb81a6847fb244cc5423e266a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c619e6b15f1c74b0325c8481ee0ac5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012697124aff20576699a85e2c2062df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b001caf6320759ab5a652176aa524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a3956b822ddd7146c94b5a6a4262d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de232bb66a12692779dcda84af3ce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c0480de2fd00559efdba19691507424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541702a2715538d8438d0b1feaa22638425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5903e2c77305b3c4eef8cd0944465d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a09c9585defe628466d1e739c120e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902142a81e5269633ca375a619c8393428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23d88fe71ae81b1005274020b6749429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8f02ca9c7bc0bdb1b0eaab1a2b0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a70b38d2c63fb6f27f32e2803573431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fffc70d5a4e52855ea0036f2d46a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaeb13fff6654a533d23ef34134f3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e7cd472ec0acff93b4a989042e4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f0a831d8121f84efb3c60b21e48cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b99704e10b555fff507d212a228a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f9eab5b6ee37f07888cd4557a57c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de08f05af668db7768a04fed99ffb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e208d2b6a9ae45cab3d8b93b47210439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce989130bdd4e6760af91fdc6ea25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf908aa0ba4bb7a29c613ba27c94c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a7945c913cada2097ba85bfa0bfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0e2e03e035623d9d21f99e692e1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c26b11b74ecf3a3b7616977f01c8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234e209e98319c9fb28fa04eb329ffd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993678bd57cd5928ed50ba71c271a59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98ce2bc681ee411a0e42e5212c556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85ed462e3bf024b52d5a4b3828ba3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734f0e58d055c48f9004bc8d9c7bebb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688a2a0026560e2fa1f9350d3cf91eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a916b4b32eeac4dc19133d0ce85c07c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9c4e19360526a386a614e02da7f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebaf0ae67cc8402e42eb509470a665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb411a5b163ed1d22b806fc14ec2496454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa949f1c90304e9a061e9c83dfbbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431115d75702f8146e5b264710d9d1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81979f1e3ab7960be41ef92d0001917457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1dbabf91695b69afd2ab807ea1fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94ddbb899fcf3b9da9ef5d17195eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc54e1edc7dea4c8560e35aea3db72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda0215960995a6709935702e2c17c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d8d4ddb20ccefb72cad57b944222462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae5986ad4078ff578e51241043ad4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a4152996385c119af810c12a5de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9627379ff5cf96b3f84a3e7c5f55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9a24c08d59db8df9d8f9c42997642466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848dc0f47caa3edd8565687549d3c98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521547594f3545c3bcbb47e4dac62f28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d88d47abc6d3be7fef86a2219201b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd61a02c0c44eccf89fc41fbe2d95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad667ed2f1d78d03abcfded2a8685471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a2fdf9811cc8a55c659dac63a1c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b24042f3158c1b4de439f6d564784473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881fdc1884d1efdc43b49c928cad2f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abaca43ba8bfc053f2b99f052020bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e7dbc0140cfc546d5c0acf8e35cdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c420874059e3d3143b8103ad6be3c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f0c0316711d37c82ee2089d6ee79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed8a00f027ee4d8b4d69ad89408144479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106d261d9682a7bf872901f284ef982480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f90ef8c4a09f3af18025ac85bdd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ffa2e3907c3e1226e18f97fe623e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa23e781f644ae92384f986cf8d78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7bbeee71e41b3bb763d29df30a14d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1186299e0c05953839bcf9ce935888485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77b6e330ef1d45e6a8103388d6a9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101c98a4919607e7130b7c2241a6e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66734014e05da69222d4b256e9bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce44e31b85286517f36ad48638819c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ddef09da8350a09e2fbf6dbc901b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13924e1ae48cecea0cc80e3f4f6701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60dd2ce50d131ac638c2954258073f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea765725d7ad83951ceb872a5fced6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70f764fe2415539441999420eb1453494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca82521fafd8cf6114010991f43b96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cfdce718130d7c5da0389c3e2bad9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaec9628d346ccbf8ae06ad19123f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511cf62930852beeb78734eff7ac89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ed58023dfd20f9abd9e0b622788a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85649edd8c88369da69b96f704cfe333500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319872857a2af764547dfe900701cdc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bcdcada705a435c387119eb2e4a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b446f4062c08f44a277f8cf58542563503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df411d397af1c5b21f7783efe98c13f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b86e4acca5ccce851efea753b9f83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eb3f038168bc69b33b1926317f11e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915d12ef5f8bfea494c55a9490f7cd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212f7adb3b0734b8adef9e72f8c7ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f99e61ee64516ffbe928f758045a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300698fb4359d08cd48529cc48a7c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661921e3fdbb21504c467600fc5f8fe2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509604425d29d9723ead821d10f9db85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a91b58aa7779c79b565c279fae1d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd859c576096ce7849bb389eda68dc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6020ebed4593b3c6f4f3ca5d63e625515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb35139f129b2a02fde735b505fd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531f0a03babebbdc0e8c0f0e0850b87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af832e33743e99359e9a4011aa37563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f2c6b810c0c4915afc298ca98f0b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45f888af9a42fc80d2e1ca4d737a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083dba8b52195b738708eea2862509f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507741945cb2f9e28ac39ba32d6f5d1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674dc88bf0faef7f63354b6ee57f44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8967452ac25b22ec3540cd200f2fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad75640b38cab07ea5c5e4a7782968a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45fcc832381a38968e81c5255e82f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535792bc8b9711e66f0e9c2a1ba9049b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b1a6c0254bd4eb5d267d1e79a639528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab04f989240599867106bddb787200529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9135375dd308f2da906f69dac97dbee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614f0e1b6be0f66135482ae7867f69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f73e7c74317d1fe7124da5cb50d4e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9755791ade246181386c718847794c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8c3ea044a12871a0d149bc853864d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7660093cad1f123a41d51cac5848535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b12b368d19a54256a3467fc7335968536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2b7e09d13771bf18cd08a47ef74f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e320a2e6cfc51a44e3884df51b6b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf86904e2f61d81c43a9e66cddc5f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b1ef76db7364c0c2361155ee8c40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08273eaa5a7c06facb592d3a0d14bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6d9912359ab08db857151d3e90e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5ffe14d3efe905f1b73692c8b4b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ffafbbc7335cecbdb9674500c73c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692943b15bd90a59458c28f9fca95c65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3542210454fe644a806ebe95015f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d72f542885f4bd177d8cab2fa6eb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395b4336a3e9eddbeedccb1e04b78f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b36bebcd7a4cb97f683670d0e49f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4f9e80e527a1fdac849ad71d08f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b8a6f2f10677e5ea2b71fb0dfe49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1639ae90261a9d1759cdf8c9717969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938989e95939f30fb12afa548d55eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832c31b21f9fb71281efbec7ba3787554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483351794ebeb834ecedaca87a4ba6f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8aea4c9f0aba8c12320fb12aef61c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19af06ad8e95f1bf326ab882a87dffe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f211152921b630c1d46505aa4fce3b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea9615366126472b3d1d9ecbcaa18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781a1b0c5abe7746d87e2520a29f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b78aeda59feee92cb4d94389b7f00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825740b343f546b4ff05756ad075c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d96bad75b201ba628e14e36fcbfe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44e63df90209e490801db66fd1046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc47482dceb2b9279aaedea8a9f560565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c540c80ccf95c85af8624c29a862bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d45c97e9be18ddb9c4cb3767c8ccb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e24ed96d7e5dbcb2aebaec3858cc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1229c2c8b0410b6ccce71ae4f2449569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eeec848e031046c10851c0c6169ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f864ef3a8b1da52372b963877910a31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a3637c95c3d9a8693355d588b2db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ca1005bc70c5bba2cc3ea029bd49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e085a3972fba507830550d51715e63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087b9fc72b86f70b51e413d9860935575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec79f0c157f6c4f716360156b8280576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f90d0c60b6d9c00af32cd87d9d9f70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4516252b313b2ab3a3cf8c89e217578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b56dd71c5eb4a6851c5e768343adc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00b37f59b07c0c84c8c98e27fbd49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ce1e44bcf41500005deadd136b92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072332d4734772d930100e8990001d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650703859702f6080af08cbdd4731cae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1d456b6f7f4160baefb5462ff2cd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4422d48369b31f9fda769d6ee78d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a9390e9994d55c3892d88f158110586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896606cb533f129627c6169b639c5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1835e28f5741aceccf2fdf5cfa719588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381bce200c1c497809db9a1b9099345589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c15e9714d70d70d8484ce787af298590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef49d2eb5083174ce3fd76042e13e84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde657d1e20f332a8d7d226955c5142592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931cf30b0fbeff99da157a45866486c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ceb68ad7a1b692082f532a2ce572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda50a87fe27d7b2127e7def8392b4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5bf68f587115a0b283b7439b242cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f009d8434ccc569b31bd1b11b596bc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451b09c30b5628aacace03f98e03bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf43d6379a9b178dc333ead5d907a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215646526f0b6e4aadc65233345d63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb25a89ae5dc0097333101a90a878a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b05773aa7e4fa21797d06490c7fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048e4d9cf49adb67a69af9a7480ddc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fdc7b384359f0a9d93b47aabff6c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc95ffbf5908ac160dd211ff2f04e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a3380611ec4708214b7cdf7ba73d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e298c836a82f4af5234e4256ddd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb12c8504bc2e8d15a4f236ea39b15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00225b877eef3530f4569f4412ded5f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcbd7ede2f3ce1ea2a2118b0cf365c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e41732bfeec949ad9be2a6d3e5589611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca8c6e1ce48a6368cfa93b7a3193b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596545abc0ab185e0f7baa70c52381613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916ba158aa51ae69f1922eeb1618af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97010a6fcc0a1bac2d590f62b055e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d8da8c74ef0a6ec98b657f43f7b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8d48344c06d43c8710f0d9352be9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c93f9a6a289acfe2ce936b1cffffb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a23a35838cfa55b2fe1544f67c6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8f308a240bba2b6cca9d4ae73b8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e33273093fefc2fd37472824bdde79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3d54b84f2f60c6c28407253c56c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d489708ab50be6cee15e1e518dd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387237aaa9ca080e4c0a394a1087d44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d58b7695b858f6ed9d5c016b42d8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2ef1c24f88c863565eee8d215b56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0ad42a2180a4a80f3202aea742922627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93137aa0dadcf39bed20598f5c350216628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa64ba7361e2b389e43bd8e0d84d09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d802461dcc3359cfe403d28bd0f8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05079e23af6b6951c0aa2cfa7572a7c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2d14de14b3e572845412e7f30e5c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c21e219387c4e53f06fe980d7703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79057d56252d031f78fb7963a5352634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a0a4b473fc793e596eae818858f19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054068ccf5d721a62536a9497e9720b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869b8d9d1aa7f611cd272a5233c146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71627752f92f51906ca7f0f660cd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f14a34f49b718539586279fa4e609e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9469fcc07a9ecce297f3efcb194710640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e80b9099ba5f3a84c6efc408c6bc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2baf53c5cc0c0c736ba73a2cae1f45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f856ecdca43392d7e8b6973d710a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6bbc821b17daa00f94fc87ce7f0a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78938731b2b2d75632c1b479f86d8d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af4291ad5c7268492d1fb6a20346c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d7a4942982bed40e0f4380c6dace647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee96317871e73bb1b4b16ec141f23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde8e7cf327fdc828ea2b73b3d4d6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e834916d21381fdb3c31291b2a14a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b19e8c9d279b895a54df60a6cb0b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38fd9555d16f080ab10b4fccf4cc10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f72e9c3d8c63ea0f885c81303e7b9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855267722cf8d3be7480c3406c03aa77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691f948c2739147e73e6fd9b81cfb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6428528aa810b76159e0aafa491e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb7573871ffa64d2d1539ebc3f5d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77836580093822219f1ce1bb330410658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9438f3ab303fb9f368675972022b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1e2a072d677483dea6f3d3ee71bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0c7c72a9091320e86a628ebf3401661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3012d989f8fd68f728372464d40e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ee9e85b9a2fbc0f209353c0f5aeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fdb4e805990f78bc497382a462371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f790e277c82b4dad0fdac840afe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4afba0499653d4386b0eef7f7701666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb97ac41b5906605f484ec78694088667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712fe016ee20b1aabe634b66fdff191668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8257ddab3c12c985e25fdbc5a241597669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68e304fdbeab4a43fce12b08e91752670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da58aaf913662eca80c1a7259a4096671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca8f83fadc034ed055114277410b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27aee3839421d86dcdedf384291be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02e608089df617a77e7bcd5745c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d84770ccf1d2d641b4a91c05002db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932445cc29db2cd499402decedf82b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941f9b689f17dcfae51667123fae20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879a7ae15b4e4226cdf3561953047d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c018caf347f5440c32a2b2ec0a34e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe442f1238d09195a5312445322947a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03232ac73bd84311f5b37286609694d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b403b194948b62024b42206aec5fac4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac1081cc9eb6df50f380b2bd2045b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4922ef0817016c9ece38ba7586149684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438de6d39ea5b929542832a45c7b92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e3077b6e29629fb02abd569f51d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944bb910db21404750f8f43badc5293687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c250c8cd4d02b0318655a9b92f85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49085a9bd6755c3bb78547ca806d264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180cae446940383af0e5c850381e5ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c168fcd1e5208ebafb559884342e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40077ae96d8f96c83ae01d6cd29f43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404649131506556795733953caaa78f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8575892ea47e9de9d4beb0ae9cc1821694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527a3ed41fd5066c29a39ac3e601ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd536b48888876c69e6ba68665d43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df292356b9159c869250ce704a801697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc96572589e9692f9d4f73f931b80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eab4f200ebeb2dcbfab0431728d80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887538b7f7ca16adca4bcfc0f4ef3e08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f793563bd6e97d525a2188962a7cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dd308930a614b8d37125178cb164702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02800ce56379bfd30cdcd0cbe29c2798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132e43efc288a6c58f5fe8d34a569c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fdd99b7b8b28b23e6448a235726eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df7db7bc99bbf347118743923b7f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b693b1903b8a153120720e32cccfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beacc0cd10484548514e516dcbcbff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8f739e5dcb0ce94dfaffd51ea0ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcd9292b0fbd350a298763a7f1dd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e3520def55fcf2e96bd7588f4acd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8684365b0540a63a9aa9e9ddc092a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd0a68a816e3f7df155fb5e367bbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f335464a348c3ac13a6f939a4c2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca530180ca8fabddd219b3a1e917a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f486e3b9c913aa3068dbdeb01883d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b81267966fe45b034f0f1a426b7577717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3cb5e431b66a03a651925b7a3761718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f63cc2d35bf32146c305f48b2c8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c549d08471d6d4789baa108c6edc79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e6895ee5df5abb80184a6e55a8ddb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b17550c832e9da047be6a46d80448722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18553139f90e38ef383c7c947fd3755723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b247d8274da3ba4c5c736a78d7c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07389b2ced3d0d95f30d462c6b717e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949097ba5d2678352c004d6a9989d493726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f7d81843398a5bb3914ac75f40f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212bb4d609ea914232663867c4dc0f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7935c8976c9e0c34b4999cdd4bc15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcf570182f24242d3f6b87c37ab5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93a9c3e99fe57564a13811254fc5a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab3a1dfd2cbc84761d6259eab2fb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96da53faa2c190c095bafddf552b92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc7fba94fe02bc4272402750f0eb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e6985112037cbc4b553dc38575d62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ac5b34c5a6c57edccd64b20ff7c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393271132bcfecfaabab84ac31779bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99663985a2e1d0466d993ab12fb28c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1b39bf8074a2cbc3cd9d4f608d41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f64e813a3e4499516bcca48926b369740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445dda2c379f10464b2f34bd80c731741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a114b90c30a7f4c3543f50943bb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c022c69bf95e69e2483e6c40826c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1f6864bf37149eaab6842998e6d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73157c0ec03688197578ba75df6ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f0a3135519f51446e0d46935fa232746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b264cd05ac2cc3196a03bd53ae290d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429bd6bf714caa3a92f1bf2cc78fcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014f737329ae05b3bf393c4ff02e55d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e2d8c5253d00c25f4e8405d927bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f66c5c4ca0bf6961c4df1129a8c636751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0c152db075672aacbcf1027956e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90133951a3960c073dd64569d4218753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512f0d9fe9d0b78d85acf26a1cc966754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510d6333a5c89fe53adc89324bf74a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc79ca056deb5fcd70aac7de5c582d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9eddef57c05dab5d0a8264aec7e98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232b0b0109d12864cfc2eb295132fb4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c99774ed3ca6a96917992f5ca5a294759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>