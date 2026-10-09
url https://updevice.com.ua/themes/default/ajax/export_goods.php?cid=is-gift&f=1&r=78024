--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4371691cc8931cfe01d91a831e241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb6ffa63b13b3998fe69bd66d18852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd92ed6526ccefd0366ade63a836c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daf6872026ed72d62d4358436c5da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb658b687b876b43b29b5a0af8f1735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8faa375d2cfadfa9869a4ea14b1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a1a7295eea799082c6afe14e7c6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91942e66bd486cfa4ccfecbaa2900628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc581a472c9eae51aced005bc9d6909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f47bd5451851b5c9db9564b633ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163f4fe6f0554f373acce141e252bdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731844186265b6d806172bc53f016412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231941bd2c9616e7059dace3813f9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3cbad035b0a6faedb4543c226538814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119af841256db63ab1f20d0d65fa4d9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2b8b54b3ddf03a4c7553ef630c5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e219f93cd3d3cde1e8b97386e44af317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99142454f51d6bbb751608d4ebc8c4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494542cbe6971fb940a8d5206ac49219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdce2ea583eb1e30850e1641efa23aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe5215a3a6727ce530987c7f6cdc2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f5da913288eab1f0a10134cda82f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d88ccbab73a72e464de0a8568384623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfdd8de9b71749913bb884450ffdd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a337a7c451eba284213fa078b5963f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83328f3a91257e2c6f934339fe7b625926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77ce3e1429bcfe54e2d4073c2bc26827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ac74da9f4dec7b5054d6e1e0a63f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c27c280c817a3716dc3193f798a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652bdaf779a165f0394c81b4ae4f0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854afea7a8dae7d97ea0cb19e1407e8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15516983e5877ae9a82b7d0833677d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24c51e9c044ce05c6ee8becafb2f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a845912e2efd682d05afa7aefb9fd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3ba5d9f64cebe95354918953e11235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8c9325aab7585dd9f29cdfd9aa1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e3883e873d5920b1d603349eec87637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88ad2b788bb9533f49fe23cf95317c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc7a08d710c6ac742379c6399db1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34c08216fc1db48140a7fc42f803d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83210c5ca9d31450c770ed95ca3810e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e7d05da14fbeb1836bc6e25dc24ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ebcdd08e468ffef7a01d3909b37a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfae0bcee3394aa1a2ee811f5ab898144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee8abc672a26698cd20f6a11d583f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535364bbb9048becc640809d5204e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610f9f3d5bc0aef0e928d596ae353847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561b8cc7c0d82fc49daa6fd4f941e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615815f6aa7f3965d06cc9d96c8d17949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10afa2b8eeb4c088663b516730605850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086dfc671f1780b7d973a6335d16dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fb066365384a5017695512623e7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26ee3f264740d654914a0766b7cbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681315d9b10fdb8e1a3f0ef682c3d1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09504f3618595b4ddc767d3eea5250555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a523dd46fbfdfca6badca9705c0322d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd745016390cf91235efcf7d707f7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8622926ee30e9dc28d7ff049b596a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f05c2855d218681b9a48b049c8fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d26bf669675be0d5f36bcad2e08b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600b4afcdcdf13db3c55b110d5489761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24fcfa06c232f1a36d45a5039d56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f1cb7eb9581d31604ed9f418085fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4daa4c6bdcc35cb311475e0cf3cac264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b188150e4c7456b0b7b2ebee841965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94122c73e542aceda63fde31b4f7c8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c8cc10759aee6cc577fa208286b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e749b190da67b97a4b2b911934b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e46c963843a2fc4a1983f196eb8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f4742af53754eb1a14d9c1d89f6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c8fbd9eb7a3a425866bb17361e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4800822307639093e15f45b09218a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941a9c99b39d6eb983d2091ac4695b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351fc529e0cf0bf3247518197bf5f9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f83fd099c184ad194fa4a334fdb7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb9cea4aff50062cd8fa6f887476d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f491b16b8c82697914272ef44b7ddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403643f6d260b48ff1184de20e606d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37c7a1d5744d3b92f3fd3c409212379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7a42211665aad23f1e33781e58cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fa177bc3eddaa41e63a454bbc7a7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174170144a23b8875cf6749bd233417f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28500d137b76dfd51a195eb5da85e5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1fce0ad75fcd14d76bc4a4e56366584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f020f0dbb39e138ad9068a6dfb55ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f364fd4fade66dd4a9b8658305b5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27dc25870ffcf48c72d1d3e195d57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b6685d213e3f21bbca7eabf7e3b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded9b86a73e3db6784503c15dcc765c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa52c1a121d727fee7c780ea2fe2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a9fa44fd500e65137af5fa0ebc7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa2315ee65d2e529a39185b2ac3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a425ad8ac086df078e78a656c519b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b45f586d80eecb1b5427985e900b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef6ed1f0715550322c6132a7ffcac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fc35dfd104062161d57c1505355996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9ca6f9176d5e6cec59a37c5a49bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031a659c36486a924d3beb80719a36598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a915fada17ad0a18fe8b4756ef5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ee7685024cdefb15ab5aa62db924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80faa80a5568f2246eab452bec97f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ea70b9e3e7071a8599f97ff25bbf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470348eb112d0113ae85008d6c13979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea28a30eb0570e54b84848dbe5c2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b8b3dfcb8114b41c3a6aec692e15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03835911ef32fa6e53f5577dc7da4310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6fe76bc12808bf6cc9f8125e8b1d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba133ce74af67bdaec92b5299554e19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e79d8c715bd027f5eee34febb176f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bddecbba8e5dc9582c6d98c30b933b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35699eeedc4d4a6b5ba7c23db363bec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07231b9c7348c6ae87fc40c155add112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d40eb948b4d2724ca105be213b810113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ae8db2a0e6caf8640a8a583159d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f77037c0a22c0df1cc0ede04ee6898115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45686967e5634d9ef39a436f210050b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476319a7b9bc92d3d5705e245089741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cceb45691aece25b9f6b53fd45bfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e9e0ebf391723f4cfacf39e626363119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f9d6767b8c5c30a2c49f517a053e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dbc3afff728893753be6c04afd1b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d6ae86d0b97bd3a5e4a94d66c96d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefbf5e0832ba11da6b29b2a865a58b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab4c1dffd4bd697c9d17256bd48ac5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7477722febef58148bed3c91bfec9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716436742623008a58a7264e770633a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48abc6e07dedb35492abfde7ba65d99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f786bb05ffb0270d2f3d2c069af09f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb6af1605a5a3940c7c39dabc5ac4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7c42edd2cce6897e7525395b423f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7502db7fa8ba217cd18020bb604fc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f747ceba84f5ded74044bf10c75d63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3711a8f05d30d123518a60d4c27ee5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3c325f0741f92413022feb6a2b9c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a13570dd3aabce223562bf395611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35bc76e6dc89c2384c5e45d4578afc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc83378ebbe472646af95700b2da102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf71c37a2c765982b99cc3cf627552138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d38d07c301fb6ad84000bfe009497b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d93204f6afd500c2a92eed41700ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d239b029067e3ea08cc5de008b435141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc994e45419afca30b79d8f4f00dde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bec10e40bb5fdeb4377ed6d8c7739143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5dff80fb2f6db1e7178e68f00be3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b52c526c7212d275bc7aef3a23290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c39e1deef00908a57ecb50796802eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767555d51aade5ba2df8914986b836d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11756281cfeffb5bfda7fa4d1cb0a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed64ff37902cd11e011b45735d482b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b26c458b443f523a22513a0348d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdca523aa0ce34c0ae2300bc1ac224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee1a6577e161164138323bff903a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc5356a267f748da44ba280bea742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f122ed95530fa4f0e98c221f8882c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6578d7c1f195dfccdd11bd24d33b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7def3ee7311d72a1fae214e5b80a49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12be705f753f28cf150a034e35277157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74573e1282b2cbb8d8c3b84272a65f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f892a65aa051f1d5868729114dc388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae6f5979768cb0f5386b4e01e48d5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e97b67b34d3c7d1bbc1a5863896f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960c383c12b58c8d19653c751926bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478abe79f543c5c9019473eddb5704a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d36c7da0fcf215d9de1c17984bb71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2a4d346ad0f1d68a371c50c0fd72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e59402edcdf6a759e4d011b502f3c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c228ce88698bd546c09f918fd7de8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877c00cfcdf094531514f7f160b547168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443464415bdd5b696029563d882e861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1345473850be7b77e0796515aa2c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b81d22939bf2aa1c6432b1472f948171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8583323e8603347350b283fe681d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6d18207cd8467b3e1f67c0a8d788173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f6a1cfa8f9941a81daf19ddffc94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288863910b4e21d3bb97495da03331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380d057e008cb6109b40d9751a14ed8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d893af36c84b79b113f8cba9e300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af97845053388f275c9ae5cda6a47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2747b37700c74fa53ddfea55452f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d93b15fb0328e71386b49b85512a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027c4229d697a7fac67ca520a0d8c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f9b3310af77d6692ab3268500606182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586122ac7b4f6ca42a216b07bee79b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ce7830aa5268f4dab21e3ea50c62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576187ad635a16c0c1e7868003b4405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0e006e2af468fefab479ac19fb1e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411db321203462508e041d90b23bcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e5f95c6defe5d837a087066c09e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc305bdbaefd755e930821a21707db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b59220b55bb8c0dee51723e76a5e62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e0187106040c1760b7f9c19d83d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39947523aac123f887353dd3503b577e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67037e1e9dc205eadd38f44ed93e98d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55257ac0e99ac98fccc1819c37d4b56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c3b8f28c2f3716017a4714e531c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d0251d3756a9adc42aa0337c7c67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d0734ef7f4c167929fc39b2ba0dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cda6d44ff58e734e019ec983ee034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb199e3f84304ba56ff68c3dfab1386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845b849922dd022653f2064a5a71ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c4c4383ecec0a7cb79189978e6d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ec9de0131c286386d49651351d48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae12031602e3d235826b616b35eed36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4280888e0f7faea9467c0e4df0ccc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93fcc143341d30cd4f7126f9c7ecf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4c63c50e2123fafbf7888b61bad2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a214365977960886a4c60befb3cd9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490de06ef0a5126d01be7e02df102f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040631f28f8840397bcc6d55a13c293209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e2c964e14410161ef790bfe8c5e0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111538d3ad63e46ffe1c5c1bba9bae7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75356d28487ca021bc43078a766b33c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0104a2445dcbb5b78dda5d030f5b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae4e38cd465797fcbca17506b9c7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98461c4f5ccad8929d4599f294bd01bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08725a94bb903d9392b11d94e1f274d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe837d8faf8ac6c2ed67ae25ca4166e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4ae78522ee3aff55f00d9564655e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c008f15fdc7e17bf14350f90a2f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9ea91a484c5c17ea749d4306ff60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6fd9a820188c0c997d8a920cd911e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7776b6b6cb631a65c1fb101305e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54fe1ba5bffdc139ff96fe9c77cbb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad566f2dea39e5ce38171b387be5185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745597a562a6d327b9a1bcc36f6e9e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b282e300d6f7eff6cdaa2d42a7d8b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435c311e87bf43b9fe6f526510514d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f971feac53e8d4abf3b9340a212dc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874bad8026538355be7b8d9b66eda79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c8f0284712f7b6a98967da7564fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a417d8f128b87f32d2b1591f38b7ce6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408e9ce886350165f097c44f9da895232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33924c85ebea0ba59882bf26150727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc87d84c6fff0e410329a2ca06cb235234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09985180eaa0fdfe58bed6006f695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a0729c07566a0ef3135914526d182236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff029efabac82f0e91fc440d6f140b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00af1184a2a72a6cc0432c96cc7573238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab6d0ca4db4ea670a736ec66fa23be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca1568f2ea37599cfb1e3d8cb710ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036b17658c945b2b86a2b97d184712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e55ee9ace5146aed694aafd239bf12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb8e2c8b55713f5641f057e97a52e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086c8f793febe54b4a746dbe771594244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f147365e64a464e9d61a6791422420245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64522de0d50414ca60ee233329e372246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4a8a908db0efceab6462066bc1b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474425fedb75c7d38eb3c57f78e9c52d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fd3a25f478ab764ded8def363a96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426afc89c048b5eadb40347f2e0c684b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879ee2a9b35ab236ecf2c8f815f1ec7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd702bbafa71cd268d0c9dc226c07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028491dbacba570831e19f51f7ec98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6c00aac833bce08dbd56995015d7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d726e3cf572fd845d45498adc8b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfff81777bef8e3fe4c8864aa1e388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e17306172d17f7333bc0bc065ed7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8105b37768b8795d2259222b43cfcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b240d72ea296195220184d229f3cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bb690eee170e72a9499439853bad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319d51789be85c85ce9583930aaf51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f473998e52bcfff848047f70b73a23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ca66d06093c634f636c296e6fa51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebfd6c90810df8714d07784247d0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ec14ec63331808ed8633b65f35cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867dd0edc0d01c4e46178060eceb527266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d86cfd348e84c603f8e1da75bbc8eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bfd8d50e1fb349fdade5520d25c06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ada6587d6470490a3feee739c7e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c25434defc815ace03d52a71725ed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053fed84f940f463626c9f8a5c805b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474951e60952873050de22ac1fb14aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe48b930baac05f75087c7fc0ab67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf41179f680fcb3b313fd88c4cefc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f2b1e6aad743585ea87b9dc5bd0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39b117900c598ded91fd02695a37a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61b6679c9d302517c037b69fe5b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b48cdb4e2a7766ab9ddf0ee06be4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b3af5753cedaf17543867928e3298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412b5f8b374fad2ebd85b1b02e4638e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df91ee59064d5c1a8274ecec7e8ad4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887f1723780c66a6b246b603edee4e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bdc02ae3bb974e80ec952c35618d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64c4a43b45e92ab4b91e09e134f62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924c1f5f0327c571eaf52fdca9d9d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1307bec4611864caa2b2da2aacda0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af2e9b2c633d1b5d4015f1e0908ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532000775b21ca9a2c46c664558229b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba2d37c053ef874e6a938e9c5f830c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaafeba7f9573feb473fe5c4204852290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e0a2d0fb25b62c54a04a494e20cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e54d61e81ac56447533e02d21fda6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8f3ff66b6ebe347487a9ce01743b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b4a7dcbd368760505fd2fe67ad1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc054ffa418da0117ae65b3e5e6125b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944a3aacd39d8d042f93e57632b177296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901f27d5d731345bd7872bccc45708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c018925299d408447bce1c60ab402298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a503d2950bee5d27d63a002e08e8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4936a77f2d4a79f48441a1617b201300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa17a95ef4f0485dba98ff551eeb92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b401b20594609a407944a38f8d4f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e944e3b45d461ffc14850adeda2983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a0cbacba10a4d6019c14cbe66581304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ffaf595ec3e499aafd5b31ec75c52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4cce1451cd7697a3ac21b8edad38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e881c077642aee9e89513504f23f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d92dbe63c98f9af7e37faae6eac41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92134dae15a3afa9e972e7c78e3d72a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c1503e9a6e2953b8d85ff76fb6b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209004ae8a92484999ff36201cab410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8075f28d8349940d776b95328510b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff60fed861677a954f9585880c1b9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91e8b3da4a6b2ee5e72334d3a7cad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6357d8bb7d4353d4d8c4d3db0ce4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed70c82a2364787a6c5cb253ac4f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8d0e586719e726de3d0166cbd5ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da3443b9e9014f0212d26a210efb93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d512e3f29c0db11da5c78666d508e3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd9e7362935183a3cb2cc1d7c26de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771cecaad7a9d3e23dd3340636c7491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375814cbda9b9f277aa9201ec72f8b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec2c9240338bae127a8ee25c4c3cb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb5063162463dbf33101b7fdb997fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393a29c53c775d99f44bcc0fb7ec2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2f048e5e2d655a022eb14cf4b9f49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb49b4a7f2b4c99691de0ece36d4c03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f8e3eed092c290bddeccaa379daf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4bd5e5ce22022eb60af21a316982e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e3a28acd197084a7ed0131303dc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c82b91fe9202cbabb191edd79fd772331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31c7cd2aab20a18134a207bf14483332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7fec1b144dea8da0b1956faf9ac4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b44c14a00bcb5ec2e93710f4465a9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b2654fc58aca316fa1d9f07921c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57adf3fa8d198acee57f168947eee8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157e60cf8ad3fb2e054e47f285b9872337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd5dca63164d9ebed574468743663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83264cde09e6ee9614b20ccf19c613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c77af2e70acbacc9c79f629b4a0fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277cc1389d861d2e89d207abe59c79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018859841dfe82d5374903b09efe3c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c834b84f31c9e34c1f7b8ada4b5a6ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052dc194e704029434aaffa90d1bcb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d77310598a11811831da3fd803d68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786b9b8e0ab86235e3b46ff98a2554346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e904a41a32e164f2f637ad3719080347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e15c6b13d16a3a96f99e1b318571b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727207752112baf21ef83e3dc0367e60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b39993c432cec1e0522bb5e97c4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcbf3fa2db57ec0d75a24805b50a93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634144050aee31117b5a7942346cfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17fe909edd8ba9d589216aa923e83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef4515d3da329e6e7f0321537041a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4af067502977277528f203016d63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd3844936abd795298cb961b5d4f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef7b5b4de3dabe5282a526e94878bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935382b682bd059612a89c52c1b9cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09064c7a78dbcb2d8072e8bd0a5f9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad89100f55440d0f3572e3390440c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0087a9d44e137373ed77ff2b0d29a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a0a167cba1f0deb9eb0d87ccf8674362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75adcf3fb11db179ebc10a692d394b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79750de73f523acfc017f878d1a067364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e7aa632e8be198bca45a2fe59f5b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2cc55b83905aa52172746cac94e3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c3b57d65ae08cc9f713045703254367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc288718b0a691ba4e99cba9882931d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3524bdca637d5d4d4f0cf3542791a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e64ce753efd2a0cd2ccb236412daa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792c94d627a98851046fb848b5fc3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937c8edb619249f8936e784cb15898372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b368cbeca0e488982a9810da1337ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f140f9176834eb36546c725b11f09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad6a84af27ca449f526a0ae89500bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795f13c2e0d102ef41bc5c81e483744376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413f28b265bad183745f3e96390e38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b099bee8f2da6226e1055c593b4e128378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a2eb8a3f5a5587fe81e490bfc503379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97980c269aff3044080a10af3a4031f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e4686bc5c0cb518154915e1791580381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f97ea4cdf380aebb71a256d4ffcfef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61994b097b1112f6af9a6b933649b3f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa2de28604ae1eb7fb6b82383be4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49e8d331b484d65a37f52d8f44bc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb53fbd5f8444a59996d67ee1c451f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd555fcc3f82645fb81e4524c8fda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ca98b753e027764c0462511de925388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a18e32b67bb93f447bb897255db4c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa451cadb4602cbf8d6418084aea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f0e3fbc9ce9ec1709325f0bd41ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46655d7069bdd55a51d3df72a66fd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b28b7ea22f753721104ec370330a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eeb5066abd58151513dbfe8dd0a0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba604001926dba9b66a7a17789aed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea048adde179de35dd69e54589c355396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa134b126ab3f556ec00749c48c48ead397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a99124860a73a21dd15e89b50bf62a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8c1d0ecaa41b8831bd85139d0a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd35832f9f6044b568e270dae8d9448400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe013daa3d0247c8180e3885859b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1179e64eb78edf52a290a2d6e3f1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6606d8e5de51edd9b64dff899f30dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804735e156898a23d184efdfb179e19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16284beedad99cc92937d3275fb6c129405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ebf0c392e879501cca96389973d4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c4ba1fee1a96013ef27ddaf9302b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba62e1af167f44ed6da004df70ea1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732cb2e96cd18dc2fe03d871799906a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e78e4fc3790bca80659deae4fa1fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e34814114d2660cf9fbcd2b8da49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58e6da6488c865c7e2ff6cc45e758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58be477437b66852ca80d8c527b6cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c58309c707c3aae9b1428aec40b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bea889eb6c010002411a96d6fcd214415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1dab39ff35b356db755c2caab371a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680a2a2fc17b89cd2b1cd087dc307c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363f57bea32f47aa1d66137cb015d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4912e33c03fae86b8ba66308e62d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f981a0a8ae0af36ef890089d6eee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131815559d9a065385b65462387140421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb246d2b07982570921a970d3816d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af41781415782398a098cfa6a0066b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f01e7a15cdc2578534d55f3e5889424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ca8d145a17072d38f2b99cd10a40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd55b5b908c3403a12d15d1973a2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d589fc19b8e0d73f12b20af17cc61d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc03c9b67809821ce23bac0d8da4353428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac2e4364e721b812756fe28a6fcb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5897eaf6506fabca5a9cc26d1579430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2cd453a9a7eab257e661a154a08e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf47004b1b5bd6ae8474c3e092b208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402b6dd64105f5b92f430a518c4f11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4458eaaf5fbc3e9ed53debac7cec23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f87f6057215143083370dd03ca64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e1c24eb4bd90f515aff048e0088c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b50f6a1c9dd4ee4cd97f73150b450437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f532b41d4bda946f37d0ab23d46db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75247ce11a582d7187dacfe40a54ac2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e18b58ce4b4f63046c5cb2d101966a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4069b1b8a83e3a01855db2dc7e7c55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afc142f06bd695f522bf4081cdfee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266ffc3d6cf56b844c24ac0fe73482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb33243c9168f004a15a8ed349b13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083a26a6b8332bc9fcd94dc9e9af2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2d6e78f4e832dfebdaebc1d39b16e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0b92d139c11e631e7e6e01477c58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec3a879759610dd5ae73102aba40b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa819498ebf3a5747ef6b377918776f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848745c5a9ca436ba9ba772059ebcb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffcba3edb15128b6f285a975ec7b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053c4e0e3c2d57ddc13655bfb680fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d76260ed3f97c85a4b7be918b98bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e32c6ddece9426b54cb2cdd18560454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf6740cb059215e0abe3465e53ac99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627a665011c0455ba19f6686740644456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e7564c2da12a05d614c21431043f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807563560f1a4d08974c958ff18d74e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73660a3c1a67b8a45e5398a49bbfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779162ff7ffd66b271b6d38876a9d84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb2afacd916ef3e6088595d5b93e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f042a58a06939dd662f7465c3fb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a8573c870c6e4f8221f6ea8fc40bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452215bc50cc08cf2886db9c1166d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e25e418e3c25db752b21493dfaeb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1da4988aeadadac508de838376250466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d12b6ce01aa77478c284713edeba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff2339b2f321f7cd7beca35ae76ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50f1006828f711a19c2c7c6cd6358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b5c0284c3a18e3300ae3fe43bc6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b50be4a119ffdd85e17c5f46860f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d06c22da2ba0f9c38d5109dec6db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bfc9f924003ef4047ea67528e4bf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b775b2d1ab3b517a69521b88071bc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be032dd1151850b2b6451ec1d28bff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e31752a9b36a1fc1b2feb0d2264e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779267a653faedc921bff7565e0018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d28353215b489208c5788a8d0eabb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc90bfcc97c7d3c473ebccfd439e89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252704932514802227c9392a27cfbf5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2ba2ab7c06c559d9500782429cd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b390c6db0bc578998eb6c202a9b997482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52e1084e644376c8450295cb25b8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d678a86b752e62a4d4ce45426f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf65ff3fd5a6ae2c62039280a1fa1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f64b3d9d27e7b406e5072249c5c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e029b9d5b9a660c801e74b52078d9e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643fcd22597b7053bdc18d44f503398488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c9b47cfc0f6d794113dc054a599c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26332e617f2288977896040b9a91678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2291940bb5d6b0ee70a9dcd7784da6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7a9b0195bc16d65f9753fc991f8bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48900143cf9c7226338c4fa76fef721493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb81b332e773421d3bcf5a8a205248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2374abb7242fe8e2bc58a1090783f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38a5109456e60907af59404c92a2ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95dfd28a375947239ba022b58e6b3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba850cd82dadc1cb9db160bcb8a926498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d910ba8a176f664f5c4fe2f97fe9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b582d2cad1d410d79d73a45a24be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178150690ec624279a8b6ac118cb30f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ead3e4b1f135b1113e92d1c70ad9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9395998bdd263fdf5d027cd6a9e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1778f81414728376873fdc1191d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e5141363702c9752dec1b41bb4c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf1ac2a176d6dab5c5063caadf97ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a453ba2cd7c38e7ab5743884c3d15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb93b67e44735b9cfff00d0cc750f04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246af91fd2f1278337c50242f65764b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c0fa0dbdca0e0bb9ebaa09210cfd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c505b53de9c4319912b4fdd750f4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a92168ab9520d42275c643049c81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11833f850bd5987440d838e28c010a49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ee7d6aa555c1e264da390d7bbf2aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f74ae09dbef9535c8afcf0c859996515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9853ff8587039b98d79f5b7392eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca487328535bc4deab8ff0f28ca849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd94247335dc657a3fe2b359012b386518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5adbe2f3d0d9ba195fb8033a810fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf23c989097fae67d7644aeccc011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99201d9c6d7f9783fb727a86ed67d492521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb883d091ceca764ca1e1da8da9b9f44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ce4898a46779bd098be2083da97a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999114a4b1c527dcf83541221ebc986524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e313c8aee4785ce3d5384c00eec4ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0da7e2139aff1124726cdb5f88892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b281f10fd86d1be518efe655ca70b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7277b0849df9490fda3e89b6a5bc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b966c6fad8bdebe1a995faa460dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a37cde75a8e1f14ae2a2f84d0c5069530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef00924058f8b4758dafcbe58906bc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef1550eb4b8dd34df9c6dc74f6bd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137d7b13cf3f3ee0cc48b9404cb9f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe41dbd9ff85b7726a55e15f649ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f8e8d13b2a65686495490ec5dc15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f8249ea15f88f6efd58757ed5efd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a81a2402e3513ce1f505a5217cda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b0c9dade67f58eee38f80d9e18e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6b837aa827638fa8c1b633585e561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb65446b91eb07d815e2050615602c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c876d121eb7744ad762bfb83da6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0c42ddbff2788a3cd06d5f864c41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363699742f272d9cca8c6e01799842d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95d5519a921277eeb9a7a18b40caf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b98d35fe0b826daa4480e015066d33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb719228175b8a2b12064da719d735546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda2a7974501bc871afa3a64fbc59a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd742d5a5b0475f919add05c212f84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa895a77c6800949bf296b39aa91161549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc643b70deab5c3c56a34982002c6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d89a7293461a18008e541bd85b48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99714b9b703e93c8e1f5b1c33197b47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733210c9d0755b7bc78cee9571e867553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fe6eceb928b9a63af229774a8211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934ac497f49d4f2fdafa28acce2ef6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22383ca4fe9ce2fd18c9b77e36f88903556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3551a24599b89ed800b413e0536a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07334abd454e89dc6a2c53f0ef5aaaa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ab8883acd1aaec58213cd34b27f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee610a3078eb4c7bb09b5fd6c2f63a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ad86250955258fb15e2718d32b4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f319e4644becaa1471a43b59e27674562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7cd7fccead150679c8d903c68402563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe675fb51c1c0ef7437645857c4e02d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cbf50dfb0f7acc4ae200306f222f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f6db274d0df3c0b187d999ab9ee3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5651fcd48c5555822efd34dc3059a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de51e3862e99f4862fa62216b25a26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea490c3b71da93b164f29d8c2f44f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a467060cd7b93459887603db6a57ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d517dcebb48d3d0691624feec86fe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd58203df40d9e575825d3cbf8ecb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9861a83c0441cb2157816b0e450540573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675146b4bbd375993fb0d46e14199b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf43f82e4bbacf39310b6788f322b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64714c6bec2e581f6ffc4c3fac92415576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73776e619c947d0ad0b9412b1dcb28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b75dbe25e6141abe4a32d90b76ca4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75182f7585eb32eb15f0e71a5442454579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c2d220e48c68068f66bef02459f65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f7c50226383129b1aa22ca9b785ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae42ee8e129717076f9da9a3aeb154582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd8a58e60ba697a4284a489aef91f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3becf4e6dd522ac90f6c4d054c9be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f95aca77155bd7b7247a69c38ad226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fce9a164258c83e746d3c27de3767586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266642a3bfd9dea1bd6061d8e07d975587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f3dbb824de1eee017ccf472ff8ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573596ded468ce21d948c50d3a3bcaff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c19ada7f8204ae1a6cc46454e82ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f319ebf5d98ad5fbef1da33e2081c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1224f02084e5128b8df8aa59681f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f4ed74133f2bcb7583bb8438b330593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204bfd284ad9cea07e755c31c9f8ca8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d436c0bb23c4dcbc61acffd89206e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed49121ecb83646c8f66187a6b6f41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a35ca9927836a105613dfa001fc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784783e949939c2093015028843d307598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe79fa84b196bfd941b6f07ad07ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8207bf2f09e268041ab611171878ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ecb170c3d8c506740329b64812ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf0f5afc0a65de852e8726a25d612602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8dcef2b8e32facc32a85fabda6ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39471d5db7e67ec62470ed74205b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3c9f65137488acf65d40a81ba392605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a23300e7c00202d70faa796f61c99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3357503adf0bfe68d0623a1a22c40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b4b83f13cb5329e721081110678f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb78d8fcf772d328aa815f3520e7948609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083ab7783f851cf3770a1204b1c77b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01e9dbd64da4c7d8b6e4c620a158d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8565ad9bea3215d434f73305fc20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85111dadc0a849900e83518b1c5798e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a716f1211a61629184e38ec5670cd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff27aaf0b2283a1b89106526487255615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7deb1d2af61c72e78d2c12da8f8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3b1aecc3a11091ed3b07cf3d4275617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a89819a1f99e754ad2600fd3ad6f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea2c114d00e169e00e194547069170619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b88493a902e9b1a7b3e141c7b2d8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d812621b18649bc233c3a92a03cbd5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db1ef63c8a95cff731d863c187c86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c31949a90450de0a68ab426866ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb0a7e02a8cdb5b50104109c1d4ab5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3839f92c1ce5f31cc9c0d72a5ac2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c442c584ae7b05892543c9fff846626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f629e66934a064544306f9a85e232627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce1935447058999c704e9f7d222d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19df11530af59ed851af3d88d4aa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3c5108b1be54741a9c2f1d4b88a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473220e34d13f9d1ff2604d6f916402631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33840eba09df797e1ec2a45094f730632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae00734d09dcb5a1bedcf8720d1c3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c023193e36d5ae09fd0094e3c0d4f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61f86f8efbd04820dee05288c1278635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203ca456adbc32cb14cfee9fffa3fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6355f25d901177e2c546997cb924637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369779f7b07653e9b35198b9e3611f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712083bebea81781ea0e22f40fd97a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c6d3db74da1be7b3054059d3e832a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68226acf74bf7637dd071e55dc7c4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7813a447330e230904b4a836ebc5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061d9121662d32ff7e7ff925bdd2e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf3e18dc91f88698bd0fb189ad548644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578b699dfc2738da1ea25a7fa4c6a36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef62f097e7bfec582d5590512af04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c9db6386f244c9038d2f2ba2591d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ef755733ce9e69d2c3cf50e494c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f0e1b3fab83d5f9b845ad9ac613e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f837012c841153152fa6cf0204ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a7e5751b86ce95fd4722e148c2fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3539dd2a9338e4bd61f4cb7dc1b1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e4744c80252fe9e46fe1bb2cc07fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f774a9b72c579eb7f1667418b01bba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a9c65af2a6605dace9f29777719f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fff5b022f6df58283ef534e6947bd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5cedac4b3de188d3430428492e88d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae5906c73794a8dd0a874abea9139658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa1ace9c2609ec2283f856b1386e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c34c7241a5226cc0f36fdf362be5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1cbd53d17e3d0adfa68a06bbee1ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d6d3670f0afd207b25a5695d31b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a65d21180c81243f49bbe2bd94aa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589798efcc6adcb1930219868637c8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd5e6b7b421466d08a8158f1f8dfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e34ac72eff8500358fb79eeb3c1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03de8fdbaf7da12fbada795a525e259667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3570549d0e80fd327c4c08f6e70e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba9362d074c5a27b26314df3ecfe39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80442f399c86baaf9f038aa0f473590670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079777430a1a6631437f268c83b7c84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc285ffc03e92ec416e34c8b68088672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2d0b3655fbba72e5a8b3dd7eb16b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4ddf401df1818eb4c1182b81f798674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413d71c43da01c35f89af1d10402de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78838fdbe2c782814649a6605d12e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e32ca0aefaa949588488adbb4fd1bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757779dc005a7e14ab44cbf2d81f5fb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a99d9e567c8cf220492a4f08a3c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2804ffb792b1adca2c47f42f25fbd95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94955143262c80a807fea0a1408b001681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8c7dfbad2f98b02a448136aec3f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4eedbe49a55a6a8bbf57f2a84067683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f5e718b70cf76834851772684b226684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe5763e31b809d0a295dc826d134b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b47fafa940d33ce0b016d5efda4655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c872ef760b7d907d19fdcb5e104e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89dd44d3df8b316bab9f65a3efd1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881cfc5df82e3d0008fde759aa3e63d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe595dd35e64bbc31474f1517a812b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade868e38c67096fbfefb0d5b81f5d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a5c159a827163d864fbe98f60e4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed990e018e1f762cfe5d94eb1b2db44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a67029809ef6cf692a730a1504339694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f844e0c94adc899f3e2c0581f048695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa6179023239426c87e6b84facdc50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899eb1584d663e622491a7a3129ba8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7cbaab72a6a3c1f2e83c2cb69c52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb54e67e75d22a64bc668ebc1e441699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624240fc4660cddb9069afe16ee464a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7458411df621ab22a824a19a595a08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c849cd6a4a10333c3e86e9df74307702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11addea24766eb0340122cc762970075703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733b6259232c224e6015ea37581a92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa17b7d974d470544b55d820670cd33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93f5fe5c7cc2235252b976c1ba9e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d853010f1955dded3154f868bb53cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d18bfd4d97f392798a39e59b2f343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e637cb6619047045f84bc13c065a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9f642f2b66eae8ba53ebfdfa95bd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115035d512ab28031fb1a9580cdd017e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e716cedf64a510ca7357be6482a4c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b8644aff908d0f631b4019851ed2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626b4b4c89e2fd1c4696085b3147e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f5c3af875ad84079a042493be2c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279f750cfbcab78218d40016dddf9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5402f61c55c056c01c2d9bab9cd44d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6121dd8b391fa175d1575e237ee3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a753446b99f295a34303807ce712ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984372d7b6a6194d5a99cb4385435d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f10af105237cef3876019795fdf6b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e600973f4579e2a6e91cbbd28eca792722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b63f47697dce5b14a0a220f79611f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d2c1156a6c14579ac0a1a7cedf5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0038b8a2029826f3546c4d24e7f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e089bafe9682d9129b25cf3b2f7074726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350e1857635fee96c7b14dd703c2f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3446c180676c537e902d8c7fee1977728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7579270230fe3c348a36ddbadf4ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc254517d3aeb1a732b62fea75cbb90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b510de3aef13069c4db48a1a07069731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651c2849754bee66d6e2d976d4cb1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779c212cd3095b36cbc088c9bf5bdf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d17393bdfce56cf29a0a67985422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70ea193cbc5a135328c14f3701f4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c01831a339c0e31c79f6c54dc23aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d6a0319205d2ac51e3f01dad3d3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95759e4ec4a5bce9756e766fe6c283e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176356f77891fbd80852cff876fd169739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6480dac46daabaec1158a3b99e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f34458f9a46ec8f57ba1464db961741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6215fb77864d82038aa5ff09d7431742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9957a63ef676b54d568393efc148a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413d205543c970693daa4c94e6ed4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4409c6be858b9d4465341fbe54ba42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe480117b5cfd0e25852a0e9ae3484746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3388742e814bde366d4391d2c6c3108747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a354cd38c6b6022167d74a2560d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b62ae114ec8425bdf6522a80364d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05e2d1212ea12d1e43b9d3f49e9ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94136eb2678332ef84437539d5ff05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb6327c8ab275dbd1a631b200598e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146480945ce09cc610767e41b4cc5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a4c7cc086bc0c7637ebc23fd763b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57164e878556b0652ccaaad08ef9f05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016727c471fd0bb61f74d444b3710b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a76845c8fcf0e30536b06b17bec63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4fdb82a6f800d8ab86e0fd00184a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8fb5ee36e476a340202ee78734af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9591b2bb8b7f68aa5f57ac635a45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225baa61573166176b65298d0b9905b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7e4ce92dac12e00da83b441921ecb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542574334fc2b9bc7329b10be03d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e2ca7d15811db8ecb518c113f3db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8665c8b330988c7f3cb2d606c497e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a753408a6a92a7a03a5588925838497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3abebcef18a59c1baf66af5d578f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05829eb7e7e6b85c68bde1b118f5bf229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa621b4d93a0e6cc4110381dc129410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27ca3fe0997f27a373794269fa260211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66396f506132c41b8cb38e00280c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0122507ce51ea1ab2ccc84f7b88d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c2f306e4af50f63a4225d91b5ab0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3825d79c64b5d40d6cc923db96a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb80c160adc399907ff560d23201b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e2c3cf5936c90a5b418fbc50004917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec2f07c0288feab22acf6c2a04b7d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f732b3142c2159602858af4c2ed319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8613b5d2a1e69593d953b6c471f01620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c33ace5c21ae71072f4a7aa50dfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0fa68e0d731b7adf836bc45955d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37cfb4f7e25a9360377dfd305831623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a915b41471a8ea7b6aad6a01e01a84424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705646b299155e1e419d3ace14864f8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957db38e652d45925c997263828a85926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251057da3bd2be5de02f60ea834fb0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bccb31d2c4f79c89e88ed3ebdc0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69de8ff9fa6175815c7462d0aa69bc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cbd62e376448f0a1ea9de05fe5d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466388d20b478d5d4959c540cc39cd1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cebb3b550b1197339bce3957cbb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe49fdb29ab2c62261908be12562b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23324ce5125b6c94e556056a5cec07834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebd88ee62487e860f79361fffc7a3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291e7e4fa46267030cc7abd329a4dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348403f3231d0bdad1620c6f8af7399537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64faddd8d3a9d2160eab5de18532ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35510b54800f0cf09c3f30ff1c029de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf02f7125968d4906c10c9d7154aff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f00c2f796a7a3856344104fc673bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b799afe66dddfc1b1f2b44348a102642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91465df9ebfc345aa96ed2fce404b5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63969e88e08d8ce4d9aa5b7f0f8fac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a079a5a1af95a117edf39f385b1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b076c3e0da2365b11437723043c793b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493367be609dbf0a663ff7255afc6b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3ce79dc42c266e76756da1651abb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef302e582942e09ee564b992213bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51d3f1bbe469ea2010c804fc6808950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f64a0e5524d66dcc65f48f82bc89251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62785f62593ae2b3b90506766ec0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8dada75343c7b48c46f39f59999e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b139e385203366b9c6d94f0d68db1c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2f86f2fd3b5d66356e5e3c2393e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ab513701228ef700dac9896690ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cd8971754c124fc3e3061e698c64857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9035671753cdb5be86f56435d66f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8fef1115cf8eb81e2dfc2b12b3bef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165430def8965453df781e40c838b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6524d0b9b21d963c675f9d4709a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398c76457d61aeda8042730318f7ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9822a31872d92fe7dd858433ee280463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9118c38bc3f5703573b4d4866ab9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe509d7e28cccc4d4ebb380731b30865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15323bbfa8b0ca341e3b6382c66d6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d601d428c32a71cfbffe16f0562eb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35646793608c66c1f39ebec4f0b1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84edd9ee97482d184b68ae34848d8fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0b63e5f8aa6f14fe668e16258de970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d9cf86a6be97bdacc3854670382c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea2dbe71b23f60d6c936a0fc39e53d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e1fbd62dc47d86da2fb622e565bb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9e2605ded78f9d61c288af7dee3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c432f62bfd3553d28c825a42183aaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37324b71f20fccf1f7bbb463969fda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e9174aa7098a6e61117396d5da1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12904defcc024e61ce4f11983bcd2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9110c22fb64186a51c4addb5f1b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876d3a211feb08dd173f47f9d144be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc581c2c17aea85fa83863c7b5803d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458735f33ee1595b920646e0d13472a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac6fad5502b097009d0ff3d8fcd8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f99e98e9801c0167697540d70f52984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9720be1c9d7a2e2f156ed59bb7ed185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35670a7b9767674856602f550c0e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc65023bcf71ccbbe6d7ce5fe4357c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a42b25b8c4582d7942762eb81e0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b1911bda657cb1b7b724b74111fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d48fa1a746bfaf30b3cfa5a0397b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de7993a1e52f1240056c101b91cd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c99a67ec684937717e3e0cedfd6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b590722840ff962f8bd697f7b574c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6470e3435d21984be810a31b0a3e99494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f832267dc9a509ff3c3986fd7aeab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609484e6567900e011d0381c99a64196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f0b363b7b8bd583b6ea8367f3b9d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5dbad2cbeea4d00118feddc1d100298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c7e58d272d561fcb19d03714ce2b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b158e8c9cd78136fe95f555714d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09265b8b1e62fac63084ab170d25cd3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c515db27fb1bbd41a7e671d57b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343ee985f0aa6c42f015242672e894103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf579cfc4550630baeb598deb3d7cc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aafedec8599cb1b831ad80a1468bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1efc3356d6b810ef65d1c3120b22a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421166cd03b80795eadc3ff5aa640f1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd9c386caf82eb888145dca14191f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5375f4af6cf3581f2f23c6a2744cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec48f5ef7a21a5112ab960b43d44cda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721c023e91aedf904180cc442cb5ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0e82ead798ab0e2ddce46b3a5c2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca2b51db2386d9130eedc15ff21ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae6f8dd6406da438f561dc0f53257114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbf29345c5fa38b9685ba49af859d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a98be940d4f469c46154c936f11c02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3804e9506fbba90441e123802e1a09c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40198841e4787439e3b4731a710b2846118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27dbb75e6f2736022c330527771da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d481d5fb7f58d6aec2bb8e2781a0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cff12a1f50cb6b2ea217af8ba6d49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341b246662ac49ab7be1563e3dd76a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9765775bcf84b294520ceb6756948e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9532a978648ec2c63b95c9f480ada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7eed86a0d3bae36fd69b8008bddd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3acde2e9256275e6bd4104300d5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25da27918203056d2a418e0c5d3fea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701bed9c18cb2aec7719c2bfbe29f83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26bf0cb815bf1934983e6f9b66b469129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b84eeee556693bc6818d7a67dfae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c7064846a9c20e39c056c28b5750131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465db9e3160acf2d31d0b13776238b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3a548e6dd6cf4ddb8328df320510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97043a79beff3f10152d06f11346cd4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317146be7afd5dab20c7acb848ce7c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3771f57e5618b3effa3cc304eb278136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8538737838fd5ec5adff6a319f64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75389e45fb2b80fde44d6ab5290158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70acad977bb80c1781b34c5cb9068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e4c260e07d470c6d69ae56f03484140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be459b149cb95b589500afd063442151141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a178e3cafc934558b4e20e63d4549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54f3420d25f46c1970bffc6c3b57d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2e18596c3261a704b521dc9bd180144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853ec14921ffdb985813056091926d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c96316d587523344e8efb646c83ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866181d6b5471c9ec326a8d95c05796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533147a40c36984ee8df35d8debf305d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6e470afe6895c4871ceab405a2db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5cec67d6d08673526e0b8ff73329c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8447f779f2a10bc0fae67708f6808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2462acceb8ca0a32aa2994faa5089152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25462f1279e140f6b1ac4d39bc401e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa21543e23543ce4f741a7b4ff7f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9d2b972310f05f2839acee7a6394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50442c482f6b084ece0269a6580852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb9e360e68283d962d344253384489157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2559efc000310d483fcf56a83f6b28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f5fad072fc52d1592cf55d7292c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e370a6792451c7e1cfe3ede218bdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d534db077c10ffbb084fc99d9f173a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a6319ec83f89dad2575baef0103f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a76f2455c25eb04902548d6cebae68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47aef8cb0cd4b9fbf67ecc26b07ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920fed19ac7ebf6d0e40055533ea1e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c88daace42f26edb95684ae4c3ef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa19cbafed6370694aecf7137e7cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8bb97a33d4de21ad6668b21b54876168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349597ec117e5fe6b351c47265ebeb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cdbcf5d17fe7bb3c5d664fe2a300a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1271a932dd266ef17c16b274b7d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff2c64447a4d1acb868b9360a02557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6f9c16b420f69ca40ecc3ccc8e6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3f5b5fefb914d8fb66584918e88a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9371fa233039b2acac83e667ec1c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e5b4549af0898b33546a5ef5ca710176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32cca62ed0aa949d98660ce600316177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec3fefbba820637e4605cca725179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92409c8af56033c1f8ade4d32ef6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b25dc439ce044d74338293b58b150180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4336d8ae7de61065e3dc78f5cc641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbc05159e73c33fdae7ab5efb2ac5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1da51d0d21074bae1b57108c27d06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313aca1f3417c743461baa182f535fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2777c5ab9ccb8b3713808a2c63d8294185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a85310fc5e9a268d6985164d626a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b5a5e7b79805480b08ba037453b8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51a373ca7c3df02df8fc5fae9ff7c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4822f1c43de98cd8542062c63ce4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b099a016f35edb67664bfb7299e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58cc00c7045e4812df82fc2305a48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bec52e3b27334f56c1c7c8b1cabf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e57e3cf56b796f2384c9314a1232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f70b54222a87ae51ce232b2acb825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230bc678ece8dab51e1dde7d4ce9284195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620902f3b3126b4829edae4d76a4fd2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f960fdf2bd2a29e0efc3489d1309197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a98c4a08e1a73b6619dca3834bc5cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a64d51cd3b41ab1eb33af6d898579199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1600f243d695e4b01c78bd21b63ffcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de56c52d855295b39b69bf66307b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00429ff4bfa7f2fe1a4190723537def202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1ff1a528bd96fb458824c4f496a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415e2999986cd7c2fbc98772138d6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34e723e756dd6ca31c3734ce11e7ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e722620cdff049bfbe7d6ae596a250206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a0dfcf3038962295924d3b85d429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3d44b2448ebed6cc3a9eaddebfc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045885780fca548ce8931190335e8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd041b0936485b012a0ea508af4bf81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e51c35e2e05faa53ff0c8d45a597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bef5e5fc7bfffb3b90e750c9fef687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54085c4c5dde15f54337a4d4e60cfe88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160c83d203e957cace7ec27773cf8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956eaa5e694bbf3e73b1854cfded29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443af6f59ff6b6b9706cc3c64ed24cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff7a5c8c0adf36f595d1e99c4f83df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755035fa3bd3c3664b946529f34069218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b9781d8e64af4d106232ef0eb0e64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07140f6faa56e0336159e65e1f04c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10980fa5739489f2b36e645888a9aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94591914e6c8680ab1314a88776761222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89a787915a6f43afc9b930d2363e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559cb15a09219e34ad535a0e7f951a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce85896210c399d9d37f0f2271917d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbddee052f2737582d59887626feab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd448a60642e333c9725cd2b9e58545227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fce88fcc6151904b5d7a80c7d43f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353bce424745a90d232f4160a3d10c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413a18327a689f2ddbb1c30a27af60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2eeba1f2d93fbd4a5b97ec38589d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc3639274aaf0b1ba6c356fec2115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ad24fdfa5fb23cfe5537f3885a26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c03dace1c60afce04d552dcf9f678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8dbbcc2b2b1d743fd893789e71587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1146a064fdf1e4a9a0bdc6095f51ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d051652df02c603ce16575bc999a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e0f47bb670ce89af772307a8d087f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f1390551735c73c69c9a26d6a09b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711347a3fe666bcaa2fc5a9ef3aa4647240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61173a768a15598769df6e21b7003241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be309018bb2eea73bacf46d106bc88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9dcd2e4b62acb9e6ae0410130d55b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7e06c09f18eb9924034815535c98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc07c29ea1ff2cfb121bdb2530984245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d779dece22ead58afe0a788202cfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7c5a3df80ea0c5fa16141063ca6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca040cdde9887aefa7688737243826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c494b182a046b454fecbf939fa66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77310147b9f0923e631dc091f88a2d8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d1fb6077e11637ab717be8b2e366e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b6d5bcd273caf14dc66ddc725412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f4d1a6c78493071cdbb7096c07a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb1158ba785c4616e04b870bd80d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38037fa2aea0bf7e1c2c8c26865c24f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b89273fe509f7f51f97d217ff45d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa5605fbfcc1847633d5c8853bd25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408750bc6fce5c9a07a6285b7b32615258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776958c529edcb5ad08a0ba91a3d10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad652ab0bb280636af4daba47f580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdfae76e08e2cd2f7cc0039f751e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc232caed37154799bf44e07979a52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c9777b043c77f48e13278ec02b7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dccd5c458d47318a760b869d23548e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550131418f878ab7ee2631107e906a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ff1ee2269f0d6526c4d7aeef8a66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43cc54c4236962c8bcda379a78e654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed96978b4f1724779a492d7cee73c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f261d730bd5156c6e0cbedcd8ec0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c48742055c47eb351a965f6091806270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812be8fb70acd2b0d8ce63bc945464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2616cafcafeb4605b5f2e983d120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5e3867e79d22926b26695be5fb64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94b9531ff3639c158b2885147623f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7783dfba05dba0264703dbfe21406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b211139bc0bc5e15846cb623075e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb555c3fcad75b369a033fc757f67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88bdf91882274f0a4c39850dd817a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1c32a39ad4eb785fe6a8c702ac70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659d1afa274c1f3281d15b106a4194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fad58cf15b68e16cf7b99c681cb53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f351c2fe8f32cc86923716fccf5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cae1c574ebd2176183a799b374420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77429a9598d0b6790ad68690dfecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b1549b7f038c1294cd1287546f13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763abc2446067e8bcd1ba6dd24cbe3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088785ad0b58fbd2e8dfae3aba406f15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d31926e269fa400684458d5629b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477915b2b8501ddd80a9a292dad395fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc899f55976b94888167f811fe85ccd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ceb47e24f1002e6576b9564921ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc08352dafc862828f5f546a16fa0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b26a8e3db4d3c79036cbb4a4b145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197cabec2f7b10aa70dcfe30faf1f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbc42238880add34de359c9ff49c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8213674528cfc71ee9a2282d6aabf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c067f8f410cd2206403645cf32cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1657271e5ef3919fe9375d42488007a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f12518765405c605097ba0498458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdcf57e11bcf333fe66f802612e31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec56bb75039a4e4a2c95aa646a6fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f34b37d8728fd48715479b99da2a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45d319978f941efe9bab06d3f7dfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd21e821b8cb365e93274673964f1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce03236e6a96ec9330b004ba8b0b981305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c48f24cb7cac4e6313221a96c3d04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b419da69da99e16706be5ca6f420f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b8afa98a58cf24c11f4313f7fdac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb323f664c2943ab2e4d814e412589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82c08b31e254dfae37b5719802cf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236d04c6d4989846fd01deb29be003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f7719909ecbae64ab093d14b9fad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7a72ee705da86d385c3122acb34b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92296c882b529212e07abf957edfcfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b968f72204ca99e42dc9a12a3d79f08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4537bd46a214e394d69c43c7c5faf9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6649d7aeb90d19b803ee53ab20869b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636624833e9009b109e8e24172aa063a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28a8fe527e3c7c9ac38af90efd138319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b875c54648eef13a1acdc67f0e2ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43f0b6102d4f56c7be34f2b911da99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378626f349b7250b78e7a152a2fc06ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d3e3af2f19bb3b20c745166b3251323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079199d13f3d2496c6b990032efe8c2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f7c8154b526a151f29416bb0fe9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aebefa0d09b2a7a161a04b822d7ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6406805cd4a48aa7032c2011628127d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3eeeeae001b762e3466ac384dda77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53df7a074951dc66f40ca51571b577329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2e64aa6df2a34d4c74096f3bfb72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e400c6bf5810ce0466c368e54ce6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5700afd91ae5c5474b050a1b22e1ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112ccdc3485b2eda16591baa88a750333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cc9fc3c1c1488e02c7f2c748f2d8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e36f4b7215a73376115c5ee20637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad300eb74e4451918c2a6dc512157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c7fbab867444ebd2009ff5f802f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb949913d8d8eaa00a804e559e20585f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd850f02cf73cc630ce17b2ccb8bd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134cff88edc1bee5dd02b6eecca7b08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b434e3d19f9dd2940df0e119714e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157bead549b164b774e40e5563e517342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee556f482f22aaa0d8e6fffc050b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799b845ddb3469810920957842dc8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bede94df9d3717cdd3c282e2f9eb76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a2504205c8e01ef5339883e142437346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a74822c2f0dcce768bf4636ac3852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08ea2008097f79833e0d4e6ec5e1fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022f49b56a7bb7a28c21df032061ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd19d5c2e36415726177f010ae2d68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ccda14c343b92d012cc3a3e59e79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e6d27865cd0202a7369fdbbe5d0ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72300e95b617f22d311ef109ed0ecd57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c215cb758b3638273de27e28e70339354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53b112f53b9b82fb171e1e0c44718355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88868a83984825345aeed3f4b480c4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de4bc36b9f60a574c2632771ccc618357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3974668e7add6ec789b7ca0c58beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cefe63662a555c92ad2ca05d6fe05f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969a5f7286163c626589e09c22b6d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522961f0d4795b372c374ad0e9570d62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe1b8767e8ec7561b6146b7c1b080362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409ccc22041e50d59d132d0aeaeb655363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba7befe3c34098c31305432be6be5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9877b9d15e3e4926273d528a950e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9fa975027850f7bee281cb6b11e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d72cabbe90b1b2a27a19691f41e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428629da89154bf6f01373f47f49090368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c621ce6240894104afa9191b5b2693369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe95ba3cd3ed807617429fa4b1f63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de2323088586edfc7e554b1f9d0455371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298814379699e05f6f1934a9f9e386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f161790342c126d5cba79b09f5a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd0f58d208b151936764380ec0e9f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a9d0b5467f14012d98307e56cc09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdadcebbc3b65012de0a1b1384182e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d9234e79be9bae551812f822f62a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b88b1ccd6e39293cca9ef3e2f6d29e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3e4253d9fa2b7c4a92eddeeb7ad1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e137e703974e53ffc9fe097670a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7078d24bb79b2068a47a54aacf2015e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7056c19c3e14593395641da21b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45f6b6e7e25e779708784abdd65a97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce7a9d193523880d64510e9b6fd8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fc0062b4110b1fa5c4cbd267b686d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138680420e374c0949b81adfa12c7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19577f7c8154fea992162810bca088387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb472e8aa3b745b86d4bd1f51d609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8244f81e107e8e463752a46e7372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da952fd3e02c447780433cbfea865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b8c53b6ab97a7aad4af68c6c93455391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9b3cd28ad721be69b2a9c226c2b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27feaacdac5e6703d2dce649d9a3f37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e878a4ef851ce99029f20d0d49460394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb499fc5225df75023542bd5f17aa3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d26ce0ea317587ab0aecb48e3f500e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68bd4240e6c1bf296bdb21df869d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304be589fb1f44ba9635075500d80a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d463c1ed3db25352069986f862c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a688d24b09abe2bb8c5cd2e35224353400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1d4faaa952745a8db8eef46a91cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14424d973c8c60c1943ab52fad876ac8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e931ef6da99eaaf4442cd5522583403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078039eaaf6f69df004f9524fcd814e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aaf1096ff58ddbf538dfd16626a9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb321d7d77b4b39a4222174227ac648406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee15cd0450c9f0e5f4993c2f278bc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642b83b2f1f3e44ff63e65eb54d7c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba6c8c97dd2825e9f8846814c29fea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf451cfa52f785d06b741d03872d0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4d62b631235cd7869f5df451d7b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621c37755ce3111f67baf042cdb7d1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a64d81ae28470bb3a56ee086e7a23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d3d3d8e397e26bff746f6eb3e2fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a862986ab70f89594dc9f5a01877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a6365610403c87d0206935b18480416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dd7ac5535bdc2d102467ae58a88b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332c825b08431347034da08b4aec475418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0c09d9634188f6f336cd1d672d23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c43e86c4cdff8e23c04bb30fc584d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4af66f5be9491097d75f249387209421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d38a49960eb5adc2079185aab87404422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a666c48ce1e983adae62c1d44053423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f1be35e077749e15957076ea6f28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492820aa79eef44d0649329b248d15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f9f59630f5a6bccbb4f0a785aeaae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76facbe9eba4b258a72dad74dd2089427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952927632865930127c93e269199316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c927149e27f00f6db7cf5dfc6abc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b7fc9261b310f6041d08a19c6e68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0add131b534e57bf2296d200685e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddfddf5f0119ea7ef334347483175432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e9b9bb359bdcde508ee8268f7fdf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e1fe28a55d102540d06bf6dafe01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ba311c749795832b59797bb90197435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddd4ec5145de26c05381cc2edf2ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f702ee5d5aeb94ff5d194da485cbb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89229f2b844ea679c23e141a6e6f58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711893a4629638fcf01c8971fafd78de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc4bc9c30df14058be81c04d8700ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502a64e984e3254405ea204aae7d69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd83dca7a59f9b65a69e64cc93de9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a67eb9537a1df04655297d45c20a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b712b1a8f41443c753d65f43050eea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a0013ead402f9bf87ed24621ba00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986adf61b7a642b3fa42793a94d4ab33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656167aae0a4779f7df9a88505333cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d2cf3dc0071f1937b34b6558ce4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce1addf55f9f63534b7be527101539449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d518a7e5edc752c80d9e1a0ef288ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93862aede72513f112ad4f5a055559b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737292a1c68a4c41d71fcfe27d7833bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3f910f0603b5879382c3e34208afe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866446c7914c1a921765ad0eec73db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadae2f888212cc1fb46afde0d14f3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50e162af0d3675a936641014e55497456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59615b0bcc82bbf047b205d7f7b79a63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24912c01e9fd032f493842b19d978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965d93d222d21d9dad5729304e9636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0e20b79ecdcb0983c9f25ea9bc78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3d1024c5ee541c34db64c7a6ee14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fcd4a2f510b8727eca2c5b5112509462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c766fb1e3421d81029347a0872b6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80bac66fd6b2c31dbb591e6a5b9379464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a4f32f5d2cbb752f30ea4a0158077465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8b1b916eab2d69cde55a95ec3fd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a32e8ed0408d6e78a8c53292d2a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9a7c4b55e058498e18ee01bd8a2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793803f0ee9376ca432267464a643970469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697703ec1c2b5141e0dc08ff8780d771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017395361a450a04e31452416da535471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c7f2b4b617d3ee53623f2afd3447472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d0da1e3414c6abc034f20e13a9bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1440b5acac2e37f7b3edd362ebbce1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4101233a8c3acc67a9e8024da7112b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf3265cb4365aeb41e046b41519f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbb074d2b5d540f6d2fc69799412d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d89c5d88f491cfbed2a00ed06124478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0664c9b2d1e098a95c39a6af6a15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec0d3d7eeb827345f2d40253d795b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d246032e68f6fd370f0c571724a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a606f377684171b1d27465e47814d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd5e998173976d777282bfa3a17168483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622927c06e9d22b47fc0e2938846a83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56c98f2a8e282df7eab1d6d6c1546c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5bd58083149418339bd38380b61d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbac6a4673aa0da28de8ac061a6c7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ff14c19dce27831a6b5edc0ae458488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9f582f1a0fbdd03787048082d63b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f52ef21cf6a3e1166b0e0a6ebcb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b2845f8961f5879afea85d77592b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6254ac7a72e01956d49ba2d2a1be5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436372431dc7910af399e48ca2ae808493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef2d23f0a749258f4278b7af7aaab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349b249d07588e29833a990d55cbd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45049c2c11f0d282508a91359667d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba599b38fd630089b7569a6eec5081497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28e968fff9fd468175f5f0f4f0ea8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18f1727fef9bc8558da38e8453a81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6f8a197c33d824cadff5ed6c8317500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e48b9bc3daa426b23ebced346103501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00636fc57e32de0aab254557fb65fd3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20d277afecc32b26d228141d616141503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ac18620ef91c19f7ea8c57f3abee7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e4949f9b2d16f760b4b2ab48fdd66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bdea0bd815b6e830ee8e72c580bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566bc17d502200aed58be4d2905da3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82facc5457fe77c2c43c8c30d18cd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb111d5e558b004455808dc226554509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c7fbc2b8235327532c6489b2b7de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232023a1ff97464e3d97164c2c3fa1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca09e5604ccedeede317552534c4d19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359895b062e68c662353637fca3de9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb940a2216684a8884723d8007c005e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242be165e294fa68e7c00c64a501bab7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f99b3c8606312f255a241ee51c322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88476e4565af1b0e798bf67c1b25623517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2877c2962773c8b0f09630df4ebcc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d76c00a661dd976c701b60b188bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2bd538169d48fcf032cdc441f1a76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e94a20e5c9dc804ed396b10353c12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d8789b33a4af317e653691f0b0a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f41efa22acf3152cd24cd1d7933cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cefea1d71baf4bb77a5df2c4718a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3298c17657b86594f7bf997f5276c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87bc9252319f44f5805d535d41ee0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e69ce097437f63aca7c56c0f1688527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632207e8f7f5c6800e299113a1229faf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d5163c3425ea7a50a824f0ab2a1a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf36d652e3fc56dafbbe992e12768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef444757c8062c2f98545ba8bfd18d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ea81452af07d51b4a8d36a714319532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11843baa5212a743e8aeae3a064b6d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a5023191b5f434db6847ac9a59842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568275d583e9069763bbaacf54724ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66f69fa64e8d23c6726837e39f781f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d471cccc25d301a319790da025db2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c5292842d6be33f224cde4155c52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa2f23a50a0fb3035d0b5830dcda8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90139d8ef219855abf6c8676d3e7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41596be821e8d50dbcf8c01317527ff9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c504e18c7cd9c909b109627b2c55a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbc926bf1123f89f1b1545e628a7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7763827c915a2ef457b5f6e018b01f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6d56501ef5f45aa33581d6ab13d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342a03cf4c3b762a21bb1886b23d05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c8531b81388471ff649e8463f07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f6fec15942628dc9ffa5c3dbd93ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3921ee4fe49cd3a09ad6a41836275549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a53e4d586452526779cd589a8c0c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b1085a1383e355cff4d6f8c9f925551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f5ceea53487305d3d5ee11d6b89e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64dedd38d600a8deb1908014d421d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd95674f8a3926cbb6b735b66113ae2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a65ae2c14c29bde35007aa630e683555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b799c87f665e65b290331b8e19099556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab5a9cc425b22c607c8f22d97102dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee2da6e3608fc89c7e9e09c3801e87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259226e1411f3ef41cd87ed7375d455559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ca490d44081f45f75bd6874ef0b5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90c22c2c4d2cb9b54a75c8494c72e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaccd22affdf68beff43b2c5cc9402562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a0c5e112a5c450b186fa12698026563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f4c74129880877e6b4b877c3ec93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20cd241578a76318c689c0a3d045da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e8fd4014f032e1607a4d20f2d076566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421298e512d703d092dd9bf67439f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9298c6762b197a99ebbcf0616876f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a6af366c35a164eb63c6e8a34a54b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9877b29f65a0da75456415a5defde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297dec61cea0601dc213f23e94a404571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628f2ff7be513d654d2a7247fda278572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3234156841138011d4c6f79ee7dd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881ac0c294c440b67076ace8eb2e01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a0631c0381b7df1ded4f0da7ddb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b1cb855962824bd6c2395ac735e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b137fed36420c3f419f6cd5bf983b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d5c51cfd90b1352e3ca9deedfe489578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663b33564022894b2e8306f3528a19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b99b1fa2e404d408930486cfe25e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377be08d1df8b8dfb58562c7cabd1b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a4943179540018bdc68ff10a79e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b688281bc784c9c910f066780a59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b1e8780f4341ae0a7fceb31937184584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023559c3437fbc38db641bba0a250142585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0918e00138c58befab52382d07981586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748ccca49d8a5456841069dfabfb09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d516823b54f48ec61f9708c9ac6b4be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3680e1cf1e332c19fdddfdca71df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f3b1cd4da605e3064f450ac38b77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab06cb5f51b3d9fd9d3d9653e31c43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406269e0dfe111aa4aa190886a6ff1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ad28d4d293fe8d4bd3985b0cf543593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092974c0f351e21d49d30db10e972f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a581b479ef07bc73cd48c7480a7c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadddda7fcd6129276225f319732141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52f9dbb4cad72c674db8cdd23cc39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9e25bb668077a2d13973b9ae194b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9339ea935c0f9395e49cff4da5123599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d224ee15d5b5db0806e0999e06dd46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa548681f74c6a0fe098187f4cf64a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8065e2e4cf14d4087657eefd24ba4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea75d89ae5ed1e64d066ce126df7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c46282eef9559513c0ff90a7e9d3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72f74b4c4ffe35509c6e59ee145fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e490f5864cdcb7cbe92e3642d34886606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cfcf87677b2cff7e6bb0228ae764b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4539009c30285b66572a02cbdb79c98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9470a1db21f97343050acc4d19d0dcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d24a10b07edaa042d8ab2fb1c09b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e362bb9e8b624229072791793010b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea22849aa56882539bc61f9ce5bebb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf9667f25730749af98ce4344758f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6555cd035cf72c3d5a44469e143171614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a3205f042641bdc124237240a1a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce357b6f4c548ad8e6e2b549905c417616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d0f555fc45b82e18b1a1d856029d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ede4c350072fd2093fe89330d682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc37438307bb8a2f44b0b852d23509619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3dca42a539c549158031b5768e513620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7153bb9844117ff9de046efc333a319621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820410610eeb7e4843ed4cc435a7e42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452eeb80112698c081d9224738459b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da97a875bb413d28467b828005db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274efa6f9a25d1da992a621c25cdffe3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37ddcbe7514ada29640b5a1a5ed0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b3fcc10c992c88e9a8efc520bdfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77648afceb463776d164bbeceb0e16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92117082df222dcbb3616c422e39f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862f7c61ff9488624ef6afff819816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db8572ebad85be783c4ad5cfa0d9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee49bca543014ba55678a1315b5760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc5d48c5885c9c4df2269c59cf7ce7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9fb8ccf43060be84ebeff50a3565e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e171d35c385a5d232027e9784f6f89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ddb9b0f6ef8806ab89c97a2c68f22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f0fcfa19e84dad14b5796977f924637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c10e674df8958ac4ed9197a92c1e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def2f1b42a802a2cdb0415e247e5f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a96718aba38541f38edc7f4750e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae5f15b2968a9ec8ec8640bf4e9ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4390a5fd30280f22c8d67880efd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd82fe0e2738172e837261059f0797643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770db17dd9b8de66429e8fb23ffc8b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fbb2c0a5b3bcdc2c3155bc55052d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d601ac3aa2b211fbf5817a84d4174e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70888b62ec7c24d134fb010339ed769e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdfbbc66825b26c3cebc78086b2e6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ae169eb98d5f63b81b08f9044052649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538d3906bc06205e058c5919fe20005650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c16de99730acd23f20121b757a214651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29505988647d493eee809f78b2991b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d92ec5906ced4d517d11b5d491374653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6c419e9e415843f59b61cea9d98d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635a498a6224c97f524d73d8a71455655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb2c4b2548eb1b43d1c1eefa89d94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be990ee55875b70c946545add1166df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ad88c7b6affb6d458aa6ad344864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1678e1d7631c1aca5f5bfc6d4b372b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac21b426d1ee4c3dd997bbc9ab61bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e861e315d18068253b3ce582184c0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccb7fac83e877ba6a2c06c732d6a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb14697280d85a681788902f696291663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c7f80cc8334251353d4d15c07c47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d6ca91069f1bffdaee89ce35498ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef97ed33e068a7f986e50b8272c4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00c34e48e580402071c8b9139814b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71abae6e7a26777bdeca972c0a9a04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08d3852e2484371593c8e070788f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457319b284236f2c29ae4787982e6ca5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ca37aa65d51e0703d400557a1503671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e5e0d4b9b343db5621ae4edefff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027a02bc10163bfa5ae0ed9fb65c5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd40ab0e35609181b0c42b0906a166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce73b5b5c5680cc51e67cd657a31e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da55965ea2aaa4f02cb76a9e05b4d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b837289eb64c4ded890f1672c1a9f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c32d047b9ddb94a3c92841322771678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4877b00374cc669cb303ea0ea3e47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb5d030c9ecade8638531b9ff7223f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b5d15aad808d7a72a130604ebdf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638c4125204c6d5a57f96745072536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d9874f572ec0030e30539de622a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feeca16f5699d95305785dc8124475684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b1043dea3634155280b7db51c6441685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4ddcd6ee2b1191f490e89a607c28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75cae2ea957d6a5c9bef46cf10374a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deb033e4996a114ebb7754321de1d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89513ab6b8319c76aea461ca10cbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef1e7e87166c4e14a8a55e6125911690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a3eb729e88d954f4cc94e6b149772691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998bd7653f680e46cddb76b3d6d476692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d678c61b933bd42c3b87722ea04015693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f687c5d37f19d10fc0c6c8dc0760694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cccad1675d85ebaf0e9955c849986695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bcf0a9c9c76e8dba5199480de9255696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868859c8957386ec2112a98a24d84c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f42f46056ba8a5d0dc622f0339538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c495b69ea05a3ea6f747cb9c1c3ce55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeecbdcde71a495f5db000bc915b2bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d144265002cd3c598311f414143ed3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b52982c9b77d2b4b29d55409e89bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4f5bc16219fffce24da032fa9593703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168f4e3ae856a81e78a4d8f63bca4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd94d9f16d4faa13702b1ec49dde1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257160fb636913664bff98eabed63fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b1a5bd9d22c62fa5a87f4df13b16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938aa404547975b9225bab2f87c1277708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32569b4c1b272f0eb35feed6d1da7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f7ef5c46b4d90479cbc49436de60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d97ea9bd04a6cc1432a727edfbcee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4785ad73ff3d6474826be1f3c0336712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66afafeba558f53e456e98e3964b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31bf37fc2d2a149ba927fc28fe7b03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f2435f06e2a188438fd663b064e92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f9b5033ee9a77a022e50e523377c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62fe1a819354f6ec44e1d08946e927717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a0ff734e635b628e63289d36101f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364b39814d8a49971ff8d6dfbe7a77b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d43b4ecc8ca51926f3469ce4cc45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37049df2926e393680454d15092ff9e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6054285da6b31420cdb8e11f2e520722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77611d376d70cf37713d6158e042c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae0491a7aaa999d06bcd0be918503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf934d3b54287031e630daa85884d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb39692ec3956228d4517b51ece77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f29104c044a92d85e9cd01fda93b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd034c3836c992a8dd6a9ca26165c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78c966798f7ceda3f59384b2e5fa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4153bbfcba38640e2c839bb5c88b0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a8a0efb7ef531bd11bbc593c3f0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898cbc7214336e56570d7673096a5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da861a5312ee0574c19821a1bdbebd08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3e637ed55d1869cb796faacea97f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321958edbe10cbfaf9095438efdc1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631859af4b24b57d1a40d503b6bb32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc269badc3d81073fdd73c565f2e81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec9ec3deb94705843888ba98bffd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fec31e899f6a3c37ef0781793b7c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ecc13be2e9493c8abaf7acb0bd28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe8b841eb8dad389f4f9239d0e268741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c032a386525cdd349a7e4f3b306be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02eb5e51a7170a2b1f5eb83e1e94d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cfe9bea86caab2545fe39b9f288c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f425da319d86ad4c65244cba5cb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380eaf99f0079eb285680578cb43b58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6da903684cc9e1b391f2a05c9ac93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c3d508b14e1797aa2121584af566748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f41d77a8c255f33cc7c4367fefa73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc463b63e9bb53b35d712ba97c84eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8784fcd71dfe585bc9b2d9b56db2ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febccea16d02b940f45cccc2b092bd24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f1989fa2572cb2b3b87dbd395503d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54d3e8ec3fd20a8d7b0fc6274ecbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0aa1d74b2bd416c7e6d900f06535755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdee208c947fd83b9990c68b5828ca7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639a23f82eba763bd8be5131994188757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8b62251e2a276db42bf6efd530db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca91b3a6180fd44d97b68c161c7eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>