--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01432b670c1c9cbc6880d2ac7e1241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9867356f2df8905425e69b25dfbbe0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdda55550f0435e0459201ce1f8f663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9964874496b4f849ae34b76df72bed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a374ffabc376468393771312941bb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cb745956ece54465330ea2003e44e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f16a7275d3e6ccd4c11aa7ee3b01e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993794fe80a17441c1522ae6f09b178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0a8b2244ac7e167c0e503ef033e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a69a817b1a4d7bcefcd711a7d6f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a1473d1cbb9baefa1af456e496f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527909e44aeda0ba7082e6543907e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd49accc22105eb7d59bb56909b7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ba39e5eb899fde916a25ac6f4b69014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806b6902c1d6e0fcaaa758e7628ba7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e46a134c33cf27d3b9b29062041c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae1208d818cb84e6430fc99ae734517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed06ca10e73348517f0f6f1d33a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375650d5fe36c0bfbf2642980a00962819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986a5a1a125a060441302be3bb750fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba1d62ec699ebe6bd940325cbaafa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8d855ce85b62d48853af41f4b1f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90493449c8e29b8f1a021cb361dcfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18b78741ff0b02fa1eebb74813311324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c398f72808ac083fff024b085d0e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb8ad9dd05c7b2ac1dbfc8e0b0d52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208155d6fc65f7a4d462246ab958bf9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def23144d3ad4826a972e506530909ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38546f876b8cea3dcceafe2915524629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df09b3a956df8087bde100311fd753530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243e7c29995678b3bc16cda46e4af831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0207230ea43a22bfaf413fccdc3fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938ce9c71f4cc33bc8092c66987e0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697d04eda82efea8a08b240932221c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa6ebd3d2196257371defcda2a6d1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e671c48352710d517e08e377c7f3fc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d01daba7928484e4ba8f2e8a9a4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c3f1619f8359b9d9a0787c910b5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5cbfcb0d0f5fce9f73c6d5b319d9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212214cf432212e706faed761cc6f9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5c75c1e562d3092875cb9bf73b3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756dd3017d2b77e3d80f7cada125c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ddeee0053bbc2094126cc21d4a11243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92912470b50b8a3d0729905c01dcd79544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392092e3b8132261bd269dfb05320a3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358191e39268459548a9c5ebc74b92546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacd83216840a4a3f8b99b3b5e1b3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef60bcdd2e57681924ef1242b5c3c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37021cc2ff44623add3b0d2ce65da0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd470566f5dd056f6693cca88d9f679950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84bb90a02c58d46195bee4cfb2a7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f1804addf090e09ee28df033cd93452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da19d0500b81ef6b4b20ed485d45853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9292e01cecf5a59b9f2ff45f6e927254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8774746d8d25c27a7ee429595b34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940142d07450e26e4bece71daf1039b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56522297d07e9882c9fcd55ca4776157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359787d173a2f311abb56635519dd15058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6069c9e49bec324a4edf18353408ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da7068ffe4fc950a2e42dcaa2d9c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab87eb28e8ff43a8e8ab39dd50d42ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac2026ad2c0eb48c6eda83cf0905662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c517023d1d154c9ad0790efe6cc0c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f8bf95f233a561541136853cbf4a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db2339d6182933d77bb568f827ab5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880a22e7bbb3f01af0d20c5d4fd34366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4b6e6fc0d44779bf8860a06e9ee967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831463107561e41071f6d0550bdbac7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b309352683018513168c42dcc470e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62981e7da117e7be795cca081de544370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656953f6fdfe1e88368ffab74ec573571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777841fc3f8a24082e4f70a20baf4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462ec6a67636fe026b64543f5becaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba802a910f6343b211fb85c4a52d9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa777956256bfb11ba4ea34af3d655875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d59ecfee320eb9c9025d6674acc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8852b1b8afa475ead49c1595dcf2f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45680edd853dd66ca58ec2679b02f5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f1783ceccb9e102f91a4bbd9ba1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b205148bdb137e87bbed520d995080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083783566e8b7913ab4b3448ea04081d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e29ecba5c878c30ad8681844edf4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780fbc8a260fcc472b0e15da286c9f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c806e2a75980b44508f324e001109b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6434b2f22f5690930a0e721182023385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac7b44dd499d3720ab1178bd6040e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231c8f3ee2ab7b9132ebb55bc0881987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e1c1d87c3d66a46a43542409571688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44808853a52ff1aef6cd46e67d2612889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eac26f8d1e4c71b17c29c23ab26c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99001a65427ec8500815ab0814c3b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb454bf1932b5b03afecae85368ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a6dc48b37ddcda86554f138cdc2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a18d5fbe1e31198f8a3aea35e4bed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7176214c6beb036fd1787ad8c1b2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8388338ee33beea0eaa542e8d5c24ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943622012dc411ecd8edb3ad222389b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf60a26fd5337584031dffb5f315898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c7f2f1c4531503f5039d372885b6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c3110852f83d54cd5ce69a4b6975100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f24b7fe3ed30504d79d584868285101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceea1439a247097e57bed535ba7b94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62f63fd2645d9ce9e207c85b74443103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c08d5b986f09213280a7fa0bf5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1310fbec810d22a3a1ebdc2cecdb75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f0be339610b5422f2b2d473a5706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc781afd9c81666a760ded350b375107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123788a65de5b914d7207d8be53727cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25243b641a51aeb01134378f260208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8145ea55d1f0d540c7a5ed8fa45e4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e48d9ab99ca31116b4c77439d150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faface2a5abbb687e6d92c155d1255c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b720d1dc66bc42e488e575848af62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0b8084341d535e3854cba71c8b26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968150aaeb105793dbba58c1456e5d7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad20d0b85d95222a4ae3c5c036b65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599a2c2772fc90fed1b2be9a00d07de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035327fa246d77c38f96f1eba01724d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2d5913a5e6e2ab197ac419c3e50d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae420ccdaf95e16a335c8c84b262a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b3d55ebd637b1f993faef61ede32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f87575f49434e4664d6ca2f3c3e2df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a3c53d7338340894c99f0f42fbb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80a0f91219963764d888087d93f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2709d68e0a904ef5801a39c10926b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bdcac3935265405f9648f2861d62e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048e802be2d894915b1062bb436c86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ae07277dbd590c22549886300465f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79943704ecaacd60138e64d903e3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e97eb24e954c89c2b5a2f9eb7c5194130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ade63282142b4af7b6da5836f05fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23cf3ec87d11874635930526001e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3133450e5518676b39acf10fbb66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4d18e929366484f1b357c49cff4a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73342371a40575848ab2c8f87cb73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e388d2aa74b55de30c83e36db24b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d3dce2997de637bac0e5fe8e16a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956acbc44dc18ac846aef53e36104ead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011e03764feb77538df777023e9cd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abee1167689e18799742d888342620140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af1600896be619005ad1c22a310b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85ca721908bd512f09f7722cfe49c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60d07f284f8458980cf3905b21d0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65678bc0445d5118aeecf36a4a48e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70aad391091d476c9538e3d1ff1054145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ceecc9a729236e9c9b297e3e6d732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535b7ed2d2dc3e31c0dd53d1b57ad3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207030bb974c759913d36ce0e0e7988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb7b9dcceebe4e4668dae98dc8c348149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cae50ff2b3442801b47e9c9ef9bb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8759da614748b348b0b5a062fe6b340151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b24c19a8757159ab454cbbe37ed58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f86c439c109e247d5af174f15f115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec575d5542fbc79e5827698df8189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c891cafff15672dbef817a4911e44e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd618c4fff1b8b58ee42512f76735c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4b404e01d24f09b3d8ebe74eaa5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c796064fa0680d0e25036f14a75015158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a578e01a9df735f37f4596448b4370159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbda94f558c042f71a46b831ebab6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de3ab99b6eea76f3f72cf528c3bdd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890361b9bc280a0006dbf94ba03d60d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7744e7579fc664738ed02c787e0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f7021457327a811fdd229197c739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cf0f70f50f88f2631404a402f595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462cfbe054b8d9dad95301b5d56700166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de5f9ca9b66da163e5fdf8a294d10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405505c6fd89de06d756d542a981f251168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca56e9fde8007afa31e4273a5f83c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d65e7178b50740df9c928fdb31b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b99df425d91833e2fa3beae7ea5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe0f8a3c0d19da4bd121c6c5ca16e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232026da4f82be95df1fb70afc19eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029c71ab50c6b3a5536e77bca18816174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ec262f1a1aff1b60417d4a2fa102175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b9682fe1deca363278f942f3030b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef25fee50c46467ec897ebf19dff7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a72c9c69d472c395c512f612fe2e45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a68bfd2109c68f8b64d34c488d03c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ef2ca909a94d1cc19237c770cacc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1952b46415f770f3137dee6bca7f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69efafec99f30b7bb3b5b72dac0607182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bbb959a2b2051b2f91d28a71284fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c99619efbd474d7b8082eaaaa07ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432fb61d71e71617145b31a056f794a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa3aea0ef8cc30c751a1b4eac9d94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3608e4681707395d9dca5cdb83929187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f638238a5b50a1b2086c7f6fedc1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e025f134b78a0c344c31db4d6cfbf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c31f542096412faee9979b5b58b5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c532124c92a1230ab8f1d0676653d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382f7c9bd55beb1761cb7f66f13acbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8d732c9402a7e727d60088aa6df1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc984d2464291d2ce896243668ae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350cce1caeac5ee8c3662cba285fc2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7005249176b98d9e07e459758c3699d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb5d167a7bc2965e012a94fe1c925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f25ca62b381f72041fe95e007e9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b4aa653718fb0da929e79faedaba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71f5de3271650404756f1abecf61b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64b2ca431b0e45712526a3a073260201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd18f8f0bc5319eafe01fe854053e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988284753b3e48823463baf27f55ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e88780b3218dd99436a91ca13662204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2c28c5b8c66f77d7d16315763f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37ae84cb40ac8d9063d2a9a4e73a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3286390b9e6a89c34fcc1b015d5f213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bdb25720233fad39f9254545e9404208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c569487723f95f383cddcce2c4d0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5c7dcbc788cf89c25e90a315a691210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ab61324e0962260e5792e395f4c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88aaeefcecd9a0fd9af415251554e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254f85c240d5d4ab68e66f37d26e94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e92b87eb17a26262f3404628a14e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e209942adc296337207492568fa6ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331495eb05639d0d6a98bbdb848ab279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889055a4be887b0a7e2324e7cc0e2205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d921824469485c64110cf37e88b77ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865e7e6cece391e522811d80b63e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d820b0a23bc45cd2d7173cb864cfbee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db91d3696205930a3b2d1e34c3b471221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d3db52acb1fd0536bf11fce08731f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e966d27718b506e98294ab46f7ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7fb9c33e948c4d629967db387a6ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a9d2a2bb74e0f05d0f2e4620648e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd2505933820faa65d2b22a920d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d69dedee17c9361b932c67eb7971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed892d9b131419ac2d43639a198e093228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb319d71d87bd11b3a09df57e729be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766022df3cdd3fc56beeff31dcb09be6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6589c896789e271ac401cb663b8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd740a76511faaadacf9cb12940abe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527167397516f73dd9f8d599416ddc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863196dde71441fe4989f7e6c0d5ef0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123badeab41d04f21949e629316bba0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5247c0df61c6c7bddcb848d582222d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a948c2767a672cb6c249eef2301362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d2153ef6ae683b1a6e87cac504cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162f0af2911166f6b2e6bf016ac650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f452098585579a0d8381ee5ba8ea3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500ef2800bbc825944ea2749978cf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c5f2bf6d13d43aefe551c5ab05e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad2fce962f6890b7f71affb94ae643243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4979702983a491bdb6435da38d6e5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6b5abb5d1e80530b7c9bc4f69658245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ea9194c24e40edc4aaa6d48dcadb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb954d89e04432a06eae3bbf9199eaf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1b73c972d8436aa4ab2697794dc8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24199e3e1c5a24f89c2691a9f7f51d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a3770206522be15d26818ea7a12f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc4b63c11708f6afc48385fc0887b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4aeb9f66181543167e164f162cab9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb92dae683ac27d7fc782f9766c17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e5a1fd634f5cb243970f24189c79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6495107a684a737af58fa0ee4b13d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cf2f4e68d87b61b78a6d2460a1ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc15c9142f3e573932e3d31b2724f8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2de7a0ac77cb53e6073b74a19ded7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4135c22290a11ded7b2ecb9f0325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad20b8e44b96f8460a8955200deb5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e440655b0bf37a9cf123d4e7873d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f6bbea8cadc2d1c4187eb84b6515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0e7e54fa7143cc0a950ba850c735263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca441401877bfe3ca0fe809e9aa0e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e798d95f8adddaa17ea7b5921cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c751346c48d87866fbbbf5641dbe7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072884fae2cccf5ad74dcd22e16aea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c491d1344526002d84b65e680da92e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92dcfa18d05970f5aa015e892e7a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a783ba6c1940af7930bcc90b3e4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fac3ea079dce96ad1dcdb5dd8c6af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215988895385bb9335259d297c54339272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c0db0a4a807fe5d60af3f3debe9fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23752711bb4b5b93e9de249e101f6b27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed61f94c28ca463323cfcf0792f894275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b945fa8cdd95ec5706c5faafbe14f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53cd1b6b9f47003987309f07547ca7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416b846df3f632ff0544703e3ee4d9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea3d3aaa71a70d2c9c8492830fe4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaced504e66499139c8b8518698201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc323cf1740d45f1985ffcc6a02807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6821baa73618afbc681985a44246282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769f7f5f4b4a6c21421f1cdf9d45d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f0aae8f5bf661646f32bf04137e96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce69da280c5475064703d786c2c974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaadeb9460885a08c9caf4c7977822286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86700fe6c408f86488d005d15cfb9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8d797fb8a495388e912fdaecd85b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10a204653b05c905cfc30f7e43269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6159ce9ab7f18600e4873ebfa8848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2318405950ba57491cfe0de8fb6fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a4bbcdda56aeaf6e2602ba4ca5f8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf26ac973637c8d8a7c5e133518178293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b181ed36c8450383f5ed6d659e033294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7864ae0ea2ea9088346ed24bb6aad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe6d7fdd2267a4fca5fa0ca6b9b60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb582e4b4e57c42eec1b0c795b6fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493545ca9f84929e6ffa8cff6e909da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d9d8147f80fd00b83088f34a05fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6827c32586ab1d060e2b311ad25e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af614d2d5aac32b4de2911be638be86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f08c257885c1f6070677680ab45a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a858bd6b8f811b6e11113720be3dad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f689b9ef133facb27c51d424b826a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab506a68e06dd132704b68c7e131a7bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c0efa88ac90af704a46f1c863321306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179684052902c3aed6a15e7622b7135307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06dee85ba59eaec1816d5b5e5c1dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd22ab4008c30a6806fb06c70ac7d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378f727b556f34b05f873190d6947e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0ec0cf436fe353f062c58d3a80d02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c1bfd2d7d237250c52a5ddef0ff5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ce13be8a05dd37947ada2b6c76b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d958d50f99da4769abe9669ce924178314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e336804ec22ca022e39f2058eb94bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3d3cf94038c87b882f0d0b281c5d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c54a0c8e9157e8439e2b2989f84be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf985fcd84977b865863ea7217aa02f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d68598267b0f74cb7e5d51c835e169319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c829d3f2420e0d426a01409891d88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa27a8a444d3ae8dc4a6cb473eec968321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100806de2fde4b7cbead53220774b1e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdfd5d02de42569e7a8eb447bdb84c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44459bf8c56f33ada4e3d9b2db2a0f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c396c214eb0f9a0f649ecadf7e4fb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2779b2fc4099f8fd27bc379d0914326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704f51216c729e047e00b30224d437327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36050af9918f5235d5cc4d176cf589e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b55294ff3598c5726f4ca66a31a63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a146b1ec4fc9de54c67d315b951839330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01e988aa678044b961e0907debc9d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367b2eede6e3219bb4310c5fd645a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35df8156c1582953791b72949fd24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa98e57596537d2387a62181276c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c1f3bf42553efa6ea13709e21013335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a46eecae16b57706b4a8a6ea1068336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a737595ff34cfca53edb45d861905337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ea2e45c8a15f74ce7677ebeb0b70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c5c521da5ef961c9ab214b0a1bf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a0c23929938a88671cac5267d3d5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed996ae56cd9395d65d57eeb3b91e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb843386c1a2fc4256ec262e24e33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462e6a30c3d0fcc9a3d92191508e7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba26523bb63ca9dc3c47e590e746c3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918335beb81f1e3c39b195619adacd47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c26fc56185c5b3491011e8c4d5a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da4bced9aedd15da8a4e80fe103a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f6b47ac6c08b00f5eb722439a07c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe0f957f92bc41fe1aeec67142c7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117b8b8a8d4cc05c20fc018110e7b45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ac703c09002ca89ff649b786e94bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc8e5bb569c865301efe7de9e1f7df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e854376f62ddbfbc55d9ba88f9c35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc747770b409d625fd188c7b2210785354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7216211501bc720e59e7b46f1c183355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062a98b44b65444beb5fa0580c4319356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c150f5f599e8d6ef7cf15242646cf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206338889a01551f74e0f0c29207e8ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadda3f4171550a3294a382bc1fa5ea2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f5d177ccfac26a5c3ff0dab5849d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cd6f3bc23de85f5c00acc18cea2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ec0b2545abdafe759e6c16ffb777362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0dd9fce9a8bc2168c63cbe7c00bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42566472480d4a9ac1e90b729b7ca4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721baef9349bd23ebd37cb54a66df0db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a54a0dcc7ab27459061ed7f2a5ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627685b5e757a6f7ca8e83031335511367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b74f6e1928f9cf01bbc7a6997e23f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1d016f8195290df3a3e3d4447314f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7eaead28dffcd6ced218e980dd7fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585092a47ef9eed716071295afe599b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd10b2fa4f145795277513441e4f15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be9308d69dd6c7f0d84285923f80e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbf7c53cb8879ed8b9426826af724374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45fe8f6e5df58f9f864a4cb4e97c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c32e600d511303097b6c540b0be7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6fdd03d8c4888704f914459c6f5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaace8e296f51de48eb802cfb8e98e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad0476cd831be4076d429c5a2d2bc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa26e63732f2657ba25ef2737330ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917affd70c97c11cabb56b9bf617a5c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c223f885048ee15ea951d1952ed7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698f76618b9b4cd532a537891c9117383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d39f2f3d89b216f5972c43d478ea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33270d495d57a3b3dfa3e01a80cf60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf24c33169fc671828ba6f4b0481cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd7418d04fdded2438d98721e858f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3059bcf4e49bebd02d1497199ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41cc5c4d18a86cf93d7690455438de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d99bf6022a55d4d263e5da297cfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d69ed98af212e9fe03d279a051f04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a407640fc1f31954753dbde9c759105392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553e1d78c7bd9151d23dd5bc81d2bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b480a1a779fd69ed5c842d8ca960394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a03d4e0f4ce215c9c35657e898c75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780b1689e424b98d9d60528479362c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39047920993481cc256740a7a560091397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b02b70ee76fd5350a7b3927882cda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f60b1f3d2e9a65c8f71ea3267fc85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b36b302f35caa20288be6335ed70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b095ad23226d33314d3410caae6835401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2299fa22094457f9c0234c900d905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108fdde32e6077d6c399d49503c20d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840963764adac16c001422f7bfec2915404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b5170ee94c44bd5d30e914ed7076405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672032510df053fb217d66bfbe000d24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16dc8a3990a9fb105d056d9f2fbd9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1ef794e4fe4322eed05767b6b76c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d9f1c2dae3e900efe3138974c697409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977677d5b81909db0cbc4e8dc0c0c91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d9ad32a48593c9fe0270c83d6735411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cf88cccee0394acf1320ff181ca4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c1deb3bbdc4e0d21825c9f1e83dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca163819055535048edfc9db697d88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3aab833480513a1fab0a248ebca6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02bc9e416575a60efd9edb2fb5d51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da8105cdc88441ee012c8dd15b84d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703de3b5ab1ba5c13501188d5b6cd7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adc0d178798d4fef9fd15daa7f14b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac985d7d7fbb0caddbf267f129709420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26206456c46460a5c6fc67d20adfcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2049c62c329c271cc1301bdad00424422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558c31f70c8fb878621f90283b4ad1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc19fecc6030ca6c3b50c6882c4f67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b3d3bd8af8890b95132f22c800259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d0817ab5d448c85cf9edd41cba19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf5de28bde3f3929a3f82d5d4a3db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f398794aa8932473124e657975b530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae1b5b6e71329ed2a518761927091429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992b5a1df3afb5061a52a7a99de0b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05d9e18dcaa3c344997a4c52f9af4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf71aacbbbc005d509ce5b6ad96eb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec489406bb4317a788e43414f3a565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f64b6b08687d52d547454c973f90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f4009d2135392c4ff1af2fc603c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dbff541074f106fb1f3b80f9b27dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e775fe1890901b91318351b07df0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909eb24a38f018a3a0c08a43e7372a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb49cc7135984435b846dff475b94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d54d5fd16907d773369e340581ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b33a3487e16c87eff03841cd5ea1ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab338290f19194652b158b884714be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc38474a2b3d62868116527276bd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637fa5fcf197195a26fd44d3ada7639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6804d2365dfce00b55640b384f3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9a6be2f9000e7ada621cd6398a801446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c58554b117f025bc61d0cec93bc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74fbd0fa06eb2c0e5684198c4109f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514847788719937309345464c0b5c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ac42ed5cc1d76919c3ab41b51d59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50c56593f4e5b40988985a3350e43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71133a5b8aeb81a4740888fce533f74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7f4b977769906f8fb732306e7320453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424baff591ad9ac06b11f11606c860454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f65f74f6775fa8b605fe510f0f04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52720d790f2392c090e2bf814ad82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6a88653586bc97eacd7341d9c845457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814abed0d74130071df53da1ed8c56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb9e95ec1185f6051f74785b8b1e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78df1793e07516b9b82891726299a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5337db4f2d280fbffe9bc0fb097a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1c73a6b7c14163be9fbe2f29222d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf53880eb63c1c27e5a4fe25f0dd17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a8c051d50218529007ac4d7498575464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75169012cf718ca9d2860285df837a19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e69cebce52d436ce7d681a2ca196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c899b80e37f481e02eee9a31707d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad84f51a19ec2ecdb3e61083ab2fe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af155f0d1c964c64b4a00269baf6f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f909a6f0f75b7ce1baa55a66028c9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52497b794e2cea790eef6bbec7044b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293835b209fe9045f323e2da621d0a63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0c689d73ad4e7b7c84a3b22221e61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12572c00d40fbac5e25e933e66f84cfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafed5066f6e765f601624dafa251aa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b01084d40a8f922982412c7b09d622476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045dbdaf1c1e033b94c3ea1daf27c3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e696330c7be620f52bc4ffb605669478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac720d9f435f39aefb8e3e9e3becd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b20ff84f3ba01a2f315c5a58d0a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd90ad139910c50c93a419cd0b443f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580fb37b79b5b15ed2c6af04bc5750482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d4c8bd55816dfb35932eecc678ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545e116ea9b668ba9375cc70082e87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36b718aea9dd7b435bd019434d30b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff98fb41ed4153eb7fdbe8ac65e02d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4530d847246411cbdad34494781cfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17e226c2174c0bec5289301d106ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f192560282439463a80e1334e2e16d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd3df3c96288031b4a747976c5a6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366829a70befe296fef45d4b01208212491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b8f94f9df68ca051ea6d780849d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532d338742fb22c24449fff9728d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c644deaad4fb4d3f98b6980efa7ad1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff3882d3755437864fe72b705e5945495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f351f3bd3e20069cfb862d18765e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6a5227d5f05260c5e033ab807886497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71400794ca4fbfbbda311b2d9ded77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29f34a3a0076f72060acc046d6426d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93627f3a54dc4d948bae133f6fffb6b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419d8b89cb79e673057cd0e100e01a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b416b480ae452f21551857d9ff59d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e381edb23e92a284a54b53defa0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcb29edefbfdb87ca722fe335bae6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74fb8c3ac288f15f6003fd37a24a69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2726914527694b263401e1f7595505506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfe39d9fb690048ea56ee44d36730507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477da7e8f3f3652ee00bc4cf6e6faa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782beb2c30e3b6b2e3c29b67a955654509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89571cbbc8d88662984ce3e1af717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c63f384a9813c8c63685644ff5c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e3c9a654f3ee3d9b3e1de74f25864512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710432e171d21a459eded50cf661a46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df13285201fb34c2e95b1ffd6de64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e31284bded48b020292902423983c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af78178ab30929a5d6327d14d4f9af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b25400366289b8761e171ee7090c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632669dca3fa3a9c128c9b50a3a5a28d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0a10d01bd1d2d4436cf99f9ca6cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aec68a834b81f10390b177586cd47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f29379b169ac5cf0d2bd2ada0d9681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8afc0db450edc4a0c830ae5c7dc42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9af53664c09a95a848fa782bfff04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e43d759241adf3e4363312b48d8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9cc8f57ba2d54119544ab3fd28b07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556417b07479d4786f4e385504524ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4b15f83b9f43c5c5c9c27627492a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d5a24e1d0c739175917f6c6c5165528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b983bb6733c2e10726fcbef016c881529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5267c5e241295d07db885ccc2c658e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166180bb012b0c82d690fd4cc498d0e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e38c90e19ebb35fa3d315d459921cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8772ebab8606a6b4b10a464c066aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87a6944497244f830320b57d68422534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f880712c3e71f8945492d51db04fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36707ad3b93178452e377c6e57a7aba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c26721f687902d8b5a5c26504a5d2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68767b809735e94b130c680eece0fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6fe57381673fd497a040b52573a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843a4953f85e1877edc244f923b737540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cbf8a4672e88d6634bbc4230acc79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2452d86f4bf3cdc137234e3bc899542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988566a1f561ee63c19cb39dd8c34ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380677c350d4a7574e7c071d1c822585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56169de9e486adca93387982374b07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e86e6781b299315b43f2888757909546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975829ad7ca39645008f82f07c3adb32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba99d541461fa3bdee0c00a92d82ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65038665ec6a622110542a04a58546a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455b80f21f143f954b217b2db43923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992660b3f086771589baace61f71ae7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc438d8a526732db755ed6e805cbba9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd9deb28f9ba3e2acbcf7b1a57464b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57e0a9f5a0f369722fe9ba810b1aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f8ad3cdb3f853cfd57dd49e75639555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be0966245a5991c8a5df721bc458c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7998c2a8326ba907aec82196375d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2129affeac9c7cc600230c0f09cdf56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eba132fe368387d462c4b67182f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73798578d7175aa037c931a4980617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7867d67412253a703aebf711f55a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd8f568b64f9c5442834bfea064ca1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c9ea74b52b1e83a61ceb03431c7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4fb3dd4553b0a89b33ce50e4f3deb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331514cf9e81750d810392b5c5c44a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa12ecfd9984739b00d3e4186161cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f172cf8ef8995b530cc58fb035244eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8df949781e5ff590566cf6bb36cbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c032404d7775f153beff6fe057261569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a386c0111b7336ebc6419efefeca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14ac474a00a727b05d07b88281918571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fae791189d35bcc337567ecc30e6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273333a27da8b6b0d26b3d66d3a5b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a015aaff0b3279053f6cf1c50cb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a77196f27de9e01fb9d250a1fdc5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d0670da2673d74b3ebc8cac9d7ad9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbc8f474d73acbaba6d2315968b533577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb4d64f4401f33f38fbd2162e9570578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d980d0bf64cc00d2dbeb5ab60f075579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350275147fb3bf0a2b8b002211135a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f870fef303b26a83dd457c36d4716a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a6a9aa072912dd5a9ec3a4e546aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e9419f675317c4639b262447a3351583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc703c013a49df089a91eeb0f4da7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8432693067497357fd3a4e5b8e233585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ced803249533da25e7351e842aead586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf48beb655387956dad96d425d056587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea69c86d029dce6aecb7d8527c5c35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ab353feeb840e4caa2f7f8e1fd17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3aa247e5c3d582362dc370d42d2b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5020251766da4448d8ecc0b226649591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46f311815e65bd2b490e05e5c6967592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9f1e917d14ec3c5a05fcc1751fb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5735ed28a577e546b274575721d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d6c1419ba489c9687437c4f80f2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448747d111ea539361dedd7bdb16d18e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770a8e19a63de41cd4514c9407e705e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308479e450d25b5b5f6fabf6a14e72b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfe133e2d374f05cbba46bd99bd45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c955517696c72fae31719f0870cb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d113a32c4ae9ee01d1263cbb99ca47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eeb109d7dcc336d765b150cf55b31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a592625e9ed21b3fe6c0a87bacee513603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257bb35ee5f54ce5de203f1bc85d169604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689f1e2a64f38afe28cc79c06deadd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d3c8f2b40e6a7b50b5354bff2538e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778003cde9abfe20828538fc76185799607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb0ec4dc276800dc2fb7c0ce42f889608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4366e7c20eab0595636865e4d408609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2cacc3da9bf7da2721922d363f54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4943f6456d603210c35d6ed71917c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64711b5402ef2ebe9ef94f8c4414e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6386e2573ba897a93759a240610e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d5792f540109fd64cd3e7a2ea584614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c1618ff49d796dd8a3a2d846216be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd599af1b4c9fa5034043d2fbdcf9e11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eb2c11be98fcaa4b2df7b9086756c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3c7dadc0b8dbe41f49eb2b3c972a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323debda516b734ca7c6a9c1b94e08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceada1845bf6bd7399fd5d3ec83a044620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3698734bff0b72e17af0b4028235a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e92698d49e8e4887c7c80f7adec43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c7e58ca91c87fa9fd88fd82655eac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c72e8f275dc54a4129ba554011e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b2c95d54ef5945a14851763774df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9812e1b961749ddbf3e618e73a46f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f2bfe7321fe95b9adc23a754b852627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dd42290fc6a10495125e5a341454f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7e9137a01383dd81bfdac8ddd0100629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d439c7d95262eea3c6ca7240e2d3de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f89e907ac3cf49195080f4cd009b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb13a8d2b018f56bd7ef34b242595632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5fa9af1f5b7eaf3de03d8d11116c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e6c72ebd8e409da96c175e190f34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c7c8e818c055b1a3d6dac42be87c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd578b77d2b0d1b283d1eb27bb3ab8fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56dcaaf5ebabca4ea655d060ca19bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a613087b044bd9a68f1f6fc1c7a8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39c13a6e629beb6e7cf81a7107b34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a1387f1d4b04681a9fd3101a2f4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a48c618c3f87171e845d6e8df9dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f9a5be98449f13e7a236885639726642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b57bff8512e699159546093b86816643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18263c7c83a59121d74939d8583cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ccae90c24d2e1cbe8a93bc66ccb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ce95cdb2fc3e25280c3f0e8391e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac94c399c233fa5612d876b64de300d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daf15eaf445d5a08600e23d5de4509648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aaeb493c8021059bb01e6ac8f44d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f01993a26b1d8f4f48b8c772af45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abaec1426e3ef98180dbdf2ab81eba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db5ab0ac6e9b9a134ba04dceca738c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0ab21b5e94ca295f88551a7dd628653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db563047c93ac170fc66362a10e1d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa9f81c3ed1b3681144a717302337655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e098a4fe9c67bd1b02542b19540f65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a20646e0a355afcaa282e7b2a85ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986e647b73517451a6f54b23f9a37d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aca907c9a26a1a4a7e2424cfda178659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2b2f578c10d6f0d493c26bff8308660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab0cb32bb31ade60d7b79746d95292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8080b7794541fd9d0d6f50c409c59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f8da3ea824f520a0871c87e73e862663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bc18478cef0c6740c10a7eaa49f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65218648afef8423971a245157d92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057e5038fd1505142b2e606b68f241d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b4cec9e92747e36ffb50b3c06bcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232504e1a6c3a41c51c8d65ff7d925668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002194fbf6b3d729ed23f79c525b100669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401252a0a10a5484cd7a5a0f0fbb608670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8a96ea1ac1275cd641fc837fa89c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fefb17c35304e9481542ab6fa4f0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46df15991c903b175a89d11da3d333673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e698aed7561657bc120b885b7315674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51bc21591e59b2b100b1db930135c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac53a7c73bee757f3d77b0383634c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9c5bc7b3751b1d460e4a7b2c2571677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b872bfec1f99f0dd056855d8358b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926f3410cce5459b29edcf0f074a70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957020f1e35fbbd6dcf415b347373cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e168c261f11519a54487bde5b8b46a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349a2bf465543337359cdd2dacd82e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac05a917f210922c01e04557dfdc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb945cb9a0cf9be88e88dbf260664f65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e56e860ea9f4d11b6d9b29d49c97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba18f4f3fee65ac8c7752515c23b9ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c9befc1ed90c6ef61f926082164f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75275447160ecf9165629e6f28a40b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b3c996b3f2871126e3f0d34fae00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa43972c62487b2d83677877a3a86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d100215a81af8fa65e517cdca5e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea57a6921c02b3a784df1c7fdd735692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301246481bd1638fe99a9830634076b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13a8c6e27dab1aeef8b312636d9603694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e477595f4421ee1f8912965d1597695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57426f3fe4601714fd29f7c123fb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c823a8a176f216de287db7950cdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7096712345d50f06d245c5cb131f0e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053bfbd126c56f22dd56b4f2d3e4dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b6e357c8792c603741b939da5a74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098cdeef56c2644af8cc8764104f86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a072ede2a4c30bb64e2cfeee1b1b9e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765187b64c3bf414ad7d8b707b4618703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce47618e6e2baafa4f831adf80f014704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2b97207f0c2fe14c7f2f236fe11f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0731213f1745bafb3ccb9a5a7329ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25a1382a69f9277693aeec73e7af6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec70576456ddd216c02ceda514e0e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680efa0b6978aef91f7f485109b3ac7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669a5e1522249ea7ace831afc5ac5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befbd551a50d8600436746fabc22891711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f1ac9bf874eeb05704ad3dcc3c9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784f20e9456d160a968a82409838be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b3591bc27d13f2bc77fc242a47e1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0923c912de56b54b1af847977d65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb54bc55ffea29e689d925fb9fcc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940cc033010d5568a2223dad1ccfda5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f329841067f10c39b5ff767960420718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849985d4f694571b29c825f53d8b3f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85425971f728923eb76e904f20a65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68bb00b5aa761c83db8e8e9c626eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea3fb419a656215f3d4d7c918ebc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b695eb935fab8f594a881ea7dd9cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63960d19634eaea15d81349ced91b7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd3b605aab3feb49e5b902fc11a002725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf438b3595fa177311b354ff190df0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258753bfabedaed4c41f493ec97bb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e21de27ed718741cc3e05cd5c8ea9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a1590522e9bfa5367c97b6543fcb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c147a83e6e8d0005d47b0ba11fca27b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d514ee1914d73b31c760a147b32259731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2672a8f58a80a19ed365634ac18a0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62973ed0bd93bb875dc67148e75ad2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d575e0063a4da4c9279181dcd2bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460637c25f39b14949c8a0e76bcd2f93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e406af5dbc7c92c59b4c44820aab56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eec07830b95362873fb6ebbfe4c2b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9223e663e4ce2f2304a1e1ea5379d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a87da93b017a2663b34ce90ae4fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b494740480e6af241583ff72ab6ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1cb476e1b2716ebee045f466eb19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d3b70e58115bfea71712acaff96e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26de5ffb3a167bea7b94f48d70198743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6880e2bf0f22ccd30879252a6fce05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca69539eead20d5ffab6b453a29472745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2b3e3edf322ee4911a65e04eb5200746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb664bb2cea1da89f4c7ab9ce5877747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6e737462d839b11d3a795226c4374748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab17d101a9a250b1e2e25454874b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2bc824d290dad5fdbcd8c7954a3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e0a479e2b01b400d6f007ff15eec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82b602cfb70cd9f826b51fa5256773752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd584763516e262db3ffcd29a1ab3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad307f5eaee24d41c49a4418d38e4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a479e24596bbaa23921b62372f83f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff92b83dc3a4df2d718ed516f72aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e081bfd89f4269581981ac7de5bed0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85f055b11d64364426837c4420c67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c4756bfacb41b3931438083900006759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be238984adf6cef2f9304df77707de41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0d829a05502d41ef2c7e7fb12c882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e9840317a3a5479db4ce327e3a5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcafab923197e01598cf8abb6509b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39455175c7eef0989686aa22dfe2e275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cf347f1f2a7d9bfe8c6d3a71223ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5a67ee94c50e8f4107095c8cc58477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9467e585e40b5a3e4b4a4811b5a9eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca303638f36f19c4077e19e802c7ee99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd334457148b6cd68183b64724cc58110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf360c06ffb051bf897cd3c89fbc9ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8a5e9faf5439140d62522c6c209712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79cdd498edaace7678e2b6add3df4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88581cc6a66299e7bb5f94783118da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456286e1a901f4ceac2d2955d569f51815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c63add234de7a23808c7b63b1679d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b317e6f10d210ed999f1911d8f4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23e6e47cc5bc92b3e179b2910722218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef330802833a904b4e9dcdbb8246219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799db29e9359bb7b2a908d1788767ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09c6eeb449f1226ffa45f60c37eb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc80c9e0ef1cfe7eceff40801531b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf40e7e217218249f24a1919682332d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f99b9fceea0b68f5ab73c600d24bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874ae66830439ea6d28ea3302f4ea425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f5b2f6d3fd10880f09398727187826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1967e4a44c70139e485f66325957ba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4038d1d78941242eb1fdf5cc33ade028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778cc759089cafa348c539f5c9b6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feda5fd7216ceaa6eaa91d9d01fb0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa79004301cdba128e572c602a62c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620397a3144923cbbf1fdaf0a43e251d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771bdcc700cf353de4fbea5ba5d31433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5a845195699fe8171120116b491a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a27119560be115a3659f701d81df735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b72e2d8af34a63b7172832207c5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551f01010530e7b2b742fc0a2d7105f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b16a3c2dd3c3aeea73b4808df5e1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b5bbb34092e9b4307802a836bb1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c065f984327de362f800f130f0abde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083be6a8ee9a108f89dad42b1efd73541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bcccb120394fd767f24a3a94c6a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ffdf402461d728125097be38a8b3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687888fbf9848c886d59e01f3bcc7e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08161616a3e3dd991bd2af3d0dd60345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ce331793faf95915643fa9e6691a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6aea7ab06a7cbc56ff3f2acfc5ad247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4814b9130564be76299d0105452a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47afa5f6ab73a148f039e956a50acd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9f38edc2348cf39b3b4d76c6c4c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606cb7c51296a8aa1cc6f28797f6e9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1adf8a02a87b82afe511d8254e4de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902bceb8bd273d28691a58db7d37d3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaaae534455678afab835cb44a307854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1b7dae64bd5573840fc31915ee2b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448a71ca3de6aae636fead0b82ad9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976879910a5436a80f63565780f59057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984703082449cc68f6a4c076d1493e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07e8cd87ab2b09a5df4946d359d6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645da151c78829a8e6f487785d2ea260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d542354fc00fbc29ea1094f3d24ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec39b1f6908bf3a191ae5dbd0990acb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc54aa4e5f22e3c7d98ed69325ebf9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748d69513ad4d4f068eb560fff7f08864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6c2bab8433ccc4a75510b5d55a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c99663992a9c8fe76a64fec3f445766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62113c2630320606589ab2ada1f20fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79dfb51e3b13400381c56c3020d5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad861708d504f026f26a36e4ce26c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3bfdda4740d5c1251a92d6c6649f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab5862155ac6913469f55d30e22f2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131950b064cc30db6b08636e2cad802372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99bf92f2dd1a651553ceb4d669c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4dab9ebd42929599aac2c73de034274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8a603ea781d48a1f1e1379e40c7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1521758116bc29fc1bcdb96dd1ecc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fbbe3cd7b653b129c6345ca38e9d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3ac7d0b4fd5c967fd312cbb6e79478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a9867d76f0ba68d2dbd9f50051e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee4b987a1c1770bc39afd5c06a84f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1ed9397621285980ec899f87e02b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66911c15575844896f226370d0881182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc3451d687a816d4d8b36d598fd4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d5265eb69d86af08cfc5eaa67186984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272724c2090bf3876eab7a09c8c81e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bde2b7a8c06724fcd95b94f3bef5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e607f0a819bf0ac2017817cbda75ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64db04fd32ed0263ca1c4ef58c16788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb63934ac4851740998c08d0f418489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9936fc24cc9b14af4c73af91b03b3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44090699be30f4e7cd954e3b5c483e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adf2256da08cc6454311df189c563092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce0964fbc3413fb6e909dbc9a98b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d539b917f15a6e21e6a4330cd74b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa109acf60d001d935ba514e0050c0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d414847c39fd326c8950e84713b68c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99f254f6cebd0e5c30f8d552ea65897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e8d249df5987404a505acfb55c7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8bf6e9aa7bf582a220a55c42526ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b5eded73de0dd8347c0937c3b4833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6574df4813497b0ae8f7d4f3ad718101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794aebce9fd83f30c8531056ec5b369102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259b2d999337864e56098c9d6d0da2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d20d7d7196e39e55b4e84c92cf3c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd2f3ea9f51ddcf6df564b9bcbbe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57686fcc7b14b8a44cf2476e8e85615106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c014274f391b582018fc549db162fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f62488621e1b6c78a9b2d627a8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db610dfc72b5550474c6298835fdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe25d023f0db8172b58632a0fc4b85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a181fb8f65bb06217fde445f03ce6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726f5bd3cc4c6f238cead721037e2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e814d3d518158ead036c1567078ac4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161622964eec1cd22dfc1cc8f4a8c34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4853e601ef703ac68e093e6c61bc8d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d5393520155099b4bcf6cf46e10d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0482e1c370ae5fc24d7ad749ba7e5a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cfc92f1b95858fe2ec74a2a815be0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73d0b381b21414c072ff35c902453119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea430393934da86e17bbbd0b24bec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cbde1b5150e18eff519ee1b52b4a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402ba1f77d798bb9b9faf4767e2657122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa18c63ae803ec0f77f689f64d39d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ebc2c3923a9acbddc03ca06c3e38a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c719b1fa7c4c6b0171aa44a68df2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db36c76bf70575e6f032896dd01fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a0057d3d94e720d2a6d244ae7d27d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ecae39a1830fd96ee047866bd25f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2398e7d5ccc88003464a2cbc48027129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267116cd25d042ac163db4f0948ef762130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c01514449f16b5aee4fc338d820d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36e5d97f7fb38b35e43b7cbc3653c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc4dd4757c15f09780544010619f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8972d8b57c12312b6cdd137a01d30c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069995d34cfd8f0c7d9fe9899f22c407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862140909b42bc70b54074efcf529a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e3a4ec68c8d059970c8566ada3361137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9ea89797056ae6044d0969445f6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af6f21453f1d8dbf5e03ae496a9cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be4ab3dec9afd40334e5a25e4cc15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa3cef91ab1f8e264fb8586117954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd618b6c72f7787bb824279d87dc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc3cd8b3b57dc403d390d417712f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a72fa1b85cdc55780d547bb53902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9611bd41d9e3073a19f6ccca69c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108480ded318317468bbcff9226e3b85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca2070d5388df20881c3d7d9e1a359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec7913124662a1d6271b0ff99d716148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805a89b47ab0f0f23503ac78db63e90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4d7e090b2f8088be088c1b639226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8685a09f1a81c810b4a58b2e3e9beb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2568ca9bac9b20810903410745ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a92c71cd16b6040c54ba2f6799ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a58a1bfda6fa5bf8a087a75d8f57e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d8801808147034b70f5bdb6c898c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d2af416e374d2a109f27ea7aa5a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ca6da67de56be3138b711f322ed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de6341f5ff08736ebe50dc6a0625e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d74e1ae8eebf3b3c344380a586518159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1759826918bb5071be3f72e792bd41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cc64bf29008fa1aa114f14243521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50281ed3dd0c41a7f49d5d5015e9fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f46b5253daed611acbf71ca07f0bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777400c9432408914297f216ef2299b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc694295d56b7cf7cac992050a0d97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ebd6d40c530037efefc855a7d3764166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6eac683ff61d407754823add9468167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7902f76cdbea39be3f2724b75013fd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239bde1ef6af7b8103ed169d845cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1342d92260067e8b65efb373cf7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9928fa6852f2d814b2db4ea924d82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65e02d3f0f08b541a0df9ca0589ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ad068bb6e6eabe5b3678e2314b1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1452c036f4ce0cbc11834aec0619a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57a5f467ad345420bf83df99dd24e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c654efddfe35723f3a7c2c816e59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e90383e6b7419145bd4ba3c545b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ea39313198a1f439a8b0aaa7f235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb6f72846317a504c5d262680fdfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e307193e1935d86eb9a1f8f60273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eef81284b744427ca4ac910eaca88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202786dded83479d7c086377f27d0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce627aa6ffc5e2d9bae5a5dd27ba9a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d7e0b804ee1a2495387ad9cde02e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335ebe9cd834123cf4035420a012ac8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1dd09f6bbbea8f74427c93c423b73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a9692c72643a172cc3622b172ca8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a901aeac37897062965838484620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9268b5cb3e6f610e3e79e6b5f970898189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb95521961dd1353d708b2164cafd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f982072a7f8fd1e2e02904cb9222ed1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e430da45e7c8f0b59f1f5c12a2f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617971e84dd0d00c0bef461dc840b1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cb54310c4b3d878bf32a916502276194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4032fd519ccdd2385f2ff67e2de351195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cf55b94a0a96182a82c966bbb59a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab84c0dbf490b02ad1d7cda4b4bdeab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8551ed0bf08b81cfcb638d6962dc73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c7d0310a49d0cd437e6e9b1ac5f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac04ffc6cf898f2f4021fd1c91799c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72dd03d6e3f0f432d6ad0b6f80d0f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0b2bdb932e1734fb6c846257e1f93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc14c9fc0ddabf9d08bf9a62978cb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e434bd1d1628b1f204c8475fb3253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b5107549c75d313e94c46e49024e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602692a63441a3e6d70874972d31b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32307f606172b77db7b228ea3f68910b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75502fdf026ea0ceeca9f2847d279f22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282b1ffd39f1d78b86321969363706209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dee909bf43891f8eee5992954407e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55921bccc997fa487ffe4fbe34f977a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2896ce0b76bebb407cd622d16059212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f2be4415610852921b9c75b6e0c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc689cea2c611a1f058148f787eb88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6871903a3717b3f8bb58b065b5e60d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1565b613bb84c937e31da94a869ebb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a12651ede7fc3951fb2f2cc17a73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e373a15d4f0e260fe32078cc64da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f594575c33c94b71a95763c173beb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af337e5ff703d32413363438e6c62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331eab610a6915191134e25785a5970221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b4011197d83998fdf5fd648d07d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142e2c8875e2ed2d87c057cdbbd5cfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de07c0a3bd3034190ad6ac5f0ac2d99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdc8ed0ab1f2f5fe722fa18b18e63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc4564f6e7f5dbd1d6f9ffe664fa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275b030cd4c746c86d7a9dd2233da9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50a97cf1ad8b2f32f674de2c167051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7896001bf952fae6d88715a65ead229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c704a6f33054f89d476a0524f4cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becabc81f96f25836c1a23b44994926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac531c78eda9a3c78bc4703d38d7dad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd45eadc8894b2c4c0758bcbc7ab31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7180711d0e338153a97bb742b99f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb3c3fc3f88eb084a0e06f166a68e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e40cff29bca614a77c9fa88efad6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329abfb69569d67b0aef13dd7bb0d14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9da285c241ba1233704694a5530de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc29d50c959f07137e2507997d09da9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac95f9a0cc6e394d9f90a3990d3366240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb16cec5996a597f2a840dee1d911b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa955b23c23c992c4f677466ce014e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de837073b57fbc014bb89249be35ef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348931a3c39932442ce49c3658ea528244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8172d0a7abf2c272ac579a39d06e35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372467398e1f66a4bbd3ef807e6f93f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d6106e40ab3a8e8c5d1c0cc140906247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d41570570e4dfd933de6025025241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63f25bffafdb92b450bba53a5c551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe26e08dd5dc93063324df91c1243a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6554f5e57cc699bac13672796067b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687e06e82fce697890c61ffc031255252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539e6322e5a8d81051ec8508758d86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280ef6088dd232c544abf17f37355f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d9d6011fc1f6e7a1a1d427e70e2f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899045e48062c73207c4b379e31b201256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41245bb3c5350a9ccceb1672ce494257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f80da68ea1099dc71ff469ad8c13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96117437ce2851b6f61289cde3c9d254259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63c452ebd61c007256e510b1f412b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ba18621220b114954fde3bedd693d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3400c54a1271721179301d1f07c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde5b01282200f0618897f1114746b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d754f5d6a632b2cba30aa4e9c5d37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ff2d1b4f7c43712bcb15bb14f70f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f155368e0f69728a4297714c04d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413879f93baae2d8f8dcd25691b0b8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd9ca80a1c772e9593e671919e1633268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff48c61cf288c0015c20100f277df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23540609accd4e266bd3bd812cb6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd427ab90268304df08152418a593271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0ac313852afbc5a8497f83e75932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e3b01d2dcfb02326c3e77e6ba8dbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4d99ab38832caa5eb7153ca3fd09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8611fac3d6b297d511f63b4d80a25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c767012bff462f2cc7b6c597bc6d51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e950d70072a72aad1be21dfa50f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7971e9fd12ff6e5556ccfefb968d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d36bdf00f05967e538497e5ffa29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2495ec2c928991b79bbc5fceb7cfe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda3fd15aad3cdbb54187c6ec080ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5127c950813e24ba35748e562fcb7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070750bc60ee856fdd0b69f6f38cea2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d36b127dce7599d93a4c5b8d0568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7625e90144ad3b69423d8d2847614b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96f26401a1228fcc02cc8362000e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab200c1688015ae527a6473062934d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3bb679c275d7e5a030968f967e72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc454ade91a5d50588762a02d5c678289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2d2916395cb23839c2d7d4680c5c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969944e6c5f12e9e0bfc7f908b03c1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d0dbd89fcbc110d56d9e8d35489be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedcc05675f7a2c3c868dd75ac4bdc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffca9fd9739ddab138c47324b271f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a52842cb63fe8bba75d6f89512a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb929e1a1853416cacc5428b417ec9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef88cbf392974d5a5520cba630a3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dbc00ce4b00766b1027fd6746e1ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96946d29646b3ec4fe763a428f4f1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9623b3d2326d973c1ce8a7eb45981300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8131ec12b0311c1ab82b98408c65c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8c0494e2b14f8782d0d2e766b8f11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba074d4da90d01b8e99808d544867f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8afae3bcd238f8346e7cd0bb140e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc90a3d41acc055110cf4b64ac5d37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970e214a1d0b63608a85e4b28caa6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf94e3f710003aafd5757b37a2457307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51114d87b46c715af6592dee3865a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b52c319cc5ed3a89b2e2bf11bb64f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b274aa315674af99e11ae3fbf99a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ecbfc138db01fdfb0a9b5b161ae9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b2347117ed949adff7a386585a39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae5699d270b92f0a192c844fdd512313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149dc10797b7b45757daf2f09fab95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca982e3316fa06ac5ecdc6ccf6c08e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c54185cd0e4dc23de3d1a2c68e09d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01cb6d5d35b4b2e75dc3dd4e26e098317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e27e7d4217a7a2eaf4717f6429f9c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34113dff75c9322086019bc0fac638319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c19bc2694d86f145ed0b49b1865c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706fc4a3869e9a36808cf83199d3fbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea0667f013f01e982ff0343d11646322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b187d625c006a01336f0a34c278c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d1849375216a1ef7fe582b05ef7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6cc0486f19e691e9edc144fcaf16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b6dad455b7c8647972c609ea16f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47d09f45bcfd2c2297319769e6588327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3c2dfbcbc7e0e4f514c291ed90f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a10aadf9337aadbd74dab5c618c03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb326e4d07ffee70cc9a7992cde58ee6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eb809fa76011b4b8110d2f202b121331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d3b8ceff01526d25d71c15b1c6b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13474daf4fb6d35ab18cf471c5220b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55b98786ab06cacb8643d863b98e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b713c696af89d1e09c2221b1b8c0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3366987a71e7b20bdbc5036a8c2e29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc922d2d5bd05cb5a438b7b48bd1b52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9479f44b9008c6a5c7bc8bccda86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293064e6f190a71b890aa1c4044ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608652c4979aecee5b80b3269cf544ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3183b125c466d92cca416a999c45b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d7f89ae680a8dcf6315df01741e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762a1eb51a59d463aa0b8e7cf10531e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf43fc1ddd23c5ae89858ba662eb79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4099ca40ff5ac8770b9e53ec4fbf9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ccbe19fcb487cad670091b81025d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61473a9c3cf8ac2790a152931781b89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea4c6a7d37a8fa15f6de36dd48dc71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8531b9be535c903ab7926e70f9bbb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11af7fcb67b2f06badc1e26e95bf5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134cb79da9d1dba0552b8e938a0636351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4754065c0bba95bc2b05bc719bce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97231af497ba9711ae2e2c93a9988e74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a74200503b368ad4ca6978e875d91c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562fb6b7789330f915031e48f7f78a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a4c95f5805dd5a9500daceb61f0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25c0a21ddfc7ccd581b5a8096586c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4aea2556614125fce5c59521e64af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90a7249170f88fd83077543b3d2d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e0c937c60ab70f40861be7174b20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe634ad965a0018ba402c9179465251361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974aebbb03ff8ebca3edbfe2175332362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c657e2778129169be8b17e4edfa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656536337aa4c2dabdff6cd0497316c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53622c0e4a6fec32564859ebe33d23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31d7228cb4679f67c37fb18d687a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10b2e168b5ef129f457b4216f1f72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813b6fc08a4ba6f38e55bc3cad2c12b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1aab2bfed1a606635e55fb2a331b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7215f77d3b558b46efd7b9bacdaa73d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4559828d63147822acd43ec0c70e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234afda8d52506dd69346c33de839fb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c66c6c619c64342fdfed747cf16cf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e239ba9ab9920bc71ec05168b0734d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3cdcbfafed15a1a9dc2992a38436d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374831268860be4ddd39602320766667376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cecfd3ff3be3125d9118b271ac64c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c80130b9250ca646eff986a31ead378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6cd39e2e7637f2940c20e1c3c4fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49c07aff2ff147c4d489cc21625d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf4b110417e3f246544eb60a23fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6cd21977bef726d9fe7c11bacb3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9125cfa7a1b101f74eaecb0d78efd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb2d06f65bc85eca50c3183944dfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04890596041373f6da0cb20b55291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf2303b85f48e2d4ec760ca3ca1b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437a2a2bed3ee9fbe261bda4ab9a69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b1b3f2e0582110c963b435bc9a73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163db27ac2562e735097c94e9e4c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56840354da9b2c4019bf990c85680c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822ee75aba09257afb8453f4647efa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b87276211974cf866d65d79c8daaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5851c646f57776464ce45c6a0d8eed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e23ba8d287563171d5605b250165c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bbff0a247765d4ae50558dacef908395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb37fc77ad362e018203d1bc25941396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e18497fda043f04f6ad5304108c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d55bf06af930b10c9e7c69ed8d27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392a07cc16663005e8c4b030cce9680399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffa0ca7d25d10478bbf790e7c5ef5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cdcedcfa9ad4c78c3fcbd2c234e10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b028aa0c2c2afbf923a5cae2a11cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af69de2878d76fefcccb6c35f932f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9f7cca6415e86d9547121236a50c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553fc931f911e1e159e05fa660041d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa3c4cea024c64722a3e730802e9ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8adbb231f41571c18620b98589b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a5b540ebc38781ba70a450a0ac150408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d746b359f595392b51d5515a4037db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c910aba8270c6b15a012b4b55d50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29561d6e9475c9c095b739fb09a6c7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c023100e8e740b4f23542e132c1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201f13ae586c4562ca24581fc57671413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e6fa40fe447b063d5b0122ed35f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4ad5d6d944c680f2695cd637f57a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f5d3b6ebf49768b7fa83a28e9645416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf6b97ac38a494fd6c13c35da6bc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2c15d5253f324bd3a33a75302445418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6390d68af3ee2e64cbc46cd8dcb431419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4748abf74c9a0a9ade08099b7b7709420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ef62d8d89e7922d71c24667ac052421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e609ec728dec0e17a2036affbb958422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef96d8a285b8984d067c43b97464c14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b6ada4f2afb51535e181dc3111f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c9f8cbaff3f97641ee687c0471859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768347ca60e3931333365e58d847d00e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920881771582b10f4508128ce801101427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeedf48945c999afe116e303b3d42fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92766d4cedefd184bc179d9b471adf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf8ae35e3a135f70a300db194f085430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b7fc1e8ced105c7b960c8ff78f0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24198274ac9ca844d823aefaba79c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359440fbaf1e321e1bdf05660f24e633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817d3cb71985a197616ae1b3c44993d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac70fceb2638ab5b18ded0777e851435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e6d669ff925c0e5e3dd1b7e308ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a69810d3855195cf6d9559f31cd7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309c89343bfa9b475b9187b7081a27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb016b1f991f7835b172d986b45a1f1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf353e32cfa510836274951a59c93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977996e6a2b1dd0eb4a1041d5437953441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49327e597738a46573bee3a9467f2e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045740c7526f731379f478afb0d03db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd86f603bc5f11b11a9bccd3e9a30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f28879a1b76cec1a37f95b8f5752e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555793000fd31fa13a84afaee0bb3642446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980925e08a45d69a54dd0b43a2351fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e23d66aa70582f6ec9a41aab89097448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b60696d1e1396b0bdb1d47e698d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549bdef20bc5f92b7ab9516f1f9264450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d990a896e1ddda522663ae2f0cfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43a1fc206f2cf3d6913c69b8b3b13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676587c9608ad1ac872d768198f0f60d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc9046398cdfcd0ad6a06128a80a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca513a885968556fc093b2c960715f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3bc14e606a67cfb9ca7c896600a31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd019d559f12ea9818d67fba89b0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d251da66870046a2735b4ffd781c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c49e2b41f71d45c270019b41bd880459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3c2ff013acec83cbd27b7a7342b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bfecd5fbcbe1b1d0cda5d6c7b01a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad435c4ffbcc2c125f74a6cfd8b1ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e30db8b84e28c8652017d304e853463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aeab52700b3eb317aec3e6f9f414b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197c7e724a8b6ed917c688ecd5c2099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1432096620f7af619f33f4e8db8ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b1db235fc1ab3ceba891a41d8abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d60020ac9eaf984a8be1d91970cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed424e686d8eea99e80931e25153a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7425194d9de394dc34bde9cd8ce9d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb450211fbcefaa2b9dd03cd5a0201d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fae5dbd7e98bb9cfffd9f905b2d87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0df82d12f4e5c25f95144fda6b83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9373a3e61d2748dc40d5acc63acad4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02a20b1c430a54beac2af23594490b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d388e086181f912f70c5839d63fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bfb116f3c21e33022be562597c2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1931e37a0c7f05e7d68cf4ab669f05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2f1427b05e4a10606603160ac52c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0edd84e93792599cb27ee950d76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ed2af39c2e75ff1c48e3a87b8c8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084498b04d75f4edfcaa5b3f35cf42d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294ccb4fb127e5d69288802a7a966f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659edecd7d458bc705751dacba39cba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbfca32f6e53cbb5c34ef0bb312b72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26137344f906aae91a4691ece7265414486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82c19567121691b1e83c63bd11ef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e0fc33794b833ec80aa4ee052cbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c39c2ea3d46cef73c69940bade98b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dda870bc57ddc3ea5c9ca24210519490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea731e4e9242e4990a78fc8f5b1ce6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca0691c07b349f8aeefd95045d230b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7987bcf2ea0c00f9e6184de3c09e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed0c9ce3f855f6465fd057528bdae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23369e37c8a3874810decd756df3121b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd83f75baebd5932c9a4fcab390b718496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f722740b61e45774edd6a413b13833497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0790a3829544b4ee1894cb35ef355498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ca45c9c2e4631834021dadc79cb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504b9940a10120122455bc97490d9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e26342144fbc1bde77a280126d28d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0194afbd1d287c1304fa1a0246dcb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be40751c8f2cdd167d93eb583481c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f59bcf49b991baeebb083cb6188948504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483335492d300ef57ebbf17912cfd02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479202a28f38541675c0587fd287d7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d929a359a4a4ed49ba912a5d0093e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eab66aa4ecd3a2962d580450f2fa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a77f399e1a4cf84489b5a213da3c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294637e0b55e92808c56ea1fde6bcce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933db1b075e46b5f227b96f5dcf4b25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2730f55ae6d307031e3c9e358af9677512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615782ac2cf0ac625ebab1d5f20fe038513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbe2619e844470ce0974bb11072db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6220a4354b668170fa5b7e94e8f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e750ffb4b3ac398007ca65648f3df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e805b79b04653ad57f27597e0a09832517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6960f6c718f0ce2925ec457556aa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d251aff46630482d911879f9871f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9754faef7f37da6faf57cc516a70fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de0a43b795734b91368172b1fd4f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1824a55d6f01923d9e324a6c4cc17e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef61c442acc7db512c62169582c264523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d5dbfb9b9de6fe2e6c623f2df9d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824caf011b3a03307c6246524ac0129f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53774343df981122c1df7c6b08dda9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb9597e78d67e84bd709ddb54467f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb677f22b988e41b515501346f514ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efffa74ea3f26d04c2dfbbdd8dd53e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b4acf197b24c607e278ecf588fe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1d83772844a89d196cd20dd1d9ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eee224fa3a425e6667605b32196ef2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d9570f9a86fe7a716b54adf26e11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b6c8598251e991e437c1f12539ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c9ba1d08cd785c3c1fa36203b9a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333a3e4e668a4ddea08fc880ffd478536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2710546099b020fe91e108df97e0fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f383084194135255f5a5b8fdd6eff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de8f8df1f90a931e3e163295b9bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c2266029fc2d31f87cb2f1c74198b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc9c92295a904f3f9e3a5c248d425541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c7576942281648e41d5dc4ce3a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eed1c87437301237d3fff8d4f9ff0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dbb766e6666905ba8559445b1ad8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edae4ba0dd7eb2e4c7e23ff7867875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b298647df04fe364abbcd88cfebfc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48595dd17ee331a5b8f7c826df1b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b6548585565d22d62644463f580d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5821c1ecbf396cd81b01c132621cb23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064230903b9481e16ebf6836cc26f6d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce081708bb86b2f43901d2498e7bc38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99712fef9fa13db895461004e98a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bd402a0ee1bb2c4eafb89aab1cb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba5c7816bcc92b9fbbc52c33d45676554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c81f850075259e9d6f8ddbef908c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eaf9c0e773a72becc341dc0d71761556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a688824fe9ffecb7439d97dbc81f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc679b1dde6ebee829e9d6764bf0135558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830ef9cd549731368eb650fba0e8cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d7be8d580192dc1f77d3cab3604f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f3e87beaf399cd466eacab10ebdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0a3631217429bbdc378f47e442475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6f9ebdddbbacf4f2b5e46140c205e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9087f36e17fe2058d6e10b7f933cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f66d7d4c8f99e8a84c59bb2224e596565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516b5fdaba1e83a7dc5505f222d146566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a337639f3d8f291c3d419fbe1361567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047cd33c45e77c93316e6e34b935772568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07717e52fde362b90a2bb1955238973569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c16613e1522fe3131421991e3e3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4fa000cdf0b5811c3918bf188615a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e921fb1e4f03dc45fb24eaee1917b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a505bfc993188277d9cc726f730ce82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ed9e2e7631f2a6c2541d7f2e77a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03cb7cf83a1539eb1ff13e25baffe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f2d4ffdb808d9038c9a99ffed202576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9658c3d20bbefdd633e3df552ed9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613114dd9e0a7f9ffca241293f512e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d599ecd9addb264b8be0ea085f3f7b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9e1e541ca1dc3e070321702bdb65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e44f40c31df267647fd8323f5025fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239ff161a49013df89345efc1ae4e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36490ac850fe21644c45d8f866884d70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f6a48a92ebe14558be40715a0e46b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4f36414bc41a4f98d7e0525e7f6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aded1f649138c3146017c2cf04fb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb646f34a2825b59f0c3dc0c6b80fa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b38f2857498d438c43f9961a82457588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab34b165f15e47ec9cdcba2a42d30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cca37bbdb46e801490f752a5f12c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb212ba7b6cbb9bbb51265524a5cc1b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238128e287ac6a41bdef7740266ab45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd1dc8a5c76d4e9dd9a0454a31333593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c3246db7eeb0cf7a925194167b00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a4026932c6de591427599628430ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fd729ddff676c1309ee3a49d08b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f18ebdefa81826ced0a310aada5fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2608cf34e8872bb8894e6134727fef2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ca6bd8e900c611c5cb1b7790f7b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ad2596f611853fbbe26ceb5959db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bac40af3fc6a1174b33474188ed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e932f34ea2236ba5315a000c16c01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cd6fdeb7c794dfb878738e612519e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d300bb678480a8fdd78c5d63cc3a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bccdf4c9abf51f701d535fc54244b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fffa7389f33ea9ff6afe278a50b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5492837b6145a2b5436e7c73a2c7ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883bf93ef3565fec0144002bafc81f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f537a13044f6a75a86790df9e53d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd26cfd66b87d129c6a658e9bbfbc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39756404320fcea0f25183814b146ce8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4eb83fd370d221aeaa70546b82e56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d0b83588d030083f1efd634e7d46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54941a8ce0062b230dc2f88df525bfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdd91a1c72d6c11e5f53f2b0976018615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f92f6be082bf1fe05731200d9e447616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f668a5a29656383c93bd59b2e46a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8532a6d63ef6b7c48aef91f5173f33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d6e1ad5d4b4988a2c682c3bf3974619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359bb77acfe0daedddb52e7f24ae705620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c4027f4343aa1e624f3909c1189c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b8f991411591e366942b8b6cdac8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e115e238688980cf0c1769dc87151623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b98a91480c30c60f9156cf89f529624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb68f09f473996e4442ccd3649a19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78674cac4ccda694146738edf85fea2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d825d7c93dea29e165e6c14e159c74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62baa90871f7d8f792c8447d5d8e6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd79af8f76fe027cd6149cd94ac3e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfeb38e6ec82d49359f2b563ab960630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb247a6df8e376aa2fc9035bfd4dae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236f945a847fa5df15141ff7db848c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004528a8f6631ad5b614e4e8d950b096633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed71f9296aa8ac1151ef9d940732f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1f1c8025953152c140df31f919cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4867d21c10cb81077e0c0848743cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f1f42c7cab0caf2a3eb230546982637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a151c0d24883fa9cda27a1f2e004a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f4486c04403a1577dcb833005245639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529191334c2f22716c89f41d62f0555c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26586672ac7cad5bf11c6bbd4f2a74f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21978bb3998b160666d879626aa6c4c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fc20883f150b41d6f613685f67b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f954d5839f62d3c021d6277f253d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719f111bccb58f90bafac3b17b41b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a067951f33a2d44f2478a612c784646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c183a55f10731273b123b8ae77de4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377859bb365214686a364b1e981e32c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff5bff961ca5c3539e5c0686f3b7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942037421b77a30e3220692abcea680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6164eb1a44b8f0d74a0a5fc9c671651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf965bc38e247a5088b292c19f2ffd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d8bac88ac0a34c7e31046eb004827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79972de477ec3eda19328e45f311120654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453e0583a15ad925f856d4f5b0ac6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024230ad5f5254810bbaf3d164f14c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a4024d123b5c1f0ae939a6ba4523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec80f618362e93bbf3122093f8955f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2884e5f546c47fb13646e9e3d70a99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad54933cebc3b106212d2205ed446660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c82dfcfe7f4463a3c55d676247094661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906720c47192ded46bbaa5a10a283d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3a77d14f60ea97b9224a93017caf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cf7d12104be18715f8464eb75da1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5c81c19977e94b7b1b2a243d61f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c504a0002504f1f1a90e77cae22e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf9ea11597993a083a082a8617037667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd06676b89e934420a6e42c862b753668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73866580cb48408fb5ac2e9b318d51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd89d38c2e7e9c49eedf5b7c6ca9a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43e6468c58557135fdb9df4205a4bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4764ba596fa7894d2f6fc72620bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad32a770b78e22f81fdc6827c9a186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889656d6a302e5b863ebb6f4534020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573151cd783aa820285d5732e5d1cb58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee885d16c48714c8484503510812d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a27d3814851fdd69dbe0187f23dbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8096a0b93024be188b94eb09abf23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854f20a24667d58f3676ebe72638a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4b7b8c0aeb9e3971107fe7f0bca7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fce468d3026297a7fe48bcea8277b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a28d1220afacfab090d7d47bfce913682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57223844a6e8ce25de40ff62b16dbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ff4a5bc8fe9049d6deb40058da71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72bf1b0a3b74b4ff7e6d8d1b64674685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd3f7f875ad264e55721bc14a7d0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290674b836f853967cd46f1da06f18f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521fac4243534d549d5da002c85d2b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc40cf16b73a5ad912563c503f11b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216454642ac1b1fc9ee7f78f36b158b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7aa27848ac0f00ae7d2eda9c109e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb649b8d78b9f8c4258f21df62a99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a75ed82caf58b27aa25fb5c7cedd2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eca31f6f956803b14e5dcbcee6d3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7acffa996e7d751a1a29c51fdb06db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd50d8d0d16f208a390e640b0f9e329696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba4e4e8838a398a0f55ecf3a91e250697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1096355b1f340eff50972731be753698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aaf50e8179df842a39f1cf789f6f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfd9333afeea7a22fea2bd9505cf13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785078e3a0645704abf28f77efa2bea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea54a3c32fd17083f018192bcc4515702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2e73925aa43cf69ab951e5da593b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd3769e385f68d71bef98ea5d3481704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b0d4c58222a4807a3caca5bf8a23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0512ff93bf0aacb5b2564c1703b57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ebb4584c38d6cb28beaa0ed72a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a863ac96ffd35ac1f5af0107519ba3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f773918dfdc6211fbfe5e9e5686c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35e0e0ac481a072081d7aa8accc91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285a99c7c6ceb2f2075b922a280dcae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e47afb63040d9bef3c3b712724f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c947e942d07e7b8919c5d42a9cf601713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d0797e3a45056738971616855325714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b3e89331b5cca16c7e7efba5f2f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb127cb6f3aca6a87f39578fee6df9fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69bf531f010441c24a9ba9436393a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922c6098831b5161a6b474d9bab7d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0aa30ad1f996af4f123f977c494cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2077fe05d4134fa4a95123a1685ce3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb34ec5c41358fabc060eac0badde0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5812553cd63ce1c065bf797ab738b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e87c9249928871fa2b63c9b8989ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772418c593979bc56f61ec0d79302e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd09a83c85cd368c938557c6c16c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f172ae1d77f56ed8cd3992be491585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49260923cab80e726d10425bd49daa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828475194328922c626a17899c80c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7754eebc40322166cb9639ffe6bb6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9d5d077388e2ed5a2a0823011220730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff8c556fccdbbc6ceb3a3072607be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006994ee12f8a5e64a76af1156865c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817313ecbc4a544369420ecd5b371e90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3e37a989e70317e7ee3dfd643570734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300dc79e7de661e9b9f3cfa2c1fd727735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930df25bb92279d3fe2f318c2ecb31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556854e194653d00046176c3830d9387737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5dc909cdb0bad57d87aae3a4cb685738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c55ca291f27867e9ae0ea634a312739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a14e9f8fe0e63a1bd58e03d25f4010740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11012270d5c825e0a20b9185aa14d9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84521bedd3837a4194f6a95371f16c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f233d5528a6128f8b689289a3e4b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da07f778d5b2e42192a919855692a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcca54cdac12a44ce009f52b9aa55c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233bcceabc5b9c83e471e97095aec5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e552c77759394720e7991d8bb1059b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d0c90bdab55e0fdd8700aff2a981748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ba76c12bc1f72229fb1c0776d535749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ae8fd717248b94a3a3d13df3959db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6204bea7cfb57a20c55711204d5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1801c8f11f6f989e03677e2924fbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837605363b303df9df03a5283e416dd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>