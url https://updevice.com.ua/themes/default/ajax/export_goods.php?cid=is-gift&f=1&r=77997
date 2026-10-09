--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5239a9864945026594c8c736e85f6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b73c68739d723eb87624876d0e7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1956e238d8fd440766544a7965c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2747ad126ee57198ff096d0a450a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f923339e06b3008d57d9da6e8c29695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0140b34b049bfa6fcb248f458a1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e5bbfaaf8f03849c646bd50342cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd74214d2b86f313a65db168bf0ae98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf45595e3564cb39df48b25dacab7b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23485ec4455152ea3ddf4c1e655e5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9942decec4c00e693f0f2a49f3873a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5940718d170217ec9f63049a434d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea80f9af84a9e7d7f3d3bde971adf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becde30bece47e2d736609f6036348d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d6d3557bd5508e84b526584f782b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087e8b4c17a3c4c38313a868f8dccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d955293514053006acfae534635ea3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90f0a5933faf916c5637e7321d3cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4aca5c00e21002ca8e1ed93af839519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be0cd712eb4915a3851dfd7b292f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced13096b5a7aab197374faa3aa16721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb062e572d0836acc1567e1541900e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61a9a76fab2fb32b296592e93e12f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd8e86b6ae9cde23fda508538e0b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928966892ba45bc29bf1aa51cdb51bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db2f3ec2cf6fceaf6452aedf9fe6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627e2d9c6c2770bc33393d91519b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329d03697c1aa6e62c5f12ab3ddf28428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fd8fb60f7d45fb7ef61fca7f945029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd1a4a168e3d387e565a0be65a044430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81094d975c52f66fcff0f0dfc61ea38331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004199d93f6886779e7d2c3fb8193d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d12311392466ef4456371f075f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb41de2ff4d3a9886e579227b32b7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5372b7866dd3a96d0b8f7af7cac8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a173e8b2a71abe00f1904f303575536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d80f4bb6768cc0800472721daf0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb242b10dd1614035a082b063130d0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783ab6641b258924e0e493a00bbba4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736bd8f74fb90f45e9dcc5e61a886d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7a791b3e30fe8c72775efed7c5b1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf2dd674fd818b7e0ff882edb21c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d0193c6ef35618f55a495129a75243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb49e83dabe44776d9b232866629e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd0a575830304f5117c7a9325bb4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac50425dfbd86af02e21a14186d44446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a0f197f9100c2b92ba721c56568047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d68d2a7edeee97c5ea3b9a4cd062b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbf9dad2a37242b6468fb57061a6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f0cb07f65591c549a9177d08ca9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfcbf1450596b7dc6d7fc59b361c6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4a60f16db1824bad88bf5c51166552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339826e4b19df834f6ec6c083ce0c3e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1beb1fc9e6c5bb55cc06de7cd9f96054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8885dcad68426c40eb5108a6adfd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561244a734c34ff78d73d52680f88a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33a50124fe514bbd42b6901446f2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65ef4914749a1e3d8005b547d884458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d849229cc2cdebe74d54c55aa28359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac049c3016e925850e2645a79d67360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf239e7b52aa3c23825bb322dad92aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcab5efab985a4bbd358a7a0bd7e3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb635419fc0e3bbe8bfe8cf7299f65263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92174ebe7031e7feda8f8aaa9d7c1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536347b6e64c4a8a4cbc791a02a11e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9506c47194895e3756efb0834152666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51abfb0da41c442d681be19cc2f009967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d414e5438a0e781841b5d3d063c39568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e6fd6f338a45e4560c8a30b5921e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a385c66912241023ae644d0ba3353d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c32c27192e736f3bad7f027fae1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939028be5d443cbb24417df45c8c5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b08de53542b8303db9bef50e4cb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8c8ddb4103b68bac066c10a648a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf637db2640c33ce01b064e01cb574875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f949d71d2d9e433c8805f64b886c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7330fc7461433c26f7bdb36a7eca0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df2dc4a42d4c7f2f989db2279c879478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a8d27a592e820bc117a1156def6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05e8de53961b3b7093602e161ccad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f067dfee85ebb9a0820daed78bafa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729a991828c586f4c836295f4fec3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e9db661dc756dedc883baffe350ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d293127dfa62647491f9a901f9fe584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f50142ad14accbd43d56147670e9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cefc77eff233e64687700882d7e8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bcbd97bfda0aa1e6100168481617987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e93de012f1f5e1c8f992e364e93c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d17024dc7df123ca49d4b046da5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50767af0ce162c78784985a915ce84490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94034486f7404f2bdc7e464b875ee7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770b1cad0a49e4a1d9b71bad4d2ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8997b013afd004876c3f5323776ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577e994128ea1c29afb58ddad7160894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db0f5ab93688b87c166232d21b85895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b2d4cdb9849ebf888feee38d1714796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542e1b4de0f650d95c0bbfd6c43b6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccb44ab9ca186b821216dbd54c686c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34350d0562d280cfb6ef72f7201e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab0ad1f3ddd0980dc7272d5359aa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435af18a75be5d87485a43ea32d9d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02549ab4aba7e1f6e66bfc764cb76d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e60a9306a9df04bbf1c1d5776ab4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef6dd58cc5130f155fca52dadba17d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd36f2a68da87fd275ad2294303e5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51593848d8e537f9b720cfcedfb071c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c14190342a7648dee1eb5334bd6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022743c5e78bf24d592e413924171d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cb83ebbf83bb94b69d8404339106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14b239c27aa63dcc4a4be6e726d1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c12c94da8273968b4c38cd123f0f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd7c777fcf7ef9655ab21953843942112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc02ff366546f7a72cc077cef487eb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626d6a78d63936230cd60fe7e7e35a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3c94ccf890e6fafef375cca896cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4f8fb0b2481be1eab60e1ce371b6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a4930f932eb22f7ad7e13f3d3f461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30095220994a114ecf9bfee2173290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35954c15831e7f20bf658c5a0260bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d69a3e64e1dd775058eb978583a3c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8138cf979d28f6452f7718db536add121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e9b8c92ae90d30c8b5060aa7fc338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c0a8b01175e07e3076afc2a768b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1fdb2ec79897759ef04c0747acb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a246adf4b5d1d32a067e091650a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccaa809c78873c890c39b1e31b7cdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d6958e401b9467638440b28c766d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019f83540ecf827efc2c69d82b8e4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023773b423eb5c7bdd200f7d3356277129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3cd9da7cb5638b022fba74bc955df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d72a241ebaa065c865d2bafa3446131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297442d3c660cbaa09d68fc2b384a1ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a8358c2dbcf1f80e7d76c3d0105b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db64d4302afd7cda72a316b50d6795134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2dde0d292c26651606c8ce82ae3b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12e445490bd539406d65ab6f159a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939a8e30434c2f29f8fc0cb666e1b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e751e96f0341f4bef90fc6054786b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162678a68d0a60977706e7c8fcee5f30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886391b7784adc1eb55a61f6471a49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cfb1d6b9f5da748e9331fe8b3de1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4720e55212be595cc794968148b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf077d6a07129b744049f2f079101b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718c7d475a04dff9e1dbc401d83e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4fcf43792f8223c3ad8c0aa33ba9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb79366e79e450e8b82be9e6957520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c395f46ddcb0a38243553ce5d41528d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3992c23d996774104826f7d015e3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584e4467f60fb8968040982ae4fa1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7aa9e513688a5d9e7555891787f3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe675c6241637827f2533367efeeab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242907db567f24325b8fa420311c1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f752eb87d48ab82f94125e2902f44c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779445d520a52c9c251255e6304bc58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e69a45c5b789009b1bd72a53adc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86cd9ff007c2810da77b9c1225768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e197f718e8bfdc7195710b916272a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec20b5d1e1f8335dfa225873e14aa16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ba42eb997b4cb3ff5184eff6955d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abacdc84dd5f2a8d8a21c1129537364160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e545fa2131c0070831acc78cae88a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0da0081c31ba3717426363f3be80e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b5bb9727e49a4ffcade5ab3411417163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1b4a64b2530a6786c3224ad67395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2a71b924dda6d8da03ca0dea0d16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd5036edf09c793f6eb05225253d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df25b7c429c44bece2f7667b624f78c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9f10bba2a5808ca1cf310e7d1f888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331fd1c20a9a2876d70db19ccfaa05c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a5dfb69c720958728a602abf8bb95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a86f949910bc7e9e986b6da016256171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c76bec22e8f5d3d1d5d4bc3c0fcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c013177034de9311d31b3da8822a536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d707861dc66e8b07d6d5890ad5bd24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d5231927c7f7592f525b7f86289a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e62371f9c340b2095b64106ac505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2456f5ba809cc4290a9257649600b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07566ea3a67e10031e2339677f62d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe6148ada32ddfcd608a39c21dd37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76810df3b04a0daaadccb2c6d2c7b6d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d51106039a95905cbd7e7c35fdb35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e656405e0c8cf2e3462b1949eb551b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5e8b922df9ca6c75b47131210a13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3676d59ccd951b3de96ad0815c1a32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0db684a486bf1c553b07f63274dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0548760a39fc84d12a7b86c673555186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af55cfdfb19e9eeefd43257b280483187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478da1f3a22b831e1d4e6d71698cda1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b899f9368d087665634f9f7988bbbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df90b83e2ed105cde53d97d67347a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0d4711fdb9590b3c74fe28413c40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6116f0562b00d27e1f1cca5c4a6717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ea68e63492e6540fc0d4a1a38c861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941dc01084b60d7f44ea5acd8400d77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1fd91cc808cd80e935958fd69229195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c25b92a7a1a05048d8e8affddfc01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24074e0850bafbee83dbad65e438df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f87200ae3ea16dfe9624c3c64d9a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9642b524ef3d46804cc7cda445da249199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f96662356f1d6a282f83ba4f01dcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf23a7cca41cc0745f1f69352904997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe3fbe0d54f833f61cc52cd979fd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87698517841cb78cece3d23868345e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20f808698534e6e6d0c8fd931bda4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d6ac38b666c5189e21054aa77e66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8376817b81f3f6708ccd57f407eacf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bdab8a26a4d22be9bdacaabaf1fdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c178583cb9408556a0654c897ffdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae37f7f9482deabce5a37e3133af960209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aecd851cbaf719d29cd14e7a02d6f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa1e7b04ee10136ec0ac49b5a2663f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb124365d65110a401e9d9d7055e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf490886a9064b312c5eb48002e03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432a5d95ffed6d9cda00a3543fdc71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef500b1c4199eae2397d33bbb2e7178215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93e489466d5277a15d8b600d351b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099050ed4d104239a67bffc4eb0b153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb85758f3066f21098422147475efe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7091ac75912d1d3e069a694a5793219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd6576585260a214a7f9cf97a2b60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779958f4ea8498aeafe6f24b49689188221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b723b1fe4013ea1b1f3ce62222d508222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07763ebf01a7bacaa5d722f7ffda26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469b6d7ba0719ca56859f7b90ebad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f97bfc5e36459fa577e70b8d9fe5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d520eac1687e8d7a173798f86eaa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a87a3163f1614395e7e96253a29e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb3b8e6bdd54f3a61354be7ef931f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007e908d4dcada3151af67a5600975229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3fdf1847b3098e144ea3fe437a8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51721adb165abb730b3156d7ffe96fc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bae8e3c37b3a19fc076cf825d7057b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a90e2fbdca6b2405a4a4b2f61c1f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fddeca7cbaf7d1fdbd9300b31d010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed9a7346f497b9d661da07a193535235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab72b0a5c49ed56ffe61c1f479df3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddafef3f2deb4bdd0d6cc788773130a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e03b4f100bf39a203fa7ae39f7a0dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55ad1a578d4d11e784e84952c3b53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7202e3fff748699e59ff9e446c38750240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e80a1f2f56bc3238b53e470074ca2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a0cacc50d37c0bc152b836c9e612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db0fd06d088593cff7cb1125e15628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e976aeec7b9f25f7064b9110f6283244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f7df52c7edeb7df0dc88cb8a006d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a52e1e879f4f44918c96fdfb98735b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a795779dbb4566796986254e0e25ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582732ec8d7f46df38ea14d473ab351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce66d5e6a62a4b6c231150f15ca6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5583863532aa491dd2aae95aab52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1fb2602d406780a28a61048d69b0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b02743528eca89a7733a1b61c4be3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6f373774a41e1bf5e4bc5c177515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606c35c468627aad09a4d223a6f3e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbbd2b04304896e65588ba0da12b6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1251f3d68e72d4fc26e20e584025a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2e2cf3f7cac6b71dae4017ee1f56b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec395e0d846b14ab217d8adaf96693258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87971ab70de5e193202401549c64ce6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952a76d88d736d9397e19cc71403d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200e075d18ce5062bab970235b55ab9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd021d4ef2ca61dad69af22cb757e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307399d6de1fbe7f60daa25b8fa4584263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bae7e8fafb0d561814d2fd33449fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04916731399cc0c39c127f31d3b299265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8971632c465c319d65055b58640af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ec858c74d1f2a21fc00ccb8278404267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626cd9d234c3db413e7930df4aab088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde10fa9d58194d7f4be1b30741c0b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab8a82b7ee63e26605b0aba9f6291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26044fab2d0affe4787d09d3b8456d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261e7484f8a09cd30d650f2407d5ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554219b02b8d4d3472aae59ec2f42a41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae5fa49123490bb1670231295adaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a46af330e4ea32ddb30e84c5b65b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e736e3bf873537697e09fe42844031276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4e5bb426fba180c5abc0158b93e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a6b35402313f62da81d3dfafabb70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a66a1bf0237acb4c893df09fbf19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119a1fda1d8821306d2ce5c82f56b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91fe9533df2e2f828d6ddbaee90cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e050ec619186196e82ea590a62789b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1d837873efca8c3ab60b5372038f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdaa403f7929b266df7c10577a571b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a3dcb7f8d65dcb6639163b1ed494285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961421267cfbf37d1792432ca1d20a17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060465bbb537bb65042b0c2c1b2bc75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d8f22bdf1baa29642067c16f00cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce83ce116d927df5841596cfc04d49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5ea494000d7771035eb4ed3b4b94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01fc00adae7a8a65f3b0eaeedaa516291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ce575bad61f06c8f8b28469161db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca68d1667aab401199c6fb4767f0f4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35531d9bd61723ab1676e51c82235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915835d8ea25763cce6d0955cb92cc63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62f63dfb1005edba4a5aac60cab19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb444ade0ed9542e8516fea5dcd883d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cada271408e12f50af03bf940bb561298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2827e59c4e722ba9a13467054793b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba300483def00912b4c249e3562ed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7ac3616af3b3c63106d50b52e17c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ca2e7f1144921cb45a1e3c92ca54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936c6d4116375a3852f4b6ab384fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee59a2f5685bf4345f17a7c2d9fde7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28eba2ad68a4acb9e194e40045852d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efa9a28f75070570f796ebec2fc23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bbcacbee7ce7ef9fcc34836251acb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a4d31b01982b112b098b69931e4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577916d0d8a9b01ad0876485d967ad77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a93e850e9a909266e61d3a8f5c2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc010513f028e760cb9ce0a968d1ed5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba890c1680e33209c5c0f22e878f085312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f429dbc0776c2f0e27cefab55cf2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb425b3cac073c73a805fdfe8be6c5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc53c88d2b4dd4bbb97a2aceaa9b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23430eb51ecbf6926494d7c1c0d223316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a551ebaf42d369b344834e1f5c4ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633a0428cd97434d24892a9856f2cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a415a23afcc3035a1394b5917202b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e820dc8804a80416c64819691bd97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ada3b9a78788e238cbd7eb4591e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd74d648ca70ea1ae7cc0b2d6c08d9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834965dc74619d2bf7cf55e65c5d0a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ebf4f72cd6a4d3135d145f1383715324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5f1af2638f784ebd094fb9c385e8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df05ba4973758b595220e5ae3b2512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca12777e6b3d1a08319406c5225d4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d876adb6667a687182b2baf310c06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe830544a39b5e11ac4bfdf055b96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49b9cd44ddf2dcc476014e187a910330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae014c11cddac5b9e20721a9b1dacd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6766ddd5808330e000ebf7ec63002332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4316174b2eb651b7c16994577275333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a989d912d48dbef9201b8cc5445e77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b033b24c19bfa5401d65b47f8c77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f047179af3ed47d4853b34b1330d1f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b615dda1d271f0843f79f9a4a36e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183cfb975c9b6096f1267a00d06b052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de4346198b7392a33d75832ad7e42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810c7a29fffa9ef1772c1538782547340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178986e73c154ac2a4ee62b91cf4603341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d040e42f137808c41b7a817f90e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43641b0d0f1dfbad9249220fca400cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a830cfaeed1fad00a59152d6a85fd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649ff1e83bf0c1f56784de0c9d9033345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b60b3a120521f047383dc89c86660346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c695f38871d6a0805a65291d2b9e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3dc451bd36f58fcb90d79e562d9eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa136ad438d93b5242869b5d0fe9d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76ae1420a974441110254dacfb24f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f7d8ec45b3093fdddea424b791c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9e9011f8eb3ecf0da1e1c5a19400352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70679a18129630fb5ea1c1f005c4c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6e2dcb1c5d45343484ff2a29e55d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056edc5c39229d0d01ccf3f439e2bbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a197bd0ff9815b4b04f838c2b227b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d591028853eb2cf39810195411dc2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ffd67a7b7efe8c4cae94cb317f2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520d264bbb9e1fcace8980ad87dc2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989afa7bdd78fd70f46d933ee2b0f217360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93809d9e5f2f6d73224143b88c2534ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4290e2cab4bdff39ea2f671e6c6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2393fa24cbb4de31de86295331ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611ba3a79c5b49d491a11bac602bd8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a03423167e40370fde4786937c3f84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301457d4ca4d66f48c8377d26bbccab8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad51589a02956af40b0c4adf05784367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b221319c87cd29fa6d58630d27cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70829386618d4308bf8825271c5ed2a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb5140584fe998bb378a9544baa9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09b93a1b1eae185a3cf0fd11829b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486825a1c2c7f6dfe2d13f41456ee6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5925dc324177f4bbd9709c8ef812c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c5c2ab89f7f20775e9490b668f25f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2ebb54d92a58cf3d12e66ca8b805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ebe2c5ac99973bfff688a9375891376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff9c9357b0f1ff39fdb0af2be3078377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c993fee8d1cfc4dea27d4ea04574c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d3ef20a3170631f027ec06b5f4165379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55793b9eb25260d2dabd25ec74d48cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3b5f81017b0d52f7d7f40e657906f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d7e184abd7e99dcc3fd91a111a72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5fd9b3bf8db613bcbd029c5a6c0d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f72750a2e2a3cd96e86009aa2ac5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e032c97708e3025849c3d067b862b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025e23a9739b85be20152953722492386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90531525bd529d3fd0cdb8849d3813b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f62a9f0cc6bc3cea69b31a7545c640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23331533fa590961c2c610a576ce5d8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aac0ebe4be52a87ea87281fd620ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98054722676772e55ee5f439e12638391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c0bbee6540dd976ad3620b90d360392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3a47b90d8b3471ac8ca8cedfb7f8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46464f08a0a05bfbfced08a90dc3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d0d258e97db94f94e11330ed2c16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ecaef9de2efbf8c04f4a3544f660396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723bbfed883d10b3b66b8539a883a01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf6480a9b48eac305d2241f8e5263398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8f55260fff7bffa319c4d15df0b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c28724d61d0c7e2fbca7dc7a0358400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e37061f35c526cb0dd37f2710bc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be68e3a57e979e1b668d575d328d33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc717c18c53aedf925f91d26912817403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781dfbc4ad653cd5d7dd427dc75c710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af1bc596f028485281552beff84c68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144115801070291bd45d37ffd5381fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c113856b57723b8e42862abdf85e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec033f74d37bac2d5ffed3257a9aeb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba067511d4b532f6bb0ee2bede330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b28f92a10fc2edad68fcc1dea7bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037e3d1a66891e693f01d2ea654b6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d423e2c79f26b3847dddce15a7274412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6ad96863297b1db1a0a1bac0fea2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d58e5508a09e3893373378528a7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d61d2aa78f7b801cfb3da33e7b78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088559649e05cf37ac4b3823e0c84274416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147925691d1377d703e236bcd86a906f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758dd558393be292d0a713f213b9af2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39616680a1c792b8ee38a162881a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885954ffb03e13b64435a5911855f302420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86bb5d0ce911f515f8dd19d849e97f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73416a91e4790f88e7be07e988117079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445ac6cd4247b30b8b146a811d5af4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aab72d47b404821d7c408a69be61b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefce1871126f9b838ecc4b7553bd66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6d9b32cc3d1f6243d5afd7da317a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10722b6a059d93681e8edc2ca1e729427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125fbb5553584b4a759c3689003c84d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be789fa7080841397de7819eebcc35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fdfc89e08a0f11e11698400f5df90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaec52c8491e0c4e828e104bfaf749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db660b1f92095df540acb48c2493b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1369c8725d22da26a6b2d960c45ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca0232e80346e4e4f4342807c0e71b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128015f553f0759c23dc1aab43a0fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ac4198d4754a237a273ea17bb03c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbca17ea5c169c6f9ce0bac5493dc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458a637c116592bf435dac085b9f4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53fe9b5c405d0a3dbf3ef9c9392f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee7151edba21b2108a674f21a1bb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851afe09edc6019543c48270d2552d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20f30a28cb47b0744668eefd271ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320aa59f2935f11c7f37dcc1d2ba001443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e44ae032830d853da8435a45f4264444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653d7bf4d546b710c2bc4e28045cdf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f9b7d0c3b551a62fe8c58cb2ada3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844949b5a336e3cef365c010e38feeb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0497985fa840fd8e8e6d576281bd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e21cdb0096b41fde78fb12141f6e64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682b1ddea9e2cf391cd9ea15eea337d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791414abf9b19a977d70d84996c1dcee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1689531eadc4952976ce8854ae5643452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2633c432a373c2694a83cf6d5abe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad188d54ddcd85bb0d11090214184d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52756a48ad10d1b45e288624ee77449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26442c76ecabced394e098ce19ef4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468c15ffa3414ddbf14911ee327d2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d383439f085e7e75fa537d59f4213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74f3c7eec5bf0ee737e26b850b59b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daaa3a09203c4dec64818ec932a42d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a408a18f82970796b9b8b349a7eec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61529d13d2b3ddb16e2866ffd76bf28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a501ab65937d4d4e460600cff1e279463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268407dbfdb3e099c558d8b1d76a2fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725c138056d9fd01c09588dcc97faca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208fd9bb9b86d36457fdb9cf49cc2c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa8679e736f43c0ed1a8a56b5590b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5d68f035d8dcc184a1b6861a9c5e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a272a261e2856aa0f5548d7d3e84a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a3563494f3aeb3a0257cfd674e4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ab4a93589557bf499ddf21b8d85c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a6e83acae343a39479e292f44765472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e9f99f5dba9f36de71604d1a8336473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67a810e390d8be32b1d57c431395f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906da7b93bb0406651979426c8e2fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b82beccce9f64f72a2208c6d441f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e85d954cec49953bdd616e11b6bed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951603e543762204621def9c025378a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949c4eaf37d35c638865cb74dfffe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e32d636b7f9e551f51f95ed636bad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1e6840638ebdebfa4e21c5b3bccc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b321d80c4f4b428ab6eec77d496c606482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd1e10343c79e66ed5f361c3c73209483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad776a450cd9a63fc146db2ab94630484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cbffc18603ec9740fb2c34df2b77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba794fab78f376d15284dd31fc2c30c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48af877063a0a520d58a30c17321386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d260ea43a22334e2845068cbf84d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a3d278c88e9caa62b9fa3430c31e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f102b484c1bd2a7c3b3e960626568490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64188882beb795c278cb9df8be85339491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3eaab57232aca18d7f12c15d51965492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ccee0ea1e02cb77997dd13fc9230493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595813bc410e16697b41daf3ce0cd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05bf6da962872e732cd7ac5ebe3cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1569fd63048bd5653c2955ce65114a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c27b6cbfc54ab440c39affa0831494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140cce14c605a56aa85115c9c0902c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5421b3a93f78d9091dc31f6d57021499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b067069a0dc81cdd62b965215251c6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eef40a4cf5fa65d2ff800fa8a42a9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c80938a5834c5d92b25b21330001502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f296839bea1dcb67b4ed6a53fb56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a57ca95dc394f73abe4c6273573bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa0062e7fb52a8dc5569cc041362f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcae29fd5b054e110dd816fb294af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee895ae98ef7b94e7e21d2749816f66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53dd416cb3b0a7904d7652664ce414508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754084ff823ca8aa1262f168fcb8b4aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142681a4c27aaa119d357f3fd4e27407510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c762d8b5887208e79dbb70e81369f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10091df69e7573c88cedf43f2795c9cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4262babb5cef84322e0cd2bacbd29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d449b547556b8a43a409d5c1f14fde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9565f388ae2ad54ffd3ccc5331548df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d36c97ad2838cfdc670c35adbde2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71973535c1c7a3e7350120c55b17b9bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a23ced3ee164cc5f0803417eb2a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1272afdb0e55f826f5ad437970a1525519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270cb56950a80b944d19d68a1bafb2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6ecd9160a3d5f4c285a7d95c779a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cbaef3bbb657eb9c158ba01a4c1bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada63623b608701260e0a32b3b96ba61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4e971d3ddc6247b12ce8bf3cb44de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1c9ef04031e2fb68dd3c03fac93d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1c53797501a83fa702a86cc92945526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d0eb0c60aa425388e50395540f42c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b4a4a933fcd30e9631f2861916e79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4684eea6a9b59fb10c94d16f1d8f15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226d7a20a31436202553d0c598434c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e45e1c410b99882f75dd8db8dcc04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6028ef0cf10429c9cf5252b508e48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719f359c26c83264eb08d65010f816d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f6c85482db2e88e9d5a3b6e49895534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfae4bce37bd7384f12803991a1e59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3c06d5ccc3f3989b213d2c42b847536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b60eec3360688d63d05f5d7aa859537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7ec5bcf22ede5c1dd626fc890cf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b2093781319059d48b0306fb397a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a4eea14cd3c58eea581ff178a323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030cecba8ca5bc8c446da6b57eb1c1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffb31dec0bb650addfb9aa4762f154542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f1ff466640904f4c4e8e2166f5b02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe96936f7ca3c1c4d4c40e1edf478544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558c2790d864ef495def6e9d382536b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0442bb75e3f155f20cc01d5b89a08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda9181325d94ac7019403efabe753547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b68e5560a1acf784951037790b7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63b3b232a7025a70a5181161f49b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14094edb99344d33e440c37dd443b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ffde65bb3232eb3d0dd5c1e59441551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228fc7250f4bf67871a54be0714f86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320cc95df0fe6ab77b2dc430b7245a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1892237f714f65ebe7cf57779f8b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841527422cae589049905627194498555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56073b8e9d41c45d60229a210a76ae01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c95fa870827688bdccb93d3ce18d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3afba2a54d63564eb80bffef1bac6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f6ad84b923d29b0cc1588f2ea75c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d930000ef4b6d5eb2e2bc60faf747d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9106f519ec1aeadbb1284fa124ecda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604890587d9df44dc83d4e047f23421f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2f6eea1739e0fdeca3d324b97151563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038815ca932c79eacfb6f2f85c82b8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df64c8a7a2154b89a8cf1e052b34e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5439ebe82a51be9d2e9e97bf23737566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86365397262ecd8574b20146cfd9462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdd0beaeda99832476af264ce98a1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c67a73053ecfafdce80ae89c1598f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081147c11d5446f7eb64f2557153b5ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e350fa6d8a0408651668dd357fa301a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3109e6e934f997edcf25e5ff88adc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb41e859aed354fa88f6e79c47c24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa71a69b84c0ae401a118c6318cdc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173fc0c62dc1bbaa897ffb4c120263b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426fe7af136498bf6b35914ffa1ad7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2f47f13e99866912ae58dcfbfeef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a18185076fc1f72b4e1b439799446578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876947928e1a87d6cd4a13bd62c4dab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ada0ffc1b18992bedbae5ca88a11a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e477ebbf160b4dc99eb681c3a47d528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba616c3c58d5fcdf65b6e95f26e164b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838669ea45c3c64fbe9eef17e417ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777db972aa878a6709f79af80fe1e9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5edcea095ff818da10c2ca978bc990585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe684e6088a25e57ed6e28e157d9bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79980a8b875ceedc7e3f24b29120d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd165a2077f4917129e8695ce7dd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a677952d81cdb5614d1abf6330f35c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a829546e6d7ba371b8b09ae636030f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f8498970ecda5784f2bf63fc87a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce09ceccfdb1fff4d340e3a1a21887592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9198b80ef25fa8b93c42d87887294593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3335261f2dbeff5f96dc6d8557b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2bd93d7257a91514c8354de44147a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342d79d5668fe4c28207b45f35ddbfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4234bde6ba5a66a03c57ad86107e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a8e0253259d2d8ff39295d796fe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da4d822a21a8209a045011a8732b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f704c66ead1fe83e4b91ba1a39db95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885ccd9be7484886a9eac18f7fc1e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c1728464a1e93484e4c1e4666202602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1463c8b2655f457e801c9ba1d30f54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed7fe25e035b372a18eb97cc12f33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11bdc5be84fa7b9468ec3ab0962259605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f5655bb2be941fa6e7be86219a28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d2376609eafd6df47db0e3eded7ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc75da9e4a45fe2a6f93e4b9ee3d1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406f47888e768c09ef49c0fb8a1e2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de2b7ba78429e668052412e9f2086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d62e0b8d0b5c325716dcb77e8f7c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1af93ea46c112c399055ff60effa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fdcbca65460e0a97b524c10acde18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daa438036b203f9a5cb02641809752614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90744302252a96374d63118506b76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4171e94af959475d7c20f06648d2aac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc58b8d7ff9f940ba9d5667b9edc3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e583888f83456573cdd0956a7cc3abb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58947dfabbda94b906dce82f39f7deb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc500b9742c51148df6f05a974426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd49d81967b9236dee3ae079fb17640621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed546c4e4afa6397ae7fd2c2721c6aef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a187d6d0b86f907e50a492289ff7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f59716f03fabff51fc9c43225707624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c635b85f3d2f2934ce1ccd1fd86164625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0811b368b0a1f6acd2fdd6a18ea0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def59ab40ac8ec7e29ecd10782688a0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878cb85ee4a4f21731573a14898357628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e794a13e5844129dd610db4e8bdcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bcd769423c33ddc0387af48de5513630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795904b11b18a716b2e52895f098299e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c303fe7b8584fd42c39ccb38c642b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c3b01f5dd157263b4b5b796630b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd35a545d0de0a1e3d9a47cc3b2516634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b71909ae53d7e61a59b5146f9617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284bb51c603daf19603cfc1bf3ff36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd083d2304b088b1295807cb8e0b48a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697422e60a8c9f33d40ecfc16cd9284638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3cf9a9c453fb8f2cd468195fb8175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682c2d0c76c136a13053b6d5fb16b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f13c20b4c0a1042d134f0bc2227b0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77113c5065a056ed09771d17af467070642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca27a25575180d15c38f543787cfc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2bec8ef9870e240edf07a57a8e293644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114376e6c7693d8e1d6d1de5ac426ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeec4580e8be9cf4d2ba88af660416646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7207b070adc68e10178332c5de52a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38eb196168f993cd37b4fce7b32c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e3929aa2116d5a7fbc91b73f0a31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e3cacb6aa32e939bacee0c8760d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fbff3b156122d3b36d02b24f66e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d0e6afe4f756128dab223d608ec5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1bd91ef484f771ba9a1e4fde4885653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed724e4556f81266b6a1311015738654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555701ebb1f07f3f0d5000b5362529655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea88522d56c91c4b6bd52fb4938418656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a12fca30df090bb5c3c735aa6d63d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ad6d1489a19bbab6e9ee9dde53f9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ed07b0e7590f8300e3e94708402ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578bca682925eac79cc4fc431a9d23f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3f9877288ecfca7174207bc4c9c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63af854d0f2d57cd92b184d5bcf57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422aec021ae9133da0497145f96c2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb11d3f9a71b206dc755692020378664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de0b283414f20965ed529bb907faa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb12725ddad67094fd8dc3fb061d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6002f13c2355763b0a21ad50a86a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d869b08c2ac14e48171bcc4398c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2d7ee50840e8a0110103808d51f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7ca3e15db5292d9f2469b7ccd61d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e55aa055ddf4b1c05c853459e23eed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f557029c32eaccc63a853190604785672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625cd7705d3bfa5d406cf49d331c4b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a972701486fc6689f041a181c39c08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800e6d3309b89a50912167ef252151675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153dd8b3086f9f3f31f9497dbbd629676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c4ec2649a6103f2a4a40850e0548677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6bea8696c391a5e79fb213fe45939678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2bd10af3f0092fc56089e01e9657f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962f6c8f518de5622a95bd9674ea82e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da0c5cc7dc39eb9e81b4e49bbb8af1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95850ec15956a32f094f9117837ed6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330cc24d82fd461c8f475100db1d93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7bedf2a856ab4daeae2bc905a6d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19a79565fdf8cca8aa297182aa86ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611d127f36ded27cb02fc7bda5cfb6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93ff028037e3efc4f7fd1e77bb51c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48d06fc743929a6732f838436acf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051951d40e6e46878c381c40dc7cbeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c9c5eca4019bf1d6897ebd0c935f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf5f0268246044507134e81fc26a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db3c8a68790ce4120549413bdc3fb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d13acdce250b2183ea5e8379cdfa6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765d0daa0b757f09ddd19a33dade03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71a85fca1b3ce9483abeb0e1d1246695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c845326b02bb348797e43efa1f05f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fbc966f2a7460b7706d0bd5455357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff917bbdf90e15e2cfa9e76056771ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabe5c0e40780e4cf1990284e0679b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217054a8509010e3571ef6c66b0318a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae00a0dab0df114aa34584cd037b8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c02f2402bc9ee0976091469717d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3700a2676bf8b286216c71e4e8295703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819bbe8cbac746e81093223796e22da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab65bc93c7f83a11ba8baa2552501705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2fb8dfa684ea571a49dc7a0a09850706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb87f7c41b01b399f3f0d66b15746f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163143c762a04cc689528812d4c8f4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f6d8b9fb67ebb7df09c550ae5d0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3806ff6908af37cc90704b21bb016f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08add1cbd17edbcb005f15280af9567711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9390c83fe69d11167e76ff990c076712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79142856dc40504c8315e77ffbcc00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea744e3c9a487bb26cf3695007a93d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5e3f9c0b4db5654c3e70586029d8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3caa7f3e7771931923167954997cbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1f53558118ea7cdf7e99a449d4a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2191b89aa1441a20ffffd52a6736ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ecccc403bc68ea0bc1f2b5ee3cc5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1649ba2134580dc996be14ec3b495720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca14189b149a1f49b98ba3d4d194d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453f30105e085a41cfbc7cab4e5292722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e51910e0d6b6f1f485406279701a25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a357b594f84a9acb062bd8a3401194724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bae84a4405931667a601523b36b2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32db4c55910679faa3defe9f603faf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a449fb4f2b90c7ac6ecbddc14d57f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5474085242902c6cbdd607628e0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1050217d56c4bef7cdcef2ff3b797729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc82da191ce6e2091a13b3071f05c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb04b3ae94724f6b1a4be4617ef68d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb172f27a4f8de425c011ad21ed8663732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783780eeace4c983c9bcc6f7fe79735733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8884df983073c8ce250cbdd7a81cd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f848aab287d4c2998e9e3900fddee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc506825fdc56b1a712cf6663c43811736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903633e98d58013ecddfc022bca40e1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f377f2c830646308a6cb143423409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe593efa72186b7c5978cd1714e75d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990271ed134311f8375e1b74d605108f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab8eb5f85e64c27255b3b5c0f9a42d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7733d1ec03b5352065d31b1bda00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84384af3b3aaca17167d97a6f9b59d1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33e8be90d60df028a5a9ed6303dcea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b5ffba92a08327a1134d82862372745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d58103728ed042d7b30b20ea2778e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580ee7d3753bd6066e9b077534b1ada747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f4a8563fb1db2f997ef7c8ab6b13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be0a5d53e762377739bc23aa4dfeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dbbf91bce94ea6513dd41858009ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b63904bae19a958488cb4c83bf347751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d182f0412e8394f3f38b9de310b7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34accc2c4303946512a230d2d7478274753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079988582772b9fe0d571c09b2ff1b2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec95fac5e46509abad952cae797088755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bcbda39047eb4934cda37d548f1a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a264ba1cdf21399828efced6b7937a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb5b1f2c5d800334c100a3ca69d50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e550288ec55671f47195813cfc805759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078865e45ebba597426a07bee3f4c4911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186890a01bf9bfe60be2277277bc3c662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84037410a43a6d382b75c4eee918743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda0b83a23df9c4188a8dcfbe0a0bda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2b9792367395435fe063511b9e7fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3d83e7850a968e0cddd3fca2ee126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f641d61defe9652788739a5257b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3b6d74d24f341a4a4b48396aa4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ba4d93c275519b0445e88e41485f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90c88de0b00533e0c7d5b605cad6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a74ffd1807cb509e4d485d1d9147c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eccf3f5f14b9b74d58ebd792202bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd3a5188f91a09fd57c368e441a6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a5f206d63c9289588642988dc9c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1c83eb241dbfdfc1b3cc90a1517b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe127dcfa01d4b085fd0b94fc12040416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd26bd0eb8530e271d1bf2fa5042e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696980f909a3225a0c939f005a883a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aede9a8d9ac7f20809bb5b1272d12d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a880151a43d688dc3c2bc1c50b2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644892c0713d5bc54d6184c2491fd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b75909048c6232f534c4d64505eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f47a07d192e80239372119429194823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0ab5cc177b05bdf5eb17b3ecd86224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77918a9b5cbb4793ddd91f42e0f9b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c57539acd896cac1d7924a0a317926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93377a3171cabaf40b0684dcbdd36b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094fede3e8c7b37a757a1831f58518528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab784982c3911e9e2e05d90fa6d042329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49bb65a2d43e9959bb0ca20b512ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f0c4f08914027d0ffb462e63947d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98e330ec75013045d0888677f00e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad72f3b06458228c8e2450a8014d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd69fe2eb56bff6e0e0dc8b476d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096139f1bd5744264041b6ad3bb77df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95501131383bf0517b7649896495596536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04792f24fa2d6c2fd789c8131f13c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700abee4e9f489bca437ca6bf9ef825a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484698dab1abde7ecfcf19ff42b67a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45cc750d947e1163186ee6ea017fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c65fd370bac6951ad1621e3a06db341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19048ab4b73597d45736be46e8fca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce34202148dd1ef48ad892b82aaa7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178dd4168f99bf64f9344a27dea599d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b686fec6d0f09791a0baa69b0903345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db0e648c9865c7a74e8a7657dd89d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebe93150ddcacda12db738ba08cef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399306b645dfe1dd8492c4a5f7815bec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d68b7906a67c6c6a6c3f115fe15f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488217a1dea5ffa071e9b91566e7dc9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69641007de131ac8a3630a65186d7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a5c2dfad02f932e70d19fd688ad1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5563ad4f75f0e6bedb9fc8a73fc6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8096e08fffe235effe0acc1d7cf02c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76accdbcbaee3d4575b61d80115ab17455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039bd0403d11cc8f45dff03ede154656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc42534d4b410c1b0fbeaab57f6a8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199070f161d638ac0803ac070a3c0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9e252f8dbdafde870c2586594a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad76cfcf0e5c8bfb9594e941fecae7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a889f544fa270fd3fa69ded8d10a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef931c712d9a30ada6b6e50f6ffbdd2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de06021ff80f33ed6929f0f8aba51b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae76fa3768db2d2e5c797580eec6bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d96eed78ffa7361d3d3b4aaa018bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105af1fef2c50e048b146ab8f04ae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca6f595dc732a202e0ed89614603667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a14726c2a2c63c064eb02b51d523168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03edbcf05efb1252cbaf29c42a8abd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6518167c01ddd41f7c42d6ad243cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d53ef60074dff0798a8e19f3db1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b301d3b222d53e7a1e2fcf7ad3a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd047806b7c9aa38013b7a7272d400073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a381ef540bac3869f3e764e71dde80974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06447d7a8f0e549954d230e4dd1e7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55addfc9e3d21033d8133a6411658e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd0051e1b5e9984f6dcab35fd251777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b840a52abd6ca4754418d65c0f38878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3aaea3c9fdf697f6fd2ef4faa43679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc40351c6d202406a75bdb1f28e9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc1e5d7b88696fdf41e46c2cc205881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77d85ec0334bb221c67f8a42121bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d05e024cc4e497d43181633a8165c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338b6c2622fe2daa993324cadb5bcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f069063cbd4266e17c936ab62cdb3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ea4feec136faf841fe5795f80e2dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423647693d264fee5a4289f449cade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43ad947277a55db142227ccf4e62d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4029337d11881eab8fa3f13a86e189089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affcad521b216114229fc5ad8ac221590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd679bf8ba6a3b4c8c9d841d7b7debaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cfe71d456066c5b605a0a0260af0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844298153818a1bb09bdf62088d2d5a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8869c6efe2265fa631293b2b94f0b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eadd704550398e057d0ae0126d5a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147733e8ad91ddb17ddd5a10d3e124df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef47c4d587dc8bfda2f5f46e8afad2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b266c2b1ad1acd9b9596ec259881a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5947621d69670741ebd74901cf3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b1c91b9456926bc797757d5dc9f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4969a19198b5817fa79c42c4ba452101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a9554e5491950d44f431882dc257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6009045ef974ad291d4cc0badb2b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8cc1018f1ad29200bca0428ba426f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b372f9aa82e78c93686ccdd89b1c86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209758de26791c545784d9f7fbafb83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e094897ccc5bb3408face3e951afd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4caa35783f32adc3972508e1a25a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7b8cd83f23e7d72b870d87ae7323109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3e152cb732a5c96c58bbb5407bf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295e8bcb50401a0a842b265dc382c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdabf9609aef97dd4fba789c0d12e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037be89da9507aab43eadb265cb504113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795801b85abf8cb2af0945c646de52ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbc16e3103d6226ffd40f1eb20cfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a3e2ff955f7064229ea1c894046f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12864ce2bf71d07b2a3c6063b2bd9b4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02dcdd427aaec375955557fad8a13d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc9c90461ab5c205d839056d3e6de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440bf894bdc36b68798f830c9fd180d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334e04c395c51214717aeef33bcb26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a064ead7d9f9834c179ba21a8ed73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0794e01ecb392c403a27bafba04497123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97ac864e500739bf67a55c4e11948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6207b71842c6592777a9620459a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1282300640b05b15e5e90a2138b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc452b682b74767772dca1c517e8b3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a199d0efd27f137b334bc80a07d966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016236afc1cc30ea3464996f02fa150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3db8671b0e5230bf6f6313ee5706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6cec917d22304ff843b361ffbf6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b626483160ff8ae54d438c185864a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef754be554b9c00521b8207a6dfe77a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c882c0b3fae42d1ba85c4146ba622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76862a9cdf7e6efe273cb6bec6dc37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f62e9f3fd8db1f82ab1d470376335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec1aa7607cb2456fa66d8ae0f7d8ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968ab516c843713acf5c4eb2d7bc7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1fb23204edd22191f55ac4eeebb19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f415839e739b8642416ae657b0eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3bb68a3fcfeb56b98c7953884babd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907d18a422597de3154a52b171aea87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6022809cac0db7aec5881a7537c7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5fa1aa44aa63d0b45242a090f4af5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c769d8df6f1cf3c2f642bd66d36ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21e221de9b1db1072d8e6f83427b56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9ebfbb6e299ed9be6bdbf40c2654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6eefd0161d998ef4f09566b12f8f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a533bd4fa7488dbeed2fa332b242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2bc753af1f3429f762d88eb2847f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c08afb3ee2d582369a14be2be30d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f318c19ab638d746ed750eec0e09ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d73563f977bf15c4e1f289f419d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da58a663e51b1b17a77b1d80782cda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a7fb9d8727a95f0ccb965bef9f32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea026c18f88e4e1f2170f84f913ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93151a6c4c72cb63cdd8b608c76ef49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb43db46cdc24d2c983c03540ce9e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba080a5475e1dbdbed28170518ba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda78dc8978c529897227619f468c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908311f6a77ea2f3dc124faa2033f96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa5432c8d189f6e3956d84b12039a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b1d35e9911e2077acea80624b6b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10df7b019f8c3be1840cd25c6201c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef42f1b4873cd52c13c3a22f23685165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dbf91a412d756221228bcaaff2c2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc999ee26214267dd39ce832ef94701167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c468e46ab31e409ec99745d9942e702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a7d6bb725b45a5e1706e2fdfb31da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9981cbc0d3a99ee3d8cf516601f87ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2bc7d3710ea8c4c683f0d7617b5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896754bac820b566d08d1e994475843172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1e51a6c412fdec4df2ad2e2986cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126676a9ead7d2cbe1b7416708794087174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bee94e2033657643dac244285e4f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f0ede3df44f79c8b538a356f37eca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986c27ff2a57f1f362219c6b92abb9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1ebad2a73dae0c96a3c14664d117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f3ec836a255bf096b081bdb53efd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccab095aa7c26bfba813151b1e87d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c842f708355d7a2039c0fc6bb4b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9711ca3e98335152403d9e4bc3549182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39598f7960c264aec26f7dc7f82f980183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d5bd4701f3235b3c2839637cd2b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8992b7a9ccd788b989f81f13ac1ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96227377a3ff5d17e7d55ea620ad2fdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4db43a6278f1c411f43d8c98fdb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2665ecd1607f3c030f3dee38d200455188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e1fb132fc816818ec14a52efac44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65a5a3912b825f8b463915b552beb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8fdc03dc05e082341f8e30685e0df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69606e9542a0616281766586076df6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c575a8978365db51a59008bc4d463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b7eb1915b89403b4a1833f5d9aa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00281fc72cd0201b43cee6eef4d0fd21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c78489a2f21438a2ff68b6290796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676f42bd48f396e08afc00985215e53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906e85b7208fd5156b7da5b17b188a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22242a7583228ec2017200c62c98b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a18de4f3f972210884261c06f3b50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edee9bd93c4e77719061611bdccbc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3bf1d7fdc256f601f9c36b5e8dac8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9617c49aa9a04e0586ce2f8bfe0d5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bed83611a7cd3cee559b2cababa8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b002a89956def3b51f60d77a8a049de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c9d94410f36b95dfd59fa699b7df0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa80f8cdbef6eea78edf8a773f44e13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b138eed68f80638f9bc6572ff048a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670803482368aff12e4e3eb5bc94cdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e41603421982ed75a31a1624fe0f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37aa5f9985021267747fcbcf11a727211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57677ac5ab77f3ef9d65efb489eaa61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d41c99d539e4d7d444173ee6c1ced213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a235e92dae623912e44936732a1395214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31bd8079ca231511145f82f51e899215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7db5a7117bf45a2b403e1a113a6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe9c17303a072085001528be3dd66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08f68ae8ca874bb2a385cf6e40b1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc280b177539bb1ddae04bbf607f9c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3ba58cb039de6619f10e1b6a02945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636449280abb0828602dadb1bcd91488221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b478503a63d4646f961700ce8f4df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af59775cfb7d55ada7ac86805d8709f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f803b579848e8dde623b6f4f5fce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774e57bf2bb64a014384f82cba9d84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8c39465d42eb42227809050a2a207226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61c78ef57372da4539da203c0e820227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156378f4bf5a12a4645106eac558a949228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b57faa5905466771a41cfb178ce8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0099ec79545c9b700111aac821a270230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081aa992fc00f7efc8e30e85e7809a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1f65ce93a139983956ae335c0e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed6051371209bc202e27573da9e8eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaaafffe518422de7d8bb394e39cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92c9ea186dd50582c254c1ca11c17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4cf6a0546bf2f7b5a5b901c2d875236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b70e7fd222c25c2748a80e779833237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ac44e5e161d9c1054893a30dd691238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a291bf6ab95a25d5ac8b7724d828239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744793ddc156a4f309aeb5756993539b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e47db94c06f000c4284ea9b6f542241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a6b964b25540077a9a1fd90f467ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660f26c43a99c1944e0a1ab7f602c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c70ae20284cf5176100db9a27b55e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd533c494bab215c38490edf89cb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c109f52993d771e7eb99ca13ae216e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8318a53fc7b048e5f0b9d7921348a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ee120a072791f3c3c1e3272a7ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6371e72fc5d513719cf933b8000f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e84348f969a3388f3c4a388082fe68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbee6015e620e0ee2220e3c4b5bd87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a252b9154b3f5e07fcfb4156c4f05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42306ae788e77b1fe8466250a0b816253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851585e0dde41b24f9e29f74576288b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554be10fa70f5dd7f2ec0309cafb40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d5ad316b4276095975ce85837c7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254abdb39079e9a715450d91da912b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0364df19fa5eec171f2a341e19664c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cba56e3d553ff6eb1ad53fe8f81bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39af03d53d641e8782445044c2e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8d3a01c93b69219447b58b9530655261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b940d63e73b14ee63eb994079bf8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bcf1f1a8fd49749e56e1a0032f15c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4365b0ecfa7841bb2a90fab47a90ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc762982901a0cded670f9cb9de4ba61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68858215ba2468ce563c5cd8346e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d6dc91e6d0a9ccad16a8401b6959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47497c9053e11344e5ed23d9c7a10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f40de10102a8d88d47b866c6326003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c7055ec30ac1db5e38ab8697208cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8527bcd9dbaf05594885aad9ce079271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910737df351aa8710538be6a0cf274272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622e36148cda2a729011e6b512b5f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7319ede1a99c4ee18d4c678a8341a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9795e668875b045bb5a69ad407283275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a311456b91f4b5310f7255c738a9ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04931b30e8a36a5727b7bfacbf8d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865bc704e3923c68b12ba90db900873278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e6018b431a4b113c3faa2ee0feb1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28172da25bdf0c637b31e3e9a3e49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e878a261df4ecafcf4ebda7bc850281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c9f4301d61ac8824235de31aa57e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9675693cb12d85ad281032888766c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e29e54085dfa8c42f50d0265db686284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288afdc596bde9c1f0afca4e87a394e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8c749682a59e3b9f2b85fee7d228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b522c45c82f78f97e48e07b5a0baf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914267fa7fc94c102ecb792e77ee2ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095c9d3f35f07d203fb6bb3b521f21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393c251dcc64fd34182955248a669c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af13aaeb1d28430e04fd3b71a8e39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f249e139dc43cee4cd4747d8cde59c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe14649c6ceb5b0e9217ade5457c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdb2db2ef5067c1c63e3b978d2866d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a21663076c2b86ba13c744af2f57c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341866b33702b4203b8c3afec076226296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2f7c54b9518680046cafba2603a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddbc70ab3ef28eba3925403750288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261801518aba6875f19cdb505be7c4c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd115a91e43de02ebcd87ef2430c14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2f2883c0ef3120a480f68c5a9883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9d9f9fc41d721946b30aa68cbdd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb114c4d8a9f8ce5ff369a8a7f7d7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441cfffff228e8ec8039cc29ba2ee9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3309c3c1ad46f28d28e989b76d835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f30e71d4b0bddcd952c6cb73315f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2be758b65c7d4ff3d0043e3faba5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04bbf0a07a3b6a029f3de48240f5e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6cdd6fc92a784d113f0ef3b5448d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca51e94b9c16626be352aac71226f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91f5ccbd2fca78828f432038541d7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1bf42f5317367467615be7137983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521595a22c514db2bf0f605af4002faf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd743593bb75803885731f1e84c14d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a12c81527a01488973c44b23e95d5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e29f4e987771f4fa44d9296f19106316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137330d97c56702188d3f315ec429854317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca08e5d0e7b3faede27d23932d48fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084040ce21cbec50ebe319741919e30d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2514cf8cc518980b3244386ffe07c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebdc5c2660c781ac5a4e17b87b8e41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70042adbe8219b310106b8e4d0d00f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8accd0ea7be0a9e68eb46657deefad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b4c98ab84af3e047c1303785d101324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f96e8e856b389221ba9fe0133fad7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ee1b32f6711a3d7f8d7178933240e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059be70404c8b2f9cb14c7e5dd7475327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2d79763477cc26b7c13eb0cfa4894328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff516b06014fee3aaf227d2a9a65a955329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c9b99ede81c7dd53129d4664e009330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dd8945a3c60ff691b0b448a56d782331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a860b3a5433079d0491920113389332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ac317308e0e5a52bf966977cbbff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe6b14f329f86375553d4d385866b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3169842ee376c577621058a9434db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ddfc67466bb355b8bd4fddfc6535336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208c5bc56f09817b21484c2e65b97c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fa9709a18a804fb04868badf3b866338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca50883e82bf0c037bc02512cbdb67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d27f98477388d0419894e8d94643b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfec79aa13cfc8d18839c8607e5eef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f95a300364ecfc16c398cc483f3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a645cb2d5e797168804b9dceafab7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ffda246047b5446265a4df0d8481c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a7d9113aa91f528c9a20bf46a2f42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a069190727afc736b9863b03478d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa922ac1f41289c149eada2a430e3bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806cf1599166eb03587718226e32771348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56492071a1aed981469a6e39797e738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740402dfb04db9587b6eb53ec2042bc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85290c7663ceb056f539188ce3b59a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedf0470633b9f50b3de972b06cb851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe216e831b1bdf517f9eed6f1a68b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e7e6e7a6114fe47953e552dc6c89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3a02618698029ca4924ebe7b8648d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef186ecf594ce8734c721dd433b8020356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d888e824ff2e74f5aa462b4c8e4ec2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ba364495ea9a57a5952d6fbc6130358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9330e94f918db062a6542eebf0d588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1305a709b51d13e247cb847ed5a3c37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf89f7cbb2ab64828f567c3b1b5c1ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5923dbbf11067ec74f3a8a92d80ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f193ad80d8a46fe4950e45186e9814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188c7df9c2fbd540c45d814833706e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5bdde2cce94ed61ee855c45061fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72329fcf6ffaa9418ba3a52d06a7e51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a0e55db9f27928a650ec486870232367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa31c8de78689c90a4cbf1ce29908368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5db85aaa658b10c34fcfed81a6289369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861eb7a5773f8f62ac296a089cef19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50512660e1205bc47303c9944df1dd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7ea29cb188efbc2c9588403c1257372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9fe73ac32cf9ae63658fae428e4bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327251095ccf889b89e6e90f2afeb4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c91901acd1ba2daebe12e974e628a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa061a893515298abdddacc38ce70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8232f6056d31a8576ad06d2052b5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e10d2060a62d1dbff3a4e726e2153378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d745d479b1c10ea70681607a6c03b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed30adb76e758ed096e48a030b2677380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968751ff186534abf100b9317b2dc2ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9154ca54595603822714ded48275d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083218c0d80f87d47a6baf4f279b8c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef30a1f0b428902b59425e206a6360384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b65c19eef2c0bd04bc94af247f28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839673863711b5df03cc251482dde3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ddcb2a2f3f84ac3c1814df3dd864b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9012d2d114f2e452ac004525dbcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa24c3105536d33a37b452b9ff9f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ccf9f5ea0003c7a64d5c15bddc31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7d19a86264f79a8f2ce72c1bd4c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767336413904048cba3c9a91977472b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3869cb376539c568db99d112d15c3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abfc6ff3b1d9b9b0c61b75dfdf7f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410db3b0541d211a3af442e952d4e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc946eb20c234ff2ab4d981760ae1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f610e1752749360719a6e57e9fcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb56445a64c062a41198b9c4a33373398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f36ad8bcd0f2e4ff0b5d3035e45d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c19c8c296f44b79507a1dcc0dc2042400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c935ea0f5705f3fe5f67c7872e7247401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3b16eef0bceeddee54f2979971ff9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d436084aa8afd3f5a33784690166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830e0081a5d99622b7c036575a544e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8a2a5af5418d646322777276be46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27112d95d2d40c3fe42d6f7e67525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942f1433ddda7f11d276a775a1542e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f793b3052152fdd440d9b473fe0adb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faca5c75d59eea92c13a2b8eb84c3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b89cf778bf1fa463dff202babd4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2272c5f1c4e3e88ac34cedd2bd6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf60aed4a8ebdfd0af224e365e084412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34a4474a7f5542d9e60140100d8f5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a569007d3b7c895c6de361580a0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb222cc6b2b975635ead18290e4f4ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5dba639486e3cd3c2a6e7b2dcaea0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc57251061ae18c9388dd06212b5b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e726167a5d40154040bff0632f095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97572cfe400dfd8c6d6118e6ff3a483419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60966b9abbef2ae0f99a735e25b9111420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b64adea2f868fe7e82bed84dd6487421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a282b9daf81d4b43341aa4f17b770422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dde6cb9c6e69e4998f58513169ee5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f156a82891aec76dd5012a9cc91171424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356eb06c58bd91e4773c5fa5772b99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29e3eb28de82e783de6d70703fea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fc4eebf0abe1c896a3beb63c7e92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e47d68b2506a1933b7e0e71ba793a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bffd050c9d7c364126c561a5fe4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d8e69ad8a4dd14babb89a57a037f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df80288ffbba30eb43b3a6d7bc79ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7055e488cea3c81b600dc57b128a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca96b015139725417c91a59911b9db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d340ffb510bb0d903a5a70248aa35d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e46a146c63abc6dc3f6233b129147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3bce3359f31695424c4fbf8ce3a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d468385c3c3c2e5ff49504806604e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df36623e6e18f2fa431f4c5a9bf257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967392e56689f71012903a5d8a13d08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a991bfe18ba088409a7a52d6d25aa13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f0ee9c27b63e95aa44ddd1fb0fed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c3084101e1d360c4f255e248c2a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a1c8a4bb2b399547f85167e1c8bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e610601ab7317806e56349044db851444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80567e015ec70926665a2167bd4f6de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82fe50a83e5a1a5e9907703f7d52d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b6f6dcfdd2c2cce9dd62cb730276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944861f3b111816ae7725b1cff797e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137488ffb5c4fd35684827b701950ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f620d3abf68fc2c40700ff1a911f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c78d8fcba16e46dcdbe14b7003a6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5e2cff95129a5fbe8822396d5af2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739908c369d67d84276524c308c33bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c099cf1a00aed4d13690e7ae080d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00f30b700c4a7e6f2db440168caa5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66aa2f2d331f9ea10dba64ca79ae9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287151bcd0bbd1db415572326fefde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f017455de1a1cd1692670f1c97cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae00ea879847f3a9cd6b306ee86250459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296c583cebe3815e6a4f1d9afea887460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ded4992131b172e3337aea2ef6d23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6a11d68d6945b59d9e5f094dc355462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b90d13d3bfa79e79d6a2ada57239fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea72354a3fcdc6a01f7a0728ea18c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c582bd33f5e6505dd6709ea796d8d9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7b1a44a874dc7119c2d85f754aac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5f8c9c05624f762da0d3c043afe4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387415c2296737bee86fa11b305b31d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f75ee81a1b2ecc65d1847f0dd9b77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d2620cd6826a3c2f2f34710d61e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf03255de3914483e7e96365573f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e344e3d763d0d264005e6b93e6262472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f16c658f88dd14f5968dff5ba17d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059e3fd5a49752a777bcc204d73bde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626341f6a6fbd9887b14d8c314e4bde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc2eae4e6f2f9ab8de6247db5b2c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375ef29732d660feedfc90a43e69ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ff91316c3955cfcb5112aff95b1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290652b6bf9d21f3a0d059a356488ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de7cdf6a61dfc83c5ae3ee731a3f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683df1126e3618a545ad5367a697dc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d2eaed0ca3a847556ed33e6a1430b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678df4ed591094aacece3e984f8c946483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf43f91e5a6741b86907072cda1dc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece48f5bfe207885486538555f29fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40617f9e3ca3fcc967b14d463c8ff47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67993ce3b1f59c96fb93027546dd81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770a94854c97e677756d665a99e36a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491835e1649d83649589f2015e2b2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dbf4c7be76f5356177e7b6c35389d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a62800044ff99d0aff92668e0e4fc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d523d811df5c1be38dd0795d1e91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab562c6348794845f5628f20dd01bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ecb7f1317b7c52a972e7e3eee1a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e721cf9919f91c479e3869b754574b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c62af073cda2306a91f462226d31fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3586ab320185c8b4efffe0f08233a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d390fd7f0e3c5d61864801ad2904498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cb2290a2833a902d5124309183498499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a2dbce9eebc945e0d14a240edf96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497feb67270634eade22d57501daaa85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5f319304be6e4e956fb8c573aa22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2cee43471606fcf762255dc9fe330503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01146259f301f4346846dafc43fa36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b19e372c885af2736eeda0ca9e877b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332797e814e52792c0bc952c54ab8ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca6b5dc21687a05dd3c13ab43a30a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688befa641a1ea1c5e3d830abfc2d362508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0720db299499c11b3e30e5052e64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095e97825a12db0a3ee76be81ba121510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb57b231078ffec4c9b8882e4c12a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc53c7db6912c2ca36e6922c9425f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98fc2062fcac4a362634c2d67d9c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea33dbb45ddcc8e83dd13cdbc477d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499350699644e0e7bff7086bd96405515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a66671b9e0c0727f0375be274bc0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481acd5e71cf2d9b0e1fab91459b45dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b5321328e399e5d0bc756a09c8137518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1269cba4ffd99eb64f67beb4fb00b66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a40ab0ed8ece267babe0b60ae6279c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740710a53bb75afde937bad3068fe77c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55075aa43a41eb807af3e85d34cfb945522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559dd8b9d7184a260e32a8c972bf32c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c3cd71fb8149ebdeba27677c2cf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ce7c966b441c20050b131076acbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00902535c4d6c7cbf08402691ba51079526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb86a4cfa4107705298819c77eac5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f13806be7716338e19edbda9a26d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac0c50c39673da16d4cf486009d8a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ce34b95793865e394f4596176fe45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a6325493a65edc14174026868f8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eae484854bc896ee14cc3337bdbfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad098c6a04a27061f6d7267f4e6c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a9283fd29da3a072761ab777d897534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d53f2b79c2fca5a113e349ca37b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3dac75d0b65e79f01fef5403a23b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c8d44fa15f46ad0d338a12b7eab81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be10aae002b9e865a85c3147a682b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c088e2becb986d967a621038566a1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808626594c9be0980fe7097f4507345b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e495f271f114f6fc317620a75296b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601fb4501040ac6e072e11eb91ba3c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94ef95b52f6eb51bc8970f62878962543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce40343857cd7eed0a2bdc34e9b741544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa2b12fbdb5de00e5e97e2d3e4d96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f18011d6cae82806844f6d6a5700546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613feb8b6460a306ac683c97d32640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc21c3ab52c85e03b45a5bf2e4171f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222274174afa9c39fb260afbb16ad21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab4659339621512c282258136ee066550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40946f87f42332ebb7706590da748551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7071c3dbaa21ab538603df587fd75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f59d8dcbd55fa837f5818dc6bd5d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88774b248336a1b78b603a4598afe8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a876baf7ee1ca55df5d888832c5b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4307521d5dfe8257df334e8bf6753c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f9ba21164dd492aa893bf32edd5b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb679f2bcd12c10c4f9155a39a6f45b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b62512d20bdf913eafbf56e2e341e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ac41fba4b3d37fc96c1f2830d7c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c8e0837db3be45001cfbfcd93965d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d34fc0011313939f4b019818b7a57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52d6644f2dd77fd4d0ec920e2698ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705fd4c5f6c342ce698b2a4750fcc8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5af3cddadcfc6135c9f0f269be9e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b72c5c68cb603cebbf7dd5e83a11a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda14faaf5e37f49f5f0f49cd28c2e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292890a6209e87f8b977ea35fcb5b29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cbd53fd42c0cf92de0229e41a9fbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442469a744cc1135e3c44fbe437b9ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb0e9fe660381d98c7beb4212ecb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7dddb02ee6e7c0a8c8c227d2c1f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50bfc16da183d8e1fc10b148066f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217d76197710ba7e938481a40ad14a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f0ede0de3606e26cffabba554e41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3484d892fcb9430b4e4c9029e44a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7abd87eae45e13ac961aeafa3fb90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b20e5ff9364384fd71021959b23f0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a575f84e55a096f277bd9f729a0fb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae047210875620423c5749be0024f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675e486887e0a100ce881bd863378d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3c0b23b3cc8632690b5476dc6cfce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbae5da4ea3f3798d439def51d276b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e966984fde5a345071d3c359d2465584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9eddf3dd6b862b4f735a7027dd1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929b9b2cfb2c60514956f355538296586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf009d17622c2c90bb00d2536c4141c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc1f738010959a8f66fc6fc2b3e73a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d82738c18aae88f339e34f5e259a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c398214cf78ee69db3f6263e683a030590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124aeec3960b652f7241022b840e252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9d3cc37000cb609ece133fb773a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80df3acc95dc2437e2ad57fb9395b11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50539d029a7e2f53cdd2de8439622594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a9dd652f09f81d08a748de217042595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c532d84fde20b79b0aaf26ba420f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b8d10be7d14feef63790d57e14f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d751c6beaf46b0e70ba23cddb2a21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c333bf40bc09a077f755afc67b4364599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d8f9abd8f9deb042752c4ee8fa0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70a967ed148180e4028981783b570601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1f0dc920353639b19becf3299d0a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8e2de156f0561daf7d1fcba220d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022328a842f7eebaec7a686c4c2d4bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f80979cbcfa3e15f4f1dbef53ca9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd1583f951a07a1b231d7f4baa145606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa4fbcb25690bca38b76b26702421607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0171d960ac506bf903237761a13da33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573651d8b43048824202b8534ee69e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213722ccafc618d2ed8b42d197c7580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e345790c1accb9ca673ae50b5e8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f539745183b8e6a66547abcfef41a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb323d0da31f58e99ec2b7cb896961ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ba6495a69f1d848eee6ecec1e0eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce514083110b04aa4fed5d038c411615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76e51afa8a7eca9dbea1dc5ebb2e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d0d8afac9db9e917716a86d7b409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c19ac19653723c745055e5e79295a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875de0efd545220ac1cb9f764dc01d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974bb97b6fabada74af8a85c2158259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80944f3f180717fdc92c4ba242eeb9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a8cd7ef0ba577d822dcfec7cf634c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bd3664d43fda0613f612de7eef3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf12ed8a1a8c3a153aebb0e6ce66e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66bb6fcfe09b0f36b8cb5bfad329f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f3a6fd702db4adf3791220f593a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d3da323de10be330a452584f3590627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01a57945aa7c84a3321a16d643b86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22f130f711a768809420dc3b66097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4093d18de1e7691b4b866714749f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb5875020ccb18de4875d5b77307b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef65c005fa776acf2522ddc2064d06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb5f9055844b1d763b1ce5535f0ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb06a85268696c7df5974b13d8a5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197858c5ccbc6b7eaaebd88abb88e3d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a850b2df3914ac82db3067711c559e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac89f565039bf96baa2c3ffe467bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ff313ef0b859cdbe22e7f4ad96e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cdc87651905e3b7f0cd9ed5dfb483639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877dce88fe2302a86f5a8f19ed03fa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c5757b7a0d7f42e9ea7eb05014272641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f72bf5593c4b755fd9978d7c76b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077828e89dd883a458adc278c8bfed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5259ed03d5d1cf0d657d2ad622813644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4c58e5f351e3207f9f86e46266e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575ac5dd8459c2ed77c230f230430e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ac4727d0f776419a7c3700ef1c30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d599166d4a40428bee0992918dd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aaba368e034385dfe8a90ce27fde3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ea346e75bc9edbac8e6ef8a701ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518ab6f8c9496383d2129e1685d806651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d3979f0bbddd1ed9c73e81c5de846652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961fae707ae9589763e9ee00379dc43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a36ceead5955c65113367d0f7b94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a63ce5410ca0092ddf9738b11658655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94751a0ba07beb6145423b771c892656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627431df8acf79e5cae8c1f0ae9413657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dabbd5f6903a1cb03f0276d7f95c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25bb75d60453ad0189b77707a053c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2332ec3e02d06a743975ffc0228196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd900652ac3bf297a7c5bd5fcb706b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a99a0d04a8477d4eb721ba4cdf89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd02c6c1946de370185f813232382d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b162a299b8679105ebd7c8db67a521664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f6ea8782c707b2c5c81255ef5bb11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d8f841c5d6315976120d1611655a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79862f5272f11022033012d89610e3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2e70c526801b0065ab967c6fb7e5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc732cd6e7fbb6679c32b4b2823a06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2002e85e1d2de47d3e386d179c07574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f437dba7035f68c917b83f9fbfb3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a91aa528326eefb8ba6ddc0d1814c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919617c5237896043ea2c68acec22384673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01fdff6a2262fef96f10d19791e50e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369656e3a077f94634302c0e9155797675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33249f4ed273bd93f18d56ec5b0f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47448ca42dfa7d7194f1371129dcdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bc2159049f09951bd2975fe9903f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008c14bdad642711357a5361f851c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163613e95365447cde83d3199dd6ecb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121867f4b90f5a5a8e36e624292923a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350234ce1cd3b39ccad6d3d9e73532a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceac72e64a3ead2dc45a13c51eb0d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067de54c5e622b7f2900576271c733684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef57a53da77d6273a559db8d5803e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc22f02f7f47ca9b30278f3b39e39d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf1fbb2c92deb18e5747f2982e93b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8fe19d213285251718606f53a06df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0dd6496987b029d69b585dded1ef3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed198fb626d551f508c09799accaea1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e121df0b8bd3fe92562e62c56227f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa7e8518aa86d4b4ff71e236333588692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c2090c7b6cfc4f5ffa81e7fb9bba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c2e35dc0698fc6e70e093968d21f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63386ec2b5137aeaaa0f7ff660daa1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d0aca11e122cff3de362a3f09b74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c04e2d419c3aa70444a47a8640a60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658fc0704cda4f674e7f309f701de7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b0ef781410caa0518e1846d38604699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab19e1ab502119d6747fa6a5830e884700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb907955ed76ff93fadc2bc0ee450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba9aba8cca423f272fb58a909f972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573d8f68edd5dc869a58920ba5362d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3f3623e3ebc4ffe5cb662f4d7368704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ca096868f346c7dfbc1598d43943705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938029848b1922a31ae71dbeab978d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb553a57d194e698b22b12822a05f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351c9d8fde0be9d954daa44ea07434708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127dce3804e9e31a62c80cfdc3eb45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a55317231813ee64ed5ac2393918710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce5d24b688bfb46e92b7e02b44079711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683241e0b6b236cac5aec5361bb33f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493dfd40bbdb2d2dffc27efbcd5ed55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33661cc4fc91683d24f6e6530271a43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828234061ff4e40b185fd8c583d2499715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69c2d313a429d9139c558f9a613eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635ed8845626426d1119346e32cfa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbee51f746183000354d556b5b7f7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530240be09300e09bccd0038a60cd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb88e365d8abcedcf3a23526d6cee3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817916d1bc8ad8722b10e8dee11146a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04991e5b9cda43cc7a7bc764d4fc92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b8955808b9716515255c16cf70e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a34f87899f2985b54c091d11c4970724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81bb7b48eb4052c5b191b6401c58c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875638a0875763f370cde4c2473e4e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb27dbe1de519fd937a026e818997727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fdb805c0eb34d8d31b89542f3c7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d94d3c7ddde406d66113baf907c155729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf62428302d80986388bd45954df35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4dc7e9c20694ac1666a72bcf44652731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62989e0a3c7d86648ef15cd26652a8dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d1041c7267ce4b8e7ce71b7e54c59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d9d1d2137e296b9814286b1a7c9d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22219191b55895b44c4e72f5aa7dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9706ab7e42ca0581cbad345cc22b7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6862b4ae08d3e15dd2aebfec1f8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6385a87c9e681dba9cbd7fc8ef3ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0b19b3006ff138171590d587683d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc6796cce44d8308f9007e8ff0d8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735e09303b01320caafb473500ea125741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba23270d777d661b56a8d059d99cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41415a0bea1181c65ef7cbb4ff4819d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1a4306759efd8015f0a561f9bbbb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496a38a7bc18e79537b654e0e30d15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24b1c5a7705286ddd01490acc2125746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725119277565a745691507dfaa54d945747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653da4579becc106418f57f7484cef7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625373f36bcfeab618f52df9ccf4b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d834d0be9cde28eb55cc296ceb95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec26369c308181a4ceda711afd1d76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36d0cfdfa202b433ce089c6bc4208b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9992eb9fa19327c8071199833dd08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab7e2f9e7d99399a3a19ade0ceedb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51fc70ddd1d0695785c0ffe4497643755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc6c4dad665da2ad840ff2ea880575756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2bfa6e6758ddd4b63f7ad74c965d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a18629e01228e1f148fbf088eec105758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d47a65a1c55d5b94c3ef8e47163d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>