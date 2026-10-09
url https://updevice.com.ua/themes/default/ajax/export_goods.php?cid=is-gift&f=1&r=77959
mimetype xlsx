--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb023fbad4673159839cd38dc7fed3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff218303edd552862986da63b4311022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0445e77a441ec0a9bbb7f208f138a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315cf7ba0246986fd38aa6d8c573474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb09386e052e22d82ae8dbed3e06e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7fdca654afe3b471dc06f330b0766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779e52be18d9851348c77a5397dd9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c880f953c65ff0870fed319676e48e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ce84f6c4e85212c64619819127279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378738a4452f6ddd743c6fd89609cc8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964fa9fdbb0c9c6e51f734dd34965911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532ad39b0d5ef992caa12f053c68f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde79ed0dc615b20f32f2512752e6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153517e6654d891c3db03b718d7df014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306ff9b207249b310a7524be8628dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d71aee857b83f22b18345654acbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c1a1b46cc000a32b6105b2234d59417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb2cc5fa57e1c74fe501e0ac24ccba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9446b58fb59c6e947e28f163c967b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87afe127535b08db3cfc4dbcd9532420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbb87957caa55235957408f0af2d3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efc8ffaa25728ae6a4581e50f9b54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75017a9569eb1c3806ec77350268823023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c4d9d662830eff1a3a7b3565306924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a24ebda4a09c066ae751b4870851f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb612dc701269a363f5d45f617923526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d06d4a167a03eb539023ffd1ba6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ff729c04771646fc7fde19e6a2cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75534f8977a1ec431548ebcb8fbe2c7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922e6a88223458376d7d1943470a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51470a0ae1ab4e574f96a89abda472a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449bb9c1a0a7163eb9c31eb1f79cc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955210be99da25ebf2f77468a844ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f4ae63f92d41d01a542a32e56c50f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea47775c2b0e7316879d7869f962fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4f8a0566cbfd65fa68122e8f65ac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd517d09a131516e3a555d4c036e06d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b798c40a77e96574f0f2d9295542b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e1fdaeb5e10687661658fe3c6f9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d586c5572bb4b3d7ef43bf04a78a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa6a26ce72ec3184c387361b8e957841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d9e759f00e07808d7f317b22a42f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c31fa9204a5a428050f7ddf6d19fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d363c9d12cf9351657edd1025d609c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a7f3cc5fcfc69bfbaefc2d849cf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15d0bf6185c59b5cb6ac410c56f1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6666a83d4b8571e1c01eed393451fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338cd2d4304bd12bae910da95982e6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372b6d48312b4e73a1d03fee1e5c2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220479a84396564f3f27bc42646c0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363025e6867760117e84ee0ae4b8f7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391c1e3a10df95280dda34bfc8445452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abb7f99990c7c4aaa0b19eda80442453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b186a40da2e3be0ad7bb3173ce8f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae4b85e022796d40b0cc63b828ebd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b32cea4a63cbe8263a20a3f140f4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341147321432f4aa63a93848b24da23757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e499daf41aa6c74a5195370488019758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9e2b8caa913b9e6ee38886a4b6bf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5edec66030f2fffe21abff31063ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b3fd89fe8f0087525b7a334f255261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d28b7aa4cb3746768b764fed6a0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a0eb2c581771d62b7fd1b545f47963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fccacf0638e007fc9df164bfaa9afd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc9b0825f0f617efc962666138aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d74efd3ef4afbbeabc7347e1c6e5d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47628e59ec9e96ba57f6f280be9774867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc606b1af822665c0488897a500676d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b8acfc7987c3df0c04f52121508069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920e620159fe13f4a52b778fddc86c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd908315e8ab4439ae2704a624dd42471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e334e5ade3ed396b2043d372215e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28142d2e588ee816e22caaee9fa3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c5a2c805fddcb5ba08ba60dd143974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccea0cf23526d34200210bdae426d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25480409d48353150bc869d439d078f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900152dafb30667942b20e6a6059660b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485432f0d41a37a267b900cdb872c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77da3002981c1f41aa3d13fa3147079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6feea9d656079425ec95057fd2dbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94178b5ad8fe03937c51f25fb9255581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426467782eb71574bc9901ffd6f1639282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582e7ca4f0ff8cb45dfd0ba6ba2cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc89ff62ccd6070b5ea2384cd8cfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f510fc30b7de7631d558052079ab985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23658cd2962d3756e609f4de886789f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ebb6e82f0e5cf8dd518c17adb86e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d906be0cdf16ef77017826d9d6b2ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019d62c332de2caffa7cab22509ac889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4881e83c92182189ad3badaca58490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313abdf937009729d1e9ba7685ee7f3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd50520c07252414bce78459475a71c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956583f07293f2288d93da3765c004193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0529beacc20ccb9a9da2d73ab585be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ab76ad21456679f31d48af7e952dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf921cc3064898e675c4fa7055e0d0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157cfa246a24ceb88790e69890e0ed997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb24b05b3eeb15a7ba0c2b2ca15a38098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aa91c1cd86c25c157fa6f9995f50999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897337c9d632c1fc42236aa3a88b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ea85e313f98174db62214318a5954101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69281b559b2bf174315391c6b88070d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25f8755cf43d549980dba95c0ab648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9002b7da4b5bd13a23a2a5c691831104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a9f37151390148519d9f5d4e1e67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a099542d26e416b1b4b796706b7adf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c1374f8646d5183ef4a50528fc71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eba0c249e53524e8c4332158f6b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d57ea08b3df8d7821ed58b8a3071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237e6c3e2ff45e10c39ee01ec17c97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a21fbed384c6d876126367bd1ade6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a1b85747912c09f1dc743cfa785d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda697b5a000cc181fa6bcd1b2fa115d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0108ad45ef089164d3361dcfe078f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08273f2e1bde2feb7186c4c06a434c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91efb02f6057868a49f83f6535a56a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17cd7cac223c31c0252c45b9ec3c15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af645e510686c0f0db13039b374ddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610425e3d9a452adef419e6fb1e0c4df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71841fc4e426849ac444cefeaa7b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9d04519dce7d4730fe06dea713d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794245f6d39a69a01100800c97543f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f1d0ffcf9659dcfb2d541273ee5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eac85aa4507b9b97af47d9dbb687ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f56951a58525221ddd1bb807a2a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7c22a9699123cef4fbb8b63f9fb83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b93cc5d3132aa7b58885d776b1b85e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d048eccb2ec8f016d7e3ddb2604e62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a634884ee2bb7e14652286ff5bcde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884ae5099a3c6778730ec5548a2477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e332915d769b78a064414d66d118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3c7a5b00a54d12cbf16089a0a3be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adcca023de2e5b4af0487677d0e10e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd04adeb8ffdd7d64042cc3588c8f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6031f2132d49838094234a1f0b1a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ff9eb142ce077fc66a89089132771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc857b179bcbd2e9df0d6035fc247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f43a22f1df0c84dd7402eed96f311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257a9791b839daccbf7a213c7c869f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d7649b2ebd1fc5f2aa2dc571d9935140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf39e0906f5cf6cae1c31eee82668d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a582333089e824a3c65fd2a0c3c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d31043ec1622af1a41355978235f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee847f3d066b7a38ca9704eded86131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618a9e7df12892456915cb6937c741145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac3be27ab15dcfab3a913be572575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d9f87dd6e2510bbcab8fa61de5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbbab3abfe59992c83c2ffc05037a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe75127cad50ae5188cac2201c13ed3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657398429835dc90482edb09c001394e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41f88e5f5b73f8fba664e004f2d081151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be0435f959f03d6ac92dde5461bcb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6240799deafd1a6448e566fc5b3656f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ea1525d1010e9d3afcf4aed1a891154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d633d87ed91b2925f921f7987a84837155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c82838c0b999935004deeca7195f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb692d1eb58a31b4d696b68df1d64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e3bd7a9d47c9c96c5261118432e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac299265bb4617555dcf3d6dafaff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818af30f7bdaf381ab274202c0dc337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a59a88ffaa6675fcdfecba6427bca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7183a18666c367912cc19a18c040162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da012ab814ab6a72eae24f12ba6548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0e8d026c9be68e4e2bd59e484235164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f83d0255b409c218bda29c376cbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d00f5cb76d3ff1888edb6bbb933de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1cf6b5cce524d8f7b7742bae5011d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3614171ce2103d25cd8d8149de7a6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e8152b3acbe8fe59003379f27030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c498b756c36a9a918d8cac5179ebd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7a8b142d4595bb24bd40e65429a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e6fdb114dd4b6f397ccec4f16496172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2e99ab430ecdc0c6368802ba9193173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dbbd0e54fcfaf6743f5a579997b11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b37cbd6663131a3a0f162a384b909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc54127bfed6d606e70a9e9417466f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91bacc838accc14bb294a7b81311e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b03e0d3a5f611bcbaf40fe2817c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3fbf1630ea3b43460978012f5b7b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bba712243b8b3b2340c85cef7c4ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a84c5d74ab6ca32230b6d24ef72c07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872dbf87e164ba2001c72ddea8c3e58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d5ae22df8d0daf2022dc8438b7e56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee54e7669e87aed34c3bba1c835a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055858c5eaa848da57324d7a823111f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889753ad3c7ee8165b9d8bb701d6df1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e47bfe6d53f84c923239a1f40292e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14768de2279927fcb59593168468cef8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadede3fed6c9a08f367335fde070f90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159bc23e25b6f50b5a411e108da2c64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14354f1e8300bf815638001c98f6a7bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3349a9c3f0988b1cd89fa900d7575192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac78e86a9a844baf59fc2e6871f40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba595c821aeccbfad9c45cab4c340e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565599c6e0eb5c7b61060f1e5cd5fc24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f378e5647d433b1f0407dfd30a5469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240fb5fbedef2c520a122c23f01e75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca861d1252619098029758b000885d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83225c6d80d5b546048ea385898ebf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f587c84643bca94210d98137cebd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac3bbd4ffaa9ba78afb746eb1796e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54643773b108062f562589466940305202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99417ed73e58b9588f73e268e487f583203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285331670fdd488ab6778b1bef7da9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926d8771b203eefd5dba7fad429c3f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c8943df2b361a161bdd5770400d79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53b63dccb8692f8e8f40d8fb42dd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf810fd22486a9f5366894a01a14923208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4aff2691d3f2b89c31a077122681c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecff68ea5a7d027e451beca8bf3fe2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7676be295cd22ca7f2a9aa86c71b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68d9c653fece75de7f70dac45c9cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a515e2b46d38bed766402ceca64c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c92d7df7adc8e1e714b837d7999b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a97bfb4fea4cec94b741e4af24a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f44381308064a74bbe7e6074e244e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043d85f51e64e0d4a1e887df875b8d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8163959773c6c60dae9dea5aff2749b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab719599f2b02040b5c905ed5515a6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca10c2fa4bb0ee4ee140eea3871f4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9f13243adbc3b7620f12e7011ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4944456cfb286467c752e211adb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6314519cfc44b2de2c0b03787492223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f1484d39a3b2fd62f5aaf1adb4ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83a310f323fdfac01343c62955058225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8358d2fe6e7a781cd9ab7ac7e38d0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b43c0978ecc2244491e8eb67bb24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624f8bf53fe6012ab7e7ac33068919228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08686a513293b0d2ce22557719da5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256bd1992b59515336583f4282e258230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4b2f6c281364cf5ecb0b18b37084b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcdbf14773d50eb68b49009884285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255de42ad94bc6928c59fde0890d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be3482e6b0f6920880931de4b85cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff88d60b193a493f63cd70454affd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997adfe95ea8840ec1f31bb99ed80b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24edf884feb116b7266492844d683237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e1f8e8fe964936f896d4f7acb38f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d12bfd4879c3c88869f15d59f186239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80da0fa6d7d67839b12b116af6330c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f2f7ffc5fd959dc191eb8f27934a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f054d722af8422bd00bc54a476515242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceac6721f73c39bc86e21b2a102c24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290a7e20007268f16628579025a169e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9b6f9d5be0b8c679d4ac67751572d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03f7e675c58d4ff73f9d96953bb44c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce219d3f54493f3ca72d4524a4c41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856324719b1fc254af0ea2603056a8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fe0a627194e0c04012823b91f9d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e406faa6b9b48316f01a79c04597b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7b40e6c2cddefff369c9fdf6bcdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf5ffd8691906bd4eb6afda1cbcd4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ace2a7ea06bf27ddcb3fed6398bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ec36f3b4288c03deb682639d7b2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1786bd1f4dcbb9cf8fb1f3b7ad1113255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160c914075ed6cb88a2018dc9f6de37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ba5c66e06d24da713db764595e7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96912040404fdb818a466b16757c6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b43ccb543a18e2367169ab0818f5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae23d275895186f309cfed85d60fd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b95f019b6d938fa7a64d150f61a30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d7c3aca5e2ba912d52db4cfae45a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300350c550c5b6fc16fc90a2798b66b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0f7e684e68db5752157309d29aeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056d39950de67b925df21618a0d77a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60fcc9c989505928d7cbf38397d19a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df891da169863de73c635cd1c5ef00a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5ceeb2ac4560c9eae00db334c008a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3c0665cfd2d3fe5a3d204a4e8507269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473c5c07e0dfa0a7a32ae6d4fbb4e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c0740c67eaa5c8036864a0ada7ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f9f189c057461cf77d59e81b69c62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e349c19db7e8aa41a5c8b3383ec1c87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0007e83ab06bf05fe61879ebb04f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b544bb11e9520c3eb504ff4a3ba4d2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065ec116930cd91edb626b0ffc67071276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1991aff8902d986e59e114cbe284277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf8d4abde3167851912e7f020bd502278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f810b0a6080057c4f23d2eff6a570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e11f4c057b7b5ebce69f2ef3f34da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e679d757a23e587ad5f1e25c434a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f31dde1a98bea5bfe76dd35829d98c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036dc300898a522c8cee8008a3dc7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f29bc84eea48ba979078de3a18c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779e85e2bce6675402d65969350c1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7cc30c35d40691840ceb7dc6c2cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e728352390d219c254896075f34f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2f006c3b5f89f221102c26a4d6fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e506f73f6eb69841647ada13875c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f468533d26d9fa604d655bb8e09d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762bc1cd72e835893f5e8a9fac8f18d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef463bf24c4e8866077ea89e68ae88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a65a82e87369be86d65851bb1856d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d1a0c0ac41a78fed2dbea6d567996294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322caa7752ce96aa2edb59e40fbd7cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dead63c67a224072ab048b6413f1e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df53a56b8aeb23dc00e53827184545297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9e97fa4d20d9462eba824ed97931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeac8a886458ffd33d7d2015d38009e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811deaee7973cd5bf9f6ff75ef6eda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33a80c98b5c400375d5bd7a6e69043301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba70fb2a0dfa52fd321ed00a096236f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102bfe97663360f6cffdb2fb2e2893303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c6b192e32a3a66ee19d2566df23f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb50df72ffc89139b6facf8783e6d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1205a5672990e3602e6dc26e898cc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732957347d7cc3c220cf37e412c103307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a6049c68e83c153e8c6f1ec74b165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689357f335db0193ca0f62ce052d2d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386d951563198d4c52c55cb3b852f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed764e672c742ab4c58ed1cae346b3d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6eef9ccbbbc1ce114e829018ad20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb59296cfadb47fc45f1283a274dbbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b05328b1425d9314c6750876869a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa00f00764aeb8698d7e8abebbd8ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d86518408f3341add01b43d37a99e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e0db4f9b653e63f388d570e902d00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c139253ff9460d2882678d3e6ac5a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b131c816ae8e4cf1137e0555e9b5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a77c2f43ae3a292aa9a3f9782ce21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f752b054c60daed76330ba1ef119e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fa522a6080a35eeb819666ca4a37f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30569fbb3c56c7431c2a577d3c77586d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc49b4c13d09ca1a04460149243f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a43e8e7bf5280451cd346de33a9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20413e1132328c003a1f24928e7f9c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeecf369432026ef0fdbc1e78a7bded327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191bcfe9f66299f270550f3b328b820328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a1f51a1cef1c96cc0fa2e284a1e24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8833fad7d97b70a11e4b5ef9caf6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd45daf1bc6caca270518befc789b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7a9580a85938a3a0d67c7a0c710fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f8b1de8abca3b21fec6536728e60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adedf04c6b5aefe70ad59f22526752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206dabb2b8938afd18bbb0299a6de55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb0e9d1bff652c38dd29e1e7031db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec61e9d369b3014d286c40077a6ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902eafdc1fa724ec4713f3fcfb4aaed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d405bbaf41b64b050a26764754e30b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ceabbbba68ac565ed38b2b137797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd972500ab50241ebd07d9b66e60e5b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7be60e636964b2eb2acb9908aabc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da90b2c05763ee90e26554d6c928a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e1798e57876c7349b3a2446d63a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca6e2ad5332d63c17d7a6c891ca76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9fc829e1216be1da969ad28891ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a607913db248a9428289939ae7b7500347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee2b3147ffee5a97021064800ca47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc3f7c434bb67e6472cdade751eb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b308e3f5f8fcacd691fd4d061d90b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202775f73ededdf6f7caa3f4ca9bfd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816106ccdc278bb3612687c5b68bdb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3192ef4a53b3dfc607ce42deaae76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253d1eff433d748bd5bb222101179d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9da7e5af2b5f4197ce5fe8689374c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88e47e38add56977cc9b69f3f0b4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077c8ee4570e3a0505304a4bbe0111357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbb2f2bc4d89c9c719f3d87d165d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c17e962cc105db2cb675be22b41d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73cfe6da11f3af2db331c706cf726f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a170e13c2c53612b70e6cb6ee77d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82f127f96f69820d50536442a5754362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562328ebd5e4059575743a22ceba5a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba818001b3a63b4af1d9411ab464d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032e1923ca112dc007ba3ce26b21e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88211a62afbfc39edb65906d14fc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced99983ce674f56802ad9d2c3543b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2faa1240deb8ded847fdaa5485d124368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968a21c649a77b6d62d7183c6df90d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2462c5875bde77096f13b43f1c4a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296cdfe2f558a71e6e53694eaa6182371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7306114d1c592af2234b34299a9a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232bf2323652fedeab258bac09fd57f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790f87e16da7d32c98c0e223434c71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8d7ff1f2332578f18071f42e5f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204b530e6557c8bf6ffeb8872430aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a883aa3eb0c89813fd25d44ca1fe3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664eb8c7920352ab514caaded424221378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44833225695c7fdb74bec5119c41f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f8af4082d4f907be053ec7e9a5be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727686dac07117e024ce8e4464badcbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f29b7982b116aaf56cd65e3810ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab9b5d98d26c7c1ee5b8a6cafb9a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbfd7e764eba9fb1d3fbf89385568e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fbec53f8b599d1aa96515f51826c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194fa29bd1af46b538d0f82e28093b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89071ae6601222268ce2da14368ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f81c69274e9435967d5650c4d982388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98cf4e0370e3ebf1ef4c64514e7eb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270844f5f650c258f4ec2c65a1460372390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898c9c4a9666a11077e4f5379003dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab042f4f19cb4d0cecc0e826d91aace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696c2b3203a2ee125a48cdbbba8397393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000898d6ca0269594b89006def71e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403370478d4ec8b8c36087fb83be7ced395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f9f3444b0f1c89d08a1e1cd87c26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e5ae5a4f72acfa4df4da692c08af9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc5333b63adde76c68efdb31788b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69989453952e81afd3ecf87ce449ff4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14332e53aeffa9dc5d29f1429e5088b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587698af945fa5fa6cc8d47f9d982dc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307c73918831ac8f565927da1bd16b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8dc14195ebd52d2112cd41bc5886e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9941a39647d926daf8a55c7761738d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525da9d3823fb64c17041d779d46fbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55a1e8634264c94d89ca215823996a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1e7360cb8327efe513e940d2de6f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad33b26610b38e5c746c3e593c6e8d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d6d50025389b05198ae06babc00b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e1e7d28634ca7863c689723607b56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ec9268f00c9f2b4898cbd337f126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bed963424c20c542a0e181ad83b02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8f76dc7716d75e2f7ea31a4034c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33f0a2c33908347d782a445f2a58a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e2492e22f51071916e2b16e3a25d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8a9101ca93a5bc4892ae3c6e45794416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8388379d4cfb40b2b405b30554a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021143088de73a1f1f7061a01b540c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f771922095c009d9aa78f7e8d63a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45994eaf908e07a0abbec519267eae7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40865800624357d894dcf6a1ab9f30e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae96515aae657bda97e38b4a401c94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167775692b32dcfd564359c838dd017a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58f6bd7a9e35d92cbc538327f119c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2566493f9bf7cfa87a4af7bb3c39fc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a73ae74b70cc2742b5be7e9df3e50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf6bf5c3ee7d4317fb8f561322618d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f27962241754a4d04876f70f5fe89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139ed7a587b91efacd91818e1073f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74626f16479199260719c0857bcdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac7ee8d0b45b8c47352b485a272f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2167e189c0e77b7b3894cc57901a14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aeb2fb067ee5fc6b1137e5785e0b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dae8d6c880f58da129d2f42e2fc6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7ca209dee91f6023a6b319bcdb2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65d421dec2c078ed7329e5d7ceefb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aedd603ea74c349d741243668407ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70aab405723f8f850dfa974390257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb445b9dfe028ef1e158d5ac4b24c22a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2065b3c84433dc025cb7ed14f1ffc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee393f923ef3bdadf7e4af650a3b7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb7f520353510665707d356c24994442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea50f57e6364995d20d623f1eda25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26508dda175c22129514ac85068c08b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1a2cf911a1a6f51b2417f1df4c7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b830859a41063cb6ec71fba24307446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6be73eb514e69e061acfdbc94948e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a079dc85b894e8e2c6e7fc9dba95ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae3a4b9dec9f7e8533f00234c07632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898122052611f209a74a36b27ffcd9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92c25b69104cfacfe713b8270a2439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3d0232132b3f8821b958f4a9a65a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc8ca32a89dbc23ec6f898b2c4303d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca5b288b3810a3c6713de0d6cf1be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36bf8423f09c5f19c05045da5a1bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b7fe6efa1231fdde6d258b161d85e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd344e9e704c5f6a1b1a16b196237457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42825d2c9c2f98e28f905a22f5d53565458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1dcb4ec8418ccaed6ac3aaf48b995459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683694ad178d802f95bfdbad0302e0a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f78e2f80aa3d5145141021f1a8b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e4d2c935fa7638c792ed4d1587d05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3668eb701e999765cbd28b5c5282566463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2da947efb4be8539690ff98048369a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282149fc0fd93c82a517735e0bd5f2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc29378e1d8b91a5e8b6ee51f155d4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb5ac0fc6269719653c27ec992f138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866bb30c2411ad76eb1ac3fcfefd0df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87fb52856054041d10f5a1805c59c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7c411b7ad0a1eb46dd4c76c67a26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6bd602992761b43f42039116e6a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1dbb5f1edb6c260e044dbcb931725472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61337783c20904a70a9aaf44e65c904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435ec947cc9d3c78518486a90e15b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54786b2e76a2f1562ea268a3b7a7ab6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244d5fb9566c757215ca6daf256303476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd807ca4b8605ece8432e6343fdd1b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c6419779fe9a362d3c92507392d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b770449d6c0ed9de11b1d0611664479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93d26e583d639c6a7fa5c02c0678cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d152a7edfa5a6adb7ca702a948c4e8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f298a6e47662a0e95e546bde77d49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7895f1505f8f703c2718914791012483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c25712a80418f5b9e06de473009214484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224432968f0978710f405e7710612a17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819549cb27d735296aa9a7380ad70c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e4156ca5f3f731d254a9015517ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a4c1a4c2a409a37b03160d1f3953488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e5f8a6ffe3d93566bddf9ed0fa63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e784c0423d504e7abb2a3ff7704f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d87c77a4f9d1eb555770ebc619df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bca7b563897ed747784b3a7bff080492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1eb813ccfc5342161f5946572031f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d19fd542464063132e05780137602494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b8e4aae3acdf1e6180807040528bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a11374b35dfeaf1d8c191dc51634e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24328ff61ea396db6f4f45f68bb6688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d254b207d44adf8dfe7215c984f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78dd9ea2d83d28b81ba8e472f8b225499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41cd411746bc004c614dc5cd0101c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2482e2c9bbcef0ce77eb2d2559c19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669cbed6c4eda0433650670b69d27c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f688d2966a31ee6cbe46721fe2e3dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659c8cfbdee132632798e2708ebf091504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35a923fc08b3cf38347de58c15a3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b60266c146c8e6405d5551b468b96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e429c05e2dc214babd03db7e88e047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774cecc15ba101de30273f72c15282508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933db9880117ba8063b6657584eb3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a25ec730150e46551bd54cdbe7e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a590a5600f85c405ecdd8be815f542e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d29aca28f9955c09fddae228af97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde16245f979ff31e75f0fb8e404bc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7ba18c2fe33c16dd8130e1848f5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b5411e7b4d9262467188de8a36d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625b52a58035e9f7aed33e7d4091ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de0bf100caedd5486293169e8ee6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4f56874a3926667627135553e553518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdca6dc28d2edb2fa1fb399cf247ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d888d97b123ab14af0182436fb8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc0fb09d3bff3dd171dc1e48b94d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40f5d399c00fad80455bc41913e1dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2e73753d6c1a9b7e21beb69b50732523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11e9f9c9f00329a2ae24feed1bd46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e1a9a2f2153bce57ebe1cb51ced5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622791dae48e66836219f8b7417025526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad1ad22b2c36d6b28c3363f0d8027527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868e0d1a58e8bee37b4fce5fe344e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb13005005b4df2ae8133fc65230b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e660b8b386caa58661e23959a3ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484cbc1988285bcf6a0a14355bc776531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2850001ca837746dd3edfe629b0ae5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b66a68bbfef41538915e1836cbe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755408987e5bd3de12c37ff5e05a19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750510e7937b1a3457f70b7e6d974e9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0265c52213d1ee639e2c95051d95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeaf37cc03f0d39a3609b4cf7c73a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae7a5526f7b88d359a38411d9b86f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525539301358dd064e07ea4df641fcdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163603d51fc49e9f0f4ad99eeae704d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861150697371f259694170de9cb73b8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639edf5fa660aec6409ad4868852aaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95ec05a97b81722fc457e7920e265543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9747be64f170488896776d573fc9f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab96f4cc0cd2038bc5ff6138718d46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaaabba3a13ee673f81b4adcebcc1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9a47f294a0d7cab681c82ac69b62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288d5fefcb3ec64a28e65cf8eb71ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546533a01e7b9ae274c0093d9897c38a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be08d7eab082dea2c11aa4d1564c7e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d330c878806df34f338e4f0b25d7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b87870ff6a7c7710da958bc29965ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bade65d36a196bd1a47f01690e406553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb717ab2d480f7c6a6c05cd61facb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac327c47d3554be682eaf7bb8d4ab24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d530a60d787b30b8d0ed3a7a4d44a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ada6bcf2b7c531fc15c2bfd0960e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8de8aa5bcd7d1d41eabf14b07ab625558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56126605f15eab2afe9f207eb0b92ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765585499fc66f20da0333d77071ac61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4fe4de7e39843e5fad5719f15dfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32dd791965010f939a5955e5e28c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406bce7df36430ee32db5bf634536b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6358acca8ab9a9c7fbbeeed69d319d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0933a3b10212eb815d989551ae4d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900b66dca32e1f88019f7a426f36a3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b48e1eed0c438dad37206fa2b550e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455965900f3f507602c0504da222e23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca01d563ce99030ae73958222d845b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf3ede20fc25d2b8fdc7181124218570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6cff64393ca6257be30f55b46f4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741789cd982d132f5e258ccd768afcd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c652f867698c0863499b5a7cdb3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed14076ff77392acc8545aa4879f54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36bcf7bf10199d64d3f8ef8a49290575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeefbd2de9a2388a0bfe17f4de9961576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c482d502c609aa1cb55beb0083e849577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13828353c05a9682c42c466193f671578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de010278f3cf1c3c5b7047366140b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6956b690bfba83796a19abe74b5fe9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923441c553d318af067148ef26e301e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e9a1fc5331f8595706cb666f0027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afed269b7655ba992e16beb3489406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969d7dae42a979b8a593d34653f597584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8d260bd94c10ef84e527875bd97b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26befc273b7f619ada8ae059d0e20e87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fad27b627b3337ea6c11894d7d3e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd822248ba2f7fcbefe5e4d2c0b80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c953171b5bbfbd013c8fb8852b80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faaca199581d4dfbed31b546532c4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059419f1951b7f97a340a1ebe986c26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef962f669660e6a5b54efb0d0e035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865c563a1c23e2bb256a70e906827d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c978b6f719dbbd16cf1b24428c23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca560dd8d95578354c0da8260f8c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8088c30a207b791aac2c01d895749c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ad3d10eb485340f918f97148bc13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa1f07d426bdd87d528244031105c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535cb1417fbe178e6535e791d21bbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba696c3d0d4b13f1562a66cdb141057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd61c5bbdb5d77b32397ab4899ba9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d032848eed5f2e5a2b9b8c3e1fe775602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac2c37bb8ff451a5d0f2b2a3cdb63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af5996fc3526514c4fbee62eb802b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb36289009ba0b54f00069a47cccfbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c54ef4854c047d099f911aa7129a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3db672c2e345055c519dc20b93d0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f5af8a477d062b9826340dcbce7b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8222a41f913b54bddfa781f4e2553609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5f22bbbd2139bd550802b3c4fc85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1fddcf781db5e97d01d1f30fce53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e4f71ade00b767335ca8b6b274ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4696cff90f97c6521c46129750f20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e6a48e4b2a80a8d3bd04b78803eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657afe2bb6f122b5434e99a58e4ba86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79e721ad84e1e01cbfc78078bfb246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b109d7d731566374226ce1a2924eeb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ace21f9d3720dc130e7bb1f017f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dcc9ea1310dfff1fed49b06092616619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d398f1f1c4b6daefcf1cb6706c7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b80fca55398dbd63379be924175d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98cade76fc7fea56288543fef5b452622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448fbca5f353cb6d4c2cd8b98ae9e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156e3c1e831d5453307517b1fc3e78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1421d2b4ee3f79d895956e18f922d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e664fdff065ce459ca8ba2171b87f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030016bd627983124667a40d3d61d1ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c13273f3676dd5ce4dae1b9ea5e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0bc83ffc12f711be9ecb815ddf6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788e3357d6125ed240459cdb5f95d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb157a36834592b25a6ab92864c99c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77107cca28f7efb60d8c5837a506eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd01924a2c81772029083970a781a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780297826ff2ac98dea78f48773384b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb5169cd438d38c466cdc5762d1da4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658506c2be668feb1d87f07ca82e9512636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f78b43e940e69b877e3a3e86d41980637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780088f1ac608f7c7158eee359e2a28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382530a62efb70b2684d22c8e82826639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e813dde9e57d2b79cc05416bbe563f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524684fd031753d6d005d10b26c72d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb060ff23fa15143a48019f0be84ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ce154937a4a3dfe4f96979a4115c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee6ea3d014be702458928a1260f95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431289711b087278641009ad4ed4f52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ad08a989bb923ad441ea21184f068646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236511816e00f9ebf1c9153372da0dab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5508670d0d67207416f3ef7c5c812648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3adabb8812bc6843215f9aca32fa4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42817eb8bf2b939fdff5cc711920d211650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7a172926e20f5f2a8aba2c8482c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404bc883800f1209d5b4de407cef992652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0cb999b829ebc094f203f15c723b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5ca46b7f0abad47a25a46eaaf695c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5fd6ba4d121574a6fe484a6184df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958258329a2c98a1418167b8a3c8528a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f0f0dd86843ba7778cafd5285c83f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e49b82cb933ae820b1797847abcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e21dd5ce164033f000c123352858659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7773eee8a90d23b95e0d48ec3b21e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346deb24c40f621ae6351da884f027e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a56a92b5ae8a1974ff3712aebe30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5fba4f67fa35ba0072a312bad4571663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e0a4aa6e2bff77e9ca04edc8e7ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3cfadfc63aee4e7a8ccdf140d2758665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dace6a56c6ad8d71d0babf8a4ea75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1477a9c9cb61eb7357c05456171e00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545d7a01a6de1b285701b2876e7783668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233cda1156bff0f8d821dfebc36895669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df323decae046161715241f0678b5b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45075d186f8ecf35d64485fe85895671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ee6866394e39ef0d53469980331a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010044fa4d7b9d83eb8e14cbf2ca3436673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74013a2d84e3c52725be6e0b17178674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47d72529777b08993bf158bfb459e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fe992ab3145d975ddd55d64b971f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396fb08a2152d4271232f08edc7ae2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0514e5593baa3d48eb0dd6d63a576678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649def34d85b959b4aa20c5f4339a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e44e992108343979393ec9afebc89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fc85494fa19972edb2ef4cebe15bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee2778e8e5cdf51e091480cdd951d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291120790e61ac93590c6e39f73455f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b2cd095c5ccfb8e2470543b6d75e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92a62486e07800e3f82d61f38b5a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342098e252f24179583724e02cf115c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529f971656079b771c4d93df30f866687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82d55a857aeb343c84772a18bf9ac2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e2834cd669afa30abb432aa587e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f3b2a5612b0cd32d727c4f572e5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bdd62fb49c2ae41df8f9443d8ab8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d2afe0886fb39e19a89e56810bf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1fbb63319a1f9eb03e1b96fa5cd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7d143e92f16f45fdf65840cf3a68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400409f34b4781784a4d3c4b1457b4ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63c459e19371f38d49fdeb9ea1adc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa13c42b344957453977d67e27da6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd5f3478dc943bf6edff1c1f47056698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948465aa0962c605d3f5740ed0bfb228699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf6c65135795de39db3e4499841c03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaba6022d32891bf71b51d63c6a239701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7567c6ddfcfa32e39f27ace99efc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a627bc5d019109c9efe34ad283eeaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a629d8d80a6c1313d1967b6bb775704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9e9db54704bed37ba21892644e03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74353193721fbb745ccfceb31ba0adcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe0c28a919b9476e109b9a507c4676707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca3933a10ffaf58262e141fec432f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d178056914a53d3bf59818705983709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1c73b942cf04175443b906e52cc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd675076b042e9088f61b7e2a57112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a960afb39fc3c5d8f16739c90741712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79423833ce301069030bb7b3bfb74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d631ef751b4ece4014d9729a46297714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756615111d531692b45c16c50859be1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502c754bdd1cf5282a80f740636910716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0fc6803a4c14bf721dab3accbdaa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd416a5c158664d452fe42e4a50fc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a908c9db6a880dfcf3e9b46a65c09e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d93ba2da19984a173de9cbdf509b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6a7ca590ba8f61ed84c43235f699721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507c38836711342755250be03325fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094e1d48c7c382aff605c42607b684723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117349637a1d9f6e300f8308e75f4d0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7a2c727d9ed202c306f20d7ffa59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6368e9ea623ef7cafb68f8dc64a62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722eb9474507f9c3481094ca0f96ee7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0468671117e752089fef4815b178c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733b569ec2271b36cf56d5a851d2d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36933afc8c4817a8387f88c7bf64a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d292753e41a262e7a3534ca23d90f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375c7a441759231a5aa75dcdba423e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5b4e5cfaf6a016c9e9be103351fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5656faf136f5e87b6fb84a48964a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd176a3bb49931ba030040fb5e045d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be532ecc5b2343c345149fc8a75a022736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a15ec569c936d76c64f8e0c249819737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bdef4cf7ffebc9fcc045179575fc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c5b900dfaf82120a3ca10582c703739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f386d6f3f232254c5052b3ebe256740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b737ba599fe6c2a486fb33eb71466741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac729bb472b7b9fbb495358dca874b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1fb42a6dc2c11d6ca4bff98ca968d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329d1042ea9675dcc200ba9fd824ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a307c5befce26034b180af0b641e63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a7cbf92dab6baca57e02123ac5d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f80f64081d261a4fd2dae61ac05bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852bd86b32f0f8f90ed3ea4dd14c31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76447436231a43e7df54ab19c3ffdb38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d602ae58a853482d1b9f6502f811750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cedb02ad5bbbbc033095dd1b96ad65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6571f17e3a53ecc2dd81548eb38db8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4799627e8845ec2e0f3f7d928cc4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b635a5680d9f767eb0d8ffc5eb38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c46eefefeb0344c10a68b96a9f07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10c9172662d7d6f5b37db5093e3e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa76e3587eed8c7657b9a73faec1c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9216f25f2f72efb5d93ea5c54241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3ee62a52747ac2a730ba3c0bf6ee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffda462b99b191ebd7eabc7acfae431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d3d0c2085215dbaf6d50fc78e6492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1a76df630a625e7138440fb32be83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f04ecaff7acd7094da1c84e6c45e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bf689b0754b342c325c9f1f1bbfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3997957496f1d1e480c126f04767d086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b3eaabd6dc426ed2ec3e79430e727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7283657e0d9dc33ff5a6c15778a7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977506be4ee9731f204c1311728c6f779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba8ff1f4607fdf0c51197c6d8d80e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e33efa76e7083dd4bde852383beef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5af8a67a057e1b6d4ecd2e656748d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac0d788109be292caf983aa38354ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77056ea9ec37bd8097b159e9a7161e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1bcf58f679bd36d7555f554a0034915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e952638894933f7adad871ad07974c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c11b23f16b2fed382c646b4df3e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bedfa94ddd2ad1f8ec846b0e1ef50518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353328f4c03eec84d33187dd6b2a37e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29b090c5c4bf3bf5f40fdc298ceba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417832a5cb46b9fbfb32f348c9a0ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679657faeadb003a912cc322e22fce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5175185b6d291b3da537bc5c222123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28fa7342d6f722b1efac71216ee79a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac69776a2f7f2c90b5aedd1f088c0e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd693600d87895461043b88018ba026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba82c5db5f852090155a5f45900c18027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d18ecb51ae862ef2e9e1c4150d40f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049bb0a317894cd075f069fa37ccc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9796aa14b7239f9d46edcdac025b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92fd0cd204c3614ce5e3a4f51a727631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ec2f6cde935593f5d5fd072f63f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d381ced34deecdc793174314575133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b520bb68b3eca3662ef613c99acc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd08b359ae32df5a321d655c86842235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c13cd8d158562e89ae7bfd3edb91a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a95c065a368276aa6031a3a9cc00437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a98a9ace4aeb4a74941e8f4e4ceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2fac54ed6b63507bdabaedde6d8a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af818873e37d6e87c7fd17da54e52d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40573726d3adf6d3833ad7f74dbb8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5789fe9aaff195863aba79f70b3ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e5f512c286284e23857dd4f114a3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d9259aef691e9ad6dd29e434f8bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7870d26dbf26a53472a2eb565d17e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cf7d4affa576cdd57f918d7b7ef0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362fe90cd67f9da0da90ff118cce9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9477c2c3c1cdba3d4959997dea5561e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7296f9dadb0644bddd5b110a9f8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9d324b2e7935e3839ebf4098532b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc641ca3b75f02a86a97303fb947ecf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a3d581bc321de113873d7db51f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c680d731465a1bd23283f890d2b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c7e551256e8b82f6f9ec45776d3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f992cf9b3b982e11d0a9526814d5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e7c8a8e6565a1a507bad173f073956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20bda48c79d1cd1bc1309b71d19d5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea1234780d7ec0ae8bb6816619860058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33adbdafa3110838f80b7f61bae8a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34a3f2a5ed7bebebcba5d661dcb1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787719d8356f8abf89385f223cf54a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8fc6464938aa9a018a9abd2279ce362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7671c2e4d6c673d04dfbc3de3069e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e545cadae30f7009aef4646cea7de0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d19fb60dd4e15b9556a02d132ddd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971361185df38581036feaa14739fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e1681c106833ba1af7da597588a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17cc5989070aad23e62ac35f18c38f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ae3c9d5ed5515dfef716c7f9646f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6350be259981a06bd8a29a65d2dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22a640cb6d9a0cff3dfa81cda0018271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e2a27c29d2bf63335dd8eb2d457872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675171c1bdb1e08c2bba2e7db69114e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d95bce0ea5885e83cdac2d02c08c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be107bde364e89a20002e2711fa2b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974eb207c3c840e5d80e6cabff54d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f52201aeba49026a65fe7807fcd1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49182246d447ebcb05366d13f2e766678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3ecc91e3d4146dd58b25dad54edd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea01bf0bb529c8574d085a11beeb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6887373879ce7aadc22695879eaf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f22e859d3ae5864e2efc4cab2419d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653a1535deb3658c7746a82c602b1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff49f22877a3c6749c7855eee78b6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5348ae3a5380945f50fa8648194fd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72602b07a88ed375127bea3b9947186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b7e4f7596b2bf8da1944e7d3a33087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c834ecbe09103cd8ca42eb3b785fa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05799fe667368b448bf1827ff49dd5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade38ef709237712a2b90f903ec299690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a440a8f3f92e13be15f699e81ec04291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0eaa0acd38d60752d705f7a77b3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e885ff8ca56ea246a7e555579f08293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d360a57abdcad502cbcac329e84694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041927d1697a51cc17cac536fd994395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da7329e0f7dd9f8b27584c1e90f5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900090a39b934e4bd9971dd47499f43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514f887cb11289cac5df9edcc3af20198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75457b4bc92420c2d8c5ca5beabfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840630da64576a1dcdfdc55ad3d1094100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075206f50849c97c379e9f77320f898c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d186a3c145e814ccea29a2b4129c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518ca3577efd8a1bce34cc034c0df26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a93b7a40224bab15ebb42d7b5ff2d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a09b7b422b0bf7b6ba1b46b0d1dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658c34489cc09cfd748e7e1c311c08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ec21d3e6d688cac0bd806c43a599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590baf567fe3714e4fb637d85dd38a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22cddc1669a8372375e864289c3d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b76d9ed06297789a21f65cb1b815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207506de5f98598d0879da7e66694a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e9fdebc3b3e2d9141bcd5a61d0e26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb105d9364ca462be5bc6cefbbd8fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034075c563931cab16b35a8420b6ac8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0293567e4c3156d3197bdbeab7fd609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3760c210226cfb0dd6875a3c465cab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e410ec1623d2aad07002cc44b886e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a3649b7270de76d29eff5ea72788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f600fd78fafb0b92b7f964f26e22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0a3c842bfb09e5ead660b4571b144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81351b2e33431433e14eb22c40c287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a556a0d11cc069599d67346d17ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca719f69b3da9614a4abe3f78740a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82d3968d632f85462992088b14888b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e6f262129edd6146614254b67a09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dacb0e3b0a9b3f02ae0493caffdbf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ca1993fa08fd2efe7db3be328d60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731570a4525ed134a3d014371ceff53f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4581f923073722e11d2a10ca9376b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c04a73649a11d4f7bdf93e15afa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d843c10362cf35f26bf01065cba3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f147b608c2c21a8156a3f2157aabd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5330aa54b0ccc1b35816169b1fc34b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36c2bbb7d660109c6f00e8a490428134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5dc7278da1314e83e2b84528501ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56695fd599f36cc1b73ec0729186902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b34ba25aab7c8126ed654dd7150a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1bb2acf54ce0b71de8aa06c7e1991138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfac4b8541532c8802f18e24dd6b62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851fb2bbd451d4ce8ecd6a3a40bd23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d8fc8918cbe15b0c95bd43a973782141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102053da157787b447e224508e1ae8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7debd26c142810c0299258e81796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cec63feb6f17f2fcf82ca97f887c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31a7c2a798f5d4c295f794da67e93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603defa096153793ef24f98579f7d86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3d3060c7b166f83e5ac2b96c5c4c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c49c19cdd2867bd479158cbcdcdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4d326b5c67c2bb3a22f280d78a44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da7d4b8d43a8c610474edfc97ce1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e8db6eab1f22e7b0d7c449aa5b485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cbf9aaebb083d621f142290367ea1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ef1517c367e84c9ab22f75236744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878e592591214fc9946a7703bf66cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf88cf8858662ba41678316a98db1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b90ba91f620263e62229ba05f13a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646bb2b2334b77f24bb2aa1419a83e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16d3a1a565afb8811b3cffdde8d78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b581f974fd9a22335d3f13b7470a2c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea02a15d969f01cd0bf433e94e6a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b74817e79cb0e6d2abd2495e821b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6ecea8e14affee18dacb030297cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02bd48b71450348d429e0f58c3406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989afad725c3670980fac0aec7b914c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4296010dede4ea162b442948f6efd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1bb8b9085659f4709db923bb21142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e3f36a9aa0c27d23982a5bb44c2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d4973c21142427b5ed53a5053953168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a99b3e651773c23dc6055e24974f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a31ba5048fec65cf75764a8bb40e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86886f1f87ee583f233d3b9df94baf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb69abc32a1b95195f7fa45b5a2bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d00da759633c0cc71b1852bae2347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c05b02d83d25453663307feced9df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186910a543cbbb3930fae8f89cad72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed455996f6366399d60e6afca233cf05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9245c2830e9977635a5b00583e9a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455612a5b8ff6d60b2b39c4b588938a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba650cdb63652396aba5f5c172de69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db416fd284a116d62b223993c5c4bead180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca443beb4eb2e9f9ab2d19ae7c6e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29955e2a19e5e4858749b0c14ccca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383384ef3cb51d065941b1890b9c42e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289cc7f726230b05d1066e02723262e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ad971d8c6c91a4b288db04aae2c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608e015842850e3a78cc1a0c6df8ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733f6af6f4e0048bc1aae3ebac64057187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deda887e16a588fa213837657ef86e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26967d4a5ae0f8034cfe0411d1e72c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac00c4f19786d2584b62721e4dd2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264512c4316c6387e92ae613508b456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe010986d5c6e990c1c3ec78361f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6783e239c0183567da3db22402e4e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbff9641a037eadb8f3421fd30ff9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a80d69a5c1565cb669e3131a2adc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1450bda46df464df2d2a354620ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d19c2a3de71c07aa87dd861aea9ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92260045f380f0fd8bca96a337dfcf2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242ddedcdf40d408f569901ef6cd3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9300f4abd45e98fcd8fc35bfeb67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b3415282c8b18d6ab4cc82c551b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744482d0a55c3ea7ef4a3f9dee31d8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c74b3eb590b206deae71c68399e6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f34b2495dddaef08fa2cbf041eec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116d8473524766f8cc6d1a8cf92a22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f95fb9f530e5c2f9097e6db753c6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0de833cd3625673fa0aa37adb27e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f1ddae2f206337034c111784760e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c125f028f621edb9f61b7566d8262209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9b090220090d97e711d6c735eec3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b04bd2f101aa8a95cf26b237a8bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c139d65eb7764472279801dfa8a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d8d7ddfea965bb9706ef559455b6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e62abad71eb811f1f99040a1ff0aae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f34c8f210fd753cc18d616751128e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909f2cd6e45ed846dabe352569d922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f65eb67e9abd1671e7650271863be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b63017f10c5d4179a27f845c750fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c28f8dea2f9b961951468ca6f0f5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ecc1178c0efa7827c0c62f3ee99e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bfcbfb98a65f1fc044962e8cb3434221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57db00d4f78dd03e187bc1cc7651b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040837b8cad5bec44de3fe265b51a48b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac03492ffe6e255a541141c733e14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d8362f87dfb7d47b763048b2e330d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178da5827e8fbbc6b6b1de5cf7b9fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea597f8490ab30ef5f7563f7db149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ac0a1c23c97dd704f57150de2cbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f861e4039671fdf72de7af819a266229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20105d11ad6146011c3890a382fdc1b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e5a2a88b00853704fd71215ce347231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b03e31bb3c585475ac9056f50a3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac98b7f2e0a93c8954d51b73881841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61693e1073428e4b4362fce4c964d06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940b1a0def95c2a4f1af59b821d25c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424360837a2b3649324ae3524c37f1ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ffd89b74181baa575201b0e0ca00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55aa9f7ce8c26a3a8452a01c49e8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab84babe6ae6edf7f0a2e4bea635a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cba4693a300b2e57a68f3e404ed99c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c5aae19b3a14c13be46f5b99f440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd98a7b0054e6e76d242c63e3e966c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306c6c6894904586dae16de0337e63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b594503a3b8ae38f5bcc51c3828a3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649979e0ae5395d277cdc920d7725805245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392bbb4991898d578f3af2375b87cde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658de7bf0209ca4cdc7e27184e5101247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3bc7437cdb188fb6657f090b4635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a43b1b4e35f9fa7dee5ac72fed818d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7aa6e48cefd1f31600885f1662221250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393499e00826cf1e7c5f5419b3198ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1313b00152882356f8f0410e5afe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667300545dfb92830fe29382abbe9f1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa600df9a45c0d0b34ea9e4f4db90b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022b22e4a1290ceb1c8ba63c68c56a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ecb48cbee997822e4bc1627dbb386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6016a8d88cc185dfe4e932f54b2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f48ee49963e159d45ea889746f3a44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff7930b9c94834eac1a929d579864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d28257b78468b65bbb02279b6aba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04eeabe29a17126ffd39dae31169ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e469fccfcc4f1488b629850445cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57dc4a630310be41346d2b61ba71dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7f1817b94c14f9f42b8e5276943d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ad8ef198b5f62cee4c64342e2da3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9b24a82599463bd06f58b750ae0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da71eefeee3fbecace4e806874676267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90765df28be1579026d4bdb9c95c449268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a12506b6b18a836758c443c0568f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dbee7f19e1c1884ddd3fb6601527f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ff56dca032bfa1660e9d7b695ab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc4729ce354a2c3efb6120dc12aa75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030a8cf6d28680103b6cdb74b05016273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5188f43b6555de8a2988ce5b598139274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c7301bd33563da11a1fa947072be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1b6c3d24b9bbdeb39d43741aef7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b590e9342dc0306383745f14d6b5062277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82165375bd542fef74c87235cf28e934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c73f712aedc9d2d6edbe601a198d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6acf8a731ee5af3d943a7ba2f0b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2359e2f7aa2cce5b0b86ce966009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d2a1be8aca0d414a11b210646b97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc593ab725e1e654ac1be7779e8fea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0164b405bfabc568337b2d3366978284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c476a2fa9641e001c0579d7bacd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f81737b77ba7544a281e8fe01153286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1253f8968f7e7faa560cd499b0ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bba9e6ef78e40caabedd445c809b4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c829ed86c671f7b94c9cdbd42c21b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee2a3964a2c1f61142b8cff0570a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc225e3f981abeaeae829499d82f2efa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e04cb760d50638cce7019eb532047292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e86bb25b95995911ffeb07ee809ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245c6f47554f4b3d6a760fa9588413294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbd8ca3fe4e8e2b2cfd6eaace9440a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885efd17df1137b38a3390ce6c99e2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139440a5d3ae75240d4a755e3faf54b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc532e15a4347a0006c2ee3ed8b45d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4383fa1e9f25fd58656bdaf1e78e1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bd035109a95ecc7274fe31b1bad73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596549f80589313feef4ba30975db6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b4ab8d74a3a44fbaea7fb54bcb95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8126f90c42c036863639dace89e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eaac13bf877e0c58677b5f82984d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9900966889debf83a48fd7d5877e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad73a4866bbcfc1701ccaf20f5a886306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3383d7b808727595fb985e8010490307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc8aa48d435bcdb99398d3ac621855308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f36f9c614aea8e3d1d4b04c75939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa6184b3c9454df1574596c15ea2d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9fe932e0ccbf655c21aa460d35d0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ac957da2bb8b5bfb5992ab534f3ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb6dd49455674cae76abbb5c8da76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713ee48202bfb12ba13bddee7e1094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec77e00a3fadbf60807b90e90b2f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef032a85323c158a1b4c045acf6d558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ddbfd6765245aa004705172cab672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d256740280510e9881d4789d3518318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400eabe5e555c0a3a3af372d63946c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a993542b8281819da5ff222ad4e75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd422c8499f5b2d29e3cb07ca5f59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af328ad6c3f6f1add04a4571f2668b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b53baed0d476b657e52f58369a31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e4e51c1d2006a313117fd9d06027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ffce1a0b22cae6b9516d182fcb01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4b3c67cc6c5042baccabb99dda91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892ca450dd8751be994cae971cf376327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f9fc74da78a00f24862c2139a2c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa321a68bcc4f988f94bb7fae1c2eea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be694f1ce10ef12d0bf2987f1f924330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d37aa910a8d89e662779cf6b18c2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b8a46ad706c97ac61d4d0f74ef55c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10d26e156b89e5309b9149565d396333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbb2d898279b198419da45a09b470b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15650bfc42fe016dbf3bdf1a746cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d6653d79c62c07dbeec4997763f79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d5c42ec8c1aa0778fdae3b680c6cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55c12f7623cf205c65553952f089b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0f461160284d2b3da15e162d5bd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c3d1a79966725e1c330c66237b9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b6cb3cbc0e960dc604d745f8ab28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ab1cb9b935d426e7544d79d64e50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379981c4445087d66dea98a0b2daeee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aded3855562dac3bd0d2a1ff9d427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1749d5e7ff7e0a52d617998348f24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73489006a3c17d88ed28719084a20e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fc65e7796f2625f99c71412654de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99d971a4ef47a328ab7ceb686fa5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaeddc2b72ffc7662bda0104b26eea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4481a77e6755e77d6989b52c9a8d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f901f3b507046e85db383a28edd16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4ca66be62f8ac024e1325f134f20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755edb5d818933f550a2aea797161def353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b82f7c779b764098a4ed9a83b512b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966779f1ca96a070874964c56e06603355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7fb8667855d82f1e5888896847f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03eca19a0e3f655132cc325ba47b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c9c8b49ee36bb7675fb9892962ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d52007c41c0c506dfe20d6d843b91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db1c1d80a31a136984049e32258ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736417c75c11e44f1709609e3c703c84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb31bd2b50944932f73a394d00778362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941a40286bf9f613c7846b900ae840363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d4acb9fbb5dd4f39de3af7288f7a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052189fc840a3f8d360d15f3d0439e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b661f8d2c905aec37db0384064117366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1421f008e8c19485b993215f68c8fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37d015b532645be929a2279bd8e46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ae07f420418bb9b24dccbce43f27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a6399f12bd45f1b0b22317df9ca10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee504f4ad2d75c2412b330b03f8cd9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8dadf2c7a96a5527284eac303642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c87601c730c8d3b661dfbc83bc1b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f482bccf81d2fd9391711a7b131b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956dd14c0a35837be26fdf7d24f8ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017155447f0989c4aa2f1386298782c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407acb7188428c03598c75e103b7892377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97127a2e6f2a0b63ea62b79f93a59ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effdf80b75f7a6ec5622670957062f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1923ea9cc6b33a059142c067f051d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d4020ee5990c75f1ac31254e795f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f784d3d71ba0416bb817532b0ee9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed41e9bc118a30d3274f70c62eb85f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec00c595539f21d6f970c68761f216384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bad8796ff1467161eb0eb3684ea17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275b507f420e7e413a6c67a5a92ec11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1ad66efeff0cb0c6894e199ebdc17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ca0eeff62df2ba9da1f56c66c4ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f8aff285dd2af48b7538fd7b7ac8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970fbd2f1f29f14e5ce15f6d329f0a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd8d216cd4fdbe9019e4f066d08f84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e69e3aa97ae0d511e723c92f9121392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26701ddd68d6155ee7e9fc33b3167a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e1e9801ad4f62fae28aed91748351394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1036ef7ca178026be7f70a956841395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72a1c720f2795c9397fe67c72bc3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769c2f3ac6e561edd3b155b43e8765397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e352ee818b8f10d2d8034abfc544fdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092a7ae9756e5ff19a91598afbfc5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0519e2be92fb0e6cd82b76237e98e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eef462d7727c0d64e376c2cc7f75b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c0c2b95565fe8ca14d8a8a48e1c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f54f3c56a462a19cb51b265e9b6844403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d632a261c20c5407f2567f07756853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899c2e4aed7351f6f37ef92e7a9cc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9868ec1683c4778e9f305a0450ff6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720fa1019022a98772eb514335235d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b3d741066bfb6d5d21b0d99968d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad111652c9690cdb540e799f030829409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e004af8b05a58b34154da0fe7ed34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7677760355d65391b3b604dbd41b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951bf9c40f51daa2b306278cac279ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72fc272ecb1b62f97ed1cc4a20752413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400d40dee82cbfc1cbcf3d532c7a87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c1552cacf2af7f17d9bb79d80c4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa664e148836bcc601e1a0ac392827d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0918921a856c98579c4d7acefb84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed72492513c3aff7ff4944d36ea200418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b3ddb5ee7136bf1c6aff5dbc4154d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1713da493d933f2fd0e8867a9f3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6cfa56289bc30eac86eaa8710f9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5cb6aceee34bfdfbdef088f9bbb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d34e8ddc3834bbaecaafe5012613423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e6107a7a337bd9f88e322c6040092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beacbf4735cc8c6e6a210ffa2b4da8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b55b993a6dbbf55b386d26b9b645d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753465ab17465fab0bdfa149913aa106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb9df94a56d20d146dded90b80043428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95ae2a108555144b02a92196df3fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80dd8e25ea6339d6b0bd0c6bf0f48e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd310caee58c9aa6efaa43704dad99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e989c279af4d80c777c51889abae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6db04fc467e8a0ef77dd5315f0d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131144dfe993c416887fa1b2ab7b83d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634ed96a8547d873dbb21c2c77230e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46fef4318ecbc8036b34a76c54e70f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12663059eaaa343e3c2f19cbbd081aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45cdca905ef7d340c05cbfb3028fa5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07c45308f491431e791bafff1dcdb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda4dc96d4177fb0f56e4e358d7fb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb94c68dcfe15af20ea58049d80fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1fa4141b22aa832eab271e204659c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb02b3e0a0a05a3de6251293e57bda3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66cdc2a9f4bfeee25f6c9a536bc453444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68692468abf4dc9dcd963a1465113445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7278e40740df084e5057f39582f622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e6d00bcd597445afac989772fa1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67df5dc35f2355e407581ce5aae11d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683afed7343b401db306d7c630b9976449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e86cf789edb4086f89dd87e99e56b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44353d35bc7d07897a6713c63b2399d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fa44a3d21490b66ccf4d7c03a39af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b5203e1fe57c035e73c862f025c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5d5809c6d99becb3b0c744c20422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb653cfd57446bcef87f84d31c65be0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd302d2542c2ea8c863cf462bf121456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f943bddd1a3de6ec27f0ff99663d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c91eb517d00a4e209252204b1d0d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4c96b7addd00e1cbfa123641bfe5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb425e38b02968bdb56291647a765460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5059aba480e191006f229ceae01a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54115ed42b47d6d1e1fc9307eacce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3f06475f8c5b7c9947e3e71d44f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1b720216ae93954ad72aa4903f9a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00021857378b1c5bc26523640ba06dae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6179a02fb4e50a43c6da2fb64d6f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ee4ca13be3d8ca785b182981ead4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea082eda396fe0aab5c2d52ee0f9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe4747f38c65cab82892e6b588299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9fdb8d3f0f2ec75a44381a2e6e1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23660944876c7a22a7de35e0cb7d7e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef570c63f9f5358bcea0fb643f6f6f49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d8b2b24e77e088cc44016c4869e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c591260fc543d0c2d2e2b2c62b9ff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825226e6dcecd0e8bbd96e2866c38990475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cdada01d9417ed8befaa65040ddfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b656d236384a383e4865c1c22cbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589ebface0ceb59c599ea06a176a92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06637b8b039259ec0fd97df6351768479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb15b95e4c81b09437fbad641760c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132445d86ab4eb50002a5d2a43c0b83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36f9ce5d9c6339d2edf180f826bb5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db852a2a026a46cc6adce24968a40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df115da011ba95cd0186635b3be30db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e68628dfde57703828322c4a82fc21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4a22fbeb243b3820a34bdc6499903486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162f3c78f474fc7c8473353f22b46f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd4297613ebc7aba5c81e2ce3c813488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c31db78e5d9e2e720502e25d02bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa94601177b933eb707603989694b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4c909463a2aef8195294fb3be2298491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58fba75118fb58d8a7b769ebd9748492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517ac6eb92fd212ef814042ce30f5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4157e233f9ec18b1e94c37878b0402494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a58c2aa6e8cca639b6c8b995f0d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7565927fdaebefd1364db0a2d935496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7bb1fd4023fcfe3c47edeaec69a8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d532850c222c3450c880555fd44b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742fa1b702ee6b225ae238a85814a98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2438b4ab2386499efd28a77ee4075ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d9f23dfc723bf3ea2fc3262b7efd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e9fd5ccbf6dd2d08c91b2401dd80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6fbcf11cc28134f617e80119e0659503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80828c80b9bdefc101b9d0933f1df46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a5ed83baa6659f020f113ca2bd6ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008393d8611cc47e305b31147d633db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511b505a133d69c4a0720fe4c75f428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace0958731d5af92ae96e376827ddb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade03fa8793fa5290e93a401a4d4aa9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37600d5dc25d50187daf70205de14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc2f59c6bd85fd003aaed1aeb6e81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e8fdf4b6562b2aa7e13272c10d9cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009dce8be83224d735b5bd14b3c9eae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332d00f7cc22b2a012698d6fab3b303514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecbfc3c690ca5aef1be5b32d62f74b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ac7059a62fb000fc71e76f9e8ab3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a224c1bba17586a7d3de9ccea3f047e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e000eb8d436841659a66614f179b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99133adf7e27a1c7a8c5673546c144519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9d502081a5652fc6176853cac5f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514d39576b52dce185173f06208cc72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003970926468f2bf0d214259fe9949522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087048c2e81fb5f4c21535cb85282b83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4af5445d5c7a3b931c96a77be6300524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542507004fc5f54836ea11a33d0c090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0345d424606098001901b617d017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969272cfd5dd20f0791c62f03def53fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b54626b32e4d9732a210040a46210528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775f48b0956069fb58439b2edbd5f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700a0a720b27691f93be93e107a7b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca24300094d669bb685ee4bc4c01c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4584f6b150893fb738803d01e180a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b62c1900a4e61e0b2da0276c6758c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda770a90504d352a7dfef024f58837534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687d9824f0a91fa0e07371b9b9f4d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617509af1d7982065e031b778f289f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b1a0c965897f951ac0650d2d2734537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db04beaf1256741b426ab2be51163a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f77174c9d19f02a1a75a74cf5112539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78772aeb811a51b545fba346213d27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83cb4a170f6e2b0cf5f3a22e573fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddab51eeec8bdd49025686c397ca79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650225310b4784742520f3fafffeb62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a07bd9d68094a0d054600892be942544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413110f81ffbeebc503fd4be6e3ed1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54ae5368510c94ee0248b950d5857a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18b33503d419692a43698e21ece12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19991688d43e08a6b40a731c2bb2f94e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbb8e5e94a1df1257cde84bbf93b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8368bc3e5de2735d57efbad2c7d79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2ebe1578bfa60aa7ef4c658b298f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa865fd376512cca556267d16a38d627552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c940cb66c9b500c2d4a718416c59f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec266c10891e462af2c9371b5beead554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c72dd9a8493c3d0cde501228be63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16007d0cb0d1aef846738ae4c6ae0f9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31534eacc191624e56647458c0dbba17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9908580fe7d7d800009ccd8e7d77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eff61ed58981674b152550b35a59a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786963c9818c47af31c0721730b453560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916666d3b7bb2a8a5f0d2fa3bc085aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2506624bc94c1843841135fde674922562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc8158c16f18ad728498d1e08ff65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713985b534eba93ab83963428102f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4accca2673bb43ebb6b9971f3a9a543565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63838ae923b3dfeb32e6cd5327e34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e86c920f974c62bdf10bbb082aeba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ceb695d1bbf89a36d0e059e2e9e41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73185fd3d6ccf701fbaa41c5183ba0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbad610e2134cef8e617eaca10f084570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624cfb75d90c884d1f445784ac267d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e53ed95dbdd997359dda36c4cba80f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4094238bc4fd45a06b885526a8302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b0357ecfdd4af374991f00a11ac4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40b4171017ea5b1f990df5192c790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b212e11bdcbd5874c7cd7d493d7f2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66e235de81aef1965337062efea0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911d0bd46c224a86e2ac0d5f088881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c73fc105a01bab31c8b6cd89d87cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274413c9210ca2dccf15a1bd6a2060f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f86e3fc42142179ca5414310348b91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96710979e2a3a5d2ae0784830a7f41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe605894109d7ce26b85d2d44539cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eca2c6c1d8948e4df6b43b981e45c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0a19434726c7d85835b2f6c6b8189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275f5152b9d56f8b97832ffb10b108586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749300f6e872916ed9160d7a5d5f98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbeaae4bc88c6c0c6877f1bbf7cf74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc609bf105176c0b7e506d51061d91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4336d46e169bea92272460feb04c9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909308100b8ff8255b367b6ccec62f99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef4918680e6da2071a674f9781bad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e5f5f8965fa054f278ad3ce06f48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0cb45a2f43e7b3bff8d6450c5ecfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95c484e417011e8f224cf1d411f38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2f53a9b3dfc3137a45f2dc2a3e33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc0fcda0bcb803215a1615d943651597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21cbc33a13784573d5e186eea33931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb19c5cab397a153999daa1b1d88b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a0caf8637abd94bf03143607afd30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f3c6a677eba56e364d3533a03c8f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad266890f99a6c856265050a8bc2fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3399038df9e25568559bb9ae9aa68bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9189745f6c2da491e505eb76e6f8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d461ff7f606268617cd5fecb8d036e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156c77aaa78ccab3309e60f7292bba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e496fd1ee11a8128ab71b08edd4840607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca9b6b3fb5efc2c5d7a51921363a0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680726a8cecbf70922cd59edd6e64c1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d775fc2f04b967cfe404d82e6009610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0af7669916a44fc2016344f83c4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce547a2d2a0214d1498a7f0a5cfae7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83687515a1b8fa1c88fe327431ee5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0971f908a6f988d8da3a85259cfc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a774415a9110b857139bf46ec7ff78a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a12bd704afab3fd13b031379325cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c435d831978b1e6ef9edde0b11b455617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb81b9e547458a4cc130e5728381c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ba9be25eb1b73f335b42c1667264619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860540af30e3f9e4dc72fbdddd66c8c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757fa8f95ba1f9ac73ecc2c58569b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f363246d03a8589c7b6353e2c95fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299584152896a4e8a4d8eb308e54b362623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3fa6319401f5d1b828803b480ccb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286fb6b2e61407f0854f34121a8d60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313f29e7237d9dd11c5552a234e40a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da370c4e49b8b4ce740c2173932454bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2330575c021844b0729108616c7242628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5bff4d0f3102de39942d3e5d845e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474a783af2c9a92bc5f3f92cedf831630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c75b86b80a67234ecf665378dd936631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2859cbfc22a2ffc9e1f434eb0c7e50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece2ca4cb2e58283115285eca2f14d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167720bc959ef23f4f9ed7d8f34038f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d83c3b69def55a076a821cfda72c48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81cca2e83e38e338970a038fe54dc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e1826e85985090cee2ae1aac87902637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8901aded021e163b24c3147e7e9d6f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac215e68b97c724798d7526f39d3cef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0997039dd8c08585a403d8bfbabf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484b16b16cd4b56f3448ac1499d5bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf873ece8ce2463e1170a553bef1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0a26232f603db7a564b74494e9e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5ddf02410ad7e88d843b49a0555a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d9b3cdb5415eae8507d2d143946d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ed5857521a78c28ae3f358910057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bc7e0b8cf3bf5d685b9ee4ce55c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1a8df73c77a210d4158a95bc365d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53124c3e7a4c2ca9a1538b784cfbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcf53a0688c02b2de973c905fd40e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054866090bbad0826c1eb4ab9aaba54e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b82a44a11ba2fe62ee42db69ddeb62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968619436ff7bcfef42a375d8ae900653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e723120ed3cc1104399fcecac7cda4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7b34672277a1f4d3b34e982bce6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71999388aa67809bf98dc4520f231372656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd6d9974f482bb8f18d8130c3583f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd450967353c998f34fb17521a1d39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32794f8b143dd50311460735ad79bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c6d36c09548a03633618a12c72c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8b57670e497e5db11e9c99f8cc99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec94689f87cf9cbdc2307cd8a2a0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910bcb744616367c8480f9bfd56c0cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab42a9aaa3ab46b9b50a784a54e1bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37da500e762dfebbfafc14823ed5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e25b25841801b1239cc24b931c865666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb10521d24b8a2039006c0fb390a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1e04ee7e8f425dbf72e25a11713b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d69c982f5634a995943a86b912ad53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712d3950dec0533d79c70e0de1175d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d84db812dfa747c4b20669f9aa123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac738451340180e0e6510dc6fdf82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570b2da6cfd6096c96647954a3ffd46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d230e4cd07acf36e491bd720a35f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0f71daf90c5c8d42751219fd39ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e92b49d6c5a71ebdfe1b777826293676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c363d2a456b1ebdbc49e068a1ab401677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad082d904a17b252c79fb3d177ec7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6b9043f9c5923166e81cc33e1cd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b07f42db90be38fb87fa373b2c28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263a57232a79589e9a0feea915374f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e256f9de3248083fa6e950fe5127a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be83e03f13494d74df83e09178896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5004a0a5e34f0b36eb938ab94a029684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2319f383b97eea63b17dd183773f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fe5a6dc203495a815cc680ba3505e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ce7dde585d368140c39c9dfac9b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701acb23f065aa6644ac64d843deba3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b64083bff194e4a03fb7aa52a2ca1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aff280ad86eaf47e4eb2fce1d357f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78235811739da30d03d7364cdb740d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a32995c430f9edc174fa445a9105692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc6cb8a977e10433f158e79e0a01af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546d798cb3e56b3c11ae6d9f2d37bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1bb97732a3430de2c5d3697417781695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910bd51d0240fd8d802f4b7158bccd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb7019bbbafada31b001ac10dfcc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224879c7afebcd5e217cbf72cfe2e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790faf846e5cffa04de67f6095f7b70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a22aa0c37639070faedc9c955e67e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626eacb9a2aea902d8941b6a2b018ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253637212c4e3513d75619d552a22f2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac05f83cde83adcf25361867ca320fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58322b9d88c3006b7c97521d0454a0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4913c7910f962a154b41a567aa4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ccc6614e9e4eeb3f34b0613ed6680706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a2f64b90bc3f272ad171f02954da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a505a985b8d8284d50785a63f772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817cf3118926329343b06874af36584709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6120ac8e0146a7b45928e39df3495710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29e011ba8dae863accc08942ddd85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0285572ba1cdad5e1147d3f70dd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47657f87f4a523cf34973070d4d69820713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316bc9f8a93a228e68236749766c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa4a3a8fa1a0a08fe72f9ea70ca7ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdf087f16daec2f325e33d06b5f50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e24c02cef15d1a780b2ab0f76cea9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2637a146e5694b76469409c642525e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda05df392fdc950ff995ba1348d7e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99300221237f213feb15053419c7ee8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf2b5dd5d00b1d5a4b0de897d31c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdb67cc06c4596f1b7d46cca7769aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f33ed09a3eee359ed459e76c6591723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b2de43c4c1aecb857d407a61435e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f067c6fb3e1e8b50f790b3f8a6c46b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc98b8c6ac8debe3ce639094ab2c24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c9eb39f95b387fa65e3795ff7047a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de315fee174422e7ee38f27bca8a8e13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cde45b7e49c3a4cdd3b3d63ba36c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d36bd70fd8ef74df0b3a82fdc47bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca308a2b3b2dee988338588077480731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ac02db6c39258f85cc7a54ae6dd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2281ae2240b8caf210ffc27cab17622733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da107f61e884d594e2ec9d18b4d08e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6888acbecfdc89fd305c0aea792f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c679348d63f156cef14b2569d15bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c439eb384d7ef5d995f0b746e5399737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab132598850d934c7d3e62739f9ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379915697cca67be107a456d4e97d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53180d238c4b4c225e7377b9a343c4d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4e30fb7fb161d34797aed40b85001741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe1deaf526bd3033399d8b1331853742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259ec7ad6bf0a0612998387eaa2a77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee3e4e163b405dfbb30ed30f92750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf408e2f43461b5c5f702ab49adf30f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ea389eea5ee748bb0c0160795f87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a255a9db7b1ea17ed75b7595d5d5b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c78fca8978aa244561f943f09692748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79232f1e632965115c534f64f6e31fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac06e2883356a30c1d02dbcc91b868b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312988854cab07cd39fc10f9d18a051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485573ad94668c1691730c70f8899e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba6e253da8cc086fa7ad903e94642753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df59e331ff1875f85fdd4976a1be2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326915d89d5ac4b84da7b5fce0733783755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a2602920cf9b147069eda35ea595756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500540b9ec7ff11e29e260c81c3c036757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6c68c51154c3ce103a777a7118ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca85da3543c6b507953100a4dd56a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>