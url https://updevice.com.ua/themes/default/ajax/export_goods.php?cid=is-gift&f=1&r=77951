--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac108298d133812e724bbd78f43c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936b4dfe21b0443428d94d9e5dec2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03028e0984af1e6534da7913d42802f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4f6d1b4cd22df91ef7643213bd6364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458ff839bbba05e17f8f3441bb27865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd851de8bf9a8d52a7357ec44912a9856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102880570319284862cfa587b271b717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687422816fd35d5778788707f01dd4668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d2b61aecde07cd9b155f32b9c05d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4461889007557be5c1bb9c8d943710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11df493b0fd367aaf6b8d9aaf23b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17cfed051045c210dd18936ecb9cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452293e0b5c6aee7d7e22c12316b64713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad77ae1b904c6c1a21479379ec71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51553a69d46f6af6b4440f2f2e470c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213837570f8dd0d667bafd9d23bd933a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c8fec0309855ca501a1491a8db6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668772285dccd57f8e4e1647d71b36b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072494269c430dad8ecb4114de8c30d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efea402d13574e050cadb2a29f30f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606357addf4f0bee780d20530ae4646b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1802ff1fef350712106b4240927c4c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cacd2da5a933321d2746372c22d64423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5d891919c887b5301c9f582fc6e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7e5e5c3421d4c1fd9a695afd2ed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fe6d33b4b3e12f527e95cb2d15eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3179978e3f1f7e862daeca5b41c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead98d45bcb5e78f84351c4aaff0cfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff14b1fd82d5693bb7340a933c526f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c71561629f9751f1b11c5f3487aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec305d73f8625b7178769a265c97eb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859c8c071bf615c99f97176dceda3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cbb7b8a16374e560329542bf553cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011140e8d6fb46d710bde5e67c2b2e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b460004176fe4737509c1551b80b1c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210783775558cb6db38d95b8429cc3dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b2714e3ecbfc729908df83ad380f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9b637569c907360854b175110afe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37986da475db2b9af70338b76effd3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd5daddddc30ee8c11d7a62d7940940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e4e923e2c7a70b99fa5423ba643741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46084bb290b6625e2249f0c797011c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d288879409cb5910b5a704e0ae2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d752cd4769c513df5788664213674044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886e6c2145731037261cb462ec0b1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da9c0d78c8f60b295a8c7af90f05c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57216f4a66107f9876e0448dbe7cfeab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4249219d415c77825d676f372801848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121c17c7f64273e66217ffacf9eb5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef0fc3f6bdb0ee15d756ec6678b1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56d2ba3625080b82b1647e05af015851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85cc60f67fa490527a2435d923685252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab183af28d078e7d6e785c1a1e140a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec205ded72b79db8bdb25552a7e6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f493da3092fd0f5e52c05e7f334d1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861ef785d9a6a195719f072bf86c9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2901471c161fc98c41f19ebfcabc9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23327088d27c23e34dbf2a542c5054b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35c06a8353e1a868cf1c52f8e67fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4fbe5a310c07655891388ac92587860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25eb1e268301882017a051707e65161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643997d77329a95a514f3150bcb90562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3907069a950b97ed4e72c62e5c0942b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eaa4d8c5de8cd9b228fc0cf0b687664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae57f52ffbd368e274d4836a86f869f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aec91f1023a14b9299a9171565f1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f754aae47d308921042f08d2b0e96067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8c7e2de28a238967f6e24744863e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd75e91107b46830416b8515995a47669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b404a4d52e449ca37c0c36ccb93570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8ed5cb3113f3e47d08bfd5024c7bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64b5a5b9d1d4375d1b6de93f9bebf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a93d932be6d16722deb988d8c774f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921964509c64fa5a5c5e6ad436594a0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dacf9ce8a040b978ceb77c079259675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62864691a358825e8cbc087d15d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd585f5078b339db3989f5d95423e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17400bc9d05018386c76912610b8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64ca0d3273b98f6614856fc4d92b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbbafce5e172a3e4203fcffc00899380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0768329ed4f5897000a9fc6c0e0d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace4022e916936fbec5b7208e86ec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78711355f1eb9747efb249b31d48e2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b55e8d36a07e22f02fd6bce7a540684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e5586ed46b15c9c9f0dd2ce26c3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c725242bd9530cfe1d708a5bc57c0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63069cb35acd350cf7fd7db18ff8dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8027c9a7d64f6a86dbffaef19f134488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8cb2b8471865ab5e117b327c0578889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7853e5a3eddb13fdbe4e4849e53c9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3dac4fc6138a75d749bfd1d6495191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688da1187e951482629dc6b194e68f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f251e85411f712de6cde1419a0e6ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3de31ebc66ebe32dfd2e28b29fac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714d59fd286b65dad16cfd1421eae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b346ca5c1e2984cbfe7359c5d614f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a095016227fedc5cea982b05f3fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975fe5b9fe5b3e91fa961c945804c0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634793c66b17823c2fbf47ebf7dd9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fceb82e74c2f6359696e08b0b7b360100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b36b757656d1606e299fd55c6ddde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f155ad412d46770b3792d2b184c7b5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9ba6c6a7fc83df7962676c382d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a548b8e9d1855867ed17eff18b7f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd1dbfe30ea9d1a48e7270371927fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c450f7cde46470f7cb5bd67915e70de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394b97b46fe393a62a471fb74c489f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0487132b01a8e4aa1b2b10c67f85c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1534556ac05915f55b5b73449f9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01538e983bccabf337154903028a464110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde052b360e003359367a378498f7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347effa133cc3632edcbddfd719d28eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779748ec4e2eec5f97a28d1fa271db3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee28297fea7d37200c07f3cb040ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6cff75e16d5b9a701d0a4bb26adbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01603b868999141c63c8c4d950ac7269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814bad668ab79314b9e6ebea6be76df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5128fafe78a843094fdc44bccfd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b334327cba04b8197ece9ad77255438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4297b6e298a5577945a2f45e39c534120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3526ab4c949e0422996bf6ae44b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0ff8bb1fb29c756596e8138a001c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410fd34783b3aaee6c8f4a045ff12f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bfaed23e40ce088ffdfe2625a23c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4aa0ca48f4992817401af18de36a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93023290af16c32e1f054b5f2675fa5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69009c86eeb1a719d092b6ebe357a46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2bd3696027f9975b860cc9acd6e75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473e7edb00d991caf3a0b12d56045f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf786d90e622c0f991f407f660d9cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4fe2c7fff9dec6851e840a17e3f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f75e67e5113c36eb6cb090d26bd28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c4c07f5144ba20f7dad0c93ae678a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c5ec72c6a46f14d91050078ed9808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26c40cccf78b911c9eb07e890cc7d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee7fbdd1705e113e71784417f0866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae864ef3452cd660a4c5a637ee9ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f295c916731ecfe7baf7e080f0538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4f2a519241d7544cc597d1d2c3d08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd85357635774c0d7f3045f788d7e3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b344e7e9ca37ac25aeea89d1173550141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1b1d493919250989bf9345c6164a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53371b6a0c7426527ac6095fa15ff1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a69e1af9aee91f4c475fa43c8b3ddf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97875ad55f0abb54b53584c71af3a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6891b28b4bc544b7416636ff8a89a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e1cc66b0e7a903fb581f16449c1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933582f91f331115d95f3892093e1077148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6bed3dd87d71e21a0aea4b9aaf27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1d02b130c4af15e5e308ffa2c48e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ecb3f318f4ec945aad82f565ff5c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c22c6762d8749a31d1126844f5052152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719af66a706d7537122a253297098e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379e64ae25d6523aa5b577b6af0d939154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357660a179a6da2b23b8335de6f2375c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58484fd5e5d8e2cf5f299dde32c0a0fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf6299bb3a0d19a03931ffbed5df20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d1f0c39b0ee740e64c7d8aab60fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8230b23d6efdf61878afe7ab04e9424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d4b63c7a1809aea8a2a2ba99f6c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26f60b033f1779d64c96dd9b05ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac34a26fc2c9c84197f7ecdabe6c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094de4e0cf0b1e401a840424c6970d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7770bbf74ac85e403b6b052ef983bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760739ab529e4bf2b7d0fc991e8d5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100abb844b42440f3b2603e3a6d943166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48fc2d7ebc6aff78883ef9f4837eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c4bdf3dc2d73b3ddc1b65a242701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b44aec1cdbbc6bf91599da80c4bf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22765eab1b45caf6b237ef681661a4ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48adcc066a7ea4e4a00f5264d6c0a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81ec1d035d5023f310f1caab80482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c2336689b88dc2162ac2febded35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76af8bd4bb4503368e9aff2e29c4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372992165390c3939f700d55894dba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013eb05c66c011f7e9c08cb9f22832176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4e603212de7bcf4fe99f9d2672fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e19b248f9ef2a2d35328fd48c80bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267094a56b48e89b25de006346d87725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a1d7ea2a596d0e2ad114e43dafab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784a168f9806bad362340fd365f23f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2b5411c5dc6945bda0a856c410cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3146fe4f37bec97d7e7ae897f67a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f9c7a3c7e7397db3de2c7608cf44c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902312ab9e71306296b3b9fc6a579b31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad97a735569b91952d6bbeef2c0a6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ffd82a20ff52ebb5dc434f34035b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1a88fff6f8e6d8ebb6973fca4f02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e3992582b0ac7f6503e239966a91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbae592fda9d45d63e8d9b25f548c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae0dc0e1d51b2a7eff931b52f7445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83da1d5422a09c8a270d7199f8a70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2ad688e002d4e11f558754f1fb4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47531b4919e96e5f2daf7a5b2fb3966194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6203eae4fcc237d6e4dd617363e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9248522892d07012947e1bc0ff2a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ff3e25ae57fda543babbda1ff1344197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9582eea5220252ba2cbf8bf576d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc257cada2a4ddc9c25193fcf8f2ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33384a7050adce76d8dfaa6380c963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51860916450ce85ba7ae6f50ceb36c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef0af84ddf27dd8647b50ba5f79c93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc884ca250d557b3a4e9e54d34dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd56ed13f7da0d169c1a811cce8e10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108203d83f6e4311da6b5a1d68254f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaad683417caa814bad35a671281fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9bb448eb737cac1f9b25116a235ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a97d2298c460bc7e7cfab45ede495208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf0214b717a9ed6713ec777acdf1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735dcd2513ca83ccbddff63f27bdb04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ba9e2fe45cdb914a1a07af71c51a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306e7bd0f8f762cae8b397f103cdda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed9c532c4bf9800f3e80b1809ad1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fa6eb41b560400b36136329dc56b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c82da62909891c66e9e038a9706d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a6db9fd23a431a735f36395ccfab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8886e0666d1f389ff084c41886f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf990db599ab7a9963b7aef85a37fcfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6faf5992d61e23ce6c56152ff6e661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a15dc7d564f29489a8d49c82ceebf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a795f087880c52d4afd9dc743e79d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727b166b1fa55bfe747d5f41d175fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108926a13089c67fc7b20c00a37cd90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c356cb2211ae3d5a07f7a2f419144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9f210d09b4a1907e0603bc121929225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c95994cc41aaca73f65bbf85e437226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804caab67935de1ed971bfb272c09d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96eadc0e409753292b91ccb97e1d0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74526f25adb03d0b22f27300571ba312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799559b57ebfc95510a1b205f39348230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722792de3b96c4275c4c34e0e2351166231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f902a8cf891e05522c81e15358f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1039f1d5a1ec45a3a4b7b2c1a574bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cdc278960b519d91885fec20c1922234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b0a51426cd5e0df252ab0b3f7b2f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b5a32346f486d1e905ffd80c5359236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ce4c8885d0e13775d4c26603f9c46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fcbf6cdaccd3208f5d9fdafe094c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34c8556462701a644306a4f72aabe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5397419913f089dd038003603ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff31f7b381e1e9d2aeb6c0c9a4f53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65753bc227b5831a662b6bd203d7d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93666c54579e13c8ce254f84ee576a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e215b904387d41b145bb7241042e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027aa9401451756d3a22405716204d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7a8d0609997e7b9b327989f3529a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140cbf51f7bc9b5ce6c388bc035730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc826abad447c88460e0fc0a1868b9e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bd234bfd986a9c72ae49142eda1c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c591323a5388284c2c90ded8c4e2a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ed66bd19ed2b73caf8314068db16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c89f12fcb606c4e01975365e36ffd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566365aff68547346b9e1a6428df145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea449c6e143d25130fb4bbcb231566b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34354c6bc56ec1d1a8e1620312036276255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388691fcf50d73326834a471078497256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310aa75d0559de3d3a03c7ce952513257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9e0032f7e732f504c8ce3d4743c7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b3226d4003129f7c61bf79240d62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d96987786479d9237b61e125666ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef90ec11d10dc1250f69881c2c6a62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05482b409949af60fe9fdb1ed58e4a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8acc0f6422cb697ef06515683d5a19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f90f66dddf1cd5fbfe8e8b2bddcb32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a6c0185a5654747a8b8147b1161a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8edb1ccdaa906f7f5107a89518f47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a73cafe66024895ac420fa2315dea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6102e2b30fdbc5064fb5dd18b3c971b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f55fbacb5c9b657a8cdd512f1eef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd09aa768803f31d995b670dd19c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d67c952aac9718192c822a5116d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb98d9209954d6a6333e7531272030272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221bb5d0a5879da5025481fe5450735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab9f0d8eb0f6c3de459ac4525d553274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d210a90aa060140c1c553ab5ca982275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e904a855e31f118f6229f98523f4c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee00df9b30b4037815d0349f25e858f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce980caca6c6cb394350572bc8dc55d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b83db7568c3ef7c7b54535a2dab8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f33834cff8e9c0117cfe28416ad994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f132b5adba3dadd8fcd2a80e86fe20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb1372f190acbba1c0fd6fe39f0679282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839ccc67e0c48fbd4ee80f271a7397283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c8ce431acfc74b3821a89786bce0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6e465f45f7cdd36fca4bcd838f1c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90e2fd5ec26a5ca22fccc9dd6bcc60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4f04abfa8ffde1753ef347804d028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb73beb85b86f6a1f0cf516a830958288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf537a2da99fee8fddea747ab4949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a470a4183594ea9f1dc8d060020f89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc7c98b35f3f207dcd706455bbbcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f205fc64862185b2f249177376a58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4ad92571e4d802a29cddaf8a7d3f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeff30538d890545820d0dc0ec9153294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e229473fdbc628f88264654f499df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea7e10be773e12c8846b8c67ac6ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b5b9bb61bc8edf446aa7e66fd698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7f71f73adff1ff0ce95549e2d320298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0142f50d6e42c16bc1ec94d3652a20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c5933431539e4199cb619bfb385a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e58afa0007d67eb5d336502a6db4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4fc9108f4a021416d6487f8fa6006302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00dfdd2088f4f500c27298e95820fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08f4c556d14f6b35c19117b6fdc6ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac89a00b71e9c7cfe00d7c1fbbd20e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513870e47b6cb0982929fc9090e1345e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c5dc9414f6e8e20c8a7909797501307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf2a5db86c040456cbaec663ee773b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be953fa9c6b5cd8ae9af1e6bfa5307309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d3477a843101e350331109bb2977310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3bcbe191a22cc57f655a464e796a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555faf23cc27cd986482f2615d2ef6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec6a5630a2fc1b82ab94c14550dd33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5631c8f905f445bc5020367c8cfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a64cf46b60b9bcf22b2a9f9177249315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca59d9bdffe1653e46f3b386f18249316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaec9b8c9a27bc2209b7b6d1642e534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f543526e6bf5447c416b3161b6cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0554d7e78379f16fcd4caa68ee886319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b71bb8cf4726f1cfb468ae7934aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412526d890138f36eca8cde7e17bd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d37b40fcd9b1afd0179e5e2d40a39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7889840db01d04a964c2491249de1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e279ca7962d1f129d6c5eac3516c8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101508a01c131770546444c30dadf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564ccccd2e024f096f15beca2941a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327d0782e11ba0759d2d40118842d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5d016820f94b06278bc489f5dc312328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d3bd0ea60a17f311c1b410e5b9a69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283f85ec74e58981bdfb9db2e0ef09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd761408d9b3b8b675c82edb973c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e50908f86cc3daf8dc94385a3fd877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384a7a6760a023aaf6387ca4f78940333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a1b068d2b66f5ad62a0687052939334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67b6a30e9f1c06258a223295d2f8e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18e04e92658c6e74f7861754969a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5650ce96d7aeadc950c7a256c5fb429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f520f597b52148207960a406041c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1106d6db7ae90b11f438ee18ab78b1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30c006f57694a24676fe4ff5ff16d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e87d775459efc6009f16bd10c6ce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1784ea37fdd8495edb9f7a004bff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475802b0c358954acd42355f3f8063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf17b8119becff7d995585e44c858344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457225ee4e3288310caa88a3f75f75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c9037dd133c1fc473515c1ad3231346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccb0073b00d65d053d7b15a78fc2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3d386c1f770727bfed1bd80f0dd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c6404f76d62d33993892b7e4627c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb7122ab27a7442e341587bd3e1822350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac890db499e7d69f202fe16d4ea6c7ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132be0aa1edd63d96c2084f6b3d5952352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65cef3b8fd7bf247c4afc08d16e32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f88cb077e53417f4f2762a8863fc46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e33fddbbe6cfcb3b24d8eada4507d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b6b70b1b6452d1e77d87f4a8882e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d9c5e59630449b0b89064b014ff2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055e3c5ad9cce011b580be87df6220358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d21a7870599dc2391fd81896c9204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f60a604b7cfdf1288ca8be050a5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff134d61642c5798b7fd5a713469e78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eae9e9ede4be337d8d025818fa89f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd73d4ed80d3ac7fc9eab900626a13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ca0cf085238af8bb4c0ba870e726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97652aa9aad2177f700ea5ef3eab5c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3782096d47a58c7236d6d5c1ee6c6e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1b6bf5dbac4f60573d4dca0744cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae860ffee78812d4e22ebf79d4299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ee2052afe2c3243f04b3c01efd0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c097ec8c03f842fe63cb39a870659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd8059593ce2520612b33a1ee069c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4b3985f2d735d3d5d2865f83484f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54e4e0389b12d827f020181e5ba20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd2a1c790d923cea4a6e75326bae4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb33f5228ac24135b722deaf84ecd4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902241db805093acd450e010b09036c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c05e323b85a9f3eb2777490e082a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d564cc3c43a6df82cda4ea29f3899378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a1157adc137fe8bb0dd2e46ba49b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4880f6a14147e25d07bad25c30100c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982371981f3703cb1e4c0df92d8cbb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6afae50687836be70157d770f0fab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f65b77daf6e089a07aaab8f2e980b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8ecea7ba4a0293e794cd5bdde564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e536ac65c8fcdac5dda1ec597e7aca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f08dfec6f5c5f880a3afa2c42fab4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da491c5dc58eb702ae442dda05351eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a515715df9b1959697b2cb04e616e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e64f32406281c84dc49a9a7c3fcd55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25c29bf2a466e5029a28ad62b891b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c83e67b9eadeeacb91b1447309440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f0705a2eca922ac2fd8c1dd928f76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fed7336d4e2a2e12d1465a939fba6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9ce7fc79419eba2060e7825ed720394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3bf20a5b861a1b8b6662d231b0ed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2722f228c8a6173361e80a67425fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbe562fb87affa5f6e14a0907b0794397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee70f8638cae9164b3531b3f201e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612cf1ce7d2c05536aecd6c720a271c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42279e40b08447a0a1abe4b8f3a0b1f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7693f1b9011c11b903f6baf3700127401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ff0e7583c5cbf64e5ec1663ed27b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584021695ca2248704e59c74c4f4df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d208109b9625d83e1ef017a08fc8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6405f595da2f0e89cc9dc5a5094f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26be055962cb2621d16cbdf0644c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32e6bb740cbfb376b8ba8a863de9f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79764831c31ed52bda9aa2df5673bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2d3952033781bb9f17b8268d2d3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33aa2ed1dcab461262f071e86d7788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c082e397315a202a42331f0f6cfa39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771fb554ee6b1921a3db268f8d54e0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7306af7f33d005c5fbc11beaaf08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c6ad4ec43050276403d73418a657414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968b47a494b93269631b2951fb65ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5265874937a8ac6032ccce8facb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b6a896753e784691452149aea8e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9cf4137e68e2c207b4eee83db2c91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55637c7c4f4ec77d16c99a9953b5336419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6fe83a5bd5ba63fefab32a7280188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96833948f3a176cfdb90a49b8d42590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6017d1e0dc26004c02dd53fe4856169422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd49c3d7fd84796dbda529d6a2572c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef3f0c3b254f1854d7d55b60873ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a596cbf2f278c7e2dd098a5fe652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d065731362597d81b7925bb9e807426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea087215b2b4a740dee5b7d55bd920c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dafa24316296903dbfded1d718fc33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e8ad2661bbc4e19d75a3a00d40ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc867634e1340504797156095bc3c9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617980cd181690f6fcebf7a6d418029431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d37915bf4e3ee69fc599bfba9dac0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ff7900192f4b9ba449020d44fff6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd087e5de59fec2747aa3ef670ce76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ced0ceadb3853c9ec8bcf2943495f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff4b98a71d46b4b9094f883bde38b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2834968412d71410e4d615d377938cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b826623b029fd81eaba1fa53fb5e8f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736bda876b67c67ca66fad3b69e4e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae8f2b3eb8ca3ea2c18157e53f69d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b4907907fcff3868e714053bdba93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6adcac6035fc8db7debb7fd1a495442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114946ec25f1939959892c9b518f0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8dc909b752bb272a06112b10a6237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f7cdc533440a670d173044dc0742b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86203dffb433836fa04132940e42549446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4656b8290921fb693f06e7393dfaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f4ae290a3fae8fe43fa411930f1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd3b603cbccdace784fc60b23b369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368e94f7af290e3e94633d77e52548450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bee95e946e4a5ed903696a6efa758451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2431479157ec03e0b7a9e9ab5beb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459841801b634b75833a1ff0ab3e42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418d692fcd8951c049fe85599c7157454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c82b1e399b98f7ce92664cf8990194455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71de158bbd2f787c3a20e357ba100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324d90708be4cffbd52a6be9db1264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d82a534571989fdc0a51a43b9da7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbdc6983113e10d09c3fd443d1e683459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e0298f4eaeea9d6031d74821cd8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a19b2c9f754d137fdee33285c2ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200399e6807d746546d06a83785295e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd2ce6ef326b4bf26f35590f42338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5a470e42f498ee3d5f1fb3c2ea98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147fdbd26c3e81d5c180bbf500ad1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1f5b135b6c33051b912ded52476c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd638b4f5409a72c0c32f977e681a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e85911932b52b94d226c746e04ff3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c527a0aad31dd638231937cd41d460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc2016ef445540bd04612166af224470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a733f727e241a39379a9b20a2970bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3519a6747b153c3f92b62de643c1c8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580453f130f14b4b2ce3d3c0385f6ac3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2730a3ba1f4d98049ef4766d3a98e3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca306fe00cf073fece48afef34dcebf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8f677a14af3a1f03c7e7a4a38424476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb7c2a5e1ee887f72040d4273088f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbee6a14f629e608ec7c75534b4ed9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d9cdc348abf4c7646a98b5f50f2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31d14dff43478766f281cdbd642138480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471ea868bca2a8c4316db284e99c1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621836ba9e172efd0e016bcd9802ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185efabd113b3c2f273fe6eed72112483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ecb4a0c6c69a008bf567726408712484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989275e5d21523f40194214d0e95d7df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e5ed8bd9a0d6467d32e32e042680486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152079c4b523080515b0fd8fdefb7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8192fb76320f1a49956ebf40b54e7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dc10abe032f3834abeeadd284bd66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa06c252865688a19420d868d1b6186490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f463266cc3a15c299b5dc8551ee668491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93000a26756e2968fc8c88820516813492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a658582b93a903a7eadc4d1aae11ad3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb86a4782122d1f3dc36313ce4045a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b0dee204d62d660577febe05e006495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836304f665b689182772c0a8de81128496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c66001834f3cd85562dad916bee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67f100884ebfde4eaa60c72f3335c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0e526ceb662aca655f7c58549dea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb772ac9410a50d2cd14676f8a910500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a7a110ce2454f32a3fab212f1d1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd5f67373e4dd9c524520fad650d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cf922648b04a559eefdd538d05d66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40930189f71bbd86c4e21a5c6aa38b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e41e199e856b08f4a7636df9ca2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9bf30b5b5412ee3e87df7c5f75a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634bf3a23967c02681aa69645292bcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b752ce2ae9a2ac0eb4d2f21895c220508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff71964bfbdcfbf226a3756c7458e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e252b10a3088561591549b46f3e8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921701f1d478401f8f6bb96ab254667c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bfb99eb6e3a99e7d612d04ee66303512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf33d35930ac118e48686545381e21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5efd6187581d026737b48833374e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5465683a3f634e33b02ab7c5f7115515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e2cb58430e967442a6d1a5aafee2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dbcb9ab7e5108c0603e2cef2373e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674ebe6523a6e7a0d5cc912a0c0f73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc397754357fbdffa8602ea2aed5dbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a8fbec1eadeba492768b34586b9b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25aa1488ac4a8b155ce73443378b54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a29f5272f9517e99ebb9d36b99070522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef48178976f5c5d335b68ad6f1c60e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398cb37b4f808063ee985a43b83b8d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81fac5244ca676f6e8feaff671eae1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c1f2bed69887cc405c09690a07af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736be39ee5198d5328b779e65471f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1786afac9697d58c1cecad4da8cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108fec6f0e31559e01cee48425515f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7071228ce285b02206d4086499b57b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2c6413ea700a79293d309b475918531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cfea39ab4a94f73bbab8d87868537532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eabd41638c23606d6713d2a7d1828533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134817476c62ed87f2363a5a9549d75b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef2fe1fec0ca6ca62048c3a4e29a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a294c61e29b03bce65d8650f41244ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5028b65af11d5900746c9af38740537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198992ba8ebcfc33e75a24ffb05b11a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8df00335d43e1315b42bc5234b3cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6939e2429b5dd42e03229e5f1337540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff83e1f92a8a700725668738d35f6d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3608655aaf35d47a00fd5f9eefe62c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7fa969f708e37e03ee4fdf0a613b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535264ce27467152fd81f32ca097ba2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ada0b78ca75a77f26f9de1aae02f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc63a66202331c0261f0cc7c39e287546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fb3299aeafe8f928c2fd6812cded4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286040bc64cf584063186b138c1778d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f14bd95698d4650f81ec44404212549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502b4c19dfd402cd495f1b5da46a89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6505ebf39cc82963291e575cf29276551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c20184a6976ac7c9e0727b380064552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4889735c5a6dcf7d605623c664f218553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885b454a2a5d8081027a27061aa8a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574722284f8100bfa351d9440607dc5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076243a27435d772216544ad74f80e4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c0c830d24339c49f321e5e710f44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a247db7a00126a2120e6ce55ff3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c015d3cd00ce2de716890c5bdcef2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf788ad2281a61ce05dab346f6008560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a513a408084279c4e2372ed9e5f7f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1a688c9ce8b6c7306f746ae17e00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414876c2b21b073f011b98df1df0fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cddddd26e4787fba8870ff613086d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ecf28f429da160b3eda786cbd1f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54152150a35cb24b020d9abf05b23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de726fe03f53ef51e5bef105aa22cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758eb7eda4e95986d0853f07deef82b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7606c800f336966c4f695b365ac006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6671fa5d380ee439cc4c4b764d43d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830560ae7bd0c5cbd3260748272f059571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ec6f67b3c42a727487e85b07c6ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d96f3c8f79d3687a88351894993d07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c372337b88ab35eccd924474e2699a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5bc0bbf214fe852bdffab1e41869f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd88a8545d4e40ab0dd967afbcde41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af61e1408bf2ca20cbc87425626f5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cb33701441c9355252225afd360c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101333d03c76318d8fa6665365af75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2c37e428179fca5649e2c6413133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b3d922fa28ec062dcf3ab8e48b2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c8b07ca734fa2bd843e7906e6715582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd27eb9d699fa19910bd094620aee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a819d63295f5dc77faf600bbcbb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccb7445649d31c32d59b3495520dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89659c0a0a8073aacbc8535da85338586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbacffc642b6d4c7fbcfd5f9d22fcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebec300b7d92c29bf231fe91b74562588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924901ccf48ec1d9c8b633726ab29f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec3b719a08fc449b7e51844ceae030590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b758f7128cbbca5880341043ba1be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e0ca6068be008ba0751d5396895a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2563e32850a6814cb22fd59069662593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b665d32151848ee5665afe4fce133f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae82bf0951582f25168e69d640026d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09d73dda89cc096b11f5c00ae1870596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c0fbec1237107d48f4e68ba9fe2c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376fae4baf8413700dac7b5d25ffe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787458403238b7b0e3dd7cc351010526599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ca8bedeb4a93618c737219ea30eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee06dff6aa7cdd7fbb87379ffaa24c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0e031603bd45c8ca983e02c6f997602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7655e24b773c3e3fbe4e4d548eba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b2a6c730aee6f581a60c6bd0868db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91258da1fc5d8d4f0819b74e37b1a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ca207d8c4608aa0b8e3587b9dd0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529764f6d9aaa661e5f683f887d9e2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa89be72c67a4c4dbd93504654ba1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50592cca31d30b857401e46612da8f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c753957270f443fc10d60b1de53a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711720d7108b5f3d3f450e9681a4379611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac24663ca689262123c088c83fe7b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731fad98871b8bd7f5bd7c8994e10c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae42a47c348c5d531bdc27d062ac3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672fbaaf8fb7ac869c36c0e1a776b89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894f6c1215a9f814c900b684bb440d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e197d4d67fdc25d32f895c984a6a8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbae499075d7098989d5332386afdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441187ddbb2c0c95b8c5d2698b51775619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2018de5db37771870869511eae5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98fadb1e83aac52dda64c88c92f368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5506f747ff410c4f62c1b43670c0d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca77a954ec971c90e0ee925bd5a1cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13eb8397e643001f979765eb28f7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665d7438b93be8070dff8c12860b84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd83d71e8ea5bb3e6b5e6bf268bfc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76bed8be4ba7696654d70e6c1794ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab71a4261fa4cf6edae8a5c2ea28fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a8aca539e75d8bbaa86a02174654629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee255ba091a81147f9f71120d457d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc12b6b3539a5d301381776268f53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bce6af7dce5a8646937acc13554982632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2450ef1392f6d1595485a51cd5ae3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b9155120f3330059906edb871ec2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589676952f64412214d6ca5265576a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9ae3d3cc452b8b0c061be7eb91c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891170a4ef100d9141850ba9c33896637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af43bf9d4a89092fed3c6b7de3c454638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e066ca07c45cb9284bb61dfd46f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feda5de6998b5edeffcd2a29eb3558640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605f346bb104456ad16ac38cda55ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5786006865bc3e9b7c9cab84c5135a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e444a1738411bb867c2d4393823cbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c2d133193d66ddc5338b0f95df6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b6582722cb08d538c3c3f04915084645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68707558cd2e114b477f8bad1c382f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d2343b312164a05a0a3e4712072e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b035970873fe4e5abec68f70d8931648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4cfcb747efcf59a8c4571d85273c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd23b79704d8a4199c16b4a93eb3f66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56d6fa5549562d8c3fde885b284b3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2028d93eb2436a79b6bd5d381c1c9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d806bcbc1da975eb34c8160d089f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82428e8b92cdc31f16904c4fe0ca9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c290217eaf561399cfa7476eb320e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d70e12c626912ed06165e87f0542656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e589e91cc1d50099c65d9bbf47937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc685673278e2fec516de387f9e25b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f278defa05956655f1aa3690ef5a959659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22243c620c62b05473928e40d19184ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3c24d6e831375e1c46cb003d6cd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100d094e6619b6387a3090db7484e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b8f6f194d003ce1072d9b673a8da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076071306103805e51375a2f1c4a429664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982632eb5ebd64d004c05fdd01e96998665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f295725ae8edca09e346d87f0aeda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d9f74f7909ce23f40b4da08aee2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f917e32d8e5f3ecc373e5ab7bf11e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f6c9b428bc4ee14e6dd753e9f3e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d9175cde51c5112e688835c671438670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9ff45f66587fa9eeea00e5d95205671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c89c66aba3931b666c0697d903be6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258032ade78ac291090a14d73c7100673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0207052951bde2f4d28b7edebd0b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c090c17e18be3f124df4a7a446bc3b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a1e56c24c5c3fe03a66fb739aa617676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce09cdfa9b3b26619346606006f151677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254f1d2ca7c7b9ceb3b285efa9717c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3539a078adeace5e013bf117690d39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65065dc6997d2121b705029d5d01d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3509a5f64f7cfea5b783242ed36e08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf28ece617300eee18fb5e725013f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bb5e3f7a4dde96ad3d92da94d8e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d185a694b6665e051f3c45900d09bb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592c4cc194b16527e4d2c0c2a1356b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a3e50983bfe5200fd834176754ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7aa4ad24e5c0dad56212a34da7c9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e395cdec55b1c76e63dd3cf8bc3d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc4e55fc5f0a2f2f1e3d97a3a8664689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d143f006c037a5339e1d8d4ff76d0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5dbf98f5b97237dc47c3bd148534691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b20fbde6554a164ab243a72aa4dd4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e03cf0652125d9ef1af603ac406f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11db6b230b15ca3dc8d68af85dfd4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f85f830fb85b2df8f47537a2a84c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d41fb88e60ac5473f52e33305ab8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21273971208e6fd66b4c11663bf21c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15c6c957479fda90a6625bc67f5e8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75b17dacd37dd7d12fcafcabc52dfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2364631b2827f81ce648ae017a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c172f1a1def762fe30b85f594aea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647218e67ce95c85e50592ba09bbdfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4645df7d1f1829ceb763784e6f548703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a818b32bcbff0ef0408bdd03054fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a2e2790c311d3476101eb1b1cc13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e87eac00561eba19cc64e7b4d2e46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b458e2f6f1cd86962be22d33907547707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf72c58663619f8cf135f4bb506374708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668646a18c742159fa166d1de3036ecd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed78e1d65b7dba6ec11a5362fa9bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a766d396caa6abce51c06fe1d3ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2328dabcaeb7a4a8ffb6a1b038c6994712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95d2c36dd4b06c04345b2c62ab281713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0bf313b40ea21ed923914a97dde89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba90a6b7ce603d8ce681af1ab25ddb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844352bd1412d38e931311ef66bd1c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2589661e378055db2e6154ef8c4c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a113859136156b6b018a2198fec17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f04c77065d0cdbf6af0a9f362fbab9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39570fabbb238136f20be4e73751935a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b2e3b150bd83dfa08435320c28866721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3254ab5e369b4c891ca5efbec846e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11d35bef9fd555e961000f36dda341723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23424c0d667ef76f9db4a3e535a46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8b919b2e0f8d2dc22f3a4f505352725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b4a7bf19f6e3122ba58f8a0d36041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408672690eb66b13404efd5908421d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1085d0ec93fed9c59dc53234ef177f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb12ff16da11f519f6685b5075ee935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f36f9240ebb54f7c959585096bbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd7bc5af9d4fb18e3bdc1b73aad2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d6f233e36071057e9d27de7f1088f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ecd43ae2cd18456031bff5bce854733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a716a0508823188460d2d3f5775de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683208442023dde459819d2b177b7638735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88cb7b4be43efffc6bdfaa48f30465736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9460f0682d610b6e387b7fae19fa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ee76fbff59c7fb017ed2c7dcce53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398dd5b8f243d8519fb34ac9483bce7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750047a33575806c2af289b2783aecd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e91fad5f37de568d76ecc9c76677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd19ed06c8c99e0f4d0337c9a19baa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d53bac7909f1a0d8e8d329e2c6f9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f33e42c0198d82d8672adad4e345e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5ed2759a8b89398f0c6d2610e9f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a07a85e08a3e81f280412b28883b9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6059d8bd52247c1fe1eb06fcae293a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e6c6d4127c228ab223dc0aa32a99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260673e587fc2035d3be999316ec841749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcfef471ea40ae57dcb2a536144c7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13437a10d8bcf9a327a92222836d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d1ee8bdab49e949b3fdbbc351331752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882fc7be02fba4f1ef163725f3a5587753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa98058dd6020543de72528aef28224754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b6135d39f77729650b4fe5516a13a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc8cdf30aa240f345820a9b681532b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79447250a153f41f46f02b59674a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c6f707138fa315ab84403ade1f72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f2be20da2fa01194a2788c22a989759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deccea882ae4d808e8d969729fad9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55dbc3f459407dac865e99fa696b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac523e455478c351299bbae16b554cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d9155a89b19bfa673cd3c6f8ec9b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4c2b34d755a61962e95c3ca0f8745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beeccda182cb10fe758b2c5264dad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261123e47d573752e58e4199546b31b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d88038a2638bbfa830fef24d80f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc55b089ba365a1df905ee9028fd2cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025a65035a33051cf67e34ded5b11a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852edb3806d7917e332fc777ebcaf4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116836e48cf0e8aa0f11ccb1cda692d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce36c79b7784c20d38a95ce689c99213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfed336139cd014f965cd41be21b7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f89fed224561323646274323858f0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4fb72afd035dcc4e89cf3a87400d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed459c1deef15efa1047e29d898e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce862869534660e28f257cd3eaac2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9f8c3657fa077f689af547b1107f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6caba0b0f666277de9912e8f76fc9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176e02f61caf68af0617b6d6d3ff3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201e27ddf63f3a5a17a682e854d25c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6051fe95b8eb0f62c5280cceb525823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a965ff37e4928522433894437333fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441ca7298024cc6bf8150c55ca47a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a7fc65ed021e463e9af87410fc2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83301c959af067990812d22d82f305dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250eb333ff4cf23a5bc85e15172049228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7d063b18d95285e8570bf0bad18129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d291230f2d6467ad5904b83037a35630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08648a8cce3b5a61396e6c24bf74b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace3f1ba6b8da901b6d56756e0049f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99d1db3d84774a2a44b10dbf4511d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042b5528d984360a0433dcee8402cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aaa03a14cee07501b14526ed9555635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f497f1a429cb98fd57238a82eccada636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b96d649681b11da110dba50d3ce3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d223f7e9ca917a59a960f7635dbfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05cf9f4293c514735bcf1229df9e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b272a33b1b77787fdd219730e4945b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d1e2e6d4bba6260b0fba274803df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457a00090129173baa5a4eeae2cbf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682299119ed3d4d04d21f21247eafb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe62e4a5f3d928ff421af291e78c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf906f1c255fb69a6899febc6b6b42745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c127a953112e7357859f8447f9817dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1543075183e83e493267ab4f345f9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11805433d8e8be1f1113ed583b4dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd833303b55aafe01bafa022ef729749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d33fecb03ceb7bbada12e3acce6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e69f5060501bc5551bb41e50dc14d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6d8260de474665b1734fe313c3c4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6f612e8708c5dfe647ff607480a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b3703bfbac12b5f92ada26d87fbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210990ee8756cc6892b5f58e82b46455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34584a494c5f3971b743b19c77479bf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423cc5fcc6da06f191d5451878541e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b800826c0dcfb6a032fd067aafda4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e5c90e2b485853987d6b78440af959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd3e9f83ec60cded2a98f643011bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0df26c59501352867a3e2e392e4a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a08b71756ebef6cac5703fc9b0a29362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85952ee772db8dc458d6a54f4f866b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8412b3b8fee8d2e65aaf6eb29d9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd76504052efd778066326b933afc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2679806a6e356fbcda632cb5627c0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bfd01b89cc26ab3ec2bd4095ffdef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5784fecb254871ff2da0667d4909ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec18c58b0607b88368e07e144e788dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b31fc321add9a226e6eb70943298a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00735e13bd29e9a90b56811579a5b0d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d7f6bc30723aa510d41a2580d074872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed49c1df5d056715c08585166b1c6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2192f222f23d5d4fe45ad741051cc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390168fc1212bd830b46e6e766b9030475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431d3c461f47356ddf3faa19a3a922676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b984a79112c0a275132d26f35615f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359fc927f412f3ccb79b3a4f9d658b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ded76741882b32e7dab721a20446e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d8ac551a4bd01874477b5d366ad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca72b8970e0ca3800a848695e5af681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5deb20daaf708e042f4966bb2731e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084cf91594a430773e017f62a11c3e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506852500f95cfc305ea2911abb101c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fb377b5e16b7a0d8c6d7bb81978685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f27eb8ac47a519539ea45eab2d0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9e9a4ba0877bba916a1428f96d4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddac3b62dca55b1331cd9d6ad70b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f181ebc7d61dabdd966f5dec87cf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cc835276d8bd74078c4ab5b3543190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf86c6cd3efedb5a6d7bddbf7429fb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4cf71b059963a8f119ce5e77866ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404500b84e4f6d963cd8e27e90be90b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304bcc869f06d670c200cc7d9b494694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7be72d8d2e77a3f68c331ab1f886795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf354808e0596277b9df12fa69d5e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b815a1e88528d53428c9a3137cb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ccb465994ffa2dc6bb93d04bb80798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e79b917931503a3dbc4e225f6a8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860d82736791224aa1a90fedc4c86a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e094e73ba6be3b01f6d4ac3da529c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f05431548f79969ac1d327a981f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8d5f6f072497d4ae4774449bf3fa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631bad825132e1520f9327bade306c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d1e8f3a6614be671a38ca8d22eac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db93fc1de7daa9522064f13a1aff09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72202ad3c8c98e90dde96cdacd156d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99bf950c6dfc21a6e16c0c070053c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4772f8722c2a995b4cad75e46895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd4a4bd5ef887d5c54df46b259f5c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e02619d672a96697167f3701d95b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076864da437529a8b5bb9c75d1a38e0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb4544ae8a68808a562809a1337a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b294866e7836649cfdea5f1b70479a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb1d5797fbfcf7ef258d98fcd9845115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a07d2befbf6e158df1be73f28965c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd7f490cf224d6be38f1ad2910b49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50477bfa22ac101d91abc0da3b73d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05465903c18fab78b85a6a571b0f4e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b09ad02ea13d43fdf2cd2f158e67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7b8e5b351957a38bee604a29d619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e59dcddae9e6a76a4ea17a8d9376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f0391bc674db9efcd52649d408c9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d53eaeb8f01a158f1af78040741f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44b6878b191280909327587d6e7cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05548d72001b96fb52eb76f630a83651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdfd797fe5f60be8d2541916229b0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a945ac884987b558d58236990e931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888c3770558e74648b34037a22df39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118407707d657ca64abe00af3ecb08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbe20a99663d217d4b8638913eada0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7231c535f8f94f80008448035d93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c565ffd31c36f72ee2adc533789775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20513c7a2a76b75dbefd6978193d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaf06ac79f6dec2dc3623ff1d6c311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175018ad0aa0ee01631b8cd269b19cc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e162bf417e93adca80f748530cd25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534283cd2bc3941f6e8b39f88a6c545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd9026deb02c92813c2faf5107b2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de928bf943ddf56fd1308765e6f6d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb71222d80a3e54b4feb6055228577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846833fa0775419ae7028087ee77621142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaa8c36e7cb72a4826b2e254fe30d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204371aea47b2b7ebefabc3c86f859c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d0ff32d1a4153b7b4a8c67da4298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b820f80b296c2ccc61a5b08d140ffb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25348ef909b95b74906fd107717ac7eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607607b5d5d80028fbe7a3cab1e3dd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381260cffa41ea7034b6b7d207ae6a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e3076e2c6084cd3029cd7722a444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549fbc30357833e3f5b3b7287d57d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6329192217bcdcc89dbf8bb40926a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d546d1de282906d4026596603275e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b3f209473a536ca5c278ab575c3bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc4d27e766d0a63ead8c0d7244200155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330129ca5958e2cc7d6dc3b2a156ab2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c693702815ed7cc25d0f15d209995c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556419d9c7e0f52c0f160518179143e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcc512a892a72100b89892b3eed63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc688a141dbbe76b1cad68b3566e9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4d7d1edd417637b52f35f527b31e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb182aa20311cc3035d920e486cde898162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16511c58f9b0b4761ad718ebae0e3003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945750db989ee636fc0eaa6322a1a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a00eec9929b500b14d9b26113c33b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139c14a8a78fdbfdeb7e5156615e13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebc929e6da4e932c439c71c2eecda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b40ad8250dc46e9d23f2233b34b716168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0200588e03636127b88c96bdb75f49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d2a4f442180c82e331bbb5a3e1ae0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbd53aeaec406dff438625285d32a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930ca80c868029a48a4b250db03d2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e16501b70e4e0ff861cf114d43397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615f6ba0da97f3d7093f77dd880674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d566c11db970a2898e481f2674cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be8d7f8586ad9902098894bbc4bf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06208a53a752a98ca398c99a4b4936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258921a0fc98557f173ff9d5877893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424061562afc4283861c623a69b6766179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7c186cf3bb1d983eaffa7d935079180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd8264d45cc2184ca978688607534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c37a768252544d22b344e00106815182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb27e632c026725b4303013fcf5b08d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500c7f8bdc889aa954da09fcc71444184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f588a34191139018c3f9b2d4da7854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fba094ffe6d3885846b28075830ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deec3e47a48411d1aff76c552b2c50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad76be6040052ac3ab933cd6d6d33b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9debd8ca0f6adaff2fd4f4c327de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d68772b4f91e65698a79fdf0316eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859babe608aaee7ff37d58bcaae556b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce550e8173af0d405c54e9a32d1d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c99c83f7f5d05a8dca5421eda35f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84130ce25a9d6c92e8a88a99448ab664194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad065620b4889d52726143d9b06f5ddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f441d9895b0b78accccd84447a393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd28a710fa31e06e9109254676f43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527fd14630b67787ae469354ae89ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bfefe07e09d3391f72723828287f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128995510532feda4d5962d53e0293200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435fe46601290465997adfdfc83bc86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f86f56f6b4c88a112a8b833ed1ca4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fcb68456e6bf39dbaa72c890c6482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b4eef5c134df8f244f8e27df683c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecdd0c7b04adbf874641af4d1a8c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47147e0b0e0c03e60221f756ee667224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78009e368e1810a393cbd363c9095ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77499c37b44fb1d6d5e7c305875c29ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb17d7c7fb36ef55006936f1632a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba088a151b83c62707607e63b41f8e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e983d81d37c6c1074f1e85dcdcc2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad2e600cede0335b6dd52936c97097212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c067ed1fd5675cfbe7a34b652b7b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832aee66f4cf7a16f96cfa4c31f19f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edcdb509398906e69f7cb4fadd071b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a6ce826b8e2f68ecc2baaf3ea804216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f410e3c6ac831b3a6296a727c523217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10601c3b9720b4195cbe259a35dd5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c6b8727ef520a861b111e4da74082219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f862e55171c6572768b0e35649259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98806b10205d6b92df7b2ad32af4765221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5855fa60cde820cd3c07ebb2ee34ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60a80ea49560f79928df30c0a808d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86d869e096669a1edec8ae45977b70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41fccdc41629c56fd54bf6cc0c727225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076e5a80d01bca9038842547c0f07a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae8184402962a534411789d5bb25df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6731508f947ff2db4066c3ec764ef8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845353382823225d3ce4789aa490828229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0783268da56d9620ac76d70ad5e643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785aab7245f8a946604d0fe51caa60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bce529f8be7ab5fa736e7d6312340232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa28725c10c8cbec2e069b841ea7595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b480cf43f05c7f7a485e974bd980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b518ecc9898d5daede2e0ae02486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54c8b008a016717c74fd766d689e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd05414fcb9ea7c687de209fdb496e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf91e6be432d84565481364877bc89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cc7a4cf57d423b7f408d59791fa63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b406229c162b404acccd480232c2565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e2481754ad58cbc9921690783848241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f99bd3a5ea2ba84d9f688b55126d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616a67b28fb587fcecf4520dd02453243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d6ba38940c9f032e6f4e11decea8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175eab470149fb698cab1eca290c0ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc1ee0ab1ae6d25c59ad20d72a140b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d14e9fd13c928a8822eb3e4548ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba0dd4ea2d62ba306cf2ccaa73ed3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb9c548e0fe5cbd2bee87906f7a04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f6a113e7750df2dd2d9761d979c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1709a193fb339026eeae0b7b6f519b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4340cb0ac3372fdfb1dfaf8f70fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b4ea6268523f91a1605f806a7094253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b37c39a276e07b632ab0d51c5017b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c1db0732070bbaf6b4258d646a54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6604e13ecc72f1501c467543cad9f66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fd493d3eb4dec1a42bbf0d7d2b39e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bededa23b6da25b56497a0c01a742e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169c51b025f794e4bad24da8f25cb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b46d85e795d3dca63332730a325c88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f3dcf4a7d321dc2694b17cbf7cad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f317e17afa752d439e5d74517766e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f5d1d96b5d1dea60928b7f07b66f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233c7dc3ab03ca45e26534329dcced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b12739f4db8de5d2cb9583bd2b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ea16b49575bae8a781c66a41902b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d34bab34e2521b6660e91226b11cef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ab268db262b4474a1670988ff6db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1bf90c555581f9ceb83dfddcf9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d884dbeac1e060813188fbcc6c904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c328817734b2ce73f04bbdc041dd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35e565323097e248142c6405ab372272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf7cf5bfb609bf4d5ab4a9af6539db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2bb2c4225dcba3366eca5fa1fb94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e9d4058869568375723b777a7f0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61f4080c05927e15433312e14b114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65859a30ba588d008fc74484b83ae116277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72e33db648ca526ab56abc30aebd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d28076863a299da0c523cd430eac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f2a093c9c2bb54b37dd1d8e38544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19cc1b1db29acb2ab945a262343d5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e683ca8f1f3e3cf79751973ee10a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e43210350b1d552b85902033fb8ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcbd944f2baacd5d67b91454a625d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf255b09be6810e53887e220c4044cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125f3f61e7dd607dcefe6bc1ed03c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7605aef55a9670945a2324681f707287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f50790db1c56d9ffb52c29caa7ccad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4346d26a224adb45740d8530f281a5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70dea65bd116b1d11de324f004a86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cfe7cbf735114ea4a584452de406c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb9197fa8f973dd22e549071f7e3aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d303aaf061e662488d3a74535adcb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da085340eba3ef041ebd04aaab517294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784a8bd4faf102240ea418f51326ffd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86a400e238ff4c546c12c26bb88c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a059046247da9c0af1701cff5a197cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce39113c9c2fe89fd76354d4f4fca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129eb3c329afbdeb89370053dc92836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c876a905bea267ffef40442455572a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ded95702386298a1c0f09923dd42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a22641b58e7a44d635bac7ce2f93a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb47d52edbb9a224345fc0efa2b640d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52696472b70e19d5ad54e5ca812f90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b00ed70031ff45dc37ea5f28c973305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae67b11e484c2897b1d3a6238f716306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fef0e1592b4fd3fd79c2cf149a411307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb7daacb8669930fdecc0d62e8ff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8516e1dfc42c1e7f58f887abbb05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54692672faf883b0429552a9464e15cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f499054bdc153a4d61698ced2efc57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5250bdcc87df8ef3fcf6df86a266e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1517dc58142e661738ea31605464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad74c962a77f631a6c5538462be59dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f632425b8bfb9fe51240100fcf673f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168b42a22679c178290ab3f916b5ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23822701ae87c656ae4ff90f907946317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af55758ff98ec129d3605de40c971e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c699baa4ad2619a459b150e7c27c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55adc1e9a5acb912d6b39f409eeb7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81053eaf04fd10d0bd899c9820104a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7a4dfb8c516ef6d3c8cccf40917c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ffd3077b90e32c35befe6c7747afa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48552d3e7ffdce1f08b1bffbb14a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d826e9090c0e7f717542a22ca3ad5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2b7d8ebe105df92c0f63a5b93f4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee6db2f47a8b821bc35ae1a781ab7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325e33001125dd08e5f851c0af805ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691177e4d46e65a6dcc533d56911bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627c6084fe113ae0d2622bd321b8052330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2ed401045ddd4d05a58e0f55882e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba399d1a4e1633cbcc0095a75cb289c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a53a9bb95128f87297b0ba431694e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d36632971c9367034c9b3e9d1a04f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f989e192b9e139343b50c85c91dab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a4568f6de742003f9c0f6f188bce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e8a4908c2668bc4457f610428036337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc28745fb850354941431373c0bfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940dce089c805491d44093cdb7efcfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb570ff2b7483f8329fbdbbc1478e042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b70cb4da6a85d22fa71b9ad5ac62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c519ecba3ef0ba03e63f7f54b97e7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc62622e8e7d3b570f411547172f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee6147af8a7d24539d54f2410eb66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b913dc5250ff1659bf746c5027a9fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66bd6781a900ba229b4c84e1d22f4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c36669919b9823678501f8f99b1b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba512ea6ef78b77b6751d1358c5a350348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1190fbac7e7c0510fef308b76f3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad912bab6bffc463231f9c279a315350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812df5c649bb1d5be446230daad4c70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad844d100652f29463a1f258b9905d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc75ce9b723bf213cc2de59dd546a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd2969f584f1e913857998846a8b93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8ec36cc125a221936f165cb6ae93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ef4e1c9d9af85b63c523b2f9df1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb25d133887c6e94d20ddc340ec39a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b352ae731dc73f44cfff0c5e18a90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d375f91c87c140e474b7526ee40fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ab9944e96704b486f2e20c056c42a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d40636f238d64b12c048c6f1890a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d88227d09a491c5624e4fbfede898362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d806299138cd1727f0b37e6d22d1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4b0ba4f4a1714e4dbb0f3ee11857b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce021bc82851e50db8923beedd2d8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8a6b50e35045623a2593ca32964e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee038811d015abb9290265f0df89b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac8c6903cd3138a57ff466ab0330a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdafad11daa0c9c76808e359a3bdb94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f04740ff9036dbb4d5dca3175036d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700b7a6d13c93c6f466c06e02132eea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb86b08d7ca536599a8f28de61ee2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740b17d390d505fb2d23a190518db8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d7258ab731c20c71268dc4c72c8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074494c7671d49ebfadbc1cdb984b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46734dbd7ae455ba453008cc5d2157376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ca1fff51e9a8e45e3ea976c72f4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f67871bcdf9762fb876e334bb971f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c2c04d57ce999423bc386cb3aca0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ea52c1420b6ff8b449a6034e605a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2907d5d59281d4106d6157c03351381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c166d1ac593ff0618a4aab204e730c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b8928e5760741a68b3faa00fd674383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d4170b1b8ddbd349f288a0bbbaa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8451e4eec5787689694d3df63e156385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47a1a2aa7dc84ca1608fa621be7f7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a39a16639f06aa1e6049b5c966ae04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657725a683963a4bee870b481e22218d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c27c4787c7ec5aa622ddc2632dd75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488cc81d2298e6d0fb1f46399ec48ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd14985cef9b60c22b98e0f22a8b0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3d604e73b6f12d9cbef5a508f724f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51430c4c4cd731a9cd2a5a1e47dac266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1191e68a548c5395638fe333e5fba7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b44a7759cb2bd08e9bbef009f21e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e542b79fbde2b6b20c4c4b52ba6266396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72411989a5815f024907559df923f8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e9ee0cb416ba50d30e80e97589ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad2e83aa8b145f869f0d0b1bf06c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5491b2c8ef9039bf6104a6b055eadc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8d3a0c54ac0dcd9aaa75da856f3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9339a9e833544eb845f4a12db7ed7c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715acc90a5984aa115ec582a2e0932403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b1db321841b19930a4241af7a02d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f575647ac4fc074a4c6e4aa477c85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70a36e7681cdc38fcd975bf2ec439406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305686f4ae15f1634877cd0e102a31e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc4e776ad5aa58162e27da395eb2d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6866180bf0ad96f70301e48b89bf4f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bffeaa9fb0ce751560b6672a23858410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca8f9c5347a83c043f6998a1604c0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2689baf853eb0f66385067b9c2d77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea26bcc399216cebda1fdf6f09ff0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd6cedddbaf7d8f5715c5bd05a608b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7fbefbba69409deeefcf6b71c703415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366aa22dbce3d2053e3e1eb573ed34d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b103a7813af557c4163ec1d785c23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f9b597598557961e715ac8c0376f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace99811317fb0e6d65e101ed827f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb9a51254ca73081cea0a5fcc8fd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df49683a33c75b7b1f5504506c89d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee894156be8ef67d7b5c28cb89bf44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a95db0d387b4d12ca8d120d587475d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0fd661253ad35fe345e497198cff5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b362fb582cac75857fc1aa1b049f25a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566a437693c99a51576506335f83ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cef8ebfec0aef6f3fe415d9f88e71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba49ffaaf902669c2ce1308768e90c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c7a24cfb28018e0d3ca844ea50b05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6f5c55d2fad8136a24518fd4cc9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226359029dee1f464fd4bf5bf4542a6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2be89c7602028e1e43cb99a15e1d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c52e2185875f4570777fd1505680f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f18eeb1f14cd420bdc1e8592e6be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78977a5ac882e98fb78b45bfa6b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b850937f6a12b07f1a2e66129b23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98569c162a7886549b5101199be4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf4ce6b049dab7c802e787c36df219438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937516eaf3535ca073c5eb1af6d4429439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd983355448c50af4fe0423f697bb7d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e553969bb52a694ba7a1f2b3da9eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5db10d54a5377699c6626e98ff2541442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58749f80705a3d412d497eafd0036b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a291a28ad6d31eb07c365f508fbbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5fc3feb85594c6a5c0ee49ae4ade8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ee972859857bac37f19049762324446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62f9f3f36d81ac52d779d3414f48e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6babbcaa1179b2adcb7250dd261dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43a8e3c26c655f3f1109feafd4984449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cecea0450b8e1f3f2e09cd5b2c6fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb5b2aeff6efd9af09f7cd6924a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0337994c780b1eb8b8a674131034f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9572f1117f6e27fddd851569ff9874453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a4ca47f4ae24698f116508e8efec1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293b6e820b0401471b3d6667d32e72a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b285a48f78d2536e19927ced59cfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d23c900cc3d18bca9b7a1574427ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95081772aa5561b007358b48209a690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae5f8049b770a9dac89737dab3e931459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd8706aa1238095d1ca0ea89d5fafb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5148ca471ba3c5ea8c71ba7df1e5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0f6adc7b291746b4a05ed9681bfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb93b8282192d8204a1c3b6a4c80a32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4047a14512849b5448dd8c19e8fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577adcb655ccaf31c3505164f96283a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a6b622319d7e71745f42926bcebb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133da3a9144c8b6e531dee6e696e419c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d8df1af945671cd460510d5aec977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c38ae1786265024767c41b0333a30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a25c525b02142764a61bf5496460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b25b8e601fe500eef5f1bc29177f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cd17e75ff414aac8a4951e2cae321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202c77c9a4b0a1396f66c198a932aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891288c4ee3b1a1a91d03beaf94f99d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455314bf6f8dd13eb7b925916b24780475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d1f31884a290c545cf85226f93ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576614342e07abe6d70363bc434131477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7b487d349255d031d52ca436bbda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b38e1cc278bb94365323b8f652118479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6f881693f4978fe7419952eccb5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb502b35a181b4dde9e67f148d1714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2adcc6a9a2d3fbcb0c17b9ce2f2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22941ace4c17196a6e36d43ddd11fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c43070bcf1c82906b92a80549aea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd4642e8d5044ebd27c0b04a436b43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397c5c9b36f82815f3e2e2432823f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb253c98e55f0d2c5b07817688889487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5a67b4eb63ec204130f332bc3272488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08c3c4f21d176c10913f313c6ad73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e4af3ecc1bd02b4e58bb8986e2f50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa2f1b45e61d69a3b0840f4d44c77f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824f92d71325009c80bd9718c27fd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c5b1555dff49ede3a06b1f1e7380493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650174649eec7b6e71e0dbae6301d59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796fc5a38889fb698f9533c3b92b3a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df171b29c90151c8aebe6cf21774fe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2b7bb17cd593d2270c983a613d18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aa5784765e3666d5111e83e7ca832498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ec52ca2f3d80755f0496f5a08355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc64e003327c68ffea2281edd78f78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2922cdd18f2f4298716ace26670fa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4eaa964398260dc90cf5e55701163502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc4fd8ad7ec8cf8c182494cbc18ba9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9839231cd2a85dd767f0e15610556504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f856a4c37bf434abded4e7465a8aa07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2c55beab5574409d4c633ab322b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965a94c8158ae6bc09803c08ff8ca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25934153cab2f280e38b8b11f849f428508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bdac6cb9082f08bae8bace880775f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd29b76c3a019ef72fe6724496d9de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a7780e52943330ff1ca0aaf612e91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497f44408675c7533433aacd2ffcf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014a36d4cefcf756a9c0cf4181aba53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af5abc74ba91ce9c26bdd55a9a33f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd114fbd372fdc663306c1250eb9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa868834a8882ed4393dfcc9e86f1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80664bcb5c2e05a4df5db60629d3c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4286ed463a092d783bbcc168ea904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2862017fc71953d90a8591db01dfa9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d616ccf6596697c26aeb72ef86530520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ae7b8aa95b51c1ec262bdd143856521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960579dd5e8cd7ec4ba1367abc47cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dfeb8d604bc8e081b2e331fd975ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b65f866f326cf154616d543f6d1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43950def59c9f6db1718ecd6124e98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea4e1a4316206a07d20320838c7dd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c51fa89fe37d1da8088658108575de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be1b9146aaffec4b36279c670c0e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb73bb66a66386fa984f9542b20f441529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299d9f9c9e8bf90e38d2c12cfecafe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e272fe37b8f124c4a4bf1d27a8c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7b90c99a1475fe26677547519aae7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f719e4f36140330bf29427414715533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754566eb7731ddd8978d946aa98525e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b156c0713e43c2e971d5ac94418f451535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4011e5086b0d0452ec73618448508536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaeb3163464394fc822519f37d2da1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f96b5d8cca0654965d1124bc9e35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7715749a4f3b616fc5bd03152a76d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8638deba3fd9f2689d5aa94414583540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702cf0aeb0fb0b840ac95e2c45cd1fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19449ecf32aa8e700ddc62b632d3957542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032975111b033d88f7fd446edf1040d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf33fcc48b97ce91b79f2db0b23b82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c315b6998ccfdca2133717a95bacb6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5ea5dedaba71c19837b462ce1f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea32c62ded8403c7b813e5180c54cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebbf706a659c1dd956f22eca1cbe9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce3d5e8b98a8642d80d1f25439acd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9943e1c86aa9e05434b75f38df3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178b559370a539410282bf768029d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ff1e7eb535d59018ff00d7270d42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7b1448b149d79daf5396a120fa76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed3b17a7ade3e423b772c80707efd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870d4489791108b3e27600f67878e5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1593dd15c01ae04753c5001ba65d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f0123b56dc2dd394f7d8e2e5fbc2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b352f3adc35ad6ee61e755497d1da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eba9d5d445286de17105475f269f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d5708b4722939f17b66e4cf7df8e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a86d3fa75a6abe3f856c7081dea9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983346882a0574fb78b322e0ff2aa6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aefc7dc5f6b3305ca086d8d8c5fae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507b61f3db0046ea9656f3ae8893e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b27b324ee1c6bda9a93b7ece9ee91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ed60012814687bb18230cb5c7de7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c70032f62a02f87128f0c47b599fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25bbae31ffd5b32ac32dfb5055023f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad5b11f9518ca3da5f6635d4729368569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30391668908a9f1794bda6890a27fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073eb6afc6d5c2137ed71bba097d97c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd57271d64901fdb1a320aac11f3e9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f186a942193594aa9f1311ac63dc86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00104a3127501c74902df622010271bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf255624d258a18d0cd7e9e2c85afe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea974b0bb796b36c077d5ec3d0c920576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2506a6864dcfc40462be5a7eb34d983577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef6b9336c84e6a28fd66405a14948578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c9316cb4d8d42a6bf825f876b5f8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51445685af8ea617328c4419c7783580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104093dfce4a8e3dba73431dcb26a7f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd53cba3bcad8dad2b028a6a1975a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfbf775e8e2f242436f5900bf4fbd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fdcd5449bb808a27f897ad1e92a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736533a214dddd7a04611ada73e89fbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902861e0ec5c574a1384aced0032c16e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54a588d409bfc15c6314b002636c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e1f16c6571702ff4061e081af2e83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b77d6a52da3e25ebe15edc16a273b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a6b8160150bb75d164a15bb611eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2955a105275104101e071645c59dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebcc70b1c1af9862b4fa58b9585f78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9207d7e6a530d6ef6f5f49a6f806168593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c61ee537b2776f7ac38a7336c8fb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe4e8edef238eea26d93bf1f74c51a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d48d86b464f1c5b0fbf8a2bf0a45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a559555c10d19c2390d94095f517c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dc4320beb3cbde51b1d3900a22b09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa182e979baade6af8ea68b18f423bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a8738be33b391770e04147c1935a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0df04fd636f30951adbf013c010d09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725fad84e2a5d38f407eac1c7e72fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fbd4d4af30b5d551b9ec73f2c7d63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98a2f2dc877873103b4984acf2982d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7aa87ee9716a7338b357a570d0961605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751eb7c24726719852d80ca6d8d1eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1acdc09cf138da1a2d8ecef1ed9d97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe0c9840369b9189d6330faa29163a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d373d678cedae10adfe85fba27d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42199bf2d27294fca5ccb87cf91045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d1fc909519ff7affc4466fa13885611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e5f9f504ba5df4012c9075b2ef2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ba95f22f3bbde27b82b52a1c4afc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a8a94b870754d95f1d0670019a14f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0eb470f9d720d1823afe1c799e915615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51ead0cde8c7f0a872c57ff75fd58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88e37ebc252fb90c335a9ecfc6a0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfd591a3d3ad682cb348009836af0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c7a00eb0b36f00a6835888485ae8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f40eedbba0961a5c5bb1a6a3048afc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b06cf26dca2925145c7286c0bb75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725a5faeececf3f713b361aea38644a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00a2696ade66b74216caec27afde56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690be79c95c01cc8f18bb2f07b29e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8d34e6fd14a0adf071a9c8a51757625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777489b7a9f6affdefa7bce6431fda7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d827852fa781bf74f3066c91914d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683fb70809781efa18ea85fe101431628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78846ce4e272627300c59c8d58383629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e3b2f65d672bfabc3fd26403a991630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6a85ce38973b46cf25b9bdfe7883e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df88322c460d3d65cceea3750b7bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd562cdb712d37b9fa3ada1a45aeebd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89338bde71bba18be0e360b35f2b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6dcfde5bf76f8a6f4cb9dba9d14fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9336d201f9ef1e1b0832169858e1cd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c821cc7f73de11fc99699979d8ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd8edd08865d0aa96de92e181d623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47d41f14a359a329712e1c2c0e0b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05659abb2e8462e8ee3c08085f84b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f5328cc0fb223549c946900dd4c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5311b20703c8a88997f2c91b19344642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f68eda37f6b6effb8ef3b1f4872f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2280afdd4abd59b24efe5d4ea87825644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188cf1752d7e209d3c589401b87f1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62adb717839733eddbf75d04a0a8b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b1933f325b51453140621af2da1ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd2acb06c7752fbd22c3001e23d67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d543ad169e03f015f5692dd10113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3286b6d0d8fa0a922be5ee09a83d2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c2e0169659f897845f856ccea199651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27dfa3868a420b04691dd10f49bd9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983e31ef6d35d091175b6d8c5a8835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc98b73d99d2601d394176a31462b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0166a80d4ed9040945500e78882d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea395d5ad1828dcf2898f63fdfca1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f6c313c0b7d8bcf5a1022733ff30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc554db0c0578844c3d2b7ee55288cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0beaa127e6e64b32bc7739b02bb43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe7a980f2d503362f095ae39191c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d8aaa2ea5e12437a73291a0bf764661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5516304424b79dd3decffbf7429d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2743ca3b9f539437726b144bb18b436663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df268965c63d6c3cd933308aa9f485664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f607e41abab68b94c7aacc388d351665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c9b0c35233dce7892e0f4d16f644666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd272724a4ae5d679e17c13369145667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc78a6f64ea2760df246b0befab5c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff87051416e74d2c77190c8694860b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193939de7c0058037d8e0e853e0a6cbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f69bcccc2509c10a184b631a36934671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11be99d0c224e4881de287c0fa8fdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55ff62af506c150d42d52795d8d3cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cd2b41f5b0b8ea8ce3969a6f2fc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec767f0cfe7f42caf37e5c60845b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b6a2ede372e8c6734ab88998a97b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae70863e4dae29c67679d3e06c0b35f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d546d07d4669ff439962e05a46258f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af3a560d6d8992e65c2cf645401eaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1fba7a7bfc7c10c17d40c5808aac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62637acd914a7fee35ee5d058b439811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e22e86aee9c843f7f44a23b19d2ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608cf0ebdf20e2e761b2cfc66f4d303683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e8f145c74ac91df284c80d8df58e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7eebb0e5628d03a9244e1472ca216685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2bee3de6d9333cbcb45650bb137b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29e0219cff619d77169a294263a25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdef0fce7e9cb75eb1dfdb678a1a2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dae41ffa0b6f0a143499a4f4c4e9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543c9e266596cf3d3fd9f556138d4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a22bcba2fdc30219528a2c4c18d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f10ff6d640e645ca22c3f4884797692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa4390e8713fca61a6b41dd332a653693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452626b55c940cab97e4795425b732d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b724f39a172dbcb3587408f565e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08e8e6875e9f7d235d693831738b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a814eaadf518b91ebdd1f58addb64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0efdaa83a2a1c32d60ec842b6a295698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997429493fabe0342b73ecffe3bcd1c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432517d29b2aa57581a86069054eaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c582074f3c02c9ef8a13c2283d82f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11110ce54e1fda0256df3ef4f2753551702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d9107a1d9fb710caf2f0b5492cc46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1fce14eb8c7d9ec5c0f3edd787633704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658e31466653d9d7a19a16a73df112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba102659154db7244858c55d54bd37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d30f2a1a8abac0950a81fcdf214e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03db7b48ee455db5c65a067f1a947708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85996f1a5a60998d8a38426c1cc931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac88801a5ecbca2c9f7d7fc7f7bf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357afbc11a9b7732a1dd9d61656fa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1352c2df97ef419f958e183b95b082712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b9e1c83523c5f357bc2392f33fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d425c1a12a9c221e738d2cad68c6f67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d03a1571a6af7eb42c98b510ed4f80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8cb3d6483655c0a464fb04b5e90e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0b4c6793e732e13d9b44fa169d8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d92e1d2d775754475d912d36c223718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb5085a1f55305f5b57df7372f3182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22d99301b2b0795ac6ef4bfc2c999720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab58eba540dad2d0584d9590115ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0489eda244b57871be68fc07ddcd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fac10342691f1bf5eea9fcccc0dd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d40a35dbbfa83d3a18e01f0396e88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4870d74d1dfa28649cefc800e51e94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009292ae4b018ced083e753ae33b7d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bcd6d7a6236ed6ddcbf964a0cd3b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e686ea9c3120d4228100258ad4b37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f83bed0cc8e9bac99711b1fa28786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789f75aba2774d02593c255594a278730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34abe6fb18c68396bc9cee65001813e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db03e4e969f972dd30be8eceefdf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55412417092d771291ac2b85f4f2c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6b4d457cb7e85b40216c3166e7ad5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368a6df24228e5283b1936f928b83b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272d7cd85ed6bb5374c5893e3ebb59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e314e566905511460b6c004cf91c62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c12f6f7620462fb423b0207b6efa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865036ec689b668c111f69afbdfeec12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987959e573d3002a5b15be0886efa7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c242ca38da281d7252e299b28b440741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad55081b7097b16bcc1509c0b385f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09e5354718000eab6b6cb67fd08aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f3b74163b814825a4e2dcd00f260744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf763fae2e45f1a0b85b61e356f4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54bf413a9628d6adeb78f2e7d2cbbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20186d7cac5105d1755079dcf999a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574029c8c83d7cc30a667fee02ee132748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907e8d1c3e141873bb56a6e62347fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc0b538374da4f24ff36c207b26640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed4c268b1a89e3c9ee5ce569f64fb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad0d223d580f22102f09035f945b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a0036730b0251f6a9035179612d6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e41a3d7347d9768ec0cb57c6ff64c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214182fc1984744cff7f5a290cb863c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8912ef76471bbf6320df7819ff6b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc3543c469d5368632a92420ba9a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164d31f802216723a68d25857ee7d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1901b0ca330835b08314e72b1f16c93759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>