--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13dc600e5bf293cf5cf38781de4b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c573880f97c0ba4ed2b677dcc8cdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87d4a2ba69ee6dce668c0affb60dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae11e67cfd093a8637dd64d020a33174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7fb8cee437bf4b3f7243bff6ea0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb04781af05759cc37898047e476c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e516b29b3e5b1c84279efbda42d0b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e623d974bba7bd652bc48c03fc9728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673185b0f7a936ec372e60e8b4b6dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc65b723d4a141aa1e58924fc8abc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb042bd060d60d71e8ca1c84740ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c90739b8172af6410c6f1a110f4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7b417e9b14a331754895ca8867ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7303db6323a65db731645ea8460ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb3322422969d7bd46e081b96b89815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107465f467a7e5c6a9d0d79b9836a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25d13cbebc2b5cca27e559bbc1fe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82a7294b8ad272cd81893b70399ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f729088000f316acb0d322906bce7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88bf417a7055302def6c25f533d66620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271702d31275d980e5b28af2ef7f5d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092bcf09831ce7d623b7b9bae7b4c2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59db82c4e689f07c6ae899e5511087e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa998dfcd32c8f9f7d3b273dc209c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39c2ef41bd9c701e727951ff75fc8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce504397fdabc81fb24d94b9c5ca6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e17aa55924aa8c13a977aa1c10e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b885490522b60ac49440bddeb2e83d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29f3b9da11de3d67667b12cfba8cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afbfa5dd73ae716964e76bd418e8b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059a0e35b7f545ad49b5b5fda21bc1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f936539d635716351754ab7db4fd6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f106d94a83f07f61f8ba4ad19456333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a946d14aa51fb4f683279be5235d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84961f2352444211ff26e961959684a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58f08e9d5c007c5cfc9c42f0b80df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c12b79444d88cc9124a4acb5870d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d45419ee9b66b6b95719c9c1ccbcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce5d878f1dc5245bdf07b1898ac99f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812caee4e3c3618ed3414f1cfd81e4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592c47651fa6e1cfdf5ae95cbec36841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c89f488da21cca70bcbf146981e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48786dc9837f5a726aac503824f5ef1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421787c5f0c32691cf060059923b38044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e460174ba4822f006ebfbadb879a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547479a12fbae2d79bc9ff5d08be2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3aa3d06d9cd68c39cc88d35cd069247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1e186023e6465d84e8d2afb56d0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3110b25d2d164cd9047e696146dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6321b667d4e8b3ce834d28f0b3714b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae841a93a3b27d9ea56e0a8b96257651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175c11fdf03dda6ebf0bc3d091afcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667850e9813636ff0f6b8997c315836153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b204380cdb389fe039ddf044613654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d8363f5b873bf381e4a49b47365d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c20953d0019354be9b6023a3cc6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3c80526b03ead0b81d8cee210d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21bc940047c763bc44102871d18ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1282a2aa15c17c9faee9e4d3d4a2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ccee041ebfe19e1e0040189b06f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657790cc67e3059431c96f873d536561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6095aa7def541c9f07cb6005f99162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da231e4c47cf20263c3236651e4a2f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c936014c302f193e1259b2acf59f4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b288c854ab1406c85e15318b71dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2409011815a53bdaaead46d32e33de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b1263dcf68df437005c40a90963d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85de897d346e4591cfa17ec302abde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1ede3104372a23c7fa0064854fc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857644af6fed8b990689ac678e4f16d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4314649c7921eed6b127d858060f21f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dbad3e1bb81b262c5ec925404f75b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7822b5372b2048802f13c9174c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874512770d31406b8d02291c976b8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a8b2fe87a0c6ecda26123f795d1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6681c6c2b987196e1d43f254c620176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ac1e60b6d3e81798a40f8476a53b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98e720f0f1224c5898833c85170dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323f9aa74894a306f25e30575e98a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0a71ccc88044ed190952598bbc0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6155b6ca3b16b0c75c55f0a957f25081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99da92be829e6b00e8e37d911443a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846e60f40398af19754a2c97b8410183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493062e7df4396f2fdd2abfd50b344d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44edd4d95d8844b7c7785978ae80a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fceca0c314bd0362690d124bdbd8b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962babafcf291a55916f5138fefeb8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d081d88e742bd9acbdab72b84bee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229a0f5abf13c506ada5f56e1a664889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3478fa5fac29195ec42b705e8e56b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49e0d8d5a1728977981064601d3cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4aa6ec8a3ca4ed98617ec923f357192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0983e529d7356c1e5bf4ab6a2e6e01d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a83331f4a262bac7ac34cd2f3f799594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249785b3194f5d49c1e0030b6f6826c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a4f51afb18f9ec64479df70038fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a323e7d959aea145400657d551ac32e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949fec18d2133e48deef249ce7025b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f375d8e4c1b473da2a50df89bc3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832446997b4cd3b390d9639a97475dd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435306faddb3992823cf1039aad975b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8c320f2321cef5cf876f6e22525fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f808dee8499756fdda8976c69fd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac6aa5eeeae18b1a73737f95cad57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8132f1e36e9536b1585db73e14ff21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dc2af67e5071dc03528cf53d08af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47688e6e9b13ce49f2cfe58903500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268468d674b38699203f1a0d23779a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5f68ab879c5ea1071833ee3ca6ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9df0cf248bb309b7b239f7875811e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce900f4a7a5d9d7fd27c2e06ce710b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6f1a418c3f81ee3ebeab3f6d8e11c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afaabc0f8d60f24f7f0fd754c14539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f028f23a87a538ca5b28563fda19d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010004fb610f598933b07ca17ca6134a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8470b8cce351fcb72bd3d433233d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0ae4f0d916f414850d8a326e6dc2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0348d82d00f8ab9363e39e4b6721f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f888344b287e9e3da337fcd79c9879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126687ccfaad99ccddcc9bff15b72e8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7124f02f0aac7a1190070f6252f6f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ed5a88e9da3c9d5fe32e26b3133b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28d2023183d7401b1c0c40f4c74fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec4984076774ef13727ac6e7b155a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58a0090f4519bdc51904a5989a569125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5e28099de045f9c926e639f10a65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685101eefd0944739b30090ecd44c31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7aa82f0819e16e1ace790cde657fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505389520c9ac7a83c0094ddf5453d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7926aea4da1ee3922c3c44ad2d5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9904e65ce6d95f58691ae7c9879de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2640ed14f457bed1b75dcdfee9110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004446466d1dfc2d2d2bfe33dd6182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b059e6cee7d2d2bcc248dc5ce022a68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697dd9add8a051d2f17aecd6ce1e0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d0e14ecb0af65b4eaa808699ebd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c839cbb34b4372d7f48a2d214e0d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347b24224572c35983ea0e31f3bcf47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8011d9e471aeaea71de34a91923db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a1742486b8ae25eb713d3672e7ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbb67a2cf100ec81e36211a24cf95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad23cb73a978e445de2a460426123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785d785f54a065f4a6b46a1bc444d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755903f25edd559e50df74aaba91686a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3cc0b2e85c935fc3b7df1ba00419145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8d7f7c9c76c6dcd10bdfa26cc77e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6696ce8125b33c56f4b96e46d3263b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a208a8f0cea8bcb50d06376f1ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a92a16b760162ba430eb02f8a4cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5afc1ace710efcc0875612b304152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f1051d04cab7e24b7f55a70e6116151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77065175f7df2463c7322e1264d0cc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece81071354eadbc309df33fce1500c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd27228e0a0278d69fd8fdf90467cfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb305d2f2bb8a3e0418e97077d2870b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8820dfd325ff2e88623d5acdef35b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd455d6b6c9f5e922068654d9f89a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7a04f6c5df6599ead09ac3ec7575158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230632ed14e2694eaadbb765abec49b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ed39b9a0a48a7d833d6973d53347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6885e8cfde7b70327854f9422a166161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb7bb269728acedbc0b822a833663162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ffb2877237719ea7289a6c2db141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b70f419c444093f7c992187aad56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e5ac8b9184112d92b57ebc59b4697165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32443879424f1d05b3a3c284fa100a65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4018d7e81ed5848e5a71f05683a649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909611173a714be509212032bd1d10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64cff14752b18e7ea66aac0bdece0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f508524de70616caf0893faadf7294d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209787b31ea389d4eeb6604d564ce5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf0fd854b6d45e06067571b2742d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6a5ca526e7f6244dd3cc09238532173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e59f407725996dbe7638945ad7d289174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e159e9ca00999e104a56f22886a0f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfceee3408433cd5a7024ff03418b15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699bbe3349a57fa5296a2aeae08a171177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3a74599323512e5c98c52a109e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534decb5cef253f0eb4212b06cbaf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dafe7a02216624da36ee90d64f3e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6c4af59f01fffd1b2875e0c108b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f0f86ce98fc7860c60a203f9fa5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec0b74e646f2b2ed547ff2e3a8ab7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6608e9c0806d272229df9ca1da0d3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce157d8c899c231a6c44acc58a97414185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a371606f421a106b4470326b645e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa6b88e93f289219f66a0bc72de30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d5676b3ccea5227d58965933f930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626903ee0a67b59ecd3bd4d74fbd316189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059438590fc1cb52405403bfe621636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75f352e51ff37879c2f612820b3a82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7ca118234f49778348e63ca9cd79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82bba36cf1b07fcdf7552c6cf51aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ace1a0138bd9bdd14f43e1ce06a71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac9419cd47628e389d729a4e95354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3454d25c205f56a8aa8b5f389643d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b373e4061b8a378fc6302f7ab5fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398194168ac342e51812e8ac62444503198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fcd30221c171a9c55884991d9bd18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475e00d74273bbae4300650139a3a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ada1adfb72fb7f7f75d217e9c79d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d22cb19a0e5a280ec54850cc105cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529cfb6739ec5df5f7daa5129f688d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da692faff1c4151b856369d4c3631f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1c6619c760d5600f17e9525cd2c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5e68baf55e54c0db34601f66d2022206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff030911852dcc4676f86db1473ace207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac65921c60496df72bcbe35e3c535208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb14ac34927534ed7a6cb8f777d8ad8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38db3e67bf84239e189b1d698c77d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683eb2399c0a074d53dc97e064eba1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87133313dbe4f064d73fe7a821e52856212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e4490882ca0a427dcc25a1fd463c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bde92644fe674895ca47fdc91740dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219def8df1408c7938b90d37e7a2991215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d3e9cc79775c184aa8140fd4706e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573fda9e03500fc10a1c703804d8171217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a50d1a52700292618551abcfd6c4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13f94c31d33818a06e9e77bb28056219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e88a863c3586111c23cb08202b71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338d6bcab14eaaf926b347afe0267d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b61e6c3a04a7360447a89b1ad793222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b76e7007123e32bf020f6b1eea8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e0d0ab538d12174ff69dc161b820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bd0c48486f378e2cb4f56d95af0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d16f24c7b23e97f531e06553b56099226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b3f44287e4a5ab2961fbb262052d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e633671a3d6dcfaae73822428200228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10ed7248200f312c15b6e0dc59dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012dca11eb38818dbaf7d9a2ef2bf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506b28fae9a32515c7807415708b00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9cdc2e88d6f0ba118cd62af18cef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7d112f0574617ed3b90d58652b52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5a12a329683869170aa769f9f694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668e201e7d51d2ca975bc14169df6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d2b1b21da20ae602c6e56536b712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d01a3d40f24060b95f7d8eae42aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912067352b8ce29a1c00c7b28ae23dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfef69f3ac031a03c8980d9e1cfc16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f998a834d948577adf7ad7e8ee5b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f0861f300df59c412d53f58cd0a95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe6cce22885148ec03ce5a19b874b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129ad582bdf443d61732a8f109f970243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df9fdb59825c9d74d8dcbe7dcef1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed7699e51df3f1391fc5db408d239245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449b8e37965fb83fc6fef5e6290de7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774abe4e723971b10150e8d67562b51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a8e476298fd24c0c3de1d00c3c1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbcb5a937c059ecf8f1588cb89daa1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a379de336024968df146eb4dd2b778250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc061599d0bf871349919827c2a4057a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a5e87601881b4328350b1a84f4b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3912921110cba51005114e6b04dba43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e77c48139431d58b3d20c4052852254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec8141e68eb0087d20ba9bd47ca216255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f4f79b1f579d19a1691c79483870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be930f864a27ac984cb572b64c5d59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ef0b49e6da431ae5e10e6292d15be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793557fb4fcb536b8f699239f39015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaff12b4dc68cf158fabfc70efc4908260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0ba9426b4140242d444ec8db5adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b20bee677810950724fc4b09ca0765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3ed6b9cfa90636864bc7cf0774ace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a457bc256b0489f7d39892f4fdfa49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c6a4d00fdba8605f78f7487ca7e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d138db2558ac14b9ce94e6348b33c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c5680d867e4c7a04315d0836a46c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd3397dddde84c4d3a6053bdd7d2cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a552abe9c7e734c4a054169cf606269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5fcde2d58147f488242975a83d0de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec7ab78af99dcbb586ad15b2b646c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad18f4bceffb483973623bc5ee3f1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae838f7535391743867165a70749fbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7993899d4ae785dfaf28917807c3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee33c444310668bb7e7d99d1e61786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb9bd0c6d000c8e0114d16df5ef7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1a81383de76afab33146450819bdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b0ccad86d088e8877db159bedd9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067fd99008ea1d5af93413bb1209eec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484de9c5f0a52808373aac921f419fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919053edf15eeb35d059657fcffe4a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b7f0cc2b334de4ea99b05f01e483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7035e8457bc542a698d272bd2321c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd49705f48a4fc10a6ccaa08461884284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e6b9cf272f7a299be9e286ea2517285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f44e36ce289be4b07e284ac27b60c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a55bdd1aba19b83d608f01d240267287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce38517503fe9e28fbf1ea0a0089e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c7c448fa2a4cc97d0ea0862edabb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc9e2edea025d3130c6fbf93a8da95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eebe444d159565f1806d6e71c355d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e549779eb8208ee7b64ad4399d22f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ce5cb6c295095d38cfa0d6b4901c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c49cbc38f099479391efeaa454f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c740e74665dbba537113a67779b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8015335d29ad4421dd91700c36f89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572868c8d7e0f62f87915b5fd99d882297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e3aa1e3fb43742d2d5444f735d6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f414123d1e4b33ba27bddb679d1ebc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447c6192a46e77144581c7ed8cb141300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ba269c9cf13d1d7aa1c773d71c12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ae71cad8fa309f2903190bdec5b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896b6cfc4e812ebe929bed117db93b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cc1109206f43d1376eb5299f568b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df86b1a9cc7ec356e09d73d7447c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320c7f43d031e3e297fb69f7fce3c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb55cb9be397739698f6064a14e60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ba7b568124be22265104c94fa042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acda1975e52e39e273384308eb27f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b72bb3497d510088145917ee55165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3729e76149ae52b4270fb1fd555e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae610f71eb4de70f70f528faa78bc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169248adc8b37ee14036a1747d25255313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe74144a237e8bb930eff82bf652d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c019f02b4921be3d01de7190a2b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a2927fde47dd1f72c199d05c1d65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be9bd561629112db643b1df7139e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0968ddbf7a6670171bb87d8434ccd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aad50bdf364a9b38497ee60d319d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7127d6474109cb28a32bb161e33a023320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288caa3afa88ae8e8be507589ac160321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a8fc9e413f67ad70404d75a1f7c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7177d7f1ccef47851857cf46bbf8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ee8f3f79126faece6450c223baf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb5aad626c56eef1ab114060c3d07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e31b268f537be50b5dbb799af669326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073952cb11add202435deac29a19f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deeefa11f6ad5993f67db2a90af158328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1ff4d2666a8b4494bafc0c93acd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68440eeafbe663c3d364891c5011f5c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234255cc362c51f876b718538b0374e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68f6b0e294208e20c1051029f6c69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32625cd8e42e654df64baa97a11f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6833f4e6c75a6afc029a5baef6e32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac40cff6cf0fb2f71a0c08966ddd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f599f79b7537b33a524884009062f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49484456642eceb45fafb58086b8efb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc02aeee73fce9535e2d73fb405bb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bc7f0adab92946f52b8d5b4ed597339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046c751bfd6b44cf240cf7362c5cfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec3c288ebdb445a6aab355314f448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4ed13c59ff71038afdbec3e8df6cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543be0da989eecac7e06d8403a1ef6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae7ae095b4507d85195de30957d165344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7f19b5c9f8ae46943ad0f67c4d71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320029a178fa576e3ded9885f94b8457346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba57a7844674b81affb0bb7b480415347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237f94a676d4d959762991e41e7f7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e7af45ac64abe9326738b2c61b93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c84588325a9f39d952e5bf250743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043a37a3c421991333dce07b585088351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf8ea7344e9e76fa655f42fb9d381352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c831fb7467db10b23f4d50a5a78d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356af4f451e80b6aabed36c3afe38c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6237601c0b0602e8a088972ae8de8d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5188909ecbbe5b9a2e9a5d3304453356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8abdfbcf2247f54bb759f2a13599d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91aa0221ae1adc809ec9c6e5a0e425358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fb5dc90048d76bceae05fa919bf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd0f83cb474a169c14055431220c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f22c398aaea5347b256a8788b7642361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629555554e27886573764607ba4767a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014742f5f6cb4a961cebd573829680fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27b73ca1e3855f42f62b84fc2dab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a6e5b2d6c22b5393faac055fbb80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31788dad0f414deb21e708505e0c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2ac9a596241a08453a93c994399e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d35984a1a9cec76a9279b6a5d3e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3b32d9dac45e2bfcd98c61f643df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b211265898c82a44b7f228376505d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b834cab080391fdf7e1838bca598371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac61a2663fdf8f1d25ac401d89272372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146b6ce53ad8073d7ac4daf52b3b845373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab4bb18f8cf300d377ef87df2ad2f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8cd47b277a7e4ebfa2ff757c8922375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f9cfbdc7bead5dc474d1f5cf9d9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacf7005fb4e4e290f806365ab15477377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c986a0cfb2eaa7af6463a398e4a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd3052e122385c29f17718b111509f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001f9294162367e264ca3c9c135f0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0c5edb94351bb590a6291707c59b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e5fff0332e27bf7c3b1edd1b6b14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaaa6e28b9857481af8a4ec4a6e398383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb717746d71477aee6c179ecc5f926384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635f9415c57ad205e9352714f43465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f63c5ad00d71fc42d0107c31c803386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691178d1bee27eae64dd72a535244d5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d814c11ef9386048a6a713d65b3bc9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc33dd80c7f97108485a58026472ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600fe006e9f51c06aa76108324b8118390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e30101d37b2f14e74b3861797136391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de488347c2a79e9e728d752198134392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a0d73d2a4f3bcb18295d07b5f5d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5853adb83ce0d54d3088619395771e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155cc883b718477ad86564d6f042719395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839996bba842aa221d93850103d35ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eafb2551c8637bd170e7b4069c3b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c75e1426ea8ad9b22fdbf6df0e9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0ac355977a4ef51c46361cc4b96c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f24d9a163941a49327771f95e8569f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eea94b9b07ebad4f0f30ba7735701401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be75b2465dba2bc8bc28bb51152f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b12af649352d73ea7e9415b122df0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6a596db1051bcec0783096e9f3850404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46585f126406544c0f4bf9d07048c12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8f8e278ad5421c993ceee38261eb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967213204e0cf0088adb336f51c8f75c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01e810364a30bdcc7206bb4689767408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee48cbf75320bc197f96affaf490c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a3ff3aa72fa5a15e49cfba1a1850410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafce9a3e50df2dbef36b834a53fe05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be58e375740a33388b71dab255ee297412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3884e0b6cc889b54d691267ffd124413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b82b584be7533e09c14e91e0b19a0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7157dbd357d5e7afa7e0ffb4ec88ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272cbc763396c8e95783eb8a14dd8de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d74a6d7e3682cf279331b4bfd6b87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f218507bdfd17d98d44e98a0dde5b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418c9b7c9f76b11356152240c04876419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde7d3bbaa8dbba6967561e2a2b293d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d166517e76375ca87fdd0aa28eade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f5e337538e23d88c641a7031aafb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a94334679294be598f6f5436463312423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14564df808f1e254b1156e9bdf702f5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6c69f8163b574880a8ef2f89292c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ae830d6f5caeaa33e951ab3a06d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef68e02e8ed5bcdaea2d3b3fb797c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2e7982a0c07243c37ca013c9254f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e3fb09536ba42ccf6c5183ca9181e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c2cf44503c34ea8560a640b13c89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c06e886c0966b2bcacfeadd91bdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aac01c33b58bac1300a8d245d102a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fc9900918b7ba5498ddb97c6ff699433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db14453632ca7544e3d3a709d6d2154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec07c211f047c18edc397631d03f4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0524b9d7bbf8c0054b3316736432e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8afbac6c8e5b69fbbb8b9bdb1678437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b213523667946a2315e0ea30c9876e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f68c046c63487437abb89257f0bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ea8d5841c7072bc8fab9e81f06d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6a76f5a0675e05047a0255bc3663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff6d3b3654bbbd3a8ca90ce874982f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee3640c0922db289e7227dec529c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa67a172e1b27a382bac13fbd75ace2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d58cb7e81af116fa6a6fab1200b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e38e64b8e2ba57a717cca9cc2d14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c5e459282f8d3b015a808a961b3f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a12c96be404711ac0fd272b8e8e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1115eab4ce56996f3750cecd323783449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49b4d30dff81f02682a146cc2ee6cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb11e48ff7d2c9fe27163f23c1a996451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72964825179e93c6fa67d853d72d428452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ffac4aaa28d1d103333cda0b9b4e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfba83042ac155348bd40fd2aaed7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aabd4c3bbce4b2e8abe6c6ad3b4ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7c55cd93e928c0cfc136e7a426e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725738e868e9f81ee7d559fbc1e83bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd354dc9641d9eb769b9b3819a5a86d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a9cfd41292c5a26786af7ef03669459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4717fe484d52a69e5bb0e768076c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6585aeb7baf32fdad4d3c8d3bea41c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af718ebb0defc6840817b13fc9a5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c702794225831b203ba09c96b134c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f92003a6c4fa57801c7d5c222e38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304d6488250a1f0165da4226f4dd59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e2bf470aa76b1236bca12d9fea63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43810a39fa4bdbae00ada2dce3bca5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc32d89e82e3640b05d1f1b07758c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc5324bd9b76db44c18053d7b4738469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afff7f6fafa940ae2ea916733d04b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5efa678dcac3e78c81115b9096d47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82beb6a7997bf3c20ab145702cc974472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce2b6e4a97c6b43f65bf25d2ae1e2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81896c617dcf385da40bb348b87ee8a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159caa40cb5ec1b85368679537af2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efc8f1ac0b856c7ffec83853a980e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254032b718c9b99f5ed9e0dc76aaf04a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55124fc95e39e9050e1d1f576fc4b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d10e84102a6e93b34a65447376440479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc016f18f1c3671ffb4b9e63e7e4bd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabddb2d12f1c32dcb796e28dd327cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333490e700760cc2054d0dd5dcdd81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f9b6a74ce589fd66cdaf73f8128e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b108c4ee27c76b0e9d882330b9c91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db100a37ee02d37974ce28079c1177485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc352813e9a05fec429fbfe19eb8ffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b883cd1ffd6f0fed811da8a8d3220487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7769ed66b973bd35f572187e9ec31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e243beb61fa5508362532d1d813299489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75022fb8d85c9efec800755094ec17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292a6027131a42c3867261b135c016491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d486c0df5fe258ab72dd7a46c13f96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab545acb71710839965132c9bccc44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce987fbdcb55f5eccd154040ed4bac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a7dfc90082de5bd4445ca0a9a79e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a08d1a25affe897edc328b9d6193e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908fa92dec23a2c2e4fd87f62025a7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e2ccb2035fe236bec6cb4d2fd8bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eef97afaee9f9cc29cc129a98983b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5aeb9d2e1db1714e848773f6a3059500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb520b1d4a7a1836a402a1606fb84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e22a68bcf8b26003fd4d42bd8524b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299fe96951b4783e35a0ddc7cb59ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da6ac09c64c9fedb023a9e6b342c16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db7cf222a8ad36d4197366749ddd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb59a4c3046d8659a092368594264506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf36d80955fb3c209248d76930354b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6ffec9662985ec51bfb84e0f5501508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7015adc588349b6a6823e1ffe8a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76cefe142d834215f11e05149f0e52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356e44cd529b8cbf28fc6601e04127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c214511cb56301e7999b2bbbc2d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67382b880f5621b526c617d9f966d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6efc514ed882d4f3321fc2fe57bad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642a81838ebcc7e73858e3bb7a7bb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66469f2eb4f03e184e0472fdf36e9ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e24f2afb9682b513caa744a81df67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fdd932b5929293eb91283aa5b307e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a602d1521342a7dcd2645819a382a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e72d1d191655ce6b18bd41e02939f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538d9af825484980f472cb8657ed99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac1b9b25bf95b907ca70367d0acfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba3e034d358972d24ac0ac72030fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ed6e4d31f42ffd103b82816d2797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d5bf20ffe782bf995dac3d91cdb1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feed970d7290c4ab9095473dbc3581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f3167c2cdbe0980e5b2ab103e7e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013b9f21e63d6a9d027fdad34b9075a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849a63ed64fa08bdaa7602d5b0dcaa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796b66c8b57c11a024afd098b1abd5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339b2610b24ee8b31b89f6209ee9842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d21d0d3a3bfa524bacc65bbcb7f42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf79950d935405fb5ab6c2185bbb323533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e52db0937a4079478d9eca28c8c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb36d1eeacf2fb0bbd39e738a2ccab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b7505de98c782a5591135a898cc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174a5551b42633d7641fef733283409537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ba7e60358cd779e57ff104246599538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519c38d33d49210141129fa21dcbdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ece637478d4b519dad7deba2b872b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df946a20c7b734cbdcb3a40f0e1a00f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b13ebf9e98dae8be115551cfc6261542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ab3c506068bbb3e5cda6242fcb02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b25387c1e135be55ce3a292adeda7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a6c25b59d4ccca0303d9701ff653545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b38390a70d1fadf8b220d0596babd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28736f46f513d43ebe0d865e22043f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39c93532875b520fde836329a0d43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530de54867811b08ba050c0005694046549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b922caf9212fcb2b18e2e699eea0bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2add730104668d037b8975bdfda0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db93855f073f97e4b3eb5dd26ef08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a1e8c9871a5dffc809807e3028065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4172ebaf92555d11abd7a557525d23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1815b0e31e7d088566ee177e0a4ddc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627515899b5cb0cd8b89a7e9adda0803556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77999a3b8493956c795da0e1493ed4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5db17e3fbac16d2219f9dcf1eb87e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e417b8aa2311b1e182aa07aa63a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1628a470da30c792edcfd6a3556c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7696570c54de14dbc3b13d589a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fbc99c76bb71abba58eabd9bd4d0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f91c4a5a1979fff86ef37275f16f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6e76707a46e9302e049c1f86f3533564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce82b1bcd4d6a397d56edbc5e1180f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b94848817c847c41ae4cb3d75ef2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2df24ea0e089ea9720775788e1492567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fbc9c9adc9960d5666f2dc8c7e90c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf704b1a7584eab69661237e786bd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ddf65fc53bb55c02b0e125ad9530d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114f09d17819eacfda85218e7e8144571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced17ae9eb9b7ee313d8b03d36aab0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258aad6152621135c65626e80d14cee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203e693dd7505b10cc925d9b5ce8b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f8e594246ff59d00d0b38638de1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab728154c0442242b1d00766d3ea4b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a390548ecd1d60d27cfc7e9ec24c19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ba565af769047ba7e4c209ba4c74a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352f958a010c1bf6c871bc738a3033579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1909feb4b2bb791b3c5f95b6991738580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b98d0e60024a6b14c89d83e5a116c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9f10e96902590acbc8b6e43313837582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c994fe1e7104fc4818363884ebd51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf70fd7e5b7540f2553fefbf0d32c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0109d0e444466040a5eff84a73bf6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b76da178afbb4accb09b8b086cc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4217fe849db9419a40e2ddb541f9ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a8ad3af721176844125ee60cd264588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e5807bdc761f93aff9efd6bd34c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47045de074cc8fdf019dbe7cb35cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05e6b6e7912e2cff659b816ae0ddd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d56d08853dd499c75f6c8890fdff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c6ddc64dc86a8151777d9c44779a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645847487815d8f77b06165dd8f1a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc2011030df22fddff9f9517f89cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc50386f52cb77a63f8730c897401596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9357b48593f6089238c16b4bb45de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73946bd6fa27329887f29b0e13b3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41656c48644d1706c12af3bb898ceac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d0a7046e9bbd05520c3838d53337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041e2b088a6aa122dee606baff10dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2880ae2c364bbb5217b0b9c625493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e0ee6752e88bf3c15a1faf0549e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecac9b6bf93015edd108fc82d6ac7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf451c5b627279c492d351781100d9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf312bbc2dc02f5ce628042597ef801606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d24b61ab524a6b9a823842a9aceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47899ede13ac04bca442cd8e3f932180608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530aeedd52545642132c59200f5a295609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52564c0412674d60e6bfc56d7c8d82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f033bfec53ab483973c0e98dde772611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9017f16159abb349ff4a9783b1a6cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8c8452055b7fdb5d2d1c0d161893613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57ea709f7e434478a8ca122b70191614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eece42c79a1881bf0d7033001c2ec7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910f80c589570f2d16ee80c563da8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0044060c2482f78ed943dceae3eb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481bb39fda851452710e3db5807eb97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada5655caf1214b326b4109eb9b3b0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f53dcbff244ff2f55c88f3f63e1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6bcb474a2883860ebeede8ed68fae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b62ef95dd0d297f0c4fa06fd945c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfafe21e6519e1cd6db8e5b84f0986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3e3dad100b2635eee248964f60dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e7806d1aa5f5f585dcde808d1452625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faca41c5718b1259a4854f8f312963626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b29f189caf117cf110d1633e23be1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4acfa0b627f1a4c04626aa11508253628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4536a595e029b65691157efbee90e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae201516f2392c5ffa8f75dadfef46a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b33938342d2401b0a4bfd2fb932de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4086fd1eaccf3c69b5a20325c2c81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586bbd6c68fbc5bf2e287eabc2c720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435a64598249ef481c4bcdcc3103d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8868b2357df291f09a20565bdb1d1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e91f6a15f10bda551cf01b079ded3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0024f172e56f2eaac87da8f8b111101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03902c4d4343f4295519c2b582adc2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b759f5dadacab4fe2c40855a250f8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052d8c9ab75010b183a4a633250b51e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f7ef1d15e8396742a4d7c184389f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a6ea76cdfd061bf71a4290b68970642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50435eb1e5f1277472bb49bf1c2893a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101919b0a96a985bded0fca4c8bdb6e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070373af86f2783c8b84a8629a61513645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4dbfbd95e819bb6c56c92a373e6cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88611504f954cf573e34a737bc9bed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d598a35f0aa8ea977aa4328b8cf040648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9cd44257eda6468622ff2b6169a6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cadb125fbaf3ba4bf2d9ea6b78fb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3106c9c2b8122cfb3ec0ab935cefd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946908f3465b5a8678b6128f3f65d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd25fd0ea1b6621d726d87650be64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441a20775f4ec21ee867bdae7ca091654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c06c8ff19006b9e84dcf28938b68e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d8c3a55a1ef1102e08692be774b48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1a5d050ada9564c5745007a4849f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd79c21e251eca5efe53de8dfee40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3609e495de27865f863ea5ce5fa1e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4236b28440e3bd2192878e4e71a20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a657ce2cf7356122242d8f9934a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28452405d27a6cfbac5a5cc3eead8f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b1761eeb59c507e10803b481ed38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ada17ea39ea70e1f0e6b5c222920664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5dde8c3d216e69b9024d69333390665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c58235271add104a07fcf7efb1a5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eaf50935c8941a1756ff185bcc83d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed0e0a9338918b2d2fe8d5b37dc52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c880d10122e7f58074b8803718ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137af12339a5f94f65af1bda4f76ecc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217050cbb8a52ef4464155d510e44c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302aff1b00ca7723042457135f7497a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ea476d3328d6846594d310f6bbf68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb71ea6302668305829011110265c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc2b6a0600a3eadb434372b2645e1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40241f17accbacee93880ab5cd3643676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eead2dff69a839c211d9d508d888a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d9ea064a80e314de698671e888114678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf333a4d022f9db7bf22826703d3878679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29439553cee007f76f24fe6b21354eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba812d491b2114020b6cc30a49e981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86c9b67b6e73aa9ca6ed9c8e69b73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5781c6184705834e9767c595b65a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ed3409fc2b32aa7a66e060eb12cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7a1da3891a69919920c489f44b59d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f601d441632cb95bd2b6d3e8790df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73d89d33d9e368340fc3958d95bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90db295fa9e693f951217e997173135688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa19f9b7d042f4c131a1aec9e34cc01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e179e93474a55b80852be052e3a4b4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7fcd8ddd5e2e19e248881fe11df4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39bf3ee9e6cdd9bbc043c634a65adc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4620ce44d18a7e6c6d4688ffa58225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c1dfe634f1abbf14c0fd61a17bd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbddb9c10d52b340320e28f1ef1a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d4eaa3f15c4cdef9dd748a48bb07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade9b486002529947870fcc20838e89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab05a266792ec2f4981fdfc386523698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beeb3b66fbec5ceeb073ba542970e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d99e4663430bb2765b211f4b8dac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820f27eb3f3aa51c48ade1764a08df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b40872ade9c9f87c0e98eefc2798702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a933047921d36ec18d97b98812e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6d2ab3fb85663e7d599fbe5435ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec58d4ddf61dcd05005afdfb2a3df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db59651bde8923b4be2195f860a2de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b685a7a0eab6a3cad07b79cdc493d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953b56a83d1aeaeb5e708e37e4c488708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def14acb1269b6e2fca517a8a37819ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d2d867a90582f2b807796dedf228710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a876a056a848cdec48d577ee742ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a837925f90ab4f63ab4b5c41c759ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a675e46c6f4fa958a73e254df0775713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289041e12b7e73f616b303a39296477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10984cc704ae2c96f5a332f4d64b9333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458e97801ad599e41489c16c2b64c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f1fca2409056c6a6bcfdd301146b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0c8b22716f1e634e4911aad82690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434907f65bf55f2c7b685d48c22d510719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c84ff6679199677f74c99dfa9378720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e633e8e66a96669120c134119520c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a58841823fdf865e0d14e5e3869532722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ceb75112e944cc75363ea7f4fc8d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac9bb48f2358e2a9bd04f78bbdcfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309c5ab0c1c8a09fcfa45da681c42b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a8417b10a8c102a5ef7e507e3d91e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc916d3d2a478725e8f9ff9a52570da9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c36e4cb4a971ba59f126af23649b01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b4692b116e3f631b32d4948395413729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faade78cc0754aced2593d486dfa994730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddcb55ceeacab5dde0f56095a3e50b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896857ce1646e912e90265e389ec8783732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669027d14ac4c8078f8cd15ec651b5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee9b2a56c1d17382540c0bd4a001b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b50865ab529c9000657be81cb664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78360445d829122764b157277c7ac3e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8aaab0f0fb37c37cea0e53a6f519737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa1c2ce063c92e178c7dcadecb1b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d52dcca3397d4446c5fa1fbd1f2fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04514147dee82b67c69ce600f366b02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6280b141bb4abc46f8edafb590e1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a329cdb78affd6c24ce4bd58d46772f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea182a45ff90d2c8f914ae7cdbf18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063366b9c40275fb743d82306ff7f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39791b24bf6734ae8a71e8d12ae9198d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f501b802f887aa369d0184198a0ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c154457746e7f3e5d351e7d20f29d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e952ab252fc7f6aab6f647193c220a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31fb847ffaaae6fa02a24b3536092749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6c165fe00ba1ff2ed02eb9b3d152750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31a3e4f28afb89f175bcf96715689751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303378fa381e2a22dca47e527afa6e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586498a6717b3c1ff86cf85c1d5ce940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4629a79e1ae3a9852c81a93af297754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca415208ed2dcfdc8f3ce7b38e68e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21602d52cae9943d1b03b50da7ea88ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed564098039cbb110104cdb8bc38a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9956bc1ba6143906b15e4cf52a08e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3be51746bb192f4071de17549d6c1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36de881448749f4e44909d49efeca11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089b47497fb79640d752dcb54875912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591cf5259a20c6bec6ec2fd4971cd2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5a3ad86450dd61fa6b8b1997ddf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eba16bcf2ca1a65f6fb68d693cd615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b399d96343d39cefb7dbe5f79d5256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c056eda9c7c381dcce0d1330105e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83c55b976adf3ffaeb91b5d5edeb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab78a9b51879b4563320f7f2ae57da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098da3439aea7629df0090d63099dda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d72f123c21ee4a64e6855a97cfb4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa44303b0bbe4d3b2fed6fc3da46ea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ac8f70ef178d2a351f3d3b392b2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69f0bd7bdf1ca36d18b5dc31a4e6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604847c924b175b383ffc92b42ab234915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cda8f3fcbf8a7245d2855682efff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c018633761ac4dc31b4182a80dd48b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218490ee8373fe32021e21f6fce0dc4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee172f565684ecc11e57dce8862bd5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441269df5d5510dff40e8672cf4af520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d39d4740a58e338d493fdc4bfa42c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37784b04252bc78ea7f531ca803fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0470098e0bf31d1e13b2d31663e95223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483bf0b3c7f31103784c4a0356f163424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507504b032b76dcc0216cdba516efa0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486874ca72aba1a8725e67f9a15856326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8101c8f050257b1f1b4f4b92487af1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2ac4266fff989326fa98fafab607128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45920fab9aab63129e799da8080cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d870540baf47977dab4280f8457d7de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47405985f0a3d4acfdb2f2bd5c4ebb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896940ebf37d9cbace7b7afc32f6e42932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194066aab3afd1d7ad6aa00dc3b2481733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50aa72002beceba3de75e29853cd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fe0c3aa67130067556dec38c4ebf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dec03c81aef196e61e1e4b96b6a9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f4c52b7c566d9e0f1409fd39a3ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875757ec06d5352022b1e299e0b4892538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dee358bac175f1f1edfe45c18f16f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36fe603aff356b87a2e4bfcd019c8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7dd52d3ad0904d7666ec7d3d1a6b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d8b3815d40a7eeae73782dbcb6d4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd7844b566a1c644f32e7ca400e5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71f02e8949f1de14c70cc4ef4c75244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea117821230adcce6b0bcdb6682c3ce345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b964cde3892d2d4f35f4a040e32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2148e02e7803fef1504037103f7aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29290a401da6f88934427454be72669448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ae72dcc3520cf2eaae4595b6717a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf43916b114c11a3b1f382685694050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26687d7bdf2ee67409f13c2aa684a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069126addd126b8e20dcd00a195b4e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72bac2587c679083489c4413c2e87b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336177e12f951567a1cc820dbe72ca6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807ae4a9621ee509ba792bcfbcb33b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36493c0449922a8e7921a2f668fc35d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad91570494f5380e11cede1e3df667c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc270e205e933dbebec2f9b71374cfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5245b3c608e3e57f8f15ceec1f1f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2cf469e18fdd09917916e9b4756060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3cc2ec56c3d41397c213d4aeb482c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab038620148041d48aa492010e279662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acd58be89b7aee533fe6b134bd8e7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041583bc3cb8676d1e625421fdf22b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f69a251ae8b0d40c02ab614978e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc91f29e5609f78a346febcfb6653366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fa550b4bf8f15604569739059a1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02e1514cc0e91dcef4f8df7cf4c8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88036230b768ca151961e607c56cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd750a3e69d6866edc27469cad10e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b98579fcd6dba04f07cdaf21c7dc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efaed1fa415034864ae723981edd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c42b01d1c5ab7ae93572f32a480a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb8cc8c60b133a237c97a14a5ce2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd2a62481c48065ce331b8ea9052e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d727cec55e72dd8fdd7aa21ea901df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f3800932cfe4ddab5e0e4960e13e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174959a7788f0cd9ee49283e83069e6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14c6463263b550a439088b40c208879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258291d69581903186e61c326394a9ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5f91a29bf982316839f03877e12681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445b012713633dd4360278070e003082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212ce09bc546932d58c27f42c78f8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf51ae6631fc3af3360c2d81e63049284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0cf8a578b1a52b38accb864a6541d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8445a9bb2512d35b453baf18f43f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653e8bddcbf29639835559e6164d06f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7e574510d076ddf3cf8f3a4179add88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee978dbcc23250b12d3b0a6e78d3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ef651b61d21f5d3c862eae2b6bf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c58056e34bb1a03b97542e75f088891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbee491b458fde8f816ddbc9d474f6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae750ca54cdc12d96c6d556d63e5e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8942404e35275377e961213789c3e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e3808b72de820961f608f97e2646895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48f434b378ac1ed8d944781e1490196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d86d8de7acb05f6a7884916f96c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fabe67119b74ef904513dfcea1ae098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f235ad7e52484139ede86e574f8bd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1811e808032b06ca263462d4528fc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee62b9d4a8fd60ae5178a2f0851a765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b60dccd852d25baac47d660fc678102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48b77cfe25aaf5aeb84b544bb6db7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051cd30ba52fd62e549086dcfad97a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ba4cd65e357a8198a328b9ee4acc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a70ab051f8a8466d78d62a41cdfb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11386eaff4b6df4f551fc655bcf54765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f727a565b7065ea239f4da520bd5c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b44786894386071d366045bd73009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850168dfee58cdb54235a3785b9534e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf76648c444b1ad8e9d8dc0679efd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077ff67b28a72bae9f5b7af51fc05a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f2fc3630ae655e2a517a56b4d7bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4570e62fffbc33e9c11d221596f60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1461b2676d3de085b81ef76ed906ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252d411ab441cab35cb825e3e250a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4aefd617cb9c67460d1118edd764c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f45b13ae228fcb8a1d1416710e42c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117e581550fab6de39272fd14f38b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd352ce2928092b1c977cc860085d54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb9c9e52eae3987488c359eb93eba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f86dd56ac88224820fa4866a9ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72cfc1bf294dac1d95b23384f4668123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929fdcae89f8eedaec8a20b4fe1dfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e032b789209c9e59d39a360da57b73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fc717c2fcd3cc980a3b184b7e7734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1ca68e344b761cb7be9b30f324b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf5de7e9e227eeb624ad9fed59efbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883a3af1d08fd90c8b302c279f2d4a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7a2c623d73e3db3b7a34ef107b5c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9bf1da6c3ce2cabd84a243c2a6d8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd7048a88e5c3373473389169fccd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd697b30d7d258de9063455f4a3c68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90829673a12f56df1e8bc95c104b75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0b788801b4d0165479a334959b39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7f67aece5fe7bf73762245368793136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120043592d38c2277ae721137133f47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190cb230abe9524f0ecfeb104b88409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737db5c750506f124fed8effe19b51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5852c88fd825ef80dde73b82f6c51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf52c02bcf6181f7221b4208ef278c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273458935bbb47e388ab5dcaa6d8648d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f76ceffe7ea99b92cd5d409224516143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c5ef85e3f8cb32a8b5451752d50f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a5af153c5676f8dbb9490c8ed12e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5118c8bb5c5577760b4bc25219464c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c55793ac01f5f994d0c7ce1301bc13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e315fcb2312832ea754a8b07ee72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1b391ecb62d155c477bd0e52f3fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4948ecdcd8cd22e574b91d2eb65d7ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500db48679b8fd63f83549dd49ce420151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83649fcfd13f39da0fa05fd4b43e43c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414757496ef988930505204a42dbaba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba4239ee50bed7dfbbc96ae430554154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e4ba76143a8462fe1d910f43bf44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6527f769915e6d7a2495d82b1fe9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6124f732a8fa0adc4bc05074fa9d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec4347a059e8e12942f16e4f57957158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcce245839d6d93919270e63e249ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206988a6453d7c7a3667ba9dffa2fa9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97b7aaf8fbc8d4e4b1317db301f44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e4abb131dc4b236abe7f6f791233162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab16367c42332e87ef3a5991e1cc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344fce802c9432c0de01ecc7e2099df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcea7f87e0fa919068be92b6d5ec2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c49f26a905d091c74e2e97c2c9e11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69001ce04fa3bb6c3036d3198b5bca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352e4921842ecc55ca003c0a3ad33d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c2ead4b8e23902aff98f62378822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673073e4099a7bbf26e1e5fb2293d03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a291d0c74cb737a1bedf30d865a65c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230665bbaa844f6662c244215b7c65b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f760b8e78728afb859c543a10935d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a0c799c4b77e64a0836e252af1b5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42b37dc7f112db7003e216e4a36e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432777182b6a7b96075fb854c12ec9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1ae458f7845d8f795a4079da9232177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c71f448cef3d3056062a839de700d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b66d290b32c1106ad3a5625b9406d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab686a5d8c7890338e80621b73ab3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c572cf6378f27785c0ca2162057a2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571114317a8527638ca3b0ca5e244ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c08c9df111ac71ef59a04f82320ac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf7bb44a560d5fe77f461795ded3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a1d20c6d6a9db9890a9d4098cc272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591689fe4165e86c142bc4ffe2413634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f29203a5906ace4762bee2b01f2c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef18e160f423128f584e191fbdb151188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a7786159244a7b00584adc59b36e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747393573cdb1bcb1b00ab991763d361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ebfe11be015b6bbd91e3d2a5582f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca23fe58230f3997f8992e1f584552192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7d8abbc40d0008fe69a229393a94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746afd10753646c406aba4772dffa49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce977c10f3aae5ee4d84e53acefabe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477819f92c3d9f6400d7d433337eedb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdb9f1b600d2462d99d2e9c776d68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c755804d79adba369508479ed7f5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d422763993ef45a26391c149ae7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34d2dd71d46e6b4831602a26d9782200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd41f119efed040cd37eff2f71619201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67affe2ada7c711a3df25e23649ad5d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35a3aea608759b1f5d750c94824e4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed1cc4446cf228a9366881fd1037cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79acb1e63565524500524cc660008e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aaa7be4c4d7d9d0067a50c0697bdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d5e667fe1f035a41eff3a28a23931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f54733b35ef7cf06265a0bfaf79d68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906158dc58009682ce0027f4b5e84ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d42943d866fbb9692cb0b9bd5ee10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788808d1c9ec1b499add1d592708db3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb469d4a1264889bf8de21a919fc15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d650062a4cdc3b83a28d0b09b690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47db0c087ccb6605b85e24298b11c85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a3d921b059ac1593051585abccf49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f936c1793f7ae299533cdb1357712a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f81466d76fb19733d53f26ea812349217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaa753597070c238df71740c106873218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330b688a7f5b5805561c6c12337a335219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8c7dd9dfd3579199fac55dafa9c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e316c9525ed625df420af54c0adba9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab22cedcccb0d7255fb347892b691e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f542f930578618b791b09ed3651a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edc9eb48c6f7777f0f50a25f92031224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e989d1d56c476402770adf10956b3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3850bf59fcfc7e50c0269ae36aa58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845cd4dec5977398569d02f24435f65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30812165c280746c059c56e8b3b929a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf87bcffe30d36aa1b9931d9c4eef6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec500a7465b188b02a7e8760d488bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed806281d51c7c8e569317c9c8286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3c1a2b622387e872069ccf2ea1eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024e4f75011014072813da2e2dde6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc32e39c46d1a68df232fcb4d858e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c3fcf6fdb6e1fdb85c07214df81cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c953390f4982e6755441b3acc4e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979241c1bd4eff6f6ec364cabe8c16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f64400c350f59b4f282b12d5208f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a72365b2bb6dd683a2117dd2a737d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a6b43aa4c3f4638e88db24421d84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1231540a5fb528cbd20f44ecc9a0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338437d531a3c4971ca0d2ba3a6c2e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832759fd7f2aedbd4de6bd03cde970e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b8fd14deb3dc46bb960c74de82d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd5ebcd834da95335b5dad0f240dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dbbdddb4fa5061a9c6319fb2d3f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5af13128f0029ae63604116ccb241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630b0f774bf2b2bcbb2a5f1dda0a5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4defc9e99680a42063a6961d568a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5930e735321b49beee914ae7989f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d98282df75439bac00413581cfcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff08ddf0ba26dec4be65e1fedcfdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab0329fbf3149c9fb6ed498ae44ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c436303452c25d824acfb878ff01e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39a5c2130569cf02e51208f9b7bf6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6aa6431b0f9bcef1a68e21f33ba1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663023f9cc5319f61aa3e9f0b48314e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca3869091c3948fb236ad1ff025c27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f2ce2c5e705b64e9a52f3177743a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea5255a0e54a8d467b75e6507b687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad43f6abae5f52059e23f9b4c8d2d4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3a9a36244f13818edbb7a9d32041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28855a2e72699dde126ebb3ec7b4585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb279a965538363b758925610c04f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904f9401c52d897434c113516f7a98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d15ff1eb438ca29a963c9b7e741d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff7f66f07aa8fbceb79750732d35f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561276875e060d0ba92f4652005fad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d344c4f63f7001fe454fbe312cf727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbad308e222f21deef9f7fd6dfe1aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367be79a63b04bdb4b9db9bfe6d7680271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a8db38d9b4714695f96cc264a1ec2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940af3256ac0002aba521184df58c25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb6fdebfdae8f0ca14330762e9453274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475a1a16cce527e2b700fe346e36243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bbb607feb95a5d69a1e9ca6c2a1b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec9e54ea1c624dbf75fd25aa2c9b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419536480af4bf1736588ebbb3cfd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703da89fa495bdfbfd9d6c7a39e6330279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b444c6a7bda803c9c812d2f08e6b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ecb41e8acdd93f0ef21edc97dd27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c827881ff52b1eea0eb408434680282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd039617cc08123fe19851fec7ad0a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25611e55e88ca803c2fb3030106dc63b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e8f305f082752cb7e91a58f82b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640753860142e3fda292a7739f97e0a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e5023e1bebfb60ea8cd293e1e2ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c5b80d739b14b41638c9d76ad7ef3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c072b1daecdc9cec9f13131c041d52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b0aa4194afe53ebb092dade52f82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62e03bd3439b4dac5d01aa77f3cee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a748c0ab975e6a3e1db2ecd6dea5b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c09762918560ac78c44ab50a68878293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41597ec390ccf717fe1ab4f108a30c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9bfa73403f95f82c261183039b4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fdfb317723516578ab217b6b01d74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e73807a1d4bd96204d361dfef0580297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d74709735479c770cbfd0d7dbbef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef7ef699e6f287b8828b9183a7e974299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee25b445efd6e33138c85e66dc51c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce75deb5ce28f40ea2775b0e6dc6a63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d18c3ccf3131d298133861a111e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6e7750ce95b99c05a50a3ee6f743303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377737fc0ca3a04dce3c90d09f92186f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcc5cb4e18ca34d197ac591536c6b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2b392c3316a6c74ccb8534d0026f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b04cc4ac2f6f757cd79e5501c8cd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd89afbb2cb867497b1b65319a9a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d7bfb7619ad0269a0b748e2065ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ece133b9025feb5f89a3219ce159b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7619b8e67b3e15496b4be180f3815311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4985b5e251e849c8137405747eebb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ade768ce3a3336b8cea8fea926ec51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0654339baf5f1382da983391758dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57237e8f070a2d3c0e51db1d9c1eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f505761f8b1add0a42a7d6d061127316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a7d6487a68d099c8612294a995fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fbe9470538bb22c62d94459599f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0620b5e2083091d3ce65989b93099319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e529a319d175a47a45c18ff78aed3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa53f91edc4e06ac9a41c67002b0d34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498f91e507ca34d3156d543e5e0ecbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589a67fb91e60cda2590b8b622793a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb212cdd588b6c962c4fa7a7b2d89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6a74893469ace6ba3c3b9ad8ddfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d237b916668822f719b19a9a394d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930626c6e4ff979c8da2f07380d13534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea6ff2dda7f14fdbb71bf433c7f373328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ea84495941c9a09c8fc9b5244789329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a27ff1dbbb7687cf6d3704518afc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291911d3d04e9670a3ad2fcb0763dd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23f67f875c82b123aee6da9196314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4c812b542cc2040c1ec89e7a0a27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060ef785c1eea25743f6860931dda7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5599abc0c1d46b5b49a74885720ea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c5435a2ccaaead619eab1a3c4e5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8c3c081db2f8aa113e599a7621b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b1646f403cf9e6f9f1705ceb93e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920bcc0e2c05ab7689109c1c7ce366a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09513d55be0115ce27fd8a4e378641340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5a50da4c69a2290f7da2ee83c444341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960dd8c1311834ad83557ae5b1e6a91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facf45768f7cbe1e8ef68e2c23e506f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4380a8e855f02ec0aa49254386fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b934b7ba8eaf7dfbc32e44bef7ead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b67630e4509815990db652716c2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf682cc88d6ef20026cb4eb87fae9d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a30df5fa0e31e133a9a7eb240a2cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a85b9c4a0551430abd07194a3e531f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac4ce328975c542ef9fb1014708bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc0c64c0a16dc57759935402b0914351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a556420bf5aa57ee443a9a9a77fac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ee61d94336778e073737202a3b68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639b715f16fd94aed84e8b1177dd565354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4eb124fdf0ed5e00de6d7f65aa89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360260967db38a06bde5a30a1f761a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341f10127357e86f30ba2fe9af8ab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4a67cf917ccd0f0effb2d40b5e5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391be942c0a11d96d10768805a86ca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ba7319387277740903c6fd4836ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1da58fc290e23a25af34c67fffe5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbecf1a60352072e635b5cd886611362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21432d16e5742abd199c8585820b1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df92a4923eaa976b4ad30889ac3375364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8ef9ba370a362739d7d01b464fee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b2f0e9e0742ccd95a1d0b6a0ec40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1217a48ea630062f4244589507b44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb618ed8fe42b72e8e2321ae73927368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9962dfd1c5e769f86c658463010ca2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269981f753855df33d683476f2736dfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111031ae1395e33fbeb2d3fea5ff9ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ca178909c071d3c1323e4d350756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6dc094011d75c16f889514df4b888373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c110ba19564a31a6e3ea4083d62a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4daf264360a9a2ef6269d8b225ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4c83e3835371f66b33128ab0846e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd921383f09f13ef0aba3e0d98cf73f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618b7b99e0f1bf9734bf5d1a620b37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3dab8567f0b28585bda6e3722f8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491f4250e7315129dc16c17d9bead4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cbd9d6faa78209e52bce117e57296381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f134790eaee4b7b03fb8986e88a70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154266b104adacb53b035681514154b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4fd00d9e011b4d5d8c33e8200cb24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35521545c06f77dd68a8537d396f913385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf6f8a21f8eee70b3e873b1fe2f15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bc5a9fd3409a86208d336ce24b2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9debd0479fc24f55a66f652086b745388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26011f47e93616ca9f628f1aa5022f7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090d0664a6cd2ecba5ca9e84ca111d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e80e903f2d09149dd2ddb6edfb9d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dee7966a59dd671243e89682d92e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086025eda2b0cdfea57373e85269df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90fb7f60e5fe54a40a302ebee784d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f90b786743183bb2ae8bc872366a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaf65c8195d63fdb6ccef352152c8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b66aba9048109e8bf159f96d6c5bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a2f9e134ab05138d7c84acf7a09a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd5fcfc1b6bf128185402e5d597dc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae193b25ee16913b6cd16743c4b99a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbf6f83020d56919cd1c637a85215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b771af54fc7388a21ffe237738e31aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb786521e950d91dd6b09a3467461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbf95d825b90f6710e1104677be4d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf082d018f5418a8d312803510b9e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e523174714a7bfce64535d91933e4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99fed36210260d6c46b0ee2cf46b07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3f3387fc54b29ec48005fcdb80dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee9b90bc70d4a0ae1917744bf13b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216fc01c1d68c4222410198ae985ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91b079c94e61b7617fb4c7bfc338a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6570bd6a55752ca2bb07866ad0fee96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec52737e2aabd3f20709e93b524044413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2eb314bbcd5f08f206099e2b0dd43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f3209ca6fd23c15f680c2eae0cf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696aeda4f5271e66c9b4e10aaf4dec7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5554c4214c5b327e922db4050340340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd66df96bcef00f35423b007fa21a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac39883bbf35d3c119b86e775e8dcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb279024285a0616652c4ee9893721d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315f763f1e71723a15d35f482ed00d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2fc356163054280522f30f6ce556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063fc6d67fec63cff2fa8b27adcdd01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121588746f5142b2a6d389f3da4c13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e511654e05119cf1bbc362ec34510425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d845e95ed88f141f2ed37bf1e74239426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741235429c8ecc1b0b4dcbf92a6a0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da725468245e2b38faf7aa080ef20be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc85d5ebb3712cad03b298ffc20f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096834129742114c28ff9d8041239c9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba12d4a31526b8a4ddf33c517b897f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a94d233baa37b63c0fd8252d24a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc1aa175a7a0a9f03cab44431672f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603b35d7fa1a15206b9ccd7fb3979a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4de847623f6c5af12758f50f0637435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ed47d482d6272ded3963c44ccab1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91db1e6481ea15c6b2ed5a5fe2bea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b6b6d62ee6b8a0dd8a2a0e7e224f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233f9ab5009e68d1a1592d3122428c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812930b5a7400a29b5f3dae1e01040d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2308164df363edd36d9c1f974a05d1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd4b27ce31a58466519c05ec122682442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d19f847b0c5f6e1335b1831f2c272443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e20f44ba6c5bbb781b196933539bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c5aa75612cb3dadef1138ee7f7450445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6305b914a413a0a068bf3afca34c0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f56d50b7e2cc03a55b57f51bd522e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461a8913a34112840e9632f16ee4df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a49c0d4da3719314cbdd91327e03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72348ab888b5528cf9a5e6b78d7d0b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52855dd8f02021a450f13adc8c68432451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac183b546c590e80212d7f15822a39b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699569e8d4ab6e89e8f9e90f25fe64a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ff67007b30b3aa34d4db679b05cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa43a8f9f4f705402a82ddae13371d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166124aefb2f6690b2eeff999cbf2ed8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a28a72d796c56475937e4e85412f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63909888d634a0d855fd6cb64d783a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e0b2396d76eee8646d3bec76d4f45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452d243c2f55d7a8d9fb38dd93d53e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a45cce97a978cecd0622ded62c75c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543704af0cf8844e116f06f4d9ac4f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030da062e94bb9abf805145bd06d239463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b48eda8e3d24bd7b2fc6d28de3ef7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094496f8e3675ee9c43b2788f99302a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e14b054d624ad32c1a366adaa3e70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de5bffc866fc83fb07d7468c80ab8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41123fbc958930f13c401ffc87e66162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55cb5b7dd7afcc9d7675fdcfa857c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e4122c24dd5a549c656355617ff7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395deb8312aecb8a37cf58b503bc4c25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d412515411ea47468b8d8a05aba2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28567e7860e1558ec48bc56505802b75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861f328b2520ac16b669e3d5b8db88f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef8360a53321cc02c89d21b27d54b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef7c16ca132a698133806198a056cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff931c8d0eec62756adf2f7011bfbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d99a3f6f75b2f0593aa218a5caf23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d0b170d94ac636ce781e4c916375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da91a0922fd3f6a96a8ee5a8140501480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc27920188642f5f6dad53168d14e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3cb49d2111715e3f07732f36bc6dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106ac180d716c0c719a69c96f209e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727fd2370408ad0573136b443e06b80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805513caeb7b5c97dfe9fbec482ad154485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acdbb2ed5185eff374cb2df42c8b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7777774f2e18fed95a33f8c67c322e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c3ecc13f1f1f4309eed208aa9126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c740eb15ff961d8199a92f1030ec11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8c7e6e85f22fc9978e24565e49a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee80792af6b0a6154405430a24062a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed42c9a8f61945edc85987fbe462ea2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269ae28097fa579dbf938aaa6d536c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d64208e03169f97bd54bd34a46105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7ba8828edce5eb6eafb5e8e0aa3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc7c369246f3f3289795d1fa4e0e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570589b7629702293381c2e921ed5f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc227bf15e25f5aa4a069c832161e92a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139609ea0a2b277da8abbb643eaff7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62014afa1cee5296475d6befefc70c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6ab2eb32d9a96cc3a92b53e2b0b4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7eae3a1ac3377a64d66d41a45ed2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a7e7a46b398ef0f44156464a8b9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d7063d13dc0cbf16a97e8e1379b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91271c81921558e9aba66c4cbf313505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bcde2e4bc70abe9a70ae29b909a9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c109b895f64db442450323ffb986cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba9a748266f1ae8f95dd04b9f35ad5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ef3eef8e092e33083b0752e8492c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f651b81d03f0f2b206bf45d6db146b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc621c2abcb6777169400f7e64438eb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c731352d00cb1c90fa57aaaf4b51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2f48099814fc7035d9c9760e80de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c658a2e1d569cc0413d03240fc400514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175599e8382b0a98e56453cdd6898c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa3d559a804a670f3b9e827619fbbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a1f839e58da7f24a3bdc87d5d436517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697dad0a475d289f4ef94eb6bbc36db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4f78b80b5cd8562303e9f29588b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b1cdc55f990e392e804aebef155a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59a7a981d6403bfc49616a1e66e5c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7445c74490c5e7d4ec7b36cfa0be8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3777190df6072bb5e1a8edcfa3c55bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2e3decb5974266fb203ce11bff48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fc96d901fc940cfce8ab2fa664a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f766e90872962103beebe2e36c4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73424251b286b0627dad142e78033c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9251c4eedce8a116192d99217f275528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb81c4cf64463d3b525ea226aa8da0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad5eda891e3316646f15c1ab60ea3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c86181a7eb06aabbbf8098a567dcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f8d71775252bf4a639f79b5b7d02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a79614e311f879e03ac28309f0d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507978e8f71a80903d1b47ad3c1b1d39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7bbdc5f1ad03af1d7ab7044c6d659535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443e42bea2112b88991c12695c6592536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1eac4048f5c275ebcc6ad4302afc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adebcbd52a75557c466d9719f0343538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b1e3daa6989f6cdfe6ebd04a1260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394bce9e79729fe5bf01fe28aa80761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a1d65adaf6fefd2ea5665d254037541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53bab1fbe219c2525c76449199ee5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788346fbc65b459ab2b7e4292ba21d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb272af06f2c665ceb83170ba540ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257127d4d04b9fe1c743a9ba67fddd26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a37d6ff0fd27bf121b386f0787326546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b15cf3a5638d2c0a331ed681b732f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4f59d890260d4823a69972b00ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237cac308ae6034794fc2bc2709558549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0fc05a31b281c8742bf9018f11374550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dfc79de6a64ba1e996de0779d0d18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b602a5afc3b9847d7e99757c25802552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d85b4417a1cc844d2631da1c62d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5f062ba0e9f913827d1bcf2d27b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e4a7f3f1cf2f214d0fa8e70c614d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40255f89fbcf1b3b9e1564660a0ad4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff5bbf943bd16d64c9cd8e3b42132557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffec9583bbe1649508aeb38b558a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db999adb101d5aae7b6a835f2aeceb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b910c336dc0b39d76c2bdc1ed79a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc4146ab59bec6dc65543870c461a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ca9824d183da16d4359487a1330e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddadc535122a6a9c347b785d06fd25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e89ee7c5b9fd973cfbdfa85fcfc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1929b7a5c9aece72e5a8acb7bc15a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f981c2da9f0feaae688535ac278599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddba97bef7f6d3a9a56039b7c69530567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d48f2959882720ebbf7e4b99cd5ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0fce015c27733e874e75bfaf38daa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150575045838428ec764ddb9d29e980570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfcd7db60b3cae4227795dab5f4d06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1244209f7335c3641c32a684245b5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f85208d5a8af36eb40a44ef1ee18c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42513930d61cf9eeed36f540a53fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba338353c14f8e1af6b627655ac3308575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71927f060585083becae9f28f7055f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efef5e6f462d64d91aa00e142c9a98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97769ed4931636433150c022614988f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173803d1caa0c28efcac54897091f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac56709bd338233e0600ecaf497c833580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685cc3bd9038d60be74f6da753fba14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a860cf82898e9b63719310c6b8dda0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674823f48a78626ea1daecd94b8f1a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385bf6b13d7e049399ef78ca6b94be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c452d20df6e0ca1b419d6a7b85fb859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3fce7a0b12c20d68d0eb43a755eea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c9f78f1130f29e7c9cf9cec5d0ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ee375ab8792a865f3421c3b50caf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182ee96042e392f9eae6982979aee7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66defd7f3963546b8ccf8109136716590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332739654acf5e8d22aa8e9ab49213591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0bb41247c4d5d39d2c3d428ab6f69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202281b26a8a46910fd607c116c4cafc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb462e4f0cff8fd94715c0956c5d0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468466790f38a7e75e28ed80b6c29c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870330388562bddf20d6d158843f6eb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f92e7c897b7eeef014d1f791c29f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330194bea17bfa3751aedd8e0bbb2b2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e154b6b25a8cdb78f4b79f41863fa38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f8c2705d00d4c44462025d14c6500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090731307631dc85a73d246903dd21d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ceff2725ca00c87ed66b8f210673602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74409c08f27a3cde7feb0ef80b68012a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ea55553aabfc0b5e3428ac604805604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463c9d2d30249b6a32ff9e6cdb8099605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bfdd8c0bdf6b569156aed292ec583606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84d322d3381f666400a1e5ed33c37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c061167ed35942a5e1cce98c17d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09930f53a06cbdc602d52dcc84b44e75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ab66a7a142e9846d4b52445080e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9ecdd13119e9c2317b57dd296720611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621cfa528191004a8a6a3938f8a439c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49ef77bffce34d4b97e698cc5fe7a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ab2453a473bb1afdc3e7a7b5ce60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256d999ee0ad874e9f9a70a2b331ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4f1bdb07ac0b5478371986d76bef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21a56b2cbe878e79a7a5b51099cea8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa7912e5cbb7481725077af414eca2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e052519555199acf32909a133d10d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8a2e7fe2e6b0c682923c8e4a3e41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe827e0794ad0528826df1a60c2e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9777bbab9cf63a6bbd21ca53e4968622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58fe050e9ef71cafb8269de9d1547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc97fd6dc5bd2875f5bb64cb4663aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582022f2a524c9862cb6ffd39cd52bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117345d6d1fc78dff8c21c6dc933aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41a914c83ce36d56d7086142a60fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eab0d427ffaa2f37db15b5fc3660ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f1185c53773b0ae750a13f424a25b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed416e31cd7df6a1c53a464bdddfe4e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a9a8daf736115cea9855f70eec17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ca9662531e669677facb6a8b5673632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5a3309d47914ee23d3fa3d6b8fb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487912f0d56964e83b31174c361d6aa1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eab53c2b4c1db6a08cbc4afa953f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568d071527208ee1133bfafc690b13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a042cfa730098d9f3df1f6a576bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204939feed3751a74e996f1dc327fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405e1a7faf93823b0d423ab034b091639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd528b09e27aa34079e2e0143dac78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3bd0da76d1617fba9513b2d2bc75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c206eb436ad3db0b0fcdfd7c3b813c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a388f3b3095c47ef3cefcbafc94d41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6c430ec3d728336e4cd462ac12d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de2b41bfa03bfce0dd57a8e2b809a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab00ad06767693adf056757f2bd7b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3c6d3c0ba62dbf232526f024100f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1ef958f1aa1834281dee3afa11cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e6c53447ba3b0572221b5fbea327649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424f44c46fb540f1b09e05a61311fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5fb375172a41244d2695703951119651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddc69ff288b2e8cff3129587b6808652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e75854be21003f77b25dc2599284653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8aaed549687aac920e2d28b82bff5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b66403d1c9a7de349b0511f3d8ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c6a49a82d6181dbe82e9d089e6a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4b0f89283a8546b99d1f2c32f095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae846bef12718d1ffd1720f3856e6c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44032d887287a3a265e58e187c87b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944cfc98c94a39784e775e8edb299f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab90841bf63fc90917de752454eac63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c458ce246835b6be0361f77144ec7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8924c8504ae493560c8a248ca70f039663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adef87c3285807a3e9854cd8e32550664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d055cc930eaa5804553878a56a2454665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7de5c282e77d8e74515c02ba85ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa50cd605f5242e32e0a79dee421d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879e1a9ce6ac6c64888cd049e4c0797668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b411a024b5134060c4ccec7ab2212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24dd36fe0831346e5f4e7a9ac00fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b77891fda8b9b2588b610e1e5987671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff2238ea8e0cb876e13b98df4791f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c8bdd45a2b0ba600eb89e29a0081673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1837ba0e6abef5236da16e843afa27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7a9e133f9ddee05dd3139cb51302675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204ba2c4ecce8ed265ecde78cfb10fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281814750afbf7ea8c88e10463b680677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd4a591e599571baeb393397553da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c858b377d776a7e1707db94f2bb36e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91a42bb3b2d0a5aad400472dd85fa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469c4f5d080d643c6e25cdd6dbe9b9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5367aa4e295e0e1e3cca4f308b1ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b08334c759efe02f089d2bcfd23a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4318eab3461166e5d31c247e4e494684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44563b7f28ddcfd75b64218fa74603685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd8de40f2ad9682d9c2adf49a0a55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64753fead97d0f27757714934d17606687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0121aae68b8ef4a8e1123648e6ff58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6154baaa19dc20f5ea901a2c2c6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed68e403c34b515f2873b3814fbcf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54771c42ef0f3ef53d8eeb69f26a99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5742f1c40f21c066715fb6b01c950692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f408c488de10550c0d85e169ff89e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bf7ceda7483c4d41c010cdea8b79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c0d2a8537b3b6c16ffab538d5a04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead73e03ac0dcdc764ed94970323218696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c752c0e255fa8f56e1cfc02a34004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66516571b2ad971934c6d2547d99fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc795311ca6c2f6d8d41c02efa2d00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311df70e759c55392cf6ce02b9fa00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ddac2e1b951c5f3a305509bd368f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fc2fd84595caa6e144f9b367fd804702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df5382c58a3ed718cf35fdf2d5ebbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed5d0a926bf901d64f6eff81662282704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0bb50f33d57a98c39742c21569848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f54bb6662f4029245fabba9e013b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2dff8895ce8c19eaef9fb1e6f34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2f17472ccea087ecc878b24d93188708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a229a265e6d4181be564a4b1a8905709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e7dc05e52ee5bd8bbf9c34748483710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7162aaa28abca3025d55214ddbbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52081a6d18ceb97e2b6b187fc9c572712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf590d4557c9777118443f1bfc099713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1410ca572bfb29f076157ee5d337ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a753096d8ce4edb72f0d3e9f25bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86fef71175344083449bb53610741716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d91c4b9e5ad3be9aa3fcdca6d04df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0251dcd4fa66d55c1912c52f54bf2b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2058db9238ac2deb98661c2d23430e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5091c4d0c6ccdbd5dca6ff261f6a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b6efe0372d542e7f47b458d0ee00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefca5006ab88f1faf7c9001e6c292722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45effe61d2b86bf6d5f58a5923fae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b3e68686764598d218816b9b79b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aaad7c2beba8a95a374b99d66d9ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77adfafd60c2faf730bcc19b33ffe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed2471b862c60a7e7d0567ce1a820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02b1c03aab5243d648588b4cf24fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97075d870f2542baad4139d0d4b076729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa34cb0273b00380f53899e05a3873730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce91457fdd2d410a445888812c523a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8cddcb778371590e33bd0d1d62ce6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f031190b46c7b84f6f89edc4f599ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53470ad159235599cdef8152a6f04bbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2382dad18d52b12afecbfe07c119c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a70002ed4d479dd96560cb262a9aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfce9eb4cef95545ac4a0c2e5e03e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522fdc44929679b51eb07c2626e4b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae39be61b0370c2132e40037e1837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b18fbaf63e95c6eb13b7c54018b15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d460f5066ba1b8c92e6e6db68253f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09d43fc3568c0c9b94e238ba8d610d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c82d9e9219dc86f765e67701be8b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120bf7618f9b83da421f3e12d9c0e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf218c80b45b4d38741404aca3d250ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875096ae99868d4e37697ff5d1f16fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b4dfe9b95a2f88112bd3b2fbd026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314c4015173e8a2262b208bbba6797748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2121d87e9935a35dcda45a20daa5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e0302fa1acbfd70bd27893f32a9bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434740a328da64cf1340740951e9b1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfaa8c289b52cbf4d74a9eac5a140f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5740f3d0e8c1d10b26f4c228e4ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c51571dc08e2e936698d143b0ae53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a199729f4699079f80026b6366d68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f648bbf57dcb8c4f5e4614f137c7d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c950c46f21fbdeb2756c5ff27eb7b79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0ec8fa77ff06df1d6fc0d13aa320758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c16624288a951509147b42b04022d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>