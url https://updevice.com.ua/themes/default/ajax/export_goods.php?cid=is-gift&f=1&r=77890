--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b676219902dc9e59be98c834dc8ee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebc8e4c981915c58bd9f67cb8bf912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b31c51cefb5e3793135748ce44be833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768a7d536a89382e460004bd229d364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056776d1347a451829c3faa18e6e3e7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27949d11ac7b2b3ae30d361ea6b16256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ab15f13bd372c259555c3fb1d26a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da041c1b81390b037b90e07480a621628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed863ef1ee5658dd59efb414e9707fe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa669a008395da8bb563abf582cf9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b02c50c30cf0726af5637b19febc9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7268a3bec3087c4f9236da0fd68132912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ba01ecde8dcd95862abf0cdf6ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9b42bfb485133e9905d6cee9f99b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1105624882d91da870b9402c020be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9bba8825bec70652f07d637b9cdbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534487449fdf7ec31fb9a3ca936d57d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e431110173062f958f214b4593645e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f018a3c8ceb5d8ac01ab225e1d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb47c5eb217500679e7e40881f40f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf31bf66266f55949b53cae74a17ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af1684f0c21014d5478d4b79f7f5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdee5df49cb55530137b5e2b3c2e4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f2d17a52e4c6196abdd817b66f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634a9782e965320e0daf283067c01025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61d903ada1c6a3608c694c9afc41626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5707cd0b02d861446d3c48cd236b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eacacaf81b46b998aa69e661133c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac1ff265dae0b6873f4bb18a87150229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840853376cc23431358a1491b3d6f9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fec0330c2910bb3c8ef1f7908404c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445ba6649108de45e985bc8a115f06732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748990ef2c96e796dd16bee6d8c777b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229196baa602b1b2d729a50b359dc5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db441542a263ea748bcd1bb3ad3e575e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188167e97e52e51ffb2da3428ef22e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bb08998560189e0ca220fe455182b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250275b5916c8ac26595b82219b3163e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ce51cece194289b0e45bee2df7adf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df45abf83573138467bd8145d0f2f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa6753552c61002d6c74a872f67cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78cdcb53d7c7ff04451474494a8a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779410ba14e095be13f375762eb91343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c3c404b39e6e06d93977162fc265044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e038f04d4b03e5da42c8511cbe24545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb8044f50a2dc6433fba5af34da7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a841ccc24a1e1eb7fa4a868fb0186047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6ef374b29619777615cde7b989f4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9af43d2e5046bbb2e9a66ad94f6d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57815019fd8624a433b090aca3606d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6855128a56d6e12b155c077e7dc5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70961e38ec7c0e9b3ae12fdac77c7a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8717eb1f791c08cb8afd8fef17e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34ff39fcfd4759022c3867f4aa87b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372fa716c9f2653543f76cf3df2a4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed0b091bbec824c6d64522411c470b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa573c2b059e35089525ed2cef786157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3be2ec4309052d4d41d586bb3116f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8b25aa13ef2f7148a9315b857fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f1a3dd0a0bf14e96a722d23d259d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301de86a5e5ab7cde317965aa246d61561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badeb11c637a307232c79dfbe666fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462938abfe5df9723c1546d8952cd2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec4440bc04e578662c786c5da501464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1fb0c6ad9f67350d2d13744295f1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2108cdf44a0e59a234d5a2821ae83066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23763b907a6dac0595fe598ca0012f6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ce1bd449e38662b0379887ba440e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188c5f102bf5c898bff6586e4c7a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7bcc31ed54a97dde59f6551eec15e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b5982bbdf088cd712b4ac612222b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466185c1f10be7de03ccd6097f9f8c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64935d6c4606b42beb6ba91956708073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f9535f11a0897f20eb4c9400d8fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f2e62ce31d27b9d94e312d128ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf799ff6c674d5338691e55f2429b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac58828d843dec4074b4b23ab7a22077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364c23b79505724673813c255bcb2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197eba5f1471f5ca38b857c63ce88279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eebc875fc9eb93453b30bfc30c0d6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ec3c216aa1fe4a8d1c968480e512481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd117b84eaf04a37b39f33dad9d0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fbb22f9e3f72fdebc7a6184e4c3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282975d3edcaa43d26ca46ba0f952b5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a2a40640b1fac305ea7c0d49273785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef712afdfa1fc9380f2626fea0fc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c735f3ec66b40cff04cea29a349e1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7390675a6bef11828bab84366d82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc61270ee40b276450580378fb671789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4206166bc41e2bd1679b18a34f06e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa7ef93f88f9a21fe8168137837a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b24d894f9af80498f92888e5293e3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0225e9a159cf2752108e0359d57893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c58bec1132eafa2e0d330c333ea0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2baf9b009b7bf2be1ad90566aaa9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6fa9427c906eac34771065db0242e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924f631a57ec92d8774b230d14e50c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d253a2112110fb7e8291ba14b8cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb43f1bd01243b36fa7c279b1e325999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00c04f12c530828129276e54f85b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159e4cb41269e0f6ebfae868588060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac63c0595dd6fc8c65bb84e35feef6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b5f9c9476212b02b3585f1a62389103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c919f358045b91802e12bf438dbfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fa10a9899f9232d21ebedea668569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb0ed1ea05111047b0c3e654bdba76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6967572e394cb58be4a502418d713107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e392ea53152a5a8e0f8c777b33af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d571fbcffa3304e12413e0c670eb3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8de45253f8a578ac6ba30da7835e43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a358cb256d0d61a096310e4edc747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44528087fd72ce2cf3b85acd096717112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bcda350ab140bf20d881cd2940b3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e772fede5821d6ad71f255d5d0f1735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2811a547be3bd8c0297a6fa404d7b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194c871f0f1f547fcb8ec12aac4a46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461dd4346f5925cc12d229f5218b8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f123bb33e8f0f8bae4e6c8d706ff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb8d4f5c189d0e23e8e407defb67d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5c9c4e234521e1574b1c71e07137d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2c4dfaf634ba7c29a3e59fa52b68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058d5ba9149a41a4ebc7a33d2b8cd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427195940d53c836851e1cef2ed68f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4458edad764635bd1ccd7362880a7a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663899bdefcf8c546382308b9c650d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f69efea16b210a04bd52d99a82a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69349f152b08f639dfa6c3c8770bd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c51756f53a29354d7ec64ac891c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9359b6e985a7e12e5d2a9b2c6ed3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003bde65ff9186f2123839c29ebb3fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a817f7280483fcd0caaf85f2f501f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c75d08cd4b27703fa52865000d26e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311ad8c4f6af519755eab38a8a1a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1083a03f8a76d674055617ba35eb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a5c4db828741f9f48489ef073537135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fad7bf6a77445f9edef5483fb150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01822e0300b86dbec4ac770d0930cbd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe11076b31494b5c4b70f4d05358fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176200081fb335d48c91cc13d6b9ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508208a9bbf11a9863c5463fb211b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f36601bfea622de0bfe395cfa3a99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460cff67a3cbe7590ce7277fa0083f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c1c4e86d80177ea79df3c596694a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce9043c08896d26e78142e82a1e77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7a3f0cb8a34d27f16c78c284d8f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f32ffb3ce34849018581367f133e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f994e6cdd477c216e9340039fc77b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb4db1d6ad82cda49c0b01e0673e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3e40b15c096c84ca86e687261e761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca697eca69efd4df80e99c9f3e32042b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d14c15c8370904af1d168bd01c194151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0548d22f7074e4fe03371d35b7b0e44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca8f7805f4faef058ba0c92de969e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b48bd4afe852d50523eaa4ff3b9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c450b2e416272b7de0eb908f35720155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8febff1f9a2d725580872ef318fd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802ef1d4fad2cdbf337b004f8b8ac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09251b0132dcbb8a652dc51c085cfeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b536b5a62fa920bc74af070e954bf96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f95a22acaeeb95f9a3c9c8822034160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5cb67e4c48100308c710a691f9d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71204ed8accb313a561ca38c95b4c325162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a322d4ecc6c1a3681a3c71fad97b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c2f7109eb07af8fa9eca864d782c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714609eea597659cab9b78df9a674514165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be8679c4e0c61178f7fdccee9c8c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e09341b08e531ca7cf4aa17bb7a55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89245fcb26618dd7fded3c9a0cdaf92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520461f9b27b9302f7bd0218d1a9dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44617fbcc6a1e88ab43de7d19d1541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6da78a55f641b4d149ba3ce46c756171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ac443aaa87818a485f93c6bda4fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f7ce6e0ce2d5ddf6651b53b809c4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6667d3f702e9717fe62d9590e52535174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ede4e74870bb6f6287e327362277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9abda1b57283c18a5e6961dbf797176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f658db913baf925e4290f0c8eb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc49b77dee14a1aa0d3f699aa8bef05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9de9547115f4a1f3738769b76f507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9758e2aae743029e99cdcd5a8701b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393ca679eb07e9d1e1a60fff29aece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13d82be8cfd923312ee207a33fcdff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87138fe5ee83bdf30b6631b6ebdafa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174704fd9375ea25d1ef29f32f9002184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b37f1a44526b54c44fdf94c477c0ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130948f2d62e9fa54bd0a149a1d3608d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982335a2ece4f180c07937cbe25318187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0f0c294b83dd02362a826bf51ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad86842ddb37f53c694013960098c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5a513566b1d64911d51cee9f93115190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4242826d293e974894a7f75fe0426e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d844a0bc95085c064e62f30cfd5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa84709fc0b8f80032adb5a35e0a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c57acdb0fd748916ddffb05c3dd20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eae7e881ad20bbb617026c0ea1fed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bddf9bf0043e8d3313635ae1137c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b716e213ad2aa40b9b5e3326e23b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c56317f1cd4273bd65ea78809520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9090a7eaba4759a40e64be46cb1bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb504a48081bed8540095e11a4e737200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7770e2723af3db84d9f10af967da38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c897ff2ce2072d57277d980e9d0382202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b480ecf66b4cb11def9a024177b7f71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ffca02cc80d282c6a734b0404854b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755cba740be5d1c59257393252574c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f4ce5c6615d28c00318cdc5e17ef4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765df029df82e536a0bcb6bb2f82c8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ff85eb89ba0181e627d149ff70e65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b96913576061f5424597eb1ae4fadd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb9c29d5f88419b74f9b71cafa8af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375860c3bc84acaa553ab8316e0d92c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8c452af4e563cea91315ebf4e3a70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3523c1138eb4507d5418dbbb4570b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40487b34ceaa86a88af293528a90ab84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e348c1e5eef34c28ae3d92fb31f543215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1540a0607da4c4dc7b9d1ad490f98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8b05be920f3d692af24094e9e876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a878dd15c1e23f00d9fbdfbb3e97ce5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b3e30c51e7586ee3230d12f81fb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa78487d5b08b521b6e5e348a7267220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b07c91b0af0c54fa3efd527096565221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16db4603cb35d068bbb095da05647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741decf571d0f8d1527a6b1997c78899223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66d6ed3b416b0ef422b346a6669bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0ca8962724c7e0f87aa5a78f1453225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b079db0ec340131631ec1e2e41508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623a55ee267eeee74b1bac60ff262b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd3c2552798d26f750a25a3b40404228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268da4f866de3f22877832f1e1edf19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f2766f86f61bd172cc2418f59c976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d258ac861d24a9a91098b25855691231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7618004a3079d5ff69461bd6c64ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee6728ea6553e8f8b06130ef61c736233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc35f331efd45cc9e0e44dd56de634234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb5b3695353bf91b70eaa40bd9def235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe8f6435dd7f1e9f47fe43fc98f8de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde0856899ca1674fc6c835d826275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f417738ece5d8282327dff82c38dcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4d7a0db91108f6be0704e0644caf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c7705573d8d951397e2d846e50a38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8d2354f435f8578be0505bfaff45f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce86adbd3b8a3cd8167db8a60c6a44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1678dd84d9bd1fbccc1d9a7efae74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb0ef1e1c66dd06b6a3874cf4afd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd03a6c12522d40b73b735f545fb92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0bba2e56c23e1266dbd893513b88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd469e59610e9f386008807fd2b3efe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d6a43d33b51ff207d1fee21702867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97fd8166c04cb22979002703d2818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897f095236f396b3980ea81cdf988c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59df4e72308c0615d2fa0961f53509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6eb9f237659ffd9cb7c8d81a6b7dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e5f7b3ca83b5ba0cb0a456100ce9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196a593a900937a0ee3ea5dba0d99af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb69f7209f015dc15c332c663155f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55564b9eed58ca3cc09e444acb5e85e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699533368e745ce6b2bf2ddf82814e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec164b09e1d2e06a9a20f226459103c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3461b8f696dedf8903d310474f66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159b5c08ba574ee9d0eec10a25c27b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fecf54ded7e61e7a72d7ca4946a0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc097e24fab65666d362958eeb7782f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f993d5e6630dfcdbfa76e3d88224f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bb39146e79cb2db001aef14ceb7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ddf73a956db8a17da1fb2d3f6e7c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6dfae8e068a396b8132e7f1f7f9ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d747e5e641eca75c63b6b25ef79d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80d8c8d31d07f7b857b1f7a502089268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea42127d8b5f0e28e757c94aea6873269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f0738cdb773a10eae9e4eb876e3ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e014b3ef49aeccd421699e30593e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e85853ca4bd0952d06f19690a885272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c514645d57d0423e22abf93e622e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03d4ba380c2536471ad663e21833e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e125377e50cdc298fa943c3645cbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ac987a9bd667f5f8ec929fc6cb2d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8f5b5e5fb736a702916c6b87bd67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff81a03c08b947dcc5b1383da5da4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbb3e2cc23d25963241626a7926cee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616bb32db73330e1056c85f6cd41b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e7a714f83d600385d68fc964bfd00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b977ad546308df1cf27f99c7978fe2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2faa0adc37c4e60744f1626038b040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec99cf9caa9fb5bc821d1568e1623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6bca4a9a58e554dd91facce8445b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39904291076e73a6cdb8b81785e696286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af41349fe5e442e1107afd6e8caa6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca710e5518f7689cee16e1a5b347b85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbfba91846e745819c9008a316c00a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33198da6e3549ddf381e9a76849e644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710019cebca08c6ee7014815cb5b14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e6ae0d81934266b36055a2410de18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee1e4016c86390862d315f26aff74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246447085bd85c66bc76b17747b46d25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c169c706801121995c1c76ce932280c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd2e86e1eae114a40eb946872d0583296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd6e93489a3d74a66008633096bb04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb890738bf3f2cbf08a5103ca26f5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8cc92a5fa51ca2994f69b295e4e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15c93941cb68e70bccdf774100a96b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f1f2787cb72c7007ef056e3ad722301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e2dfb6cf3001093da7ca323ae807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d07aa7e788fc7768973710cd4b409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339596eca371e0403d3b92db34ea3424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1ae0390fd746e1cc8b873b320fc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a44c4191ff6d737e64f1644ed0a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fdec8e9c08014e64294e07ed792c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12eb3769fe76352553dc3feadfcb22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac7fa3608c9bb57d7e85a78ecc461309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace774a24915e17309155b955da971c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672da9de66695289998d6124d0eb89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb72a4de671ac7e4d15f19dcd76a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2c8bc40f81668eef2ab4b0e28b9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db088cf19bd5975bb32e54dcf0893bde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f40c7cca1b940c4ac266502f96b82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe864f2b9f084d738f2040a94ef30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdfdef1e408c44042a989d6151ab73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b037c760f4bea5f294a85c4dfb4a76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21243a77dda9add795e7f70fffc1649a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887c88f7fe41de2429ba2265e0fd77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a6d66f801c94159d9d97f73e318f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d37fd32384d802c2f258a6766ba9bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b724c39972b03a4717edf3f59d469323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e2cb97781b8cd6ce9298226f512c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738fc1eea8796e726bae8e6103870a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140921537c1c914a0c258a736e31c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e85bbd988b54b266b03235231c4014327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f21fc582a1f608a45987bd0ef7a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db870686f31eeb2dc5fc127c73a0c87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ec88419d3f8dec231ca838780e69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c3be69c6905509cd2effdb6a7fef8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e39a71dbe46027b6a24ea37bcac2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272124e13865b8d1b9f813e53c5299333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf6a47872a9dd49406bf7fb7b4b5d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd91318ae2c6f27e7f2074010a3e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f87431900a6f9986479ca6d2d4b107336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f63b63e96a5c0786df28a29f96f7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445341d65f0c33dbab2f0c488c66e2bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a2004371b7f979aa634347393665b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d54b1acd0e18147f6b56322421f98b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c774c7eaf7b32b7ffd2f29d848087341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ebba799d00185a0ec7f5a7fd4c6ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb7043fe59e5717a920a396e77945343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4f3099bd8c0e7f43556e61e3495b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8795b18bae3c6b3c694ca2fd71b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfa82dfac87b5e3c7f93b890897cdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815969ca856c553b89768b834102f6fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e68031fd0e158e20ab155da1f3d30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329ac7f0b08ae853bbd0636ba0e12f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145975c4485b0ec3f4ced996b59268cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee911f5b391de2e20f2e107a134623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba5600d6a891f391392b7f29aede2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5bbbaa325bcf08242b96732c85a8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88875d0ad219f2642b582636c798374354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921158debfb10def9a8e20a8f22bde7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634bde9409b0c31e9033c505f45bcc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d3e6098c6a5d0fd479f71fba102c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e4e993e8bef744886a3f95b3a77e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f922d08b85d025ecf9655de7167a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dac5f9f629054b5cae6c66f798d8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701864ca12b2362ecd73db1f2b93ec10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3855de2010605e382a8ef923741d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3ba2b05b0c0889fcda62f5400323d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f8b5b79e1b4da137f33d0ce1ada4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38445b53de535220f784998f98386f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e162a7dff73e0ef7a5a5e54426448366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2422a7f4754b85223f60b1007f24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0127b3dd564e381c68b8ab84b8c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b57538fca862e5c59e48b62dcca80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68552019ddc13669f4b22772b9edd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a32d56f77e76cfce90be0510fe956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3264115456cd0b3c273810e96c47a46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c11eaeb6f411909244b8b2029557c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94802604de336466e3f6951c2dcbfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27357eb5729f873d2f903bb102bc7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc691abe0fb00cf781f954a7a083fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4a26a05d96117e6e0be462cf0015377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0320c1ac194c7a783a010925a220d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903aa862d2e04686c42c5a692e7961d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b323619e39b0a82735a65b85473bd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9981edad38261277fed3fd22a292a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e5f75913e075711714f52023bc757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d35c2e8da622f03fd1711a802920f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396b0e6c40f4dcb51c73737229b98c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03f832b602288840173bda3aa4fc80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf4803387e01d0f757b48b5422f8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26203c2cf3b5f5880419e3582d14349387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6caa5484d158ef1cadb63120816ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556404bf88b2be84e650aff2b1ab8a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed11dc798b1490ce5c5d12be168eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503cf19d77fb101555e2fd98bae9e46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431fc009d9efdcf0131ebd7f440ba4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f89937ab2895727e5e70ee1f7277c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a2032d4157213fb6dd266354cbc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6670e927c9efd62b5420c5ca5f6f6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786050e2ba38072fed57fe91092055396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd33916c8029849b80c2eeb708abf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108c8ffe72d13a1cbd9dd219993d1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cdf82b80cb68d7d883d68b6002556399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b203df1dfa3162b8337126c0ac168400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940350af49d370548a98b3cec8a2e7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27754d13d7ae50f5a92efdda70268e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b9ee2164be71f6e3d6b69285866c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a7b152d6de6f3240423f3db2bf9c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700230dbd63ee14327428117058e7ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93406161b85288b3252ca5036e8c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ac835c69603d80446cfd5a25bce3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c192fef4add991ffcb3fafd85a1715408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041ea5c965e5c71e074a1d64862789f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f81e8fe84dc861272d9f2ea613e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53080b95e0dd54e33ad1cbef433dfe10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3de445585fb419e8df20706ec22d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00117db506de3304e0929215baaa84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bdd64c166f562e84b8b388d218b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a3ed4324b6dddec5b9fcb2e9f163415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bc10cbeb1722688401d7a6dca545b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f860ee497c0a39697a8db4b587c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c06701c5de02724e524e711a612c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c18e14c9afdb87e35aafd7bad8af8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a5a505245fc9662116b1a1f47903420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37439449b9a8d325652692c870af7036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf503785555752ab6edc93bda498a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222c7eef6ada8cc45c20baaf2e7e06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0e3a36ff7797135233981d8adf42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43185cc7804fcbfa224a6ef5572a62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c6e7dd440ea3c0209adc723b39f92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc416d084fa87f05985c383deef80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8070a18a0284ecd2724a24e9c5650b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63436253891ee6a86f8879122dbf417429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138271d6dba43af964b03e5411e3f409430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d355e56730960503ad45015966261d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d234895b5d0693526988ffbddfe8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b053fb93ddd59ceb3cc751aeaefb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747412696d22185b1e21a50759c6cca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803440547051c6798b819a0c9c6d005435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f33b98e3d0efb975763205dc77179436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198761d092294547597b6235e2ebac4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b6e0bec2b5104cc07f359ef560ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce563ee0ab8251063df8601d23855439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe42f33310495da65c1f46caa85175440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959478448783510d38649e2f7069d7f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc828c29b4acadf31ec0c2e23ca1b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d751f390b481be9c3bc0b421cf63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34089a96f7e319fa66e6e1f10716452c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a45ffda2daa8c8a58c75b2d796de3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d432bca22adf0326fb7ed6816809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1816359d6ac36fa2e22bb06b361be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f302914fa5f6965c112ec17bba8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814785a664f03cdffd3976a17e9a19c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cb3097addd423986779158f075fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239db016c6983497272525220b4916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c3386a0922101a4c556fd4ec0491b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5d3185eb3a49b998acfc47bb19fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062506c0ffc43d99124b9ce7ed9c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593242601aa20d4b251369e20274e9eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c082257b2d726f3312b21087fe1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e25336e83569e6d4acbd6706e7921d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438f236b84cd046b36d465e51fefff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc566c2a3b91aa0fd6224bfbdd270b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c06a1cfe7c105f4ed767c93d238af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95c434c42f9994d9fcb318e23e6425461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738965623aa34b6ae96e7a7ff1833d45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8187c65b6b5239e897d962430b3b9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ebba3defd369f33ab4676f4fe6c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab4f0a70db26e1c860d47d003a6f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52459caf4bd1db577b8213d97d312e55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727cba1e41ba5008fa39327fed70977467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b33ab50d500667ea121d46d2c21f0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4100b5193a1b28ff0f27e48dee8e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c256b2256c6c37b57ce5ed9af0ecb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3825da522464d4134ed1e57c6b366471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af5c991a4cfa30db797fa45e551d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5104764d3859b8ce202ded1b2cbba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee22f72f83239cdb2039f48fc76a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821c9b893656542fb43828ff881ff19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5da5c5784e3ab8c4daf4ed786d21c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fcbf60e4fd9b1c54f2aaf696a1fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63eaa923da33c6532707d6a06c89f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c554991e8c44032efecc82287d80e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80424bb50edea6d64173c9c5afad12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f78eff4631430c84b587d6fa659cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5f0c9185e05f25fbab02e0f3212ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95f67d31f2b5be6e92bfb9be0f7fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32591188a30dcaf669219280a74d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8503f7e2191217ff6f26702cb7c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f60782885230273ba9c4591465024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c4d05b6ddce7c58dbea4b50ac7163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf362b80b3cc9a9303f79ac61f5026488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b95529400df49510839b12ef47a7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3c035b6bb83e23596af626d7eeff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67afe3406d84dc0b8f0f1d3972b7ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e39c656f99201c23cd360edc459c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63938507d008c66506e7852da86656a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee05f1d608c8fd1b5932f8f36e24638494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ba1aeae055f458ddf7932c778e15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e79668d2a5a1f9770b86a6580e3c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a0bbcaeef647d3028d85b42d43942497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b1f7519511d0eac0a574b344fc75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068d4c11508b8f911736dd8d53591b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2662e9796044efa2d2c8bca91c0cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe368f1d10468b6d38b0abc2446dbfbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455ad8c1167c1617c23635892616cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1cf1583b1508771b59b78ea8e0325503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67a87e520968b9501864d5cd8ca249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb0d8eab507d1e3c218855eec6ae1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed3ac816d01429f17d3a0951e5cfe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5d03e5dcdc084e40c551f6b869493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d18dc24717d362861685f5e57efcbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb06159f7a3fb7f2f281290fa4564509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708db1cce564465082fa7b758b3901510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2211e3eadacc40ff1650de45f5e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33437612d3eb7a52d41f6dac7fc69e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e1ce4aee4ff5a2c92db355a524e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451fe8913f275239037815ed4b8b40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f1e83e9e43489fd4817b86aaf8da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b3a0cb5c421b7e6d2c63b7e988416516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b60c4704ee7709acdd9d4519061d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a5f33e3c3306ff226dce9eb25ec3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498945d514e29da10f1e10ad352ae9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74d74fa7e3ab47c4c5186a06785f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b63494f21e971b50903bc149bcbd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11a0daf549867cceab36eedde7344522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956914baa94c0c5f99fcb9e88f218d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da727bd962376c044e040aa67a5da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d57a68a384d280c9c4930dfc3f03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ed3fbe2aa596e361b67fe66e36b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55aab122b3025a153f424df49a04b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28ef15d54daaea9b1ebf672840882528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8947cccf56061b6962cd9e794b3371529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26560eeff2d2f36a7d3b0970777f3d50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa796e26847dc702ffe076721c6198531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784a518f91686bbab717c65d49e4953532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d10a991be9fda28b775a2fa12a0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f8a8faf1cd4117ceb1f5af11ba66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77f7ded0494e9d8f1d7f919d0eb232535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d9124433f2afb428670f3df18fe4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e52e877f0147f26b0979bca9cc2f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae7231cd9552c8abb176034fe00d2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb496e891d80a669cad7f90e2c15011539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c05c6f2d1f684951eb719def8a5a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e34e093357c5486e4616a168ec88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad06d264c098f91beeb3b1542a7d54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd112e1bcfa9ded4f4da523b48fa34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df5a325a2ab50b063e6cbba3a39d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800adf451d1ca2b9c515e3ee4c013b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9fbe91b24a9932eb85e25dd6b27ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e440a6cb67ea59aeb0ba85533c46b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0f7328639602c3f4a3a5867babcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6134e67da2b6436acf90b92e6e1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ac8b2671767a05fd1854d88b23ef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f874564f34547553df4d875db0d1dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b2f5c8ff956dd412f67b6a8d4679552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993627892fc04ee6a8057b3ccd1183553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408500f121516b31809341402e897371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ead5b2751f6137737b79582d1313ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d42b4c2149a6352fa26c77929b136556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bc33b9f7faa633273be91f410ef5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be26e8a523de1f197230f16bafd36f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060fc3a4935e0594176937f0415684559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c37e0770b5ad8b5d88aac3fa630b79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23065d674072ffac9679d79bf742247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb0d8421110e30d5532e485f0bcad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cca92c0860f60c133ec3df3fd4ee9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e94de661cbe8e9fbb8187f4908ce67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4e1ad5e5b0fac98df40bbc8857f97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f392daec4ae5efbafe66912eb2e6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d90f3ed70aa8634c9585b2759c7071567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae64ca2881c14931101f2b522d977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399addec9c956cd3763a9d472ff6e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78856bab1639b3c78fb37e40a5dd63e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fec7fd5d9df0d6e8aa16ee463637e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411a368514c5663c86fc9e37916a37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffd62436db63afe2d3b7798d3e796573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0dbbe811c1bb3c51f08245cd9ed04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a65bdc238e908748cb97858d2494575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad4e60004c7f2cb1e2ef3358f7e24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4dcdf4b3c798eea02a146b41c05d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125133175096874f6a718112e5cd35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df4b5b22861d71e927ed662b7b645579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6fb78b8621614e9e319a19552eaa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6119103edf808e24a3d972745ff2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518800c921953f8306f6ccc890aa5458582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b73d7d4c4af91976f2a67c45d02f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb644837b162c39a284452cfb7335584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e25782895ff025abc3f753b642c3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4a3b4930d0ce9b5043b259fdd83f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f49ac7a6baaba769bf12d8119dbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1c642d5bda993a094964dc41d29a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a4eca46f27dd7a1ecac84d942e079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72f4ae5b46f2e19928258f4cedc24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6d44e1cef0eb72bc1ba52a087328591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325a041b31537f0a93b2ba80cc6f00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef31b86bc961ad1d98086e07bee035593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58320b344b5a2c3f97dc7db2f02eca2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51759d347d770461c1b7822e087af4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b541e1c8ee4cde6214b40c0c99d80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e7bf33f18de441057ba7d60c8b10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c906473b69b08dbb57e4add3660b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d8774ff923ba5f45dce9c9e79e0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad295312cd75cf7f9059a341f79a7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbeca3834d7c6fed92a1935d17b754601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b7ad7a90ab11b72386e27ef567c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc324ade5e6af63dd0a2989a1113967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed61934e6ad465f240238f4b879263604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a00f4ba09a428ae69bf3802dfebcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e520b50a73ae946e8907322b8ccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5cb67c83cba7fef79f0c349a7968c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ccfbdd0479b4c90b7e421404f714e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e28cd79509dc6a6041816817a90296609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4119733326ec864c3efeaea205f02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8854bf34b92f95cbe8ab00c465e17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb021de04cc1f30e652ac94aebf8fa5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedfe477502370591985cf9104746a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a2259e87744b5778e7d22cd6ee52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f32cb8e91f8c3b076c669b96fb6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede11c42506f0947c2ff8dbd6d5a58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de95d47019b7f7c197677f3bc93846e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d17ec7134783e7684ebd448cc879618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0d5a07ee1e9380858de61c22260aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8c62d06405b94626d973058282a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a113d13f2a0cab144dbd1cc4adb5a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335c9bffb483be70d466cb865d0c75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81bb3c44ae8bbcb9893a454a574aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066226d1d58c9270f1d87386c7cbea99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604205a7d9c0108ed551a97cbe17560625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7baadb548e21ac1523fe26fe9071c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f363d49b082c7b93e18c9d87de828ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007052d31252aab121a1ad4babd2107a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a1fafeefca64eb52fcefa987450f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3460b11311accccfa2fe930cc9ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014bd3ec8574b7824d695cd001df73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e82c0de90534d6e4a0af859df51a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803413ebd2c47cecccdb45728f4c8da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224ac2ea944abe11fde9e29e88ac87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f72518fb1c1f3adddf9155648113d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22107369c13efccbe0696f9210c8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0468fac4d070219d75d29f0a4a993e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c5f691193728cb52ec6719ca1231638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659cf53f9720bcb133de67f4e4d4c78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f04befcce75e3bb41009f72d6b49b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d6f8195da957fd823ddedf213a64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bbdecb761f4ebf8ad3e0f6cec78fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599c1a9856ea82f79445cb05651891643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2efd9129b59f7ea8256d8f26a8a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a70c353a30d14c6e2c24d7be2a778645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa4dbe467fd1d2cdc4f10fc12c47e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404adc02cf5a8f18f9378470752976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe6e2994e5182cf0747c4bb434d5c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f1dc8b49d4eb1d5f1c03a8af4111649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c169d13a2b26f0cdba790d19606f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d62ba8688128dc4cb702b709f9423651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f689b717b1fd0f4d9fc06ddfcdcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b101038877cef9f1ca418a3a9526bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e42639950b8cf598c806395bdecb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb8aeddb5a90ccaa587e28466de87e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f149cb985b3b143078f19447b1947656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003a555e51eb80fd5af05b117c3258657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6b3e3408bd5cbe1bd3064902967a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c81829b6dd6c47f7053928afe61c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b281a0f0dd07e1d83c90ebf1a05140660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e5edd86e59c2b17a24f8effda18f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1d2c3f64d679256eb6c6a2526623662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8792d98725f76ec80abe4f15dd773e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bca63e004befeb4cd4d3c0e9bca4bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f007f775fc1100948c98fb7c07a97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e579c1c7a1334340a729c3293e2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c3bfc73072ca173fc0bd4cceae116667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aed272dc31b1738dcf9021cc473da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05699b15f20bebc26b63cacbf7caa6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167ca3977e446c46cb9a041d1c2c27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70b6a1ecf8ac1e1cebeeda07bbdf0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75aef341996d3739afb663f16f62cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b47cd5eede6b3455ae6827ffb909673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c24927396d40186f288f9105af70d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc402ddfadfba1788fae4d3d408c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2699507804ba7dea0e3c7670f6204676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d8878cfd5f8c4a4a0dbaad706fa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85dc00eac26d9bc3ff297f42b8c243678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b328a29f6620c0e4e27609a05d0e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fedb2a42989203209be9ef20e8e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903536dcfc1914afce0b79ff026386681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84e2bfe7e8293e2aa76e098a595f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9df450d5dbebe8f02b9859af36bc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e66f0d83d3ab7bdffa9d37d59cf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e019e9a15485004fbfbb07688b88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb565190f00c4358b681b301f848e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605487cae812ad3836cebdb6270419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a04ca3a4dad44e0cd83b1e04b15f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b9d0ba37acabc5b73819bbc54fad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86d81a6c5e9ad6b0f0eac26199ccbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f04ebd021f6d04d4792cb70796be6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cbf8e489578671d79e15a2e9b855692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b0b412c396fe9ee3bc082ce6fa85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef5335c802eebf4b8a28d0cb4c06f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab75886cb814b0f66302705846d93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330d087d479577e6ea9566526aebe46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1737b23ab76a8aaf31697a1c7529e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261482c908d7a3c89343d78163e7a66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd45056c488f8d221edce108df35375699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6194348038600f7dff3526c3e4e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f4f90d1b53520d851aba607d2569701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254913d1f072f8e8852fd08fade74202702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b0fd884223034a0040ef8aa92580d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397ea00c87135c9d023207b6f89327704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161879659901b6745215787df7103944705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192624512c73bd13faf894d73dd2300a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a735f0357725bf527ad4938083d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573c85403517dddf6e20f1e1888ee3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8dce874746acf439fe439b4dee372709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab67cb6762e08bd4a2de5f7cc4cd16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dc1608e216733ce79ea3df36285d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f30a8622aba4862f7d21ec7a43bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9fe3526ea25652617cb5060e0dcf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36390ed6e5f94228900f703ec5fb7355714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6181c901f183f5646a68beffc4a05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180d412ec1208203f8468d52d04dbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64097db5b66fcdf184b2c03fe93e6b26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6614c7c734c79a11e568cbe19a717718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d1f12b7bbabf048582a11473e451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a62fbd640b6a13235accf7ffa2888720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b666cb79456bebe41558a4cc160d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685182ba4da2a61c88eb8872e1bf54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4223356269b49cf5e186ebbaa8b41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399e91901ad3dfbcf3b058456d439e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa61cfc5b404fd13bad3d54f9af742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dce8cd62f5e39f8eb881679ad285c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a3c3037008304f18d5b9527ddd85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb2db8aacc2117c9b2c91ff652af6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79168709f5a488f2316afb06c815ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab9c14274259706420510c7ffe692730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7694636315b72d644c8ee6504ab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316556c7bffac65acdcba9b00d0da0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a6758a9052d7548f686f3932dc4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa05adb2ea700d27022f09b34ca044734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f63642e3fca1265adb010b3a96b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5dfe45c0a72a30126925e909fe52e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82155a5d974ed4638ae5d8c413f07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76037165f473feb7a1593d555ddde0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8626f13fb8d6c31db00e58ea16b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7a280f25675929b7ee261aa098952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286fcbeb6041bb35b6328a2fd5a4771741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b398fbe23c5dbfb79bf69d3cfb76e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7581fe1f0a9c8ddb4dbc127581648db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58483ad40c0eaf7c668baf6da582e5fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd741996c503d7e7c0db19647446a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71ff96780d7867624174aa7696122746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f6139292dc23bd74183e9d0ff5a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49546203e9d29a27390f6acb459e508748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35266228fcad3668e38f2bf09bae69e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bed1e9e4a8d21fdb99c17e6ffa2ad5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b779b48f2ce4d8d53f56be3848b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4daf57b3e091ad1403999d14bcb373752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed43119e3c3b23811c9b790584d3f42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cc76fd345c8a494560bbca2d90342754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ae40a0082a16e964d68ec34578be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3311a35712362f31eddf48f702cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b7690b9b0d33d6624240caec5d38e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450b94c4eaf0c4005f12cc1c3ab9e31758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1a086b2c654683de08c1bf5db6a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd834daf365a48ec342f9f1651745ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221c8e1a4ddc12df76860d6614947e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd5ec691e0f113443e955ecf9a50a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b73553aa3280978fbb4cda25e071934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5c218c1ce13ba55fe89d023ef2d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616d869dd409f06f36461a3d84f428a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c39404c5c645bdc30f2a17cc904f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7038666956d856faaee1b8776f2d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ec2e3f562bf153d69bca35eafbb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a33ea97825ed2f5fc0464d757f1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705ca80bdf899da7fbec28e0ffe9b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9fc40a3416f278717ad9b86ff52a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b04eb4a911766f3361420e59c215a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bfaa9d1f448f69ee5ca0d350f0b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c6fe439ab9a101b5e6f27c62bbd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c9071bba4d14540213fe633dca3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620448aec08cd19d31464d2b3b0c3e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b37eb1289eac86e265f449c79b72918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee427b94c1e4f1da87f84347efaab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5a0d9c2f509319842310d3cbf41420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f76af901bc7505e5c2744c220f04121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c279cd7234a1c53be370aa4c4e6b6e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee3e78f92c03c11dea9c412c2eb1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f481a77bc4eac74f853100c4ce627824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4385e07b3dbf50b312a6cff1a6ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebb004bf1f4d9933dc2a5e6147a3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec69f6677c06f75c172d2fe0e4417a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7963caaddafeed212b3e22816520f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e44e9aa9ee8a1415538bbfabf71e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fad24bf462f06aae23dbed16c010d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef654baa878eb3a87a17483bd0a8c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638d6e8e4e4c372c2082d16c359e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0123590e0ad6e62916f0f7762de9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d4abd329bf8987af41f3ae189dac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b6df70e3a5b17985555d8161db4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327f548319bf1c0d823bd2aa7ff57736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ce2c2876921312fd29b6c10f5df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed84fe6c6c8c99a179028b40d4536938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af422a20a65928b80205b652e1dd468c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb21b02331716d7a9b1597ecc138b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d8aaaad61bc15cd20d14fe088b3ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05f093fb9ba89edca16d7c1818d8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374797b840930f2e59c530ca89f0646843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d742352d8255c26b519e63f7df14d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c70de1305c8f07de2ef7ac143a6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8189f1fc99a1cb8405b635cbb1b9b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab02cceb52ea5f333db69f6e149ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07100f92ea230ff10625cb7f391aa15448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee318624a3977b2460a9c58a619c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c6adfa64f5c784c234576a2c7c3c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f1a50f4ffee3701c678cc6681d46e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c217392c069e9f07ebbf6a40b38dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566c274cd9d08541c019e6a668de3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df5d348fc534479318bb1488f4a5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e0e62ce0d5659375ce608c2a655955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df5e5ced80777213d375b8195427a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb06c7818efc5acbbd756ce74cc0d7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530a9caa7aca966d372db7d8985e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb25f58aad9f3b0b5253503936e8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e771dc91cb7fa81a4498b82d7bdecc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f1382379b1076b194761035fc33261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff5f9eba8bd8df7cfbde893965a5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf650e40dcf1d1e4eba36c67e7b679d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782269d53db9ebccf49f3c85f27245e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf4a43758449ca02e56ffddd94c9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1daae7f33c6f30f4ff28fd5612fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178fb3f915c43f11ae8b2fa2f71272c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991fc19539dcf0c827eae111abad8aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1d5f3d867673075a72c4bcd5340d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c06cda94f2b3e26d3d103e7ceb1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4c959bb28526914a519f21187b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb24f503fc06c8169525207f7966372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee66ac2a3e6a9d77d8cd61d601c0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9684e9d697e7ccc0b8b3c039eca3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb465e3c72739bd4a6211cb0c10c2ef675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bc4b9baa6d1dfa10acbccca6efe6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5b5b2b4cd1d04e2152cdfa986e0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d3454e2e852db11a6da7c44dbd9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b721cab3d677a9c11053177f1642f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef6c2e0d673ff8b2d485ce4484283680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84df51e28f049f89537223cf3a152281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c550eaea82ade8d7b749ffc1b9253b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247419f74cc65156ec255e3d2e8a6d8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168a942f1aa24f8b268dfa33a0dd5c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c203cd716c8309a0d23082033e67285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf7eb0d3f52207dc66a0880996420286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c967f8984e9264d8e1139643bc4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d678bd464ba0067d47a9e66d322788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21125cfe17ebfa6155b1ae5068d2ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716a1f6aa203e86df9447a787c066290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32085dde3b9154813b97e193f063291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13ebdf1202322202eaa7152a6ad9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99f425cb5ae87b0f59440cf4df06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4170231cf5fc99f005f6a10bfc55df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f36111bb4248d95a7cd03cef3bc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d1b3ca403382e7c7eeef2806deaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0b6aed39cd0e7ed456b9231ea358d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971103f351d87bb5fc7b59c16d472bb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f1d4a77e8be85ad18e4833ba08daa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182c9b9e70b552529953c422549844100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415693c95beec4f6af50ccbed9e446f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68908185adac51139c14fd8839a93fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9c7fdbb21edf447a1439f287bab6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f0eb3074cf44b25495e0e84fec2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d0672b1a5f0b35c50419a2665b3fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92d59ace22508018a434b49e59644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0119463a98a86492c71251d57c451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76644357a170d2a82915cf68308d553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96fba68dfbdfae5d9a334ba8d4b1f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7d02c0ec74f4e7e4a7f813914d62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75633c7577ed72ad056e41c67e3b2ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4010494e55002e802d954c45ea4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771ea71a5513cf5aded6b1541aff5c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13c2d3061524a87c628788d869f70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626090c3aa5dfa84381c5fd0878eb3e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26a57b3a6fe66e13492b9be2c4a66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6311fa4c965c0d9216af65b2f6d1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034d1ce38d2c291b38dd89e63439a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49afebd42ab17ebf66a7ba4247d2cd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce39edb789b05a65a9e938a6bf2e0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0aa3c1e1e5a4449536615bb30867e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d97ee19e8946bd4cc004764838f64d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e4ac12bbc0214bdc5f81e2ba2b46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab50d4b209d317b525ac165da808145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926108202be1b0222e2d19bb0b859077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8f04be1ccba396f6e692011978982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebc478500c42a0448d1169f738d39d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe4ce3e06765888ebc47b6ea76e0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1964b262344e027f51670077a8db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fe7a32cbb425b928009bacad1e5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fdf11db3963bb6555ac1616049768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54a1b8f43694096ef37b7d192d742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f4e1bd2b3646c22052b34b3f58d24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd50b9664d03669c71303c3ed0b21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a9edbd793c6a18976a0330b1f802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62cac7a78cbb922186cb0f8336166c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f82dc7a4090f41a5b020ca0faa4db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77e9bcdf0e0c10d924c94819b7a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fffb3c5542f581383a5deb28c8fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9f8a80846f9c71144895fa0c8f168140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f68a8ac232f14f12ad1e80de8398a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645aa232133a43a64897ca2ee42e264142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7f96142c05f9dab655b6ee4d93ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a21d0d67ee6c1798182c54941b59bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e19f8baa70f26c8e77bcca16bb5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c12168515b428e9f3b61547e39772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672af787ad68682e85464ae5971fac4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551179afed353de07e225b0a3a7cc98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30958e5b6b6315ef2dc2419cf76b2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c85df23812cc083803cf3e62f860a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617320992e277c08b019d12ba55c6aba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab0cae40e2660a3a3412c937ed43b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d642c90096dcfc7dc0ffbde93394d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d203d21555f11159e5e70ecd2eae3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ea4387b847626f1035163caf9563155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa869a62478abd4102e5eb0291773f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d1824ba20daf44afe7a44a3cddb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e885eb979afca96c6a35a1110fd2e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23439ec79e03ca375301f3b28dcb50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757cc28557ab59c62a114da04d04d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba78a15024149ae35e8decccb0319161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8ec345c34caf2fc504b63bd8ae51c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc46c53de09d892583ff4c1ac1a294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772594f581252c4bb326998f19812ebe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a3ea93ce6dfba45bd8fadce1bfd3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99dc06746f763afa94d8c390c8260f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae55327e2267499fcd5b9e604fe8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da3fdba3c0be6264e4cd55c13058d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686cc7fbdce636a15df7feac894ffa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee947f94149ffab57f149e83661ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a87c1d8873c86b3af8f2417bf84a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012f4e68749f460ed6cb403151d1e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0649e4ff3384128634ebb8b713c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e34bb01d629cee7869c58fb8e920174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9aa43dab7616b759b312f8ef325a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123389ea4a67c4b2154dd32a045dcf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdca418943f96f87c637d056a0b40a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7c66055b5f6eee57cc7e1055694a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba9f6a9351ca972081b054254bc03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6571c1d51dbf6a2c88e8b4f2637308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac8edbd6865529f76ad08dcba6163181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5e1201a0556b0cf05f4177b95e80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e857534076649aedce68021b5daba3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986beab9d44a10160a39b67afcc65add184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35461f1665a68e6a3b548d8f908c728a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83989122957dcb8726e6601daa0707c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd2912fca176d580b5ff98936b5db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77291e46e773de78eaad57049aa3c269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641867eb31119b8ca4d1565dc40675189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb91dccc0ffd2f5746182c9b69269190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ec0e2f8f5512e9d222a9ed34bc6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc378ffe28748b9772d4dda572af79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd68f4c961f83659d0aa766fee789b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701a6cf758932801f088439b3e5ad6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec8371065beae5b1a8a22815333d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a18271622eb830f0f76b11011121ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3facb24568411a970cf33262c8abc49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4a30387f957842c09ad2bf0d6cf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c356a0073755a2ad0ae32ac9be10ae0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a556f82f66c9a0c7236991b68adf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee79103d9069c3ffa13940dac15d1ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf2cad6e05f21387b6a97411e0a0ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9be7dd30a3a91cfdfea5e3bcbc17e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee4f6122ddc2ae7be60af092aeb29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a894881b0dafa4e2a2df63835ec509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddad0068efbacf16ae0cac65723075206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee983e00ddc67f7b50cef48c4aa8fcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679ad9b95fef2eca4f72f8a3f785c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387ef54e721fc230551db47d3de95e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88e1497e429201c96eaadccd66f4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad886425c900ef9cfaf15d50a97c19d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cebed4c25868697ee683be9d8ac959212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18162a57aa7db1e7211c3625e7fdcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f7035a250198ee3be6d5d3f35023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed001b30de9719d3d7fd2e70f4819dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af208da6c8dbe7c1f8f936cb1af7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf09eb32a6222cf7a41e0704010d92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de7a5abc50901e62604fd4abf60e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd850260195a65ee4c5889eca0ff3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0373479f241f263c8bd2442b61dce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef28f5d29a4f550e4346495b3159fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d126a9e9639b1317dd3cfacbf5a91e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b4458a078cf3e1afe8a3cb9ecb2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683f91920ac1483fe86a1a465eea11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721389f6caa6371bf4c6a1faa28878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d890bb136c4b4d32329245c54e01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465679c97bf72ced4a7cefa07c9728e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72a3eef54c3eb973ab2f260af8acba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271fa37534521c3f8d5f38986a53c96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921534e2922b572d9d4b47e986649030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a446a19364f1e41e1ef8fc39b6bcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841e9094315375f60693ee0b7283d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f452a30b7266c7b01fbe675d2779ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed9b39e840bfdf7fd1399b73bba502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897cb7a7b557c0e9007a5f6e0e5d0c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9a4343222d162f183012d63aed56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54220d7e333bc711e0331cf218735a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a0a027cedc1dc66481e58900cf26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8e5e1d3fb838645f33213314804f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f71c69efc67ac62e4328f8b5102c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b625e6063cb264853fa7288f56580a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7b5fb37f3d881fa1f43695fdacec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc09d7abd15e25a94673265032303243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce0c7e061615c2fdbfad94e2be0be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f43efce94543f8424a32f1397a1d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bc687ef0a0680cd85768176aa13f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe6ea14d85cf0198b5251af4f5718247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7518a6a3b1a9e0000cebdf02396a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095331877b5ed42b473bfddc6b2d1a1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2c195ae4a1f3151233bcbb15a30d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de113dede9329b1dd539d212a2d2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a2295e00707a4a5c8ca7a1ae2daf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a2437b6fe77477b1dd9c0d021c1a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189264a5edc557f229f4891da45903a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f08af4b52ce1d361c51fd841cf605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9978279a103e6cdaf5f24e585b9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f480c3003ce7f68b879f35200489bd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fdfe9036998bd03278a5d40eb0f5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4efe2d4ca05f56784d26ce96a33219259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f71faf6175e93464e4826086ca672260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da9a178c053a4cd0b0b6291ba5d02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba53763dd33d00725c5056c97ee54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f542610777361d2d38b920ad28b82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e740ca2a98556dfcfc13672bcd4664264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f27869d14b3554c9e8ff6afa332a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513bc99ca8c368af3902a2cf6ed57d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd46cf3972dc418d61a21fddacfb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d9f231868900d21c75024a9c874b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace65cc70a9522b46f6d57ce794875f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf62f56a20da380aa8ea43222428b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c6238b9f3ee2357c45117a09a74f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0f1ba895676f18a4d458d1cfcc25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf3be13f3b763df24f16c76ad39b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8fd1335b8945b9b541c73ce3873d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953be1ac5ac2940b5dddde43e5811e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3c1f8090b651c91729d747b606d3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc9bc79e6542df4fc08b84b42d9eda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ceed829d399603a177173ed9982e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f04d4647d00c319a4611c15c9eee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d31f9d296374c892b87e30d0a4d2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010664aefe2b2474a730dc60996484f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80108e5fb5582e5cf44f065bfead5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753a4ebb07ee8c18c37079ceddaf23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3447790fbc27cf5d31cb03146b635fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e95d65c46ab009aa86d0917f45ffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad3df9a868d7e5afac8618891b895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07effa1a17102ce36726412a1d79980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a831d0213c820999e4470539a0273a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c6d32647c95e3b35cf62ac128316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c165fcfd60e1e1d6c1edd055d388290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829457644dbc5d681fdc7983fba11bf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882770544fdbc92a13538cb78fe19618292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24253719b175f7da4105546d8ad0b9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa673ea0ae7b75eeb44b93ca5ec80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2027a976e6b364b6aef3d695911e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263f0efdfae2f88d40b148c35989bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda7cf400db5e05bb073fdc877590d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4089468507af407d9c8f3cf9f59ada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510544ae609909d1300ca14c38b62bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02bcb66f710b38057792bf4ff40c67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3413b92bc6a8b8b1b68cb212f4ee8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c124f1e3b974ca06d43a6d6707098302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84855c35b35565008147d1b567247303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439aa0dd1f57b119b803d8141de5e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d805c0431b4cc45e2fd9ab056a79b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc67ee757584bad5621716ea526f60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52836e49d45261e9c23ff480e6c5a42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8a45b8abd936171d6ba187fbffd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dea8045e0c1ed352cc156de4825bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c30224fda44f41fce7d4271033094e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bfb9d1ed87e9d12a4158e43721797311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a7b5e70619936155e12b06f069643312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd334c2e781d91c708b2b080f5ccd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ba463a36b4ab91a42e61dbd1ce718314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f21bbe2eabfc2c1d0df58d66f457a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297e5a09a7f54bfab9ace49d5f5e21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450e6fa26c318d1fc1742818ecd8cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fec92b0ca21d617feb4cb5378aaef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b0caad82b02e740ec4cea5c9abadd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceaecc05b77f9d17bec79f48f43de4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfaea325031b82827e31ef1ad2f95b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6758f8bfab034ac05506115098a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b815dac2d704efaf92fc40c6e2eb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf0a75ac98716f7a0e85ab67e2d75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc32559f2cd86161fa8f1bad54352325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef754b61ca0551222719be3e4804dfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325068751417ae2be16fb918e63a2060327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9937e9f786f3e340764b2872115cb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abafb33800cf4487b576195d22ad0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684dff23a4bd6bc1bcfe641da48d734330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7c739ea762e5335f9936351b8e68f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49552d4efc5bb82867a30a3be3b06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69834bc5552d7f3046a6e660d8fc50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f944553504e79464a8cdcfea578f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301ca53c54c578febcb5f76cbf5f136335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d8e00425696186e199febc2390500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95705921b6f8ee27aac4fef085af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600ad32ef0cbf4ab12d40d5cbeb0cd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98bed4488c56ebd46d61962eb3ac4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5ce788be466564fc301bfa5be842340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f086117fc00ae900a2462d7431c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82ae7d2fdab97c82e872fc43230915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5cd62e2e7bc7cf1b359af0c51ae29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2a1958269561ee572488d4b6aec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1a7bf958b9d48b7f714f27ca937eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925281917b9383b32d006de01b78389b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b65925a58b9e4c218dc14b68f9a93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229322dc7b03d685e122b1926057de6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03473ce9bc430e7fab3f992da6a5797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a1f5db1250bd722ba70ec3f1ca49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855483657eb3f033403239d3d727dd15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0504b425c5d8d0a712208caca9a0ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbfab1243f9fb46fd267978dcfdbe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b26c342e22238218154459b65f522354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad32885cf6557f8888303c2efefae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a2e54c309a0a080b43924e978754356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9cbfa78a2811eedf6377c10edb8b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4623551c20c30e9dd46c9e0a3c59a4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b97431ed927babbf5c6d3dac03db8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d704229b8ba3e9b463f7ac0ce1229360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda1f21e75bcd97b56871231fd7635361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e457d0f045cbd19ed797bfa9b241c16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d3088e6ee8636d467ef95a0840c69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e319d51c09d037ff21d1d979ce82a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c40481251210266c47cba3187e63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a046d08e084430258af8538c908529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050528b8df28e818acaa3157afd812d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461924f3713f01ed6907e78ecfc15ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d380772160f48ff495aa3524b5723a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4e01e8c4332d3c8dd9b8a98134b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c9abf022570ab1cc785f2d5117c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df43323b024649e7b898dd3a2a465c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eadd1f4cb6d4a5903e1348dd51ad9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb3e1cf27c92c4fcce868048411a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6db15d376f360c012ec0fe6422499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434cba76e6cc8fe4291fa2527751dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc929e36d20aada0bd37df24241b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477848d2f58bbe54992f9cb52365dd52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db84237e64bd1b62bd3ed6ae3813d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea01b9a4c886995d19dc7d208c2e77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190487e38f2a39f4ee94088d18ef06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3e79a679b1ee3560f9ceb4d39c678382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0da47319c65e4538c48cc8d814666383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cfae8bdd3f70d5d6a509b25b90534384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff326f68ad6128d23c2690af3ce7a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f41a5c8a89d172fb404630da41649386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede48272addb8d248b76a1ad77563d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f9afa73c9ac1759a193da66cd96f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026a6d7c3f5f9af87bced8b15b0c9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4f523317fbd73dda0c32851b3884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afbc0016a3b59a77d1877e81fed3cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e141bc3edf8c0c94e054cc06f9bd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cbef43e1570a9b9189822d10c6583393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cae093b080d50c72e6eb4a6772b3e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b3aa43c8396d7adba986d6af299c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7120179ecd55fcf4a8e08bb7b3e49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cfa6e6b292f1012141a79f03c9316397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27b18775b3ae1606dc9ddbd390dbd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6088a4cc2c7cf66b0d1a8d3e9c8931399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97479e3968737095240db17206446400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992fa5ed923fbedaf978c3034e1622401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6891407e224c8cf1a0c553099311402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091921f897a364ff1fff329fc74ea048403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a525f0bd76a8384e5102b96106bd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23f3ed231d7f42cfe56eb92450d5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc190c38ed527876b139ef6dad895ad2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0310801f69642b91293d22ffc48eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d772132ba6753d50579370e5b9e14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719b7984323bd3693d354a95245763409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37983dc964d6bb5db467ec61f537cb78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09197d653eef82b6da7b710ab03f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033377881c2760ce69af7b0a5b8e54f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d6e2d8865266b419fa36373d3094413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faedfa0e5ebdd06a9c20b447bf66ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d0a6f44b088fa859285c01acda96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba760db8992feba6bbd80fc188ebe6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004e1127b45885562d03dfbecae2bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb81a17acb3fce712b2493e8d39616418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc4fcac30e16dc3ad6800f7445f48e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90babfa5adb8863c22c98a83d7bfeead420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743f6ef8bf321139d22ef13ddc4487a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5adfe3ca932dc5e75a55566c7a568422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f523aeede530a86cd6d5ce2855283c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aac7b1ecf78ebbd7f783046ce5aa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c19cc52cfd51bf71b724023ed0dc88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63ddd98c3c811f34284e164994423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39cfac6e88e72369a90cb8a933da4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095011ea9e172689c476886311f1f09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90ab94d9225dc54fcb4624e763d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e9065513fda4b466806c9ce782f43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f2a0d547679d14c6351afd95ce2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6351fffeaffab27d63e2f988aec92e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315dbea347ea86681189dc0095e4eef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae246d59edd159abe148032a9a4a3da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004d5db4cf34ec30291a86c4b65a0bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bdd5680d6a7f3405bfe64ddf58044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa53eb73d1b5893fd13851badf3232d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fbc5e831a2b0aa3d47eeac6c71a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574d8ff3bd908079624ea0d4d3d2d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cda553a65405d6e6b93fc8b93069a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0753b2a5e6c5186407601add6beef5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519cd19045df30a0993ef3eaf07d207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5d4c589fcc97be23321b1744e77ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c093627b8598f541eabb746ad4c3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c08022c5fb0649d5229308036b82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea98d2867447561b1fd5e73748ddf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa99a8faa80b11cb6d7fbd321273f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb82f094a4e2be888df06b45b40b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4496a24f990dd46ec1a9625998df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ca4a45bfcb19e6a9bbc12e72b67a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a4f9af9495d57a27c6d4b3786821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc5c96d3da9cbc366dad08837f950452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01959edb7417e02ed50589426398e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a137526a7160190d52db079ae2d98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e5046abcfa9f9c549b3735505e80d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200630e5736cb62e9e139a3ab4917209456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf038190912d765c3d508a14402dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba25cf68b69a0a4468ab4496725ec1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8381dd77f716d502fcd85e1fa829db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c45b3789914f3eb45cd1350cc5433460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be803f8a2c1b599d37e5c6e2272835461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ecd883a6c9c96dc1d58af60aad44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c432b4a06b3d58abc1997edc2988e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0268496183f75ca6b154c8d9647310464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc467462941ec8bc7574c8d1db0455ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad697608487734007fc4a676999a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00c5634bcf2ea8721f7bf1bba07ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204f36c1c81278ab7cdf2be97ba3f6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd78c04166b4f84aef702e33cf6291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eaf1a4cb826ffe280bed3a7b3ab51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418949562eee0be8d6542b229c6effa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7edfd8dd96272de5903cf3ba55c13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d8fc448a3cd3ce3933affc7765b67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a147a76593d8e7ac127ecec5306dd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d625dba88eb79ca3ff5e7aa6e9be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10b5d1759231bc5913b3fc15910a88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d81afdba925b0de7b976112de764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c918b732df0b33ca5dafd2bf59334c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c7d62b75dacdabfced57404c5acc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b86ea056260311691014526a1cbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaca86a4848afa63415e6c4ea90aadd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47677d7b008759226b906102a77d6075482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a9dce69761f8fdfe5e5f748c6117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fd072bed06d2b3708374718ac179484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb77cee3b20f195eb9d1ef126251f4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6623c8066c1cf0877e79d11865402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cea60272f4d3f32329480d792769e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1d82d05ff82582b82a0f90added3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48366b913835aa596f45e8172fc43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025541539a70fb1f95a9e57127d4c08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c71f43a9c81bfc0e280ea6da31f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d270e074fd9300b34ec02b430178f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7478af848271874f9f03f5f2afb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f458aa851d41d82f671fdceada2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c229d41db80f5e857fc0efe583bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb27a27ca64c0eab4170373f3e7f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b16b45398330cef6aa6c0f5599e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16606204ceb6f983cb933f535e790498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ae249f68a48bd271629b3e1ae1ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629abc3ec5230bbfce435223038bfe86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3550836db07c2a6f0b4303d2b65004501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032707566e9b70f785ae2a1620e6b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbe456609f62860482a8f92b11e952503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cec91c98d7b5caea5d44566b25b14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506a3f067fa3a9ecaf14a36d3471a58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5d400df77d84511c5f7927568c8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8733dfa2dfac15ab7b464bc37a847ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59075c1fc969309e4b225a75c3a600f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e52ba3a309874563b7ff9697db23e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11051c667fbee012b63a085114edd59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a63b8a0c19de783da869baed45b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ceb7941cec912414a3f238d20d11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51436e8ef4aa7d424b9ad85defa2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee1092621cefa4bd827e80c33ccd3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3b9f436e80b5369b4e0945307f514515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec588340fdff0587fdf608e1461bc19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed4a1e0bc9623f85a87e7728e68e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49679d446c7ccf5662e43a6cbf5b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e771be7e3330228cbd88dae47b0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e44fb2dd5f21997aeb7986200690bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914ed18689f67dad984551eabd2958521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369509342dc5f1d6d7d788cbcbb673a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383acb9a5ce7af034613a60a889629a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4570c01710d66f83f801b5e15255524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893a0d23e9b6b4402099831fadbd517525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee764d972ade080d998b2e330efd221526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38416abb60a70f52d60755759b5c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da94a6fb6e7f4988dc5b1f8d822f68c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b587e0865cf1460ed9a78ab617aec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a934c2b663a0aca8c5df886b0c503a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210119f709b238c1ce2d4948bbed183531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bccde6a87db5350b3b573389b2ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9fbe0fe6d69c31d4894d604ef1cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b4802e59e08200f8be4f299f8aa6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c0f1990e6b23c783e87b2be22a461535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d65a3c0f41260c84cad901c621872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ace27d461f91b6287177a34ef67374537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074517f1f3eb8302aa192f21503f0124538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf0f12bc3542b1bf16e674ff6dc5b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15fce8aa8f4d7073053f53cad73bc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225193b818ae499d981eb12bc09025f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f5b3e432ddef2287fe78cb86a69f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc63648ff23aa18460896212d22d84d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d6c17b62a710500821918237ce31c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e853d9a039dcf573e03fdd3cf9573545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b528984a7078f8ede18b46006958f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ba2075b088b8931e179e33b9b4ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86442f2ea3b84941782c3399b75bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51956a462d00b79645df48e94d9c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e3951972d0e675591ed74e480023550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb528f5c369e1432fa17aae6cfbf49b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eed61a14ab0012ed89a1fc5f744f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f943fa87a9e69dc02390856d4fc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a778b52b2018f02b32fe1ad12b8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca089bf8e33633a4850c259dfd0e56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7a5ab8d34b44e2f75bc7630c323da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4cea8fc53da209c61757eeab054f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64657b43d54578623a8f9216d76c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc83443259d0ec8e510d9a402c0780559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17ab338d041cdc9b875ca2f3dacab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fa009e558edb7cf2d382498b41d31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2ba5ebee3e1e04440e99ccec2215562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfb2c6e5e609e75992accb0d028cb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4e242a278a754628077c3449e8e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff6328b15e493b7d1a7077ec153aba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec8742947df65e2830a47f017e181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95677be7ece392db31509a25b61d6e6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564e8525417bdb951f22d19ff574def568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da123176ccb0269e4eab7718de1401569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0feedbcbef70335a620dbd365cedd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df282a38fea080f4e446c856835cff77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336ab52cbf5eeb5e362dd85b7ef303572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb65e3e079e941eff59038168ab2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424265edaf6eb168c8ba69d5b6adc41f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fee671df2b6286b28ef535834f2a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c791c65b6bdcf82455765d94a798c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb1767c7c7cae443a6d88e4a6cf2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135bdc9266dfb0ebe21e588fcfa2f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0562aa8f783af2ae538ac3a6a6b97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8f80525c129c94f24e8d5c4bb330580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f2a5fe045574d24646bcd8474e1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f32f776947b4378f916bb6b904ca1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3de055a6830886842116453523e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5cfadb041935674732ba010db81bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1cca0492ce59e4170622b6316ab17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d2f7724a56c7bb6338abd8a24cf1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadbf62657f351024dcb3fc6e8d725b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28613cc389e1f7eae3495bed61b11c57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4b61767b31a44cc79b65b2048fc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ed2308522cb816f0f0d2b8a2d32f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b41a0922f9cc575ebf0ac728cb755f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121cfcb2d802933a86e8cee03ab9f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f4f9e8d181559e61bc353de60f86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82b5da37030f2c9993ce6fd5983c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2e52fcf3b997a1cc09d669934d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadda567a10ef0649698e504d2fbbd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a7120365d670a9c14bfcad4152fe7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9805e2b5b1d224390b6cf5ac44330598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb898489f08ac4ed37e73702ab52ce7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7e71fc41925d4a6f32d01725317d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf6eb20afed13273541f11d79b814601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84204c8f1f012948351fda2f9ba9fb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c353d102255b74c11bf1776663935603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca9a837aaedece8338dbb1ba67d24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675413f3119a64a1177b42550f9f2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c89ce15448db33d1ca62bdb968156606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6ee2cdefb8e9e8535c30020e2379607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dfb3f7c40ceacd1bcad69bc9a31db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994fd16b708694aa28e38802a96067d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce167291694a7a4e08818750e616dbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c977d5d91141b6887e2ec7d1d3b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e099776dfa7d23ed6cabf5f63ba59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02bdaaf1764a11393cb571a7a83be8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b597bc05ebfdb5145ce5041e4f442614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282794eff07da1d3e701a3ea9eb78d3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0e0411521b982da51678dd8c11c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd39ef291fb033909071d56f464c09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a8d412d3404d819315c72694a1dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2879bf377580d6bc2f0051af2ecac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae823cacb4ed4fe8b2dfd9ba2cfaf99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f69992f52c994009489de327cd8af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a9949889a97711f118b754043bf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174281a372f7028ad9bf4c6f6bb402d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365981668067fdbaef239e6705d0f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cfc30b820f7d8c073bd67afe734b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667bd887fdaf89d275fd281a7616c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28863ff29e1bb6349de746df9bbdf0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b447109f1aa08087c54f6903f75ee0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adb56114f2aea4d37b2a2ec23f3ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c591825378a3824d087afca8b62d4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2b43c579a629f12050a309595b59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de8eeb7cf72242386e31690425bfef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591281603f38001341db9c6ce7c333f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dfdf9b8582f702a2d17f9376c3a47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070dbdf780ed95ceb105d2fc851e1bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f25cf1ce19044b713dfd89c4dae4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05f3a87f19fcdb2baf577876124f88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5f7b5f6768b734b82cae17c87ba9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97983660d9b29efadd3313e42f5fa808639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09f9c68e198165d235b6239c743cf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f94f8d1b81d09baf59e34701974716641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c0205ecb849604577e7a32c37273c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1b564b296e454225c50d6a0be675643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b39a621fa82a9918f93c65f3cb3224644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b58078f009adc6cae42377e2fb18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc05bc8aecf03308893bfed4c8281c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8609b88dab9213d44f3e6f6e14dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8796437d19b433f7e207109a9e9224648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1e623e6984fb4751119906f267bbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79ce258b117454b9ce6f3ca3757f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe952c1891fa2a5db044f7fcf8ef519651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bb1699230e6db0e2a441e7811e0c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b436e9690fe09965113713b033444fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e524a3e12365e554628ec5c12903ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc079c0de87fc30d0a64a4aeff0017a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f7409afcf213ace706a1e8cbd65e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b947eec0a4975cb4e25e1c5fd4908657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6b9f7e71bb29f90ab319bf01e59b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f8cbc625b99ebbbfe5f1ff1da374659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfab1901c0f748079aca78044cf8e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7407e5872c94dd1be7df8ba6eeab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c22202f4285cdeb08d22748add083662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c0dbfa46be0eb4512d68e1d9eaae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e264fa202114874dfe6f5b82fc824664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c904f39bdc44ffc6f5f47ed2d33c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c260acf506bc9fb1acdbd5b3921f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f763b1247445ee599354cc99bc29b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e064693343ab771460c3c392ec34c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999ca67b0bc73d1f1b5bece31a8a54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ba392307aa3b4d237d4e455c63a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab9c761c6232109c31b073ca424e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a57b690d1070a2df5c63bf059fcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2488206f406f5080e726c9bc9d2140673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7dbf3f735f66dda6203adde28f4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f7a52d0ac237f1cf94944a313820a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e27fc6856299ce355c7e4b2b5eb89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f499e36ec5fb52ed2e924ec0f5b6a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741888c8c5bbb93e40463d6514e3a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e1864d0c036721d44951cdfef875d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7118e3ea27ecface550805f4ee733680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a471fafbc3b43030ea3e929d1b7063681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f5040b0d87b647cd03ebe3c1d2267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15ed126d1a8d6ca3e7c7334991fbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da24168a9e5d11fd9defcbcdd1fac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8264b8bb36f18c07580f89187800c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057f46f86985ac00339f808cf6cba95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a17645ee86edc735a4205cb09293687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25dcdfaa9cee3917f6489a7057c87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b086825b176623df51c59fbefcbc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf23e769d9d1c483b4854ef7165decc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0aa6a632eed0431c6b7d8bea3bdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517a833e9e71b69dd03c16e5f07df6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b83c84b56745024af00f7393e46dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b52d6da93f949ddedab43a58d251694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c416bb9617d9e43092db1c6ea3aa4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8382b4ecaeb0d2eced9eb990db94b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057613fee895c9fce6a803bc86f4a23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3b041f4782a9a8e1520c55c81fba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78233658d3a526e668a506d2ea5934699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca6bbd26c4e9122a32418c3dd7c59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfbdc2f1e6893db632e0c418f21f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a29e33ab12814a47264cd993ce43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995f3b3ed1e7cc8db8b9aeb482fc04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692de721640a46f9591c66b84283ca1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287ae675d35521fd0ba14e700079b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2998f26c7a37c97a28c7edf718771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16652380a605a75d3d7557c0f99843707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e9585b27c235e2dc472cb23bf8e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8567c1bbeb4f6d5afd3e8a685d2884b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41948d48b1666a62166789456a7a1a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71098822afdc34e1cb6f20ad0bb60e1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1bafcbd6e3f56fbf99fe7433a8a84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da956d4d28ea2e09bcd4bb4579dc103713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68138a62a9418425ee39081fc9b2779d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b911f7669e84faf032b0239af08df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0beda3269a05f64c35b7e6084b317716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc286ccbfd3cd7888212b0968fcabed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e753d44af479ca0668f79df0bf01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f15f75c08ccdcab07d2d15bf2369719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10501d6e64123049b40a4ab2c6e292720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98fe7564bee7be6856e82a58e044c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07fe918e4b4321edf59b2e340b2c50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a86013742175d0f26e6ce6216e48f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed86e3e49ea92e7bbe88c77b66f0536724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7993886aa73f6ba9ca00d3ae58177a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a9d7a2bcff39605458fa8bde1aa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57f3f3fbe9c6565d3cb2bbb67bf89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5260996eaf59079e14bb9b36471c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66ac7adcb1c34f1172d41912450b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b4dcdc3052dc3923f3977ef79544730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c52fd4e3697d6db2597ff7845357c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b98236db89bdf13c74e7c04751466732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd0fcab1fc143da872f141e2c8857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d1f0b72396a4ab1363efa967ea76d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27327ee021b2bf8e61464483a77bfac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172af61e9eebd18e83e3cb2f196b50c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947d053ae428e58b720e90cea2e27c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8fd0582486b557ee4f7fb6d66029738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460380dbbb708b575dc1ffe5edad210e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5068708db50208ff65f238c4bb648740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0143fa3c2735e4b0582470b33784460741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da625901400618cf69cb1c7a23530aff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca673bdb748ffc35d58d9af1428c0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436b74c2324c12b859528396e689367744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c37534c43cafe356f3bea6ba5e938745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb43b9c6b609dc15430d52a514358746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a215b40a2bb0643f85445811645f994747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7334352b182f04105bcbe345eb9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cab0583f95989e72f5a427596c3d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e096a696c6b33076241d8b621a8dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579bc00ad9e1e357b26a16dac1fa3ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38f5873a3ffbf26c7ed7d71dfe404a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940fb4eaf0061151a1f22cdada71f71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f08d4de220b6b08f9f6f1bebb656d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70727380b66bb6e0732fe48a9905548755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767475ecaa71e656e2fc47eeb3e756e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4611eecd1fafd4928865ba2db0138757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631fac65f1c549094d2de04bd3c172f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa9ecc09e4e0f1743fd6e8d73a252759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>