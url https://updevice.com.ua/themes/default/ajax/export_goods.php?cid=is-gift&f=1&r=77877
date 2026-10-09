--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad011d7fd438ed54f1914e0e8e9851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd87e4921e19f7b21b2b19fca913432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566393bf104f47ede4436ea84ea7f4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0da4724298057aeb3d3a4ba43be6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7efcce9953b5280a65c3bad2d53735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8353fb18beb2b2ccc7b45f44b5286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea063ca0432153a4daf7417c926cd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66cd8601d03923711892273e742d988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc61f40542d0c5b125c92a336fb701d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a26c1c66cd258b1e0fafad6fe01af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9bbb7af1091aacf2f426d52f9d84411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4411f3349059d60fb18762b62bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38caa39a5fd62e4faf2ecda62f37bc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6ab391eebdd4ec7fc13945f0420f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0858f6b8738fec84d24ff0a4e1eaed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328e68e91e4761d4b99acebbbf339e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2506f4d185186dd353d01ec9a4d5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2bf809d04849001883bab2ed249bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ccc2843607e028cab19a5e9d7e5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9431c3c6304e7c31f40a101c512cea520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86ddda59c79e045b16fa224689c9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab31d70e90046314a21dedc6a8e44222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155e219de9acbbd4efd646393c6e6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c32a5de6d8dcbc1c8359eb01519724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775c92528d9ba75c513995aaaf4f0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf5ec78d97608b81dc0595ffaf73826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa179fb4e6d077440534165c07f099c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60471c8d2f5e7ff80f3ac28292df3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ae746ca9c89e5584a4d0d7c04e34329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7282ad3d232a71283b73b72a78a742630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd2660730aafe1a327c0ea645631431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8466580768c0d1270e20073511a2f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c2f4ff011a476685ffe45a57f98d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d14005539eda4387cde7bbb1a58f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292f853fd2c99a1e2fefbeee11849e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5717e42ea4cf53c2ba783a8c4dfdb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca81a7dc36c375354f7a558c9263e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3db2e4a9cece0e4830c4d19a14db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa27b2b30766e0a3155cac54ea1178039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737022b242b62d331292788071ed24340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4aa06f45d010650b9a3c83810692341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9809b8c5c8aec557a65ef0c5371942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b46368453b1b0b0de636941e4a34743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc5405518218b2d804092c7ed358b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac9d2cc2daa855298c3cd552d867445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214471b7d9c85f89c480e94cd0c965846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83b92f2ab1100c56d6a99aa4c641947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab87a91a0a7ea28b2fabde4b51ec148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f2c6b3e045414a38f7635e30f5acb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242e5a4fab09d75bcde7883e307feb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf37b299c9b44fbebb3b111517513b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bf83399d1c7c714e6d9216a916bba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647075d41e2e9d5a63094f603a971b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac0e8453a86f02320a32561ce1ae7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986357c8d7fa9f41616bedfdcce3ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8826b4d9052f1ee2d05d998086d8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74cd0826ac740a4274affffd64fe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6ebdd514d28a87413cca49d9a68b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb41adea88a02c85cb41858a3f67b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3629151e207496f9799cd3487a8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6601e8bc85ad85e560f22a660988d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab04a468cc94c6bf5eaef802aa7f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36e44fb5b573ad73762b570564e2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd8445c0aa9fc980c1c830cfd006864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8144582bbd3b77cb96bf7be5219a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38180b206be826a32a237752da0a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e4ebddb35e02f8b88dd175cb33f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ba182c81cc9682a6b0aeaac7d1dec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1021cb3e563017b61ae9fbaadaa90769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f88460dab59f85f4126187e5bdff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ea2c07a2677d02de8edb556b327571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a0b8578be064838f5927bcf5161172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c49f458d2aba4cf8d35845cf542b9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a568b255118df1b9043804085945c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681bf29629deaf020e87541f043cb1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62cec83bdc4d5706d1e9aef40bd3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb043c20d8c18229b935e705af6c6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd1d86f3f18f1fca69a736788c8ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2bad0e61c662f802fc3a25850adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859738d9699da48d9a850ce97c13fd9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04682d9f4b0109dd3167911ccedf210381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2f377eb872a412b20a99bc39ce4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f400f3eda3cf4ae31aac2480688c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452b57fea89146607fcb0589cb5f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d76402f88ef2774255d256f8f97585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad18e119e72da65f0475fe94e9dbfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e51dcc7108f81fe831ab1828cbab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd14e8352056d6d42d4b135a19580688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269c10d5c726b640c14782d4e5248f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170bc405c8bc004c3fbb7367fb835b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6cd48c79bbfbe11c845f7a6feec2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3488b25a58c1fc0991d5abc7f013f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea15dbef922599af32405cd0203f9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d9c3f274299dbb557fba0858c8f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a237f7adf44966f12dd0e42b24f9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887771e12a8409a27aa4c786bda0acb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0e9d801e59cc7990ace31623dc2e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b424326ecb2b1fcf986cf2712a77b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e703cc85406963dfd643af8494b2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fe90f2a2dd45e170a593f97c76ede100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74863688e6566f8583423b218452dde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef58555628c19f55f511d106b01c53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439fe454ebfb5feae7edd9178909456103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d906612d1e2e7e2f0091c386cd8c1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2c5e22b9bda9a224128908d73dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670812bf5710e3d19af33a31fe731da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e7ffb21b9aa9cce909aa10d4cd37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd412884679790035acdda836b0ee4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cbe8be125ecad97f19238f94f7c0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c8c1a563dc40ac0d7d147303074f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988f7f72a39d6bfe7c773938eb17de5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f9a957b58aef744c96f67e26bf9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440296a8bf39b264477affb8225789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf994b8f6deb6a179ef3075df85cbf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495cb352e9156d6b94227811d8f9a07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc2956ab55bb41fab8c8e602b4d37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ea507570e5e1a2f7233e92006111117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1338f69d841ce9bcb3dee701352aa9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa6dc38a3ff611529f088bfdd40a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d41b83c21f47f8522afa0de9e62d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb126b5337cede47a2f4ff86f2ac3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2ee0f4f0e74e89e65d07d77f6e15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8419d8276cb55e530946a06ac5d72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895aad9b72d4ca396215fb1eab3027f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f70056bebaff1a3bd075cc4616585125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aed58a028539610ec5df51ca5d61f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eacf14e9e672b9e52739cbbb8be18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b00faac20e3c4f7c44733f79f19470128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47762a291aba98903a5b4cfdf9e8c25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a89bfe9bde5fe1720ace2a61e9511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92d3648a512fd478f58f744b1cb28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e14ed5a8b0792e7c0ab8e5323d86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a1892254a5bc6e35b4a8ff0bd39b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0807cdb322c02031a36117a9bce6ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda6a9f3463b6643d77ef8efe07b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebdbee2016ecd6b2515bf16aafb2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ce414617d6ca84ba60c7cf869476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3617536ba55f4ee4b84b74ad3120d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c97200a12772931abc420646342c69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16dd8169f6129178726a88d0674c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100df0d7751603260a4a7edc0730fbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2423bad4a7842e0071b718920c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25773cb79421c548f05abc2efee472b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08382bb7962cf19463db10c95704648144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193b5ad1e5a6b6bce75561a511df05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b9b718dd6ed1613a82ca18610f0e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3917eae41e097147a50b3289fca7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064866519a0043e616a81baeed0218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ae252fece140b09ddada303556fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332bccf6e4848164cbce1cf0759745150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2426fbbeccc79f11a89d4772764a88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee585c18e2174377e7653a7354f65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49007e62c41b0053b0c9d9f65a8ee63b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bfe906a2d10dc13c0309c901450a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505d805b3b9c8229c8906d3fe53155155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4a316fd87f861560a951348d8acfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3c8beb63ac1c0ad456f59ced308cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3fb05e0db5929c36783dbdd48fdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce6337c3e938608924a33299b6d43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607169920967529bfec9a73e5d1d7b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7934412217014299c3aa1bde057f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9931828e68827c78eda6c11b65af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4407030e3acefdb32c402bc018745163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65447c1482b10cea400cfeda5a4d26b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00910875c779f6729c62a7d8197f399165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ecebdc71a86fd04c5c1e9cec6408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a9e967f0bf3bfd7eb6cf56f7e221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c28ec22f06029a57740264e9f91c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a2552d073954c0c58149afbf4994169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd160a1481b9cabfba90be8c9999c95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e66a300a0c0ea0f4777fe70c5971171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e66e0129297244804f7a34ffaffcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c4d49af399854dbc630f735a4cd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f02e421f0f543204efc16f6dd9649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae11da69f3c843fabe6db0d4cc5e89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b7f227c235c127460f4f297b99c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4996f3630c1fb48ac4286b63edd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a02f2efed6b752f2c03428915289178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e362179de4c759c38470a487b98a31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dda6f90aff8c9e50632b23b292480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f49a6621e95bb78f6445e33144d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce1d7045fa0dde9b92cd174a15599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a71aefc46dc438517b800588f93de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b333055830fa4a68396c45903618ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd5a63d90834835d3ad2ae2e90d77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ece9c2c267b9ef212b955c2cb111186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc385e0e248256a9216cd358d9cee2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd3802d86a65d38f76fb2596faa3f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983983afb221818cbc583ec7994b258b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189834bb966b6544fa47412776f1986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851153edb8c8b3662f055b4a8776de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9efac13b310325cc4de51e0c8b6b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298245a8615b81b04d40544916780652193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51049ba177f59c2d2569f934f084f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4479f7ea650a9743517d3e1faf7013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a8b3f4de5370a64421650826661e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e1fd2ab8fffeb5cc951dae1d37311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b36796d0eb38057f280230654b8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f9326f82030c642617e056ab69bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c585efa0ad572a7e7352194d4d594200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1db9027150e0f86f08df1341d4d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d5c22b92f40fcaf9e4b228292cd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b11b0ed53d72ff4ada53494128fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851dbfb5312bc524028e0ec508e5125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a00450959e68b8b78b776e65c144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41545c74371953cd5f59bc1a8f0d86cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc269604a9c5f9e42c4620dcdf54f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4b69dc50b1c702507b9ac44627bc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e1422edbaa4bcde0457ca1c500204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ef3a40889a11a6fbd1b971f803930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39f7b8d726b1c6da61c312e2e08ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ba2289c5b2bb4f133bbdd00d3113212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf4f4e580eccae5c1b0acf1328d4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c0ba0e94badb42e1cebcaf9f6cc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd2618ae666b78af63200e3527e8a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13166cbf6618b87b17861673ff6327c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0bbe1a963fd37081b672625a4ad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39fca371b318f10aa3b3d96514a462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367a7d48dd43f94127c5c27141b50d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32cca5d360a470ab47bd7225efaa51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfdb620bde008ef0ede88822768c7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50fa36a00968bc653fd0e7b951c00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c52c991f2a9198a7c7bf3df63d54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7dad327653b8ef80505b2155023a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507da1345c90990179e35c8a5f24a278225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710cbd75941b2aae7da5e362fd37b2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986158f65d1ca1093cfddd66cb08942227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e51e0f1833864c34bc085a3a16d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ecaa622bf20481d7f201a71c3780229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fe957ab0a5508568898817c57474230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a248ce0a4384c89b176ab7181b2e3d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6ac79def445f4c8bdf8fb0b23b37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2a14247f930ec2b827139aef6261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fea27222ead41bd741c3aa336c892234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f1b7991f3d5dc735c707a79cb471235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905429c94a88d0f8b271fc434841aec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f0ae5b8423eb2a8db6084e1e06df6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000996752e66e9bf7f371fbd7a983ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b37a0fbb7518e1135a3ae371fe3ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c66ae482b780957253f5e03e89c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851589ccc9728e1e9e82717803c5f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c464f7689baf88ea9deccbd35db539b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0eb710e389e3878a0c3a61529e2d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f22a76e460e025033694db21f145f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75989a6af3a9615cc9887bf6541015245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c42d86ccd7554137ddda113f01219246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd83331657b38a2dbb1f11c871e409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8466d152196d2ee0693796f8c1f77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8e0cc90085bb7e2562b9271c0e12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f62a9b456150fa4b164f357dee25ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb21178d59bdfdc20ac3f3db7cc50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa209a72d247617b65e1f30cbfee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ea282c2a469f41f9d7f29362e442253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0daea4936e8e530abf1760d6ac2b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509ac5919e8d2242ecd2239416d420255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdf636110fedae21ba7d912232ca9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3781cc2840784bf11c038f7c102b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39635f4d1767f913447905d34302b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0a3a31bc3207af88be3af12071ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78011e2d2fb22eda74f9477b6d280260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf274f74b4db81de096cb0f2ed937261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707e0502295c0c959c5c40458eb310262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6586f3812d728b71f026d98559513263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa975782adbc9b839eede198972009264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726464a784f895fb13026431fe6fc230265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358419ea93e1f9654d1a51796a2611266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822680ef7bf3d0945f9ed1b0850502b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34b7e822c96a21a22751ad411765f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de759b4002a113a172541a6e70d5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77a7cdd26fac3fd415642b8995509270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256580ca7cf41ad0e0b7d3db3c056146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5de1685d4faa7a6b4ec0fce0cf719272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ac507d122c09824cd47dce797194273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4c1ba8abf51a1f9a29e0bd618fd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd7c02846206e62b27645aba8c7510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abf829c84abaf449128f3cee057c25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7dc6d080fb1175a73e3e0b83e345277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ead1068e05c5ee559fb784585fe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b244ceb05a7487c65194f0218fab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9e23b95dc372ad9fa56e71304eca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7db811cdae62f65f10434f4b8e1e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d191aa067f90a71405e969000248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ac0732472352dda9f18e065cc03a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223ecb36ddb618d758610140ddc392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9f24cc1a93e1db2bf0a442e6c114285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c97086783741f8b7d4b42483215a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3dab2303a3f7487fa9be9e054841287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f0b437bfda33b1a18812a2edbba22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35389c690498fd98947159bb4958cb3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e2df770b5193989c24f4422b74c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09496e42829ca54011159f0596f8436f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade561bd4dcbb204d963f16f5e4140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c42fdd59d6e1259628e15efe543f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2aef3b34cba5d9efbdbd4ef18d1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054063daa83f498e4a7b82fa563900295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207bc6b0b2681b879322e6f50e598a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996716ef721b91c3f9f38d77bfd32a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decebd56d4eba72784133f7a3051a5d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5495a0cea18bee4ba9422898f57c77d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be86cee4b507e2fabc1bb683215e73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7689b152edb4aaa65cb17d575df43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e340006f0453f177b2932815159ea5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4387d5384699e280f580c2935a7951303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7a6a1d2944b9b3b5c0d3bb51972e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472578fbc45191102d48b801a516c66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9742b566015368bdd514cdf842f90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67c4783bec2de1d5a4892d3fa6c17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1af44ed06f8e21bcf67920254d44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec21133e7d08fbfba41798acf092b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4293bf936aca0ef44d6d6a15f2a7ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f0b32e001aca893d88a7dc4d2ee6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a3b79a6859d7ac77292d6258e5db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056b629bdc51541e0851ae014e027c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13cc69a5545d83c7ce2d433aef769314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cee3ed9375e9d53d68fa49cfc63fd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad87304619ae8b6ac7b189c6d93d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bee555e86042b58239a5821749b7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a1d8bc1caf0e7851123def8a17fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64e43e19766624590c2b24ea04bf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76a63eebd9edf6c3b1d9fe74f3cdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494ce941cad90d850288018fc94b2e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2e209a60b2f6546b0f78d8fc41fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463431e8873400073afd82b255fbca3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d19156d53a5b4a9447bfdc88707f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa88eff8a4094014b724a8845a2070325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ef8b37cfac52543cd5bd978d29bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79617f08ea628bb6a870643456bb3ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4af125175999ce4452d240db4e5a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c756f9e4188eaf1d80b42dd3b3115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d5974d6ec3cc9a32496491a65699330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188aa9ef2bc21574982976c24c4331f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cc7aa80f380b0a376cea0ea537f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338525b1450eaa89ef05781ec108b7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a603add4818ae10a2862e9d968e89a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af49c2b6728103a5466859d40120e43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138cc7b338e076171b218d7c624faa5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a53c6eed493bc4414313847b857fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a585cbd33af7f8a3ad18dbd50455f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ec5eb1ad55194ee648e4ee595f85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8c6ff5c9262d114037ed4235ac08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b828c9a0f131ca595e16f5f13d88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0cada087838661330a02c2bde832342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b212f73c204ec3748e5183359752030343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9b637f7af51024594caab9b3743f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e56394796a41c4cd6a3a99e1495f54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f31eee83b6a3e3ee50c2a56955759b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19915ae1b9b48aacce032e471051bee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d868cec7e15c21761a08108114570a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb5dd6f976e09ece25d7ddb6f5ffd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912360c9b0b1d7157a05f4bf7cc081350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a76013f26295097d0894ce68370c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76079e0adabc046935c55efaa8bec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2905086e3bdc72b351e8f0ff9e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07dc485a541c155850f2e5575fdf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b2a9ce7c99cb6f755e2273ada000d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296231b6d947cd7e79550a922f95cecf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eecb058b7506f4ae4da303ace833f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8acb6c26bf85bf870155472517459b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07beed5e679417c304324611a08fc50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cef38c5e606650147cf97ab44f52a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb231af2eb83aafab5736b97784918361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86ecf9c765cb7f6a4f8d8a3792878b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448768803406995716868c7d95ae4ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada041cfc048d30898689dda45ab3cdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699458d2e25ab6a156912ae1336f1cc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154a06c3fb8820921513ffc8be743ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881a25b55380d7556f9c5b683392ee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d1efe3e31fde8d684e203b3537b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab0f3762ff95bf6068516bec8667d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57473012f5b36071dff385f9f761584b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c2bb223b0c528c7a26b3ee56396c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99563facf38dc8f69ee8369164e65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd19700d96cc9c18f6b880f3ff231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d0bf3db3734923a8cf1211c99eb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dccead66bcaf54ee25a596aac9697375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c07418eef7b6b9b47bc43364acfeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1aed0182f086118fc332658ab7cc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d21e3dcf1c263e9fb16c3d5f0d221378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1620f2c1704cd3d892bf3e91c40845d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d763bd5cba8ceee4ffc7a6e9f7db526380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a6a8d161182f24da761902cf2427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470781fbaf73dea7abec5cf94f831e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58cb21de18a73f2e18722430956220383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab390e18d807fbcfd5bb4f6add16c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ece885e900e03648d6714fa66e901385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231d9f4195e5acce9cd356ad07cf73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8afc47283cdb5d646929c8504c0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787442c799d30a42acf6ef143d3dfe14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce6fa502b317a9fb06217d9939a36c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9360c90876c4a470d11f4123e8d8014390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec3e98c86969773f6ead3d1378a98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbbf00e1710d6028c2b30d1853226e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fcdbbdd0988b118c05d55deb4731393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24b42b76e581c9e85ca9ab50f6c8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fd31f311c40ba38aab53ed89d35c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48e939b883e216f160ee6b7ba7ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1768cecb2eaf7ac386dcaf79bfc82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b023a1de652447717038e379cbdd8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff140667cfa055600408ba1f0d140399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83336da93874c316f59f9a4a69e5ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782628bac1320937955f1e84053c7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407fce8da1442bf70a70f7f4798aed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b13e4c69eac7cb66bbccb484e82dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6f817f435826366b11602bd1f0f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd64a5764701a1c7f68a2fe6dcfa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75aa2a8ea8ce13a827479cce2de3d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db758df22e5098e9a21082715e504261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d3da938bcb057978fdb08fb09f64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273993201dda4812b7659f9f8334a421409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72decb09b679a70262ea8f9e231c918d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b20076cc64915186b79209f33bcf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da874c8342249f44ad0e1d64c0ebd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646757d55881b819797b5e6ac7baacb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d0c2c23ac6def861f65305b0f132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c469c052a9b4c020ad66059c8792c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27429ee1d3da4f6e6cef3f480f4706416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a205cf377fbbab8b2f80e12506f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fdc3208eb9f39cd4f9e599cab82fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677980fb13cbc80f4370da14fcc274c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc0001b078c94c4889de7fad5cff78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00122e4d993b607a5a55d5ba3786f1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e468894c60a73f6b520ef6bc29c3b08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9542896102ad22178992cbc187ea0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6429e7eab00edfcfa99396ce449465424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4902f6676f9a4e7cae7f20679dd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f1c48404c57b46e683a98a1b4851426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe566eab5bbd81d4427b45e709b81a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba64614203984b3a235c05ed9f094428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506234f2aecc0295e05b2879495e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e5bcfec133c7144281d4d03c346f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aae58bbe009d10c3a35e7fad61e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1081b1385d2ddd2a4179aae160f0f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb8243e87383f30fb0147dbfbe5855433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268629dc7786c93cd5783a19091a8084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7186870dfbfe44197493a9cad24a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bcd937c0e27119ad5eecf18289a55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98f9660950b2e492bc7642384effc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e70d97571bc49268a8e29991b2af6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b11e77fecfe3d55266e2883241337439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2efbacf7d985a897a12fb042cc377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84d475305ec6ea18b93f4800e9e24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f87821b33a82d1dc27c92c78bd9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f59fb5911acbb4c8bf3b673b4322b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3fb9117337b744b7ceb905312c0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002fd8ffd7d6b965944a47da33f449f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93d44058db8316be910fe1f8c049e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2dbcfc97402fcc5754b7e34d792f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3bcd33ab226c02c3bbabc8957139448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9d5af04d9f0ff44ded59f300d62e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444008485d3c8a189418e1a8ab2787450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8bacbc70e1dea54380278a63a304451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326b03fc8c53f08b0315239a3f58f92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74ce9da4ad16513871241181926e0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa3ce7f3d74dcf116285a82050a8b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a6f7b30168f5fd2f1545a005d97b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c13b06ea644c528bc809700fec592456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b976dbb2a46b2b4011daefa5578648457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e40005334cda7a50ad0e41ef0cb86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f70e21e43dd01e0b54d8c4c0a586e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c05df6052b47ece34de8f703378ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2b0963699fc87498a467e84a3953461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f63de739f316ab52cacbe902192b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0b729ffd6499d4dd02c56389a1bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65de81302aa61e382f88938429ea3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92ace47b05ce1b5a3749eac223e3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddfe71346068ba0475185dee0f41c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263a58b1d3e58c2ba80054a29e5c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5766bfb5d145ad2ee290c9e6b5edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efdb81467a6260a20a85e763dbdfdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403d59eac751a8bf1529e2a17f2fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1230f089b33f5fed30fd73b192ddc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6806cacffba2a913c097c25b51c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d84e29e5e0553e97cf9e77c74880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be989afc9edd40bce0958aa2be19d36e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c102bd090f6a8ee6ebb689417396d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1161f32d433d65dff996abd3650f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b45bc5b04800e6afe24ef55a7c9af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25570d4dae8fbd690131846b8fb6b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce379f98c258c8e249e4b57db07fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc695d4e5395ac2bcd126b2f2b20b7ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d144f5d8325a3fc32bf78c68da7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c0fbc5e905fbe86053bffadf12a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6479990fd1be04063048bbc1af66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c435acbf8c509e80951680697f16a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e91aaa2292f71bc665e49ede67b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005a6888041b688e6e4ae23ab9043e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce8a880c30aca4b9bb9514ad9acf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131d369c84f613777608ade5329354488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec4291ee5762fcb5d22c050685e496489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15eedab2987649ade8500934df551490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f60c3802452a8c6d9d180c1b5a5ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fa716eac8f994cfe011d8e167e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386f185a7fbf4ba977bb3c7eadd06cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae69d7f76b4fa4dc1c4043de573270494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6472f61e9ecac5145367a6223788495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bad4c3c017edfe27c6b7aab7968d3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd9decfff08f98cf17c88b96dfaa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e736822ade7a5c17d125d1095b63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d47077f2bf08bc233c89e207063f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06893c5745e58cffbb7f21ae5a524d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8026ce8575b8801e90f16879dd4dfcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dec8dd695c8900d98c4d8fe559ac4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ed58cb2196539799efe03b3c83caf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4207f11d042ee5f2f05f013f7ae7b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c5c6fc264f674b25159ecc27bbbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61cf6be5a6cbcbe4b799fe3b285ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45252670d44e1334f51d6ad6acf9801507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985e5dd3c4b882265ccd28c853a34e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b4e003261b45ed72bfd67bb2f12c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f390decc0ac6903daaa9441e9579d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e03dd97cb5fb06dada3b883c215e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f004a5e5230cbb3949a41fb674f9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d104900731e564df584e2fefe5ec8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a0bcf903eb6c0732f0061100bdc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e008ba6cb60fc5eae28c27159ae344515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194498d77b3d649bb5f82153a863b97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8476e63c557a046c1f1f2bcbc1b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b29f2db88c29132e6ca1b1c0538e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412fa42f62cc1dfdba37bddb227d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0516f2b82576f92e4d60b388f5228520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c2063ccdc8dd50731b8805042be55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1cfebe591b4c5bfca155b1eeb82d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913d8e91da37737c71ef74eaed1705523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163b929e0be0a5ceaec8c4b457fbeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc640741f56001d45aaa23eb68649525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0acd9e2d52efc6b9c43abd35d8e1f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc154689e1b6fcb8a4d14aaeda0bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834bef353f2b7227a2d248f568af86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44446e0af6d96a9ad134bbb7d50ebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c807adeeeab3ca77b3252a2ed9efed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b6062eab73e6ac34e3623eb329370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37336897271eae15576b8cfbed5c7a81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad49d396d026bd3464cde25dd5717c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7d6cc902670e3fb9ae98f12a3608534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40464ed30139483f46b718516ddc12eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a763f6bd499f1a6aa680db98dc02d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8397e3dbf78e02f4a0e34608c0b8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733334c223538f9423b4867474889566538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223961f28a97d678de8a3f9caa4dbb3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6220460ea6988abb6faa9b903e2321540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9988890d01c165506a899e2a6e2c036541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ebb35ba882f0f888a5b4c4d06bf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b5203d1b24eb08cb3f8a11565cf5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcf41cc2661a156068a7b64645cdd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ed959ed36454d9fdc345778d1c99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64668575f8da9e6b958d655f426b3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248a352b5a6c85f62f1e0e1be2be96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93798dbb57e191efc6f4e145e9b6b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e2e7e131d322bab62836f7491940549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d69e697245c26e334930f904fb2fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cd03cc0c35d73e2ffff41b7537a01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393d0ebf219ec22921ab7001ec57a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce59240b6d4ce11e0b9c7feba536a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe05285970bf5f7241e1f1dfc8cb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e619d312b87d9e74011022b2e45e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c233abe5201e79d56d1ba8ddaadada6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837814b97249003ed8c2ef00e4220dbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fccac7a4ce0d8bcc12ba396a706ff6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dabe0bde6378be6cfb106761f465e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc9133eb5d8f60fe2312762257679560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d89b6a7ea3c3e3d8f70269b78297ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857bd81d4f7cb68d199f83db6fb39a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ea2ca86621a4ee23346e003b6c43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f11d9b1de8cb99b8a9e0112c578fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253a17d2c8df223256a5964955ecee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4df2c2d281eb08389f872214d7a01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1fbdb9e81ab0415f1f460703cf12a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661c477baa4e179b55f6bf1b71287e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e35b3cb81730c6774d2438dc8f84d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b14176651c5b8cacb87843de02980570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da6c1bbee1cc0af49ff9b313f854b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b287a2969d8ff73ed2f51fad292789572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce4490be510c0166b576ef2d16ae8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f28ddde554e10b536e4374d70804ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a5d4f5cbecda2490b2f68aaeeeb24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeeca749dde5e617a5ef55746aae6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44db6879c2d073f211a598632dfb375577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafcbfa76cce70577eca8286dc6c4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55849113bba8d43550cb236b0ca1c716579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8315db23032fd7dc0775e19e4d4ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a807ec2b83e4f394cf956ab0352d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db2904860c09810396b265e7b9f53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26acb236bb6f3b12fa675eaaf50dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e61aae5e2b00cba127284b2ad0b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a86c697147967f5694393c18e975585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7fab455f00afbfbda4c321b8a0e08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f42d7c2632c7b949ca33c4a829333587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc8c86223be658eacc0ffdad9d16a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c6dad854468d7b85e8fbeb80f58b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201299bd05987a3de35c8c19a78b3755590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfaace03b7f26bf141cebe7f9dd44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a0f0dc4f33cfa68bd105f5733f24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c66146ab4a0c33782911140a9bc54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc886249cbe8a6b0c06d3476c1eca000594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e4712acf306823c4225d82821f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0013d899413f2355635488a027fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223199b658a33412573354a752d8e5aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3870f6cbba39c1df9dec0148e8d58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee49fe4ba404c0b5eb146bb45fdd79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6040320eae8354a607ff494742b79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1a86588c23804e6977e18ddf2f001601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155dc951b45245c72dc0af64e5f75a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ebbc06a7b59a04d840bfcedf44db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a6ef618a4fce52fa262ffccb37832604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960eba33a64dd74154200e70fdb6f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580008c20c45f8b34c2d0ce766c8dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d09e80390f51ac23431f38fd9c4c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dc646a40325e1642839d66886a37f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105346d60f71af1b12f7a68c866504a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639b5cbf4ce909afc80580f36465bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989686f1e13fe27b7c6218a8454a8ccf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc84dc59b2412511b8529fb9c3e93f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ffec874c723eb01d3708536487b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb3412a6a8d1d68829caa1205ff9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf644c1f1ee744544507a4abd2138a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d8619f3e2f95d25d74f5aa150a89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1484733fda7bd16f50ae5123f0b76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99caf5f1aaddcc2b98d517032b15156618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29d098318ae90d6b7de195708f77fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08848c88ec381a72df8406d1e37b6e4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b6f1f1c9fe94f8018c7f372b9d913621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e173dcc86fa7b8e96cdb04e97a6f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3af56ae3efe9334644083d0b03b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b3cef77a00b46baa4a5e9d1f2822f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c1a9ca16d7a32f0832849d0be4579625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534df8c5bef4f4b10cd6bd9e5963d0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec4eb6c0224e0752ccbe50bcedc04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e8848192ed70e2ba91f535136c9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d97615e1a6c6143d70b4cd826626c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4345a74288e70a9af7b26deef73d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb44b520bbfc88ee8b27f6a6befcc2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7508c7113b71edb207b4cc6d65a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e849085351504489198b956f21bb0e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1cdb99d9173a8579955595a813ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192971ecadd74fab9182711ac4e6aca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f725d7e7f40edf2a55be4ec96c327ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc51e062dc3afa46daaa44526093bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7168db7b80c4397f120b1d64ec01d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a41edb55ebb80a8bf1c4553e8e07e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4bde3f88547e98484c0289ccd6ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1de09a699d8c0e692b02effc7c4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e97b1216cdfab47fc11cefd52044bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aee0ade24963772fad8de75572d84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d31dbd911583deadb4247992da3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d9de804e8e7a5abc44b0028d994f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d87f6e0a4007823648c63f54f5ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7923ec2d2cc5b94737089ba09b504f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181af4f479e97a7df6559bd0c6e9be2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae55acba14930a9e25f8db6dd5437649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f4bb1ff6d69ee9adedc7799926396650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161dd0e81555fcb499496acbc2425c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ac0824428eca704d429980b8c5d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64ba445b7868f78543f53dbefe6e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5919b07c4669dacaccde5ca8fde34c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934657a43a819c15c78b391f3bac1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a1bb45bd722ea75fdc468dc3185e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22fb087852aa9af2bfb4a34865685c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955a49d00e568a8781de8313097e6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74befd4439aeed3d331872475726ac56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b37d5707357d426f6499234d1b333660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7255cd0d445890c03ec4015be8ee4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5233208dc39704a5ba9a5da57407a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7362f8ca49eb5848d66c5186abcdc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcd3f0aff6171e35ea6139e1a26d54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945769a1371641d65c0dc213868146c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5a42c619790ea9f74c69cb2d1bc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75784bcaf19b1b404350d8f5e637043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77beec15994d890702df644ae232b89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957cbfc6f29d8b34d34136e4913fded669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ef3b7481d4298c8c83d38f70c413670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167c80b12be97e34bb1a8cb69e96e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb36c5db46ee7f56ee090cb793a2221672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00352a240db57daa867ad250ccd5bcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75f4e23ad4e75330f7c7375095782674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522822086723a69d6b587bb24f1b31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847346ba06a1408add3b29ee7655a04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d5b98db07d0bbed0a32c49b24d54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746380d4b32199d479b323f2c717b3e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803c1632d9ca4d51d0591e10951e9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b6e1a81bf863305e859c41ad94f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c773264fb5fcad4a3b74be0d300d4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d051b84ea2b1af8a5e24229542809682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808440922fea728db8cea380a0674f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5858538da7ae7c80245390922ab7655684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470453ca0c31c78d318a00ff4b7866685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5016677798850e793f902a4165ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5460c885de26907b9b0b56e78d0fad9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c68a3d4152c89db7a29c220116c0b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f0b3caeda2c713ab7b78a8fc20fca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a1efcc9e4850d26207df974ff568c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a3718e86f4437f9eb4811d5a3582691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12a49151401833395765490cdc8ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1ddaa8d0e5d145318668e73ee650693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3824878572be8664d06ad3537271a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff4f587278cd2d2ef8306dc894afa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627cba8fe7b5003a6b2ddfeb3dccbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a71265ed368f8287e819dd5ffb23a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d717802f5e2f6bc85bd02e7a1f43dd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806d3fca3ab41dcf33aa91652b8027699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4031f85595707197dc54938a705f70a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ef4f3a7a9c7440b4508d5742f11a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08d5476a3769b69e02553945fc9d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebff0560a284d3a6f5ab1bb0cf1a07d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beca2c26bb04b527e65a51b8383cd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eae98d22961f30f555e9a3a743e81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05760a031f835f038f98dc9d430817706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b4596d8de756ceb9860852365bbd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea05c37a9a2b4b6c04cfbce9f1dbe9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a68b429591d21631fb4064f46b416709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5fc9ab45754f88e130f9eb243e360710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7061e2ed988309128d465d2156d87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d01eb5d4dbc33b56bfab9d837e5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df132e28525115784ef83e654c8b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b984f79868ee43a9e4d05ab4daa0c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a72977568aa9fe6586084bf941dca6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbedcdd3330f65fda72a844e9cf9a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29628510e631830380efa902a39cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836027505f66c8a960b55d1d4f5d5725718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990308248b7e2f8fbd70af18a9c9e44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0382a7678fdf8ce81c093a63635d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365edfe625d7be6183cf065025d0dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e91e6d5662f244585e3e7511586818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512c7c42bf0ef6673ac8deea839676723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687bffe13ca3df43078edc3b0faf608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b000cb772690cacd0182e5a8c455725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc224596b725764d00e51e02cfa3db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a85215a7521df04af370a54ae5c1a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542fff15e2411a6995fa95bb04e36ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232df99c22afa72ce929e5a1b17971c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c457bf01d093f7e328f4817fba417b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf496d2cc818d327ac45211e03bb32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc184cfa1ebc4a7aa747b6862cff4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7d1a2d268834de7ad82abf9b4468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3e7c6a012213b44fb87ee8945dfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb32821d01504da2eb82590a046bdb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028c408a16eaaded9d9c2cd3a90d9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58b94f90e9897233f4ca8034e2504737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf0bac2675e28ddd3a2c450d3036d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d206959229a663111e3c11958c3a0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f45035b3bc85fae317b983d9fb6aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56593f72cc56eb31e223e794b747d517741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf4133f751635d3dfe583c6bf21a41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9c14375e49bdf99e2cd9bf86ee01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1a53e964ec060af46fde714fc30c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975567e50f4cdead94517a5a62efda33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67648cc53c74f11493cc136a31dc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3358d5bcb46602da34556a50c5d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825a8328d0cd2d959b1b9a8e5c475d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc87c105096177cac44806b63d5fea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36402a773e6685f2c449ac48212583750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162fc69de85ca9e6a230ee6254fe181751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1591713a4eda7b2db1270dde3bf6d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227006114d4395dcbf2938a4d67c65ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae208d60f5a783b78f1fe8e727817a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cecf33098bc829c31b66c55eeaba6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ccb99a4fc577402ca153a70b66816756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cb4e772eed436874a16e070a18e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734e80c4a6a2a98d05578723159982758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a5bbf358304e16805118cea4e27a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051681bf2e659040c013f2f2af94a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970b7187c33c8c42ce51a9c2a17fd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a65c90e2c25cf2d8efd1078aa73193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f976afbe55876dcb071f6988192b014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b31e7a0e08d919e4517809531a0cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66f18d0d6ad174937d814e6aaf4416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8e5195575a3ed5198b7d6117a7ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5428b3687c869985e4eb97359de448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc477d7cffceec8dbd304c20469f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c47f4e4a224bd911f47f5e0502daa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1785e4c7899dc30d39f0755e84bd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a47280ba0aa3f649c7a67f55505b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f26c17bbfd04c138d907b687deb9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7ad6c4e6c23d04a9c015b6e65f2ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1aa40ca2bcd2ec26ea273dfc5dcf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb128839771ff11a95295923a3f4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f30f0f734705849f584eb5b9157f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c98d2407c3746e7c9cd3a997b3934d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04088804410d06ad641bea6e1a0d92419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb5310ebc3fe7b6f0e6d2c37b361220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13170a6e892efa13dc414a1b3feb61b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe34f320c431bf89f293930d3a6287522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df86ab220f299ffe112ab662d53ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7a253b0eac0e1495d2c6e8ac072624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9cc42c875acb7e5793cbc173b10725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76c7413111b9841098e8c5d1c748b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c981de18dfbbc4ebb7da9d2426bae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f62a648c78b0e06eb0e5251c01fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2bf4d1298c61b3c7f8fc0e631042829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ebde02ace4c930d0593faaed5e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ededf01bd7ec28dabd61b62d41a82d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369548598bc70e9c1ee823122c9bce8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8dc87a6cfdaa17ae0659c2fccf55833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821dec5a235bb6b7c427b284bc842d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01266d005ae262a1d6824aaf7d3b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ff8b86812390b92e81943367781d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a392c10a5bc912804f54c499370f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d399e8e8c7854e5b8242848e4bbdd1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd98f0bbe3a96a2ee7d6d624583e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c687e96683d6297c9af74f69c8e8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fba77894ef62674cf7c15591151fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289f28edb7da66879fad8dcab8809a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c7c217356b8207bd851ac1db05fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c13231818120f4f67c4fca51c07db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ba26ef1b75a0c5a6ff5469b6e2e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520928f12fc18068861c5ecaf277bd9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92e5fc0110e9bc4c4a9b278e9d59747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ad37b516f00582298a9515515f4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e4d92119dd6c79ce27a1b866a2e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8e82b294ae88538009d352bcecc4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb189164fceba40949232121a9e4db2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c71537acfaf8622c351072f160fc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c501a01a88f271ab0d262a766493e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a11870479b52a38a4a3606fbf849f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640cff42e7acaf5e2c54e4e1381486455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0b3ad08ce0bf4ad72f80fbffc12eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f92e239cdb1b03e431875418c27057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a030c2957c14c5442f40b1e16ba4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8b566793231712bd8cea6d24a1c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40eed467a0d44cc4ba658c283c8bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc643a6488de38402d2760c51aaafa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323b6fd078c17427afb9cb0e7b64c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910f8985b33cc6b4eff1c173da6b4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5855b3c1a923622f7900253bd94fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec82751cba05042c4a40b7e095b5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eea58248c107c42c103c0cbe48b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d165a54886dc2bc4bc6eaf2ce57d1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080315301181a557968e3dbb34dfff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b346dcc8162a4af5671a9945cde7bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ad5b08ae70bf63d8a960aabef82e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f010b0afd8560065d1eb134a51a819371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d09c65a6a431aa92bbd979e66a1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f3af15d74eaacee988fb910fb39073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127f3d75b9cdf503ac1f77cb9cff9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1477db8a9f27c555275c535a09898075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198592ca1fb2b1de34f45cc2aaca5e2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e82656429cc00fc1e4f279e5deca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d8c0c44c25716cefe6124096314978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa55f5dde43c32e9f4546dfccdfac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191e8df7d402ffa5d0c30a52b451b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f06f51bd066ff24ab4d516054c7c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa8eecdb23f6043240c241c5ebafa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09afc8be7f6cf47676394d6cb68cb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f421b3ca480db6e14f100830737656484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bea58729563e16c0b3039479faf21385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a7a2ea3b1774714361f1a8c34d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72d5987a0f00a5229e88c8d14a45487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc9a3031f3880a89ebc07f7f5a3a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa729bb6fdc66b44e3257ca3032fea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff008ae5c1d25af694825d8f78ac3a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660ae65d80f37574b6f71a278b9048191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d8048107df69f33e8aae0e9647cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29d8a94f7e1c4817ee593ddf6743b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc0502f4b115878a4208c39469d0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9cb81f24d73ff9a23836337bf55a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4945570d16a75203d3138e11bb950c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e52093c8809036fec3ea9d8fbc1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2633e5fa3363ae98a065a8bbc7da2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab7ea4934cb5b40f4e26c8f860ca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13eced79ec35399eaa963a23e2853f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5f58748e13eea08fa20c9bacb7229101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef5d19bac0a7d7220fffc035b503f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c0ea606b7287838b78e8864b0f62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20efd0bba3d1b7008798c5bdf58825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194f5df152e394f51605269b05ac2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea0afd7536d401ad85a9242ab5c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b48f19bd63cd735695f0cc5f5c91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031f062a93bc246d0a72880344fc207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ca90620f36a11b911cf098b27cdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1267c44eb12010a0fb9c64e9112b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f302c33e7d4e796f7b51e594282e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee5b59d92d66a1ee60fbe138c21b86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4df72b977a8fc7c059263f912e00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de076feb0df7b7fa6974a39e1d3e72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20e1f78c72679861f49847d530401115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc213c8387ec2234ab4da6f72abb18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10df643ba8fa6f002a4afe927c7977117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce22c5d6691f95ce1bffe256f8839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d9185bed721ab7ecc0b752891385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411788a282785ce7bdba318788ca69c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ae81c3f697cddc9726a82b72498ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db192ee5a68d550410e00e75171521ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d9b77cca6b3b53020d5b01b67c400123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c51d3a0ab071579d2ca7696c897a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0db32ba4c57755e158e29ef925e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18816b5d2eaf1df4762e43819b81430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bca8af5a0e6b76b5e4ac232cc357e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2121db603280f94d09457ec4f8681f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff09d3673a07a4b4e2125a2cf49db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa61acae52d2277450d55abacf86b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197875c0db0498309a1d19b21e211ce4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54013be2bfee88f160f8159af29f73e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c02918eee80fa4f261e90a68ed35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d51da1cea1ae2fb1f04fe3b47f44d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686c99e3c2a9a064c44ec4121eed74c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98325df9a522ca33b67baa0cd9c4a9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22c8ca365443b140c2bb24f30181c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24881d35fcc3b51aec9603b9192a8fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e9761a0afcbfbe42a0646951791ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62544bf13f1133136a1f18bb234fa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf428de9c41f9c37035fb72bca967401141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622f8b503d281a32326f6a61a8f48a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2ef2b11d87a8b3f4246e563e6b03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf1d6b657d0f66f78381460d0709d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899bb38393104e07f1a7607f4c8574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b76af2cd366127d3ad6948e913b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edfb17cab52659940553e44277bebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b789f161ebc0b4eb2d67ee25856436148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6deb2718000dfa2e81944c60f89db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036535c79ffaa01c554faee3e0dfc603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd01c4e51c0476145e0d3d6ddc36ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d0302cea70b811a578888e1f9914152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60574d27ccfddc59130f7c4e5b8dbd13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3ade9882480738c77c087ec7c399154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c80bec0e6425c37da665059b06b6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280601b43e76d631249c9fabe880f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7465eae8f67dfd115ff9db047235157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b948aecbd13d725ccf93251bda8420158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859dcd8fdf931a1437094fe2b6d968159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4190c642fdd9182c95ca051341f1cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24e39eba5cc8a46e627a99ed4af21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d10cf2ac08459c6c1b36aae32b2c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4bf5a2091a703d98479658525fb7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db877675ee7294cf46f2b9e962ca812164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86f9355811a6e91208476620ce109165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4229d9f9ee1b595a282718d8c67bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de997ce7dedcf3e9863a1483656d95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858ead0e7235a799d78693dea932d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9471a1a1de36912df9ff14e842d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f14a49bc56cb9ec6b149fa37adfa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf4741ffc6e1801759daa2f488df20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba529f85a82858f1f162727be8510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df147c75adff0b1d4530332394b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69b185832fa0220affc3d9ed39ae1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c772177440e5845b9f9fd959d311b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e04b476cdc9fbada890f1c37dfa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699aa11cf325da7085af74b7a5558e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b241fa12b413de5f2a8e8111485d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8d92120c125021180712820bf4f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7431856aa6f383b794ee469dd985a44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f66e24cede6a9ca53e13e4ac8eef21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ea65788ecbdc2a3b7e5800426659182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc4e9f09fcc526ac1fbe6f8c0389b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e892d796c4a29d177c135f6dd72b94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca353c738b6e67a4ccbd20ff3dbfdc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf41751f00312a341a4143f6edcc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f40e4612fb5faead480304dea902a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e2bc4691c509e53d7c35c17145d16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776853217e9dd3f49734adeb08cdf25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758979a69993d16b310a9f87e343a10c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07248e1a98d45282e1fbe0bfd85fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0b4a5323242764c4b496e7036a60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449e6dd90571aafb77e9d83a0df66c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b519bfba3ed27313c1c5441c1d99f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2aa05a1439dceb71322cd0b05db80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517bfb973629f59f531a70d4e98c19a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4841895baea491c56dca7ce74f8c99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a1cb412dd343c6d69f45475a7c0fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e54d4f753e66fe91661b18f01f472199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca197fd44ffb7c3df146ac1038590200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee98cfec90bc40bd1f1d54715a54fef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5529bf7bcd6bcc503507051b96f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82502852973bbe5d7f668d7e9ec69e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538dc686e49a3a146b82f74f17be6eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5868d2f8d2e9ec3c3bdcbfa1b0d58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e4964db54b8195210a61d42b94f4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c79f808273e6afc3426170b920ee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33358dfa80759493a2b8eaec37bd363208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78a5817c5cc0b182c81f85928f9f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d7af79c5325e331ef0990ea60589a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f1198674164968abad4c54367c7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5333bea08fdefd94e9a4aace3961212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112f9829cafe842803a902fb0deda8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806494d9c8240c8bb33bf5385636cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca921d1d0508fa613f15acd219f34ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66240880b02d64c3e97d902f797354216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06fbd0e28b6c564619752738838a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58131b49a18b26ef357a1ccc0d197e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50c6d413e157b2a1dc24ed12d54d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029ce2c4227de418b5632b3f870342220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133927b504e754369b134b8f4ac9ab9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241b2cec95fe3ebf4c501a6d0bac81c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5edaec0ed50020ac856cda60456b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3cf9fa516b7aa74a8640b1f40f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fb80bf3dbe15fe7ee0eb2b2947b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04382854f5fe56066a03810d4b3fafb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb4ca70d03bdcd13e04cf6245233a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7195c2b7545e45e2d69322de2b0c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce2e65dbafa6907962c8589455ab5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5b022a4693ccc6f316633a2367aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b32230774ccf368f034afd78967f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45dd3101ce8e2833181ce90db0364a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f171754cb0b4899752fb5f0bf3542233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db41c07f98dec4fced292f0a84993234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faead26576508d6cd0441eb328fbda8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa325493c2fbb264f7aaffeaee938e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495daa26ef0ddc9c75651b5f668808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700556eecbc23e29289667f621b3ae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40939bfe805514a94c932c1b18d063239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e0df262e31fd5794b8970f2146407240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1e04690141dcb2fabe3e5960e80f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6414cd92684e0202c7e7d32026b6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e5b0f99ad48b0de1296b0bc2c5262243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb26f26c29d07904ddcf373adec4e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c09156cbd18e9e3f1ad9d9773b905245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d56371f6196242094aad1f57cefb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75707f3b7a750e4261ed1ad02ac31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86885b368a3d0806f5e86524ea6a63d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc043f76fe9ffe491baca81facec26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a41e3e8008443f728aa432f9d867e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf5bbb7a0a546618d2db4ba0447a65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72312f02252f91c2539fb0a041213252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715013e7ef3507c2ba0a90ee190b7fb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e656077c19bbb9fd9aebfdec320c2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35b113dfa34237cc3003813d44fce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5d15fc6121892234f26c6ab1e5e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a191efaee771889f71d2c9b9f4b767257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f18978d40dabde57c2f4957d1cb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcec60a7d1ef5de2cd487233b471fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6881417f2f98a73edd119ac87c9588f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b44fb8d3cbe5acb83d461521ad006c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c86dff1827f102ba35ded34cd2a9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b53c982bcb4876def9e59ce91d7e19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dc401a67617b33a5caae37c3e21a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9836fd74373f39e07575be329030ce0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020ed2fd1e60b4f04467178e756747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444587157a6e1998c5df64b0e4db515267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1878b606458eaebc6ffccb78446ec2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15508b12efeff4148c6b0efc361ac6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212518d8b8ae75f3906fc9bfa63f615270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad764e730a2117ed302a2b69960246b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ede0988d1909421f568799f49e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307ca1079d70181ead59fa740e6d25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf61b5dd16d6a631afe4bcff3179a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86e1859f08ae623a69532dcaf2e02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be66b592d8cb752a0d0de3ef7809c38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437bc9b59e90f2f5cc8d584b34b090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d231750151909d8e772d5004948ad5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c7c221868767e8123b71250636c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14727b0e68748eff71ea2052a3d10db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc206296c1bf5d368e6c14262255690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaaebe3f04ab69aefd87e9f6e05ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559e7423a51120fcdea034695ac6b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8ac94aaf02c18062348f39bd7f40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba90e871e65d7af455199063c9c498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb05c2fa6094c8bd12ceefbd4694d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e1d3dd4257f2ebf3bd9dcf5bc97a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7beafe120799d84eb69aab7d8fc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5fe5fc6a89ee1c090151b6884db48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345630d75ed429bca5a549b95e7a4e30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4e700846a798eb299600295827c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9672ff574499e0f82cc2644a0de258b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6797b009cbfeda15f27b56f099e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf558cf3a9d54fddddbbcf9286ad0c3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7787848f90f5700c28546c2cab45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4351fcd5b2cd0c79e1029538c505296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b411da070ad7051aaf7d57442c602b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95eef70337ecbfbde6c1eab98b039298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b71a9f284c758b22982f45dc878e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348253f5264528953c689bf6d890c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d311ff467940a5be6f438f4a824515301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f0f516fbe474fa946da252f985895302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9d8443f250feaf9cad263c2fe6ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae75a61746e80f9a9a198cd001cdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64084552bd204e985600e76771d8db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f4d201089efb7f640a627bab19b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73454a4b449695123530e931b8f51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764d8c10bfd1e14e9e46a256d2bf37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1645b2824bd547e1ce98d7fa47664309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc82e67a5aaae4bfed967bbc48f3aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbbfb09411e550100da1a9cba7bc82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce66197c286db3e8d8fb0c91cddc4b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24de15ef6725d741bcca5077e4351e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb165b67ed2b57b9ef786293078cee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea8a4281f746de0e680e9cb5078d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5ac29ef147be033b7553586a93c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa429d06363455ab11a21aab9f9972c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc489665807d3db2f7eb72d78cdfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a8074f4954fb47f4fd2ee9cad3ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f18cc4696c862d1a5cb7f5e7b6ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412bd543f98daf658d89d8222054d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7fe5404b1bea69a74c037b7fd83fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fea3f698db2ef2e922b082bbf859323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b44ca3ad232583997e2c31e9604e36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a01652488809e6f316d45a5a2b0d11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cde824be20e4e89f1c16ffbe83136326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983789ca423dd8b15fe950374af06a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45fae5810cb30601c9241d1d9bd80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0660186b969f12f4908427b3fb7c17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3569064a847235f3f6e4e49225c010330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059affc5c6a53c65730209f506545dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332415cb6a4a2eae14a0ae0ab3e6275332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd072d0883fe2a0eb79fa8a2e4d4527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04fb0cef763ef2a4d2bccc06ccc2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2c1d439794432dd30eb8baf23da1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8e77d9256a534692d8fc7f8f8702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2af35697541e3dfe4c26fdd5920b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49870c8aab60cc9655d24347e2874eee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad4f7c6900508fc54af690f9ba66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8b10b084784c9026542a6e478eb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8928c761173e6485396f9d494fb140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad32c656e341a0cc4af463a923210a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b606510e9d1934dad47bd03960b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433de0b88fcecde0c2a1578b7a349c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b3d510429b1d163ffaa8535457c07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856381ca315f0f285cb473a5607dd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f7e85251bc7bd948462d10a4eb60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e05c301c0b327bc6832bce063654348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078bf9464bd97172aebe41d86ab13d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00a86e1f94c4150625b1447db65bae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe5bf0e02ec3e7facc40740f69dc2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910074e75bb9e97ebda80448781808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673ced648b3a5af045cd816c3ebec3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde2369ad395426973be56a41c1366b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d59af53c636c8b955cc051ba52190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fca6d313ed59fe83e4f5215b1a41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd8e438d68a844e955214b966324d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7821b1dadcc7f552ca13542d27630358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f38f2c16131cc4209398ef33e8a71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e0eb6f7a9a0731e9291f19c17995360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bd3e51898c61ca6337eeeb110f70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc7125e787a1b8c49b234935974e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483abe15bb5a6f14231f9a3404cca88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fb07973f1e592af6bdd3c9716426364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a36256abf6837b588087e98ce9cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa85b15abcfd8501c363e9ebbbb5f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d8e91badae54576793b79ceab4b2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607c459eac0c96f1a0b05ff304c0735368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5c118f62b712dd7636171423a2fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d119107ead8415eb7046876e687b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e962deefc3e3bdce1d060ed3173e7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5515a6dcd8950aaa121c62fb97d9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683aa9ff049323307a774b9548009d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07941d96c4533658e555c5b54f9f3ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc296b7fe6a45b8826e96fbe3774e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e4696f6880d6e25abb6d9501d1b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751765af31a58e37004f4e3cc2b79f67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b2b43b1d8d127d6f52f437945301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfe24fc39c20a959f4ef03f586b46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7533e9d6a83d6324e3be79ed923ae67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21dfcf17d8232d24fdad3429696fc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e812878dc46de59023b654cadeb98e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee834889905a9315403651064d6e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5bc899454d92cef9ccc9c92eb405384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634bf9b3e2a10c17e432c88d13a93af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b575a1c6d5a3c1a7bfd4987211d680386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b995508154745fcbfba1c074a915fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f5543871a2f2db696ce87baa47d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3fcdd6e205ebae3a57a35702526a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9674d0115c75b2cab0515220f0f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742306a22a6dd39b94dc3845f8239ea3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c95c018a03a5280581407677fd127f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63775a4661b59d35d75c08c60e60fabf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51ac18aba474ad393390d027dcf9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c98e70489feb9a0608705b6350c9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec9bd7ccfc8c2687280d9798357c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73df5c4d582b4282598bbe5dbc81920397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad443ee9abd23536938fa513389258398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0de81c3eb69662320a35b3fd12ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deae6ed9ef29fa8a24e5e34d15633c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a0be948ee52e56851e0d583041763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab1dc23b293fdf95b964f53f8d5f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231b11eea1749fb3e6bcdb71786245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0bbeb546f2ad47552fe16ad2588b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc484b581f84b30997cdd01a8fe33b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849fb0b09e91e21460f38722afd82a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa5a8cdcddd0b0069cc3c918a3c0ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbd42db1756a2486e2917218443ba6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c526ec0d009568f6511c4d0c6c06a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d79c71ca675183a2d876944b5684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87109f34b73ef197426fad7797e8700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b21a7fa5afcbc3d32b25cf322849c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ff78aa178b1a0d3fdd3232368156413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d74c89d43ebaf76aff9d8b572525e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52e5151c76a7999f512c07d40110a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7d72eada464120e3706e03cb41a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d9b21c38395390af4210f3777146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb8b1065529313fc8ac06e846da93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d8a861f15c61ffb8cf2d4fb2ba2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332bdb73e58d7ac247d9835b9fd88ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff08158c2f4212dea58b89d9bd2d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5ffb1d4764f0b43dca3ae5e65d292422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ce05d0cd4f3ea9ff93224dea2ab3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0486586d0b4f96c547954b96722951424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff14304f3670b7641c9b94c1c54c81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dcf26d690598f924dfbc057a6f8cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e4fdc8e47c6c15a527cff91003a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9198574c9c4983ca46195cfa45bea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77517a8739cdbee62c8c141827027b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d5a8e1fdaf6fe23c8a8234f22cc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fb8b5951a8b182c9bde2f9ad0e9bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aae42785382eec679cc2b2b399735432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca7282edf20a144cd4e1405a1d3be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15550c76b97b14adf8e8bdcf32cd88c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d30d691a39714fc1609dd0c7c5b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57fb72725221082036749fdc38d2a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe0bf106dbc4629b64bc278d071d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e44770a96a9b4ad2cc042140c8905438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2ee5e86bc48531bf4e64e6d505f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca1fa708c0f173bfe7bd0504681bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847ec36619fec6b5acca9e4ac7d7ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf61d950185f32dcbf22dbdb056b94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557d42c8c55dbf867babfdc9731da5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9736afcf0404bda6ee775064539a0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e27dd6be08b44ed03d1ea7084425d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068eb3065f1c1ec8eefdecd71fb4f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c036494cc954d6c1c50e4d6445bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6d97b8ce6ee6c909e3be49f71723448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16888f9708c7c30146825b14a24d14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b76c1d7cbea6c1040585fa226ea39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195070df72947b269aae92c21525b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7915456ad79040790fcedfc6ed72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a16be67001514fb8c2d698ca64dc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b56ea4d38e4faaa39282947bd1972454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755870c66149aa1ae1921315519d90cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefcf8566abd9b97675f00b0535e037456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961edd5b4d25b762063684d8b334188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a453c1b6a74460166e7b6ef4a0565458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2367908d352475133ea026f6e886a1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a419418ad4380377ee7f7744052339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e099c6afc45a64cb7efbc4b3b7014461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f6c93bed113a8635412ce95dc496462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89733a01f4bab0898414831562846791463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc0a3b9e4be79f6e4b0761aab5318464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607f3dfeb080974a4b55465c5ea730c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c093ae859cf505047867e9136cf32be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c7e3456a98506d348691d6168e25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0ff9710c6d5b146ea48d38c33d7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db951bc530929fdaf87705401fe0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de0d436f1133cfac0700655b1f9ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c52f5a8f7db1f7097e51b1f7d0094471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291064d9f3c0886c6f71ab3378916391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb269f168833d38692a80ff1bc9b220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261895a336c5942a30c6a344c891c288474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba8aa60c576a6a469fdfc49859e19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496430cf4903deafd9ecd690e1d093a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c822517187c8c47e7008a1863e93d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193922a18cbfdef0500a68ce8a2a3426478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044327b85bf1e0606ec7fdc050f6cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44cfe1dd3721bba876e928f9101b34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792bea531d2cb649e6aca9c796c89b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1f995114ad07eb7068609d29958c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118426faa3bf9f725785b667133dc2e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dba006745bff270b6bc9cf4b94c34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc785a97f20779b85ababd54d5bd292485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3063f7b97725115bf93c44e7642e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131f1a2a89e1738ef0ef640c6add14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5071091c8282ce6a63f944298be09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674bceec0417a36e9dcead692757f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181f67243156106ed35c5671e479d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b40ef1772a75edda62f7da5323a40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096e4025b6354d53fc4eac9ba81075e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddffe9f07be4614987920033e28e9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4d27103d95a6ddfda7d4f0517af06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6956d2956af8d14a49e5ff6d2f2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be8d7979547776f0bee58c6b82a38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45a61dd75821f6e4210f3f3800ba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facdb8bc4ae8f17a346965159684f3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0651d0126150a6608adb40b6e708140499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44131a55fb0313f01662192635f0578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef52a3670d6b3f02ef1c1e557ddadf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833cdf17a89be48f1cf4a89194ab0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617856625ff6e75e76f18d5267e3303503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e633cc5f7c4f93eb0c9346c6a2ccb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a080ef772f5299953040e40383873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25031a7dec3885b5f45e20472a3c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81367948db32f34c6a87ae9c795e7500507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8835c2db4e70742d5ff1842ee37f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cb5ee47dc52c5eb2b0c8b1bb19e96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cece14d63f746c1c114af930ab5ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518de70011799474fd77957f5444e0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b4751a0ef4ff0a2322539d23c889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edef760d82a04cecdcfaff6d7d55c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f01bb2bd915020f6de968ab191c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00edc0167e5f2bb9239fd3e263940515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ed36350ac9752c22e73c14aab7b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d21261ddbce046e417287f94e034f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484683e08c379a9eeeaa9c73aa5607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687515d74873895c9ed497f6a9ec07ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e3eca680764373152d9b83f69e30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b997abcf7c48f67baf90e991e8b5928521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dadeca3fd1ea374c2a9053062a1343522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4506c9c941dfa7135c173b280da3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365de11cd80c13b66dbc66024faa19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de848eb8f6b6d3596d4fa5d862fb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e981d5b22cb7877d4e6824e97c08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb59d47021bce37ca6f5e30c7321ac9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3670b134e3d5d73396cfa08549e01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58fe65ccfb040ae3da0e1cefccd5be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514449a2c2bd51eee734531969465bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f892c5e10164736976461473716b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3fbbf8e16e7676d3761acf6f3b67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb8c7730e8e972d26688c9fb4b1a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f4ddbbf7ec18a185582314cb1a1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bb1711fb1bd9da694b482e86f2e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6b343b0639c51ae647521ea3bfdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df572750349a8c7bbcfe6ecd5e65f7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1166a4f24c7f8367a94d1af0a39717538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583215001b0b2714fae32ec017d13863539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dbd7a11222e3526aba5eadb2a9a5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2755088a0b3744ab3b623f8c928fb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6950bd6e2d8da5167322961872a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473540743b6bae86f01641ee88ea7a7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643fa658e568f08c8313da83830d763544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3a16e08822a999746e4a24c4aed5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894b67ecace323f4c113302e4f6a60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346619d1eb3ddd1af4980f9a8fe22ed9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773f5d993139d20e01215e5fd9a632548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d1047f909c8f3be2c661061dd15e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718c3464ffa525547ee01f9762673bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51449d7b7f18706fe92609efdc12f7f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1cacecb00a13f296a9be329c57cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce187da6e15de382b957115c00c37b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adaffbf4b25cdfc4004c64408a3ae9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f6fa4122843d8ba648060af782f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbbc6f76a5b788dfcc1313b0713a46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a883d31927a2f5fe5ab57040f73ba5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad5423a52c9534f035d74842a2f41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf22fb8c42e856177e7def486affc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facd66dbdbcc4e8d2b19021a108c94a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175994c1cd4aee4d0f1aedc3809262d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380edb5cebff4c0dd3e02bd043c645b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081380a2fd8b3b8ffeb168701ad40d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539487b637732d443c238e94a087ba74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c563bf1fc9c5272a75e4ecb9be07ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a1c00ae64ccb61e1d5f99ab421d1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f447b2ac2bc12431a90154ef611c37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e320a32b5464801ad4282b2874ce3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6811651facf225c920839d0d6f79e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297845a11fb8a26ebbba480a2f56cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2c4a141a6537f315fea85aef8d94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b0f3b4514500f6cc65ae7596ed2bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cdf26cc6c321bea09d68172d6b1b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967ba06fb763aca2b199c6ba336a6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4571a585d3d92a4d320aac0d3c12e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a104ca42f5469bc03fbe576e923a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4f8fb9d6364d0104ebb9c5d5b6f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74536d630feeda3c6927f172c2f3300578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d5ea0f6b562ab6a5c4a6d20fd53b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da480db638dfe7fdd6a51d859c0766580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891dfabab3296ba034bb043e25d1c34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524381f24883f79a818fdb2d5e68907b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc1204dfc75e1f060b5fc795496d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82410d44df317021fb2b2c452eb73cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e192c9f21287be2d0ae169ee8d7a481585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93fe98648f84b6366eb7065c78907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c3be94d1292607388a803c00ef05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa217ed69e063b7569f6827221104f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bf1bde01b365a5d83b86dfefa8db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de54fd5c05d8a2f4c9f85b0b91d2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5470d76a3be1ead5b586aac5238d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f0576621a2dbf0131eac9c9a0a1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba28ab66685cf88db998d546e76834593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92305a4515802c2e568f0604cb7d0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5111e5e1c9084e34ae9ef3afa46616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272448039ceb4922d96e03ddb066dd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c11969218a79490c48af918473bd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130117ef3590eb49c5d26be7ac8c472598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719897a06ac1302e7f002c6f82999a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e2fcdbd98c40e5d01d186c9c81a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314118e860f50b5e325761ba80995ed6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28622e4cfeae805e35e59c0cdd85f00a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131b5bd2433b808a243cd8303e1a74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c4a40056facc495c4300f689cbdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a86d7f402eeb390770066a08bf954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa888b597c4ae97af02948626b8401b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbc53612cd98cf0a2dd930d7192d9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45ee7a8e5d0de596e88dbb3380f38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c75a53c9cc387eca76a0dffe4a87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970eebbc7e16bb8e151f8700d614f48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37717b115f053345c2c731bccdec66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae360b64268af53e94b98f3fb9f029612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ffc3812a05cdbaa90bd89d68d14a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ce55e2444574f5f468011dd72197614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f9689ccdd1e8230f82257e1ab10e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df918e4020d4e722e2749c79fe232a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9fa958fc26594873068c211390ffc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c469db813b9fb9ca03b3e210a439618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326058d76fd207008c7ef02c8132fa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c4ae6945ba79586a35913cab6902620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89feae80faaaf9f18ccc17e44bff1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229967a191fb8a3762f56549f6459c4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97768fbe49f99a18a1eb24ed5b92953623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4194781322cc2520d95f630ec22b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913f14d4687ca143d39a21783767da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080582e06b83a2a90ae1042f3e53a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a2d28d84d95b36580a21b97fa208627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d1c4181e2453ea4a4f9afa7a9c57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee71fa0f0ffe3f3639d6cf447d9e2d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d336bddcafc3df6748ea2e205e07b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d56112abb01fdf0733f500330fae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816221cc75b150c140332b93558d0eba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76428722158e890dc751b21f6a27db5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30463fb4dc65a271b4510a107cb4c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77162de96d27a449bc8e075b6bf89400635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00516e16927df97c240018061278e12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad782f4adb41c8fbc48395501fcc4c96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8cf70e4f2d392a5fd8268e4bbee8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad9ee1f193925848894352c04cc82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb7d3a6855a11692e7f5a1f7a6dcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45120fad553cfb4dfbd158fc171ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8dd9200d709fbb1266881fad0601642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e44078ec035fe4852bba54d2cfe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e6afb2c1f5949be9e84918ec64d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40784c61531d68d883ae5bfdd1843a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30180ca26ca096a05cf068263300595646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e93515ab9d163a7988b6d1b0f748647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca021653331b83938e285ad1ccc62ac6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8ee7969dacfdd8360b67d48d9d2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40942ab353944e1d701975784b3af1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28423c15ef10d304bf038734be3863651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e757be692a52f098e1cf5c94593ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39da8b9f6fef32d9ce6eedde75fb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e4292c00bb9cd0c0fc216a023469654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437ec982c449fc81a42875a1432ec2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb1310378db1e5bcc766a3d0877f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64701dd4a5ddc4e839bd5294e00e8a06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f911751364b7d8f3122292392cac6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475944af76d90a2c317e954c4b03f6da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c944c65f281e302cf83c11006d152b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493accbf6880ed910dbd08110254015661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e62204dade8fbb908704351fd4dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92f34253feb00f19e6ad161b26f2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cd8e44680391c063838fc5c26392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ad8e7ea0cd2079e06c8d932a76fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d39f89c418497e5d2805c2d5568e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5f2665da76056a8a86589864b0ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c997182649b0b20567a718ce53e7ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa47d9883469fb80272b85583800b14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d79c7e495fa20462ce33a6e430734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f825a4c84b422b98dd34168ae2f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c012a15a84c3555464adf61bd9f2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229834d4fa4b8b9b7e6250aa6a2021c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949de14ff58f5bf9cd6a279c22152f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422315c51411b7e7f67014a40b3dd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418166acc1e7371b177271713fda49b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead7ec39f455ac3ae8c8979b06aae8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef71a344e3e961a7be9a56b639a4ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae8cfb1e08460b0e56a970ab98c210679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0ce531bd9fe74dbd44e546c5ce7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d43042280c18a1de3aa5aca5fceb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726616b1287c162786473d5598c702682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20605d7c33f4f48f194966370d2d3317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116a4adbf3381e331703a8ebc9b66e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbf9fda3195c771bd0f2b6c4761ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c3d8a56b52a2a0325855d0441d5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b9f0529fc06398d887534d665cc60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b291ffd4989328d48aacf21720097b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ecc1dbdbe0af2b2c48af3dc690e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2043a502087ecf030486fa0b97ba793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066793e203b755df7fcd7e91bdf93d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32dae1be5df40b9123452acd3efe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ccbf39e7bf996fdb7c785979d381693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd306e2596e8aac55760244a600d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4827b8329a19eac5c91356c706c3ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565f10ce6264d112041eab024f90d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f3e87e99cae088488d121b3a2eb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7d1607dee3e6410a73315b384bbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1a2348bdb157b7066f754028521f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b013dfb5d102d53d41c208ceb382700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ed6f09cf62a8a2dd67e690de537c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742dbd9625970c1fe846b76fead1c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8deff5fcc24c67b64f5324ed32285703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e9baf1e9b68e42e08b400c74a69d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761cdbc4b403ad1fb3d75af4372ae32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708cf004e257c1c26cdd3c39e4d4eb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec85869557c1b9c2f3560b3da3f3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d5c751a5b89d8808d97fa5ef5914708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83b6b8324a52831f4540580ee7bfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f6cf86e662cf9989192ac4ad79a2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7934b4395121bca94c7fa796970840711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b783319daf14928528d053237df139712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10e83d245c829b969a7cb73c13ea8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b720ba38598bbb5c5102ff6ef2c1bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda266896619b3c78227739f16e3a16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9182d16750df89ba2de61461f8ea5ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e099f38fbdc117a8c52beeafc13e47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b15d8bea4b2fd30aa0d0d9ddd41bcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5080978d9c0dfd75287419ddb38c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a6be9168d9b191dbbbccd84653fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78234ddd87508e2c6ced91c983a4e6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b048b0c4937c62a23b73c09f700e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15373ad660429da9e6334217ac49180d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d3d91ae7bd482061f09f77a43a61f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4ed90549c03278c9cf29ac7cf56a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d76ee80a6977d1a1f50ed93f2bb23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7386d0e39e53398837d4fd007b468727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e8661c074ae60defaa4ee3c87f079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064dcaf7ec7e8ef48e9d229dbf624fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28acd6506e9ab0d06fd3a390faa03af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05d8cbdf5684d2dbe2a4bf1ec24fec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93a1aa3aa46b9166d06aa473e9d206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94f96a72ed6aaf152f224afc5484c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181c1a868fc1992a513f20c6466e5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e16daf69393213ffa9fc046ee615d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ada7d3f709653b4a0a084c7b4249736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735c227d3e27c24f747a5ec70beb77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12d96e60366e2c283bbe5c9ee8be2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810fa980f62f8ecc4eb2e08ce0e6f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff525c6ff5a1923e4bc7af934312a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6a2842c8c920f02b0609eeb5392a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d3d6d2b6d350c2cff8b46734d6b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39729c9e69d9869ce8d992dead4bc3ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205015f40a2866aa9dbee0372157c8b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231b18b4b8562d07a05507c3199dfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addabf16372a34866576cb07de07783746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434405147780a7db3a3f6d8b0e47b80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b40c7e5862b6480f79c4ef690205f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97315c0a02d3527f7f87fabc846897c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e605b8e200f1dc93a0019a200ea25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e7a6551ee98121d0f7802e613622751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7900227cce6b270eebce7536b428752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d72c0d492b185a91cd11def6ae902753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b2959b2cfe9ddad64783a7e12e170754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e80a969531c2db805a5d14bb2a4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f56ccee468a6042200c387f793046756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34239ff11a2dfd9553066bd248ed97c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2262d1809bd84987a1ace1f63e55e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918e10711772698c76e76c8841179b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>